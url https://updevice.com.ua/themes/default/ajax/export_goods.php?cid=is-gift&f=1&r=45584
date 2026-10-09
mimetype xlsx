--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e76becccdaeb3d14bffb0e95e049e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041acf6e70fe454faaaaab75d0026d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3981a587d73c2dfe873473b5d9e37e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a2f2d7e1e037d955301a772da15b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743985dbb15a739c00dca8a10ef66c5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1bccce8b788abfb5a15ec287412d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ccf09771afcdf133078cf0c7b4bec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec451180e9d09cd2ede9d10c5df8a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3188b44e90b2dec50e225b89ef1029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4782516963fae787a9778cbc74292a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883cb47568d697544449b81f8bb36b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0b2bbf936764a26807546754eff3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e77d1e2a6edc7ad86d73ec0f1454113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f72d8437e96edbe30954b3550fb7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34ae2d924b8b013ed3a57167fd146e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd04e0d8fdf7207652cdac5a0122a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee076315a3cc5b6472bd9987606a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd616da97f3cc25912df00d149c35818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287048cbec0c6abb79bc178d0cd6f65e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceff91b55137c3712039b7e5efec1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44be838562b4eb8396b11b6f63bb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c64fecba947eb0b782d3f9658147722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84143fea93a077c0e2a8c37ff7eea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4491e0dead7e39d0c9a60c8aeb312724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d6d056fceb92cb725a874400467ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd296e94766f69d53d83c4db050bbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8b690859581ce6575bebd4f583a0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677f78e0c810bf5aefd9ed53175fbc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b295b5454f44d6a019e99779d608c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a084f96885bb7eb6ebf5eefcd9c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95d89cbb1fa2025c4f47efaee8a05931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb619014a266dff43f7d3a4784a366f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7d56aa733f8032a7c48c9d399c34f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcab8208e84fa0d59b68fd9edb4ae4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cc546354d4d1e81017614747fc10435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9dc9cd7327063663925fb335096a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c646376f31cc3ce436c5303486fed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de05a6bab6d58bcb74a071b98d5e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c09b13a66e1f37d942481ec6c9ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433994396d247465c4f98c07b21b4ea040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b8a2643975f68daddae6f19a212ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed6ce14a9aaf4d20eb655b0274a3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2004214ddffa46fa2ca037c9e7f97543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077ebf56f9972e2ebabd1bb3264644b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e097f3e14089c5a1a115f3881b59245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456893f652ff0349a012443da0f316b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd05da0a04f8737efb3ee5124304347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a30ce7272679617afa2c1196310ab248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223054cd10df509921a3d477d13f9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a764a974aeae9050cd274c2eaa9e0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25913325bed0f6b1b921c27bc5e82b7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a104c22c3617ba8ab2500ebe0756652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fac19b42f4d5a887a89d717d89435753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3746fb26f32bdabf40b0d90382ccc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f215f0de37fa09c263d415fa07d2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a415d67fc1df62b8f4830be3fe0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8e031b13f4dd73f43939388cfd5ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0782c44d7f9b91601ef037909a197aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951ddcb932ba010444951444bfcbff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbb3665df28c5d8caf4107a918cd8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed4c5e0aa0dcff72f6c28bacc0e6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf4efd84bc3869863289942adfdef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb5774ee8ae9b7037d01b7a9ec11e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025e89bb5317ac5ea12e48b45767d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150494aaceba6d075bb651757374dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72aba1d26ffa986aae842284a1295d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b58a6c356d655f5e30f4b13046f7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e402a487bebfdf29c826c3ad63894e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de276422f7393b98b16162bca064a34b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05923b4bd99ce9bb27cfc5d1e9d8bec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434232bd157bcc8b5756f417d16723771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99717f3af771fb02c6dcaa4c7781339272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14165906efd940225da25d64fbe0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602cad66b644e4fd71063829f21c6ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3394a55565632f430fe81629def3f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d24fb80c3489f66f57dee3f98083dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e57017e9a3273775003f5a938f5d2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c784aa71c058c169810f21fb03a5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab607f16f71d42e752abd9da4ebecee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff0b2c0ff1d990eb2b8b63091706f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2e08121f0ca2ae743750d5097e2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747557beec1d029638567b9af96f3dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403a0a8edc20541f97ae6a59a71ba883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaacb3724f1e60602db9ca486bce49484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edaf8f9c58b0216697d1848b345ee585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255fe3948220302b3b3ee1a9ae627f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f912420dd6060bdd1b598a9296b3c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a5c9d5e2fe4e2dbd6314ac8379ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a43f5235da0a14660a13aa6addf989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d8dd746cb920f5450f37280ac56590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32910d559bdc4ff007c9953387d5898b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2061199aea0316aaa772117ae6a30be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaab8a1e922f42d84a90ce70cb77c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a822bffc59fef8a0b21e5813059194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee56e9569f1010d13659cb290f905995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9f7ba1e73feb0a6ed66f53094c83096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43a6ae4bfc67dc0f2e918b328d64597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946cd801d12f232084acbed4b351c8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415939265683234498d5fcfa2a7ac3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ac72e8a87ab8493b0fcaa20249823100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc4d252c7a614cddc84fa5321b4394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725b57a8076768ab5d34fe6ae61f52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275276127d681c8a0afc582cda6b94ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ac406cb56022cc1ed733aa07d56c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854a0a7aafe46513f11b35a801f9da9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c803dc6c3b4c0be5f04eebd1c981106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb0b0fbea7acf354ec2d03bfa45520107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb853f6b2e6b530e50e07773544e32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f23f0386d592e8f248d8411a6e343109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd74954226566a2af469778daa854d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f057c7b37640f9676735df1324702c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9833e3484355c80e26425dc35ed7f64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c46f80fbe78c800245e2d4bb6627fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a7866f940dea2cd046a88372a087114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567c2fe127cbfc4d8f8b472b71d4a2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8824391561f12a8991456aea6f5b078116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd52cccfb9dfd29a9ada4e3a35df9e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939a0b73842b9cccfcd7ae4af8a216118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf240c3bba2529e6375aba93a0dcad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d89f939bba24a13364b9fb8250a98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db6ca4648f4cce5bdb1a26166482eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebfab8f21dd590d14cc0efd06c7261122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e634885019db3cf2cf8c00b5966e667123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77423000e44ca493218a30e03fbfd41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a394ddb9d0de359f666d9fb33f1421125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e4b9520c6cf39069a34994539ccd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6a9f9482d039d57451eed6a16c92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88fdf848904977a006331a8a3c9989128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b8183369c8c528e2bd0582f3de1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782547df11be34c9bdb87daf6bdb3c79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e294d4c5a4c46e3e3bf18dd9bee2e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c8774a3159deb10d2292496072b3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e6a8c004cfa85f7afb0ca8c9d4c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520dc6680bcf9bca382ee1febcd0e16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b4438f5ceedc50ec5c4052368231d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d77064fc70e9a1f91b9c630d10282f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d041f64b8bc31fe128b6b388de403a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c0738b7db517ff79bde97615c5b29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b4956999c1a004591e8c0964be71d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ee5ae7dd20758a618ab667f5fde63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0b88ae57eb6ee0b63171fb28f1a1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad2f964242bb52f78aece4e9a85320142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1cfff08827fda2c6285e295f841a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5ce01c279f1bf1f5f2cdd56429c4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788ed5666cde1b787105888abdc78b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55120d5fb5faa89f7c8298a9e8773b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb4122dc95075592ee0f93c98241ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e7307100f2176e9fb1212a251777148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb57422cb300b610d7e1d500c81129149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba8e05760ece649e12961224795162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41cbb602cab1fd74418fd1a08bab61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6119fcbc3e4c8eb4e550db9dcb2a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c84f03575c5c0f0e28dc7f3d943ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f8087afd8c9ea3998f820c113be3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e25b33bfc9b4b7f9852f797f12fcc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df42d013eec25ea04fed4d037131ad9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1c18b10b857213901db0aee39ec9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41904cc87fdc7345aaf946a22be55ce3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ca376a035bda81e378d2590144685159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b8f1d2edf24f1f2499c6ddc5fe2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9930aa6558a90526b138034e4baa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae6cbc8ae5cc9484bb34e57f52a85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f0fecefac42cdabf6c2695e0c006163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62669151324ec5e9decf636ad7b2c941164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265203e02e93b756dc80e100a3bef1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2346a5b3869573a13911fe79f146166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5b8d4d15eeb8fcf41e3cfa0e254d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0a4ac3c9ebefc34ef21fed63bcb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84891f01b56ca532988c22e6dabd6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd398fac732c275573c311b201874ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62014f034dde0c55f734c2ac1d757c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b2ac8b55bb4cd1ae9aa8518ce977172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad0ad8a087539bd9f32439d856092a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c359814abf1f1b579730eddf544c03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a735f3c17ce60772098825268afa6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d7322658d8b573ea39d3a933ad364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7f6c65c30d4cb1b5e12bc595729f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65c74dd46112811af77b5eae69508178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ce280b2324fffea06955eae187b94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcffc0008ab6e2533a980d7a4d469f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f419bcf895d730ef5018a3e67faeff5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f26b6ea068fccca4a8197ee8477765182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e96135dfe7f2d953dcf69a76a53f07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb266a328633aeeb710938ba476b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6155b30f5a8e6bc3575f286a6783f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb52df16af47b4d30761e37fc3b2e7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a067083e1d063d776eefdfcc0b9419187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3da8c06fc70ac1d5551ace4d7a29d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac6c27e983a64799d12b861babf881189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f142090dbcb64b59fce0198a883217190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d76f6db8eded56628b71c255a0078191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855fd6e4043f10e38aa193d4dc22fe8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f507bc93adad7a88fd5e6181d3d300a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4f1933f897da3d77b253afd4f4c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0834a6f4fed988cb8964926927b4ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f14d16025901e1649498aff627ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b03c5ecd8815f5c80649dca7a97bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f576dedb35eaf68f9b94cbca9ec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64d513d34612f870880bdc494d1093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346d59626686b2b0b2b90e5602d8d8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781482970ad58fec988387c8094426f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6573957e278a5ba6f960a8bca7621202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3930665a900afebc59ca962642471203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f99c4692cfb1c1723b0dfd5e75ebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4fe53a4439a9f06464a280f2b4585205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a7c48ac6309881c6f1269e89f49e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161798b39ab85a072c826002f031618d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb9eb5fa3f3639d43b8d200985e21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d20671e9029d9f21e186869b39b21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b6abe69803bfe740648951f419e4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287b42dcf7134fd390429382adfb658211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d83a6719c44bbffcb784f00839fb9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba6b422f484183d4adba27c1336a41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1038e4417db8a9f51b28de0fe305214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3126f3ae8f9857cd3a615aa14c900d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec95a3bfc346033ae7050c967d83e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8809a629fb0d6c58426d6fde13d60e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113c322ed1fc0e3fe5d91fe7df39647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb70a1f237fd23295afd05ab7764c49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6fd713bacb3f0da253fcc02f4cf92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3805ed4318f6d482e2b855c1b0ab3bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf50bcd8401943813899a5d0e0930d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960251a6a2887de15c488a4454f9162223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7427340c822c711b1a1969aa1092a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b79a65cadc1ca38736169c0bd8ef8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb5f691b10602ddcfc84bcf1f8ebd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc5d705f7cf4c2937df3d624eccf11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254eb77aa48017b9656bab64c05739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7179232ae80625b5e620b1430695b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef071f46eec5c86f7981cc62f70ab3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de6306431b1e7672de343e5736858a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ceb89ff06765cb65df746f2bb9a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea5cc18af55f8bec4901b4cb8bed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c035d058a57589c75e808f321040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f804d50c50eaffa6591753fdcfda84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d343180366f4f87b9bfe74319b2336236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0a53ac022c43843d718b5439fcc0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120136dfc6b2fac7fe7a4eebcdc842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a41d12b1867da5fbf24dad5855f8bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c9aa8e0c36d863a32d3eb5d41b057240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5404e137e735e5d35cfc018d66a15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84f53aab4c888d821beb8c2f5539ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d12bbf0c55cf51fdf8be6bc38319f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9c64c418562dc0b015693cca192a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ece65a5c55796e6cce5fe861800c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fc118a13289325ef73b5244583ce8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b341c0e2d0a4c5f8d42dd4920fd2fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1268ab48e57327261f37eb6d7fa893b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ac7fe42bc2b5a47fa94e04bf6d41d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120885018a9528512b5b4d2efbd2613250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e6337ee33912ddc5f27f35464e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990da11fe6f9f5b9bb018ed27eb4a5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5f0860acec8004cc5e9c2a99b71a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34dc81f1449a0a4e83bb8a250be6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fadc9e597739331d1798811c395db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0232e6b8e79010fa3cc2f677a6e16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010c4e123797e6a1ed3b8f38ee00c45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff47638450f03cc866c84815093f63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199026bed742c2dfe8d072a842c52ded259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac50593f2751bd27e40052724540d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc499646ac83c869592c520b8f7985261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3786d2ae67e4de279ba5ebe3c3d52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f35cdc3b8a83c27bb934a0affd5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ef86fec88e3e5a7844578a1a8ce8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537bc43cb28dd8e5507e63eeb418768265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb7ab9144efcb8b4f45a11cae4d319266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da2ace8bb82dfdef8088a61c8e6626267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1e9a238625f730baa443ddae0eb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaa20662b5a2135f33608a2dde5c44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6024d48c896b71d914e87ac65cce8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18634b6f2f9bc7526707c3e07c3ccbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d616215b8c68a7ee279469460cab8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb768014cb5caff09db47c249935c85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af7d105d212f0c0ddb224aa9fc22d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c4e732becc4524e9ebe5928155d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45aaf112525b3fd257e8d840745ac8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91fa4c2c03a065c8bb879a08821a2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de118ce1040e11055375d6b1bac1a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a201c15499396949ef21604857cbe43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b24f1fc5ebe7f1838fd080db2173a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9bed110ec39ceecf0b26891c06ffa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7e6fe3996a4f4c414f832c4cfcd1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55ed6e636910ee333fee7ab2aeddb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194ff77eec5f7ea082e1a7c6e3e7d33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa900813b0274f14fad2e34c9695f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3254fbbf9d7fd353c418fe19818d5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce0726906cc92fe6b53237c384f8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24f856f384835192513e370b5c0770288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb4923925b3122286ba8c11f432f30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033965f1ac7230361e7b1b98c8c4589b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632c3430f1c6894ab4a8314af58ef73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b0c3506f4c04ed40a4d7c9e62fae4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b64fab963de19fc5008e17b3fd78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a43a2138de592f16bda4e8081af54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327930305aaba973bb38f1ce9de4915295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf43f68acb4a2c86c151e3ad470b089296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee064057aaca8fd65424898abae7dce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0bd3137465b70a347696fe2c2c7f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba063b949b7ef750dad9a15f16cf0c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f395a3ca7fda18c4bcd861db07e33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f4b107fa378222befac1d18d6dca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e62e06794e112474d8830bbcdb8a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72602007c04aa00069383ce4228528303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd20c718c273c7f78de1682b3b79b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59539229ec95e95a6be82b7a8999b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f61eb89169fe8e549404974cfb6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98e60c8a086cc37c243b23a46c0a94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdce83eeabfbf8d5bcfe703b3378ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfea7b16209fe29d4058ac90559987309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897917cde0f3804e1c53663a759f2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd78013deb333637f5435d735e71c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb258c6357322d899010292614db03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f5320be322a1c9da830efdce635e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642499a15fd0013f8695a9ed6e642fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31da0505067d2a67254c7dcceef9cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4848f9d81915a739593e84a981236b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63880032a80dae83b4bcfc63741b75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c053812b19bf5713da509edd9b92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd996f5f264e86a877e6812f335ef61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85346dd653404c785f8dea4f38997c3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccfd74a0467dc2f14485b7bc5ed78e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf59ccf0f4267fc54d8e26d3951f57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb8d7b3484664ac4158cdaf6a46c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623f6e5bded798cd635db899e95c490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d458fdc1610cc78f18597b0382624325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc3dcebd1c5e093f89c845942dc4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48819c727c7e30c8ab508c040c84f973327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353d1a5dd14e43d6e14f1a1d78e9767328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedee7a698841e1fbc94f17ddc3649a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10c53ded04146bd5d7953a853732b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bec478593d003c4f3ad017190bec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92fff8f0fa55aab799d7b2f05a3f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc6d341dd1a38d405a60c8663041da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c309fd9164391d9fb6e206e40dcba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673bc5ff6d1ff457fec963aca6f6f37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2710858441c1fba6f48f9c81e1fe5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ea8ad0df99b69638c1b6ee71afce1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c476155fbc5d52a9540e9c1cc9d275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7087d37b523d1a8c32f04a395b2ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ab6b0df450ae1f71c56261f4a917340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb4d8bbc9c56a4968ba577a8436b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080f5cb5ec44ca12b5bbbe578b009c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f27bb7bf78677ac93ae17a9da10e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83718af2cfbbef50db47b537ccd70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33e15403996c4abcebd81554050b3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6023fb8844e08701b0f6c77b7c85ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce696c12aa4c90920cbbf33177d12f73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d329fab3e31697a3ebf04bd4cfbc2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf5932091b498dc0eec1f2dd2ef5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1b9b5d0785d747802f3b9c334be4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee897dbe384adf4b5529118da16e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315fd17d4a360cdf58e7b7b7b7d895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299dd3243c9d396f242ddd93b53704353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f2aae766e80e56174e0b1a59eda4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a37b70cbb3de741857d41125240b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894486881b9e048d5f291cc65ec541c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571cbb5e690eda2c1fa2a2a4bea6e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced41be2fe4f06560f1d0938d2eea95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad0c4581ee4bfc198c030498a45538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159dcbdd3d7cc2a763a62a5d8d4f05d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de0650a3184cb110af26ba1e4f2298361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a318d71d0e29cfa500e7678c0131fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89d82f38b89cb1b048770eed91d23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479833b2e4edc602090b4d2c66968c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9e2f172f265b7293c5d1f68777c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b92e24bc231f7efd76959e5cb4cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73942a737479393f100d6330374700367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f5a16b747c31d38016f85bea926dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253146536818d29f8b6218fbf414f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4090786c985cb939692e44efaf7aee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782767945d32c678eb6de2ce54ce32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99e88c2e098a1173179870479189ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd0d3623427c7825922864b058dc18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5567ddf5b0ad8cb28994c449c0ae4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a8c64a45548fd604f02252227687e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c854bfe979c4b6e8953495767510376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db3b91464fca750ab13385b3a16c9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584cb5661ff4d9df708d8c65ec9a689378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d578a285c9bc97c6e1f471cb7dcbbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4a2911ee576f77d60f0225e41a0ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da25e5ea6b9697b79213da3dc98f0b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eace8e09d76c0a474a39859c899a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dda56346ba8c2e2544b68bb12f17bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6134ae752e118207490657e768f240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e3fb4537045f4bd2fa97e083f5f0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7543cdc1faf4b841f79b459125302f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb282935ac3bee7dc5f60d01ca435a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d87511aeea12ef4524912721d2fac9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a2a58bb23c50d69fc73af2c201f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180779f087b59dbda84525967e5224fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b9d79a7077fdb9aebc266e76c1160391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc7bbd9dd432d954e4e1159249b15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930d35526b8e21226e104796952eb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07069f8f29e7fc0e9a3e911e3d5239e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd678472cf80dbdada2e0e14eee61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab3a17c47b20d703b446b4bd400e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9957c2a55429bcc8f065bc36c57a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af644802640485c8af835e15398d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fbb6aef19d97b4066f3d7f4139e6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a0698c8000c4e00558d69fecd7904400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de66893b0a10e1cd1ca26c15bb4804401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ef71b5d875465ed40e981d6dbe7e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2c3b68e1fa8119ba9f46685c47f74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a129fb6bfdbd1b245ee7bdd9e0a6d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3a21cb2026485b9b0c4a454aefc50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e3f11fab2ef4b06b9af34826ff9f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf0c88f9ead41b80b4e108c00f696407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c58bc28066f049764a865caea222408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1c31964b1e1ceb5116c755cbfa38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae8cc4f2ed1930b6cbce986d623ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9b4c519fe8ad97f67c49778ffee9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b0277c3867d2a0b3d59a013b5fe60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7c973e660674bdcf2a8c068147231413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ccd16f87dfa8bbad790782dca074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b027461e7f6ed18f0e511b76a362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadae24bb8c8382b398aaf0a0859cec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6897c8c8c2b3f13c71a180b95a7b8eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080aae1c30433a5779d6ba1e984f403418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157df73f0bcfd2745dc41660c7a8328a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b4cf5ba75258c0a16fac2b9f675c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6a91665bfe80d83f454427770832421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621627d6c07fdc2d752cba21eef1f1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f387bf87ab32de7573e22cd8f01059423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d462b469c6b75b87edc1e836e2fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb7d47e5f96dd5b11ef6a4daf0719425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ca9c8db52f667b665722d4e50276426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec740751320e59313dc7353d06fa60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaae92ed8136c3aca0fe00f445c420428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715070356e9bdb1264cb32cea7d96df5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616eed1c6b91e27c3afa37a7f052da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39bdef88f4d2be5c43596b9ebefe44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14c5a5f4b2181ec8c7ceace3f3c3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9718ed9e2f8cd83eeb9d7811e6d12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5aab43412d049800aed1725d418df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f97cbdbb7a8227822dd133478e5f41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9fe37603a266db41ab36f6657ead5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718deef7bb1291b59f61ad9280037503437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbbfa06de68addd94d125aadc858db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80facb7921711127c43a1292cdbdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e8657a14dcfb11c84913cdab9900440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40575392ea87e98e6304cc73d9981f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dae0fc31d26fc54876ba801bc5e93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f4582d1fe1892931313beb2b884b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355efc2134520ff23fcd9bde25d682444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaff894fb7124955cd77c06bc86671c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6ea3dc6d7a88be57d601cab8857ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7d73b15c079600b49f3ffd354746447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1f63ff8180ced9c72d439795a204448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8669c7e089bca9071dc1ee117d7274449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee203408db9c35c6ff0c65077a38a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fb0ab6c1fcc3d8904feba7170f2f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a6a925021fa956c846d5f28c16318452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666bdef70084b2dcea9132d6435a753453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19c06bca1e7e88c4af71a712d4f6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa369d8a01e456bd30d01e4acb1418fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e173c27c8909d134778ac26b5df71dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9a58c4f7efd2570f4ef9f23898a6b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63849c41feec05a60ec8541ce13a62c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaee7eaccf0756c7c52329e388e9ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524a41be7f4b2a154e8475d7d38c31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb48462f6438aa63d73eeda7c433c72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df2bb9d2e67bfaa65da4d53368308462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1f5963f11414215603a4b2ed9e9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ead8a4000c3f7e84359b92c5dbaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aa6c8ebc6417f81a91ea09d5fb927465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74152b28bfe786992f0b92a698471907466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b534ce46c5cd525ac4f81348b9a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266f3ed2b05a6f9079f58e6557422ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb6d8bf08c133a6437c0aef6ce71c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985547ca5792cdbd5d361bedc065cdce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f934f48fe7502c35edf9575a73b683a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0237ae8cc6cdac43b69b79c2833471472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4676e8ebb0909c48594b4bff34bf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd9b4f8698d84248e9f729812e694474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45c83e3dec9e06c419b5fc36864e55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bf174996519e8311d1fb359feb33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f8b362ad88e49737b30fbb98f231477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04068a970d8e54eb8eb0221eae447a9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e0f555fd89b83638e4c2c5564cb42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08414c4be936a71beed0fa598eece50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa9b39181a84dbb3e4d88c3af77f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca038c6b9ab1a27c3116824a0c98a8e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9670822495b1d79adcb7a549f94f566483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640b4ae427a4efb72462aec585ca69484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a38a1dadc6296831d0714c7ef9c0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143252671ad6fb89e20b7fe426c6ef4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7cbced49734e569cbb55c007f74a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5cf8ce10d173c7822d0fd71c9b670488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d5df1ae8eb4e49c29539fc4fbe407489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c626d661e84c9490e36ef1b9adbb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a8ec4b0c8cf649bb9f3610659a22b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb0e4e878d77e885486ef52412c7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cc944550f56524085ff7cde19cedd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29bcdfe8854c779cbd100c7d3cfcad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b50802cee356235f16abad14ab1c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149bf751d41f1a7286086c87ff3510496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad547469dae106643beaa0d47a236497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3fa30d33de8ea25c80c51d7a2d5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dc7d5fac9962bbd03f808af367e43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe237cf5553225afc194dfaf7eb72bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de3d1eaf8417cbfd83fe4e97a0555501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136c1d89f8da83220f914535717ec4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e709ce1d05b6f312069198b5088179a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4fc33e4e032db5e92a010f5157eef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23b9f83ac0e87f88b9826e7fe8319505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9666125708d72efc774800a4eb55f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567dbe67b7195d4454a44ce5d27c430507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b3229d496e80cbceb230eeb3eea9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122dc9a6f956455e219b60b7598ef91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47511d381d5ba998c2bb0edebace7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd89f6faac0f326df2b11b0fbd1b57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804da74e29d96dd1bdbc4fa44735710512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa9a76752cfeb15d481219bbda15a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98c15bcff4ab27b840fb4d39ef9fa4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c71cb83528fd7525f14fde0758512515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8da347095453fc849d1cfafe33bdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9b982f1bc24c55139aa372b30ccfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3de4d196b13ccbf9e5b728e70cd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152561b5686b9f8dd06318d9592790e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7d60e787d7994663efc2511881b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d89ae711b3088adc290c2d1e39b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ee1450799baa716e459d3791f818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcee2b305156104c1d50c77db40ece523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc4e4b83786bd82e1d7f7c64f3de88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145631ed396f1043aa3069a5ade2d83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694afa1731c71ca3fabc263d8aaab86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b49c640161d880eab66a572eacfd6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1714904f911091ae8fd50b9fa7c49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa74df0093d7c3dee2165f15b8f06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb69547928eb159fbfd326e93e4319530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126104fddf384854003d863769572f0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7dfbbc296627198cefdc61f8c7aba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b530b69bc443477ca67f8f6380df0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b778e570bcd36698ac41f75d8a77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc031f82d5c889ba8c0e2356cd646a16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063fbaa4ed3d69e7a185876c516ccc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dce2d89215db472655e72db202779537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5935832584fa8db9951787beca28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac58c4083d6dc4040555700712df90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff9e17c08104fcc20530774ea3d20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f837e6d0dd825d9258d4cdb97111541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1787d12faab59211e615f5fee2ae76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429688bbc0adfd88c00125a2f5721c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf0c69eeffb64bd6c85bcff7ecd9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b51c7c013d4f570e0a319ce2c6379545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a366c67c20c7174edbead3786b8eec6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea6b34769c83ce428bafb8abeb1a48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319d25046e0af292c7f106f2381d70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b135563ceb1d919a6cb63090c78d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e57bae6120568be1196b9add88fa50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7cbfae79ffa68bed08f365534ae6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b532b9ca77258b39bf47fb2bed1dae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23086452cce796c08876779ca61dc19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a75e9a8622b01afcc3889e4c7c4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f9a0dff7023196d1627a8e4b83bea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bc0b63fde3af4caa8874d9355dfe4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875531cac781a6758dee1daa9a9f0c4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944fb0985ec04a93de843fe7bc2a181558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca025c2286a20d135835307b22986a30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb4d757c16092667a9f5179961a8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2707b514153f05fc0bde88c50a926561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dabffb07d1a3c033ade869a82a0ed3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef9fb2699c806068e0db23609b022563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb99a7619a7c6bc58b1d55a00dea2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385e4af15c4ef6559643d1be4efb0b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58cf729a4b6b160bebc6ee2350102566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04e7d0a78651803d21872d51faffc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ad24bb84048c964b32815f51f5359568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a4fe10ee17c540e5de284c41b29d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e245830d41d082c4d87c66714906a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e050ccfb34c50a73937e8a09d22a30e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c2059343bcf2e08426c88ec83b0e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559b74eb59b3d23b066d2da5bcb73e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef100d37a4b4cbcfd90bbc90a9dc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa499381517cdcb2991edf0192713af3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a368d469f531e2d80fd296b02df52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a42a55bf581e353a6ea79010bf0b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb06687c8fc0c063ef9820d6b465170578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caa278eaf923fa94b2be53f3533797579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899b0144221e67646dfa2f508da21a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4c5118a28ac2c59f1bf2a3a7ac1c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49f0c94cf8dc9a389f8122ed3f3f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21599e6a36697504764bd0652f3192583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8b6f618a484645e45d3d9a654f33584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0312d17de1f8acf1c3d0afc35d90585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a1175e97109c68a0a96edd9632a9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9844fe953ab1c0d187854523907ee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b73ed2d736b7a6c66ddda8dcdc2522588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beab9d59db5804126c31dac365bc12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728b4305b6ddd08b8bbd55877be98b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb23d7d89d8ab7d818280c6957ee59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec463dc51de3fbe00a83844d86f82ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994293fe381debb2bc026b0e7d72243593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d1901e6dc8db594e7ae31c2ce651594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbcb5ece8a603edbbe65b82a257d7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799036c3938b636964ae9034668a6645596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6286b797e5fb15220910fbf8b098e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896516ba0fedf4710ef9075305dd04bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a9789a5208cdd755a0d8603d1b597599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677add683aa96b23a2ffd48ab67f743600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26c4e2127d0e30aa2d5550245aa7f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ddc2e81a7853b26a21a4cd70ffcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6f64de65592f34bfef74a61c60c02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d57919a052cc24569299daaf62f79a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda9741ee4beab09770159e334aad8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bab98121eed4da89198dc662c9c1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e3ddd8059a1fe87751c333cf15be0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95aefe494c2e98895eedc8b1238206e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5449dc2a57ab5d5f055bc8c98176ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b4fcdea029c77733838666f3e64f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d623ffeb260dcae510605e40ca713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16467ee288858e1abea31e23e0f21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec1fcbc38b5b7afe42b2378780757613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff56a844b01953c8d152d95ea41bea2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed14e684be5459da5eded138768e822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db796c0ada68c027875eb41b8c04b27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433eb1602960acc40535c2a30464f92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9969fd3850cdf126e2442fc381b31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751b4ce82e67497a0b480c5a9b65324619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de4a752cab0088fdccab389919de13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780649409d10142484bb283226834f06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ae36810694be94f19092ace12414622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a92a02f053d48655a0421a084a73d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caf7c5046d93c68db7c410f492526e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c02e5e3b85e0f23334ad01c742dcf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c59a5eb929b33b5e90093afedb7c34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d351598be9b992d501f84d06ea8ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636227d9dbdbef3c8150117bc95ad776628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a76cf29d53efccf84496673a531336629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03435172b5eef6921d41a546b3796a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae6b4f5b7f5fa5d4b8b09edce29bb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec8f3f608b7aed661fa0a56d35c78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352973c1cd885924ca80b64998d4343633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f378d78ca61754ab54164ef3fa1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690bec5ff8e92a5109b164098597818635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b48a1544545c8973a787aa15193b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954c70427e7981c031832dc75dcb2ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069dc1fc8b5a921d3f02f74897bd3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619e842f770c2e658947797f8462bed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4502a2dcc59084692d38bd80551e5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cefcd1cae5f5dd32240c1d06c8ba2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e3513800e24a2997dad26b697c6e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc05df7624eaff26124faee5e226d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea82ed59c4b3f61f7fa5b938ee8ebf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2cec47ea72ae0ef07a6aa5875e06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2c3e43714e23f2bcf9634fd920328646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07abe12275c011690fde80c2be636e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662bf9000bd4d34253c8545eb45d1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83851df817da96a9466f35ee2b14b792649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e1e53a81c2c1c2ab3e7c54a99689650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de7baa2c9401e282f6fdfc49f1c42e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c7619b5af3eb96a2805a291961f06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134b66b8512e1e8bfd757a61a698038653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84125627bf92b5316769005c70d88c78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d8daa9a87006d0a7d9ce41ea09c3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb668104e2f2ff44d62c52c50d9a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e13156ef1dc140c280d017c44eda3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b331ba7d6d0d75884d9dcb9460915658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ecd30a53c25cb971380ae6c6340ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905981c28c7d5a608fbdc8a5b67c86c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d715c4572a68e58112138f635877661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0037436ce5622bcfd20e9b8c0b032fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c99493e4b1f120ffbf04f9b1e547663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9a83bb8cc41febb1a83b56a16ae21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03573629526ff542e7e35a423f9c30c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e5cb3dc6d5e558e8818c8e0cc52a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3756d7cf1b9871705e77b7ed512a55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b721b49a94cea2dc60ea13794ecb8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61860ae72c85f60595afeb364b4377669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422694505eb4cb4807026af99dd42a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8920e86ed0d8f21a27cb00e114febc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906d255b79d9ac7c79dc78b935a23b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fafabf7cb0eb0421d0a1a7e157eb6f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260915abfd25e08f8b45d34400dd7318674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b438f284a58d272e712c662102a74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f870fe6fedf05c1a36dfca6d2433676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e96c703b74bef3efd2d7d766224a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c06742e8821c509d79b7f41612665678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eaa741364226eda63f1c290bc2f4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084068eca885cea2c360d8cb05df2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac6bb4b0cf78c755951a0235a93a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a043119abbba647e2e1ad556a6d1238682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beea3b42a7ec2eea93e7cc60c550a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fb8c2344fd7d5ed94061460317ade684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d124a0a59a1a3d57bc8d9a1594dd50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc2f1185f355c7d5bd42aef7d3cc98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c895ec959587de1b96b737eb9e7b02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec0cea5d4501d80fa25d3d6ddcf3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4365c18a21db38845cad914cb6d7ead689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d377edd3f335a7ce21be0b98ec11c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85285a7f36c778f87d615a26be14ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cbf963c45f55a0a0627561a25230c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113bb0799292be276775271047866af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcebf6c37fd1540cc3700f09cccd848694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10225040f335dded78b72f9f8887373695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385a6a56d24f15ff101fc90a06025bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494e514f687d49c96bed6bf5f61aa69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf42f5508e9cde6de231057e20b3c44698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058185fb5f1cd0d9e9c4ed1f0ebdc765699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cf783ef35dc9efc454ae56c8d1595700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ac8b61b445291fa191eb58831da7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a35cd20422df018d6ec19ae8e868702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d091ec3b5ae1d4d51e2354f6b11d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393cdf4361d76d17d876c71386bca65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a90f31af176dca711df4bed9ced303705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f1d0033d35163f21c2000c920969706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717ab716859115a81ce8de21866940e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e0b0b88f0a9dc24a4175d7f1b2113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce690f6aedf3da73c2e8e0306fdd2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e8667e4054bd6e750dec62c06c5ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a63726e952f8452601c0ca72b67c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3482c85f879d5aa70c84f7f85a728712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09838ac7ea457f8c1a303e7b35d73340713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84694778aa2b92b5524e885275d0f9e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a8bc198dccf9e817badbca88a584715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03348b196f53bbf366a93dc5aa2f88ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3bdf94ebcf71eb6f5337d73832f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915fc64ea4ef0deb5c0eea95467cb79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe615850b3e4e34e1f496a930f22e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c577e5d17cf1cb1178ff768281f08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75032af28bb7653e4b2880d8cd96c8c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946c4f3c0ca76637d554e14baef9da1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454baaffe66f87740b531de9f9fa20a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104568290f3f3e46b8085be2b4213db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66806a55d09425ae29a9ac0f615a8597725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0a02fdce1ec9d2b880aef28f6542726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ccc869dc156729509f5c3423b764727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320d6156bb9f9354e133911af8d4800728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6cb68c03dfbd6fb1f924eb7ce8fa4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787508d6cf7c70f32dd69f21f82dbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187318aa6ca02fd9f8034bf245574894731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7023059178317a0db05381bc0045c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c21f4cf35338f5d1855171d9780b0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaed5f143a976ce5efb01444b8d21d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bb5b214bd58d3b617cd41db81920b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d231d767ed6d6a79465a42c649ebbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beee126a628a65d3275c76866c0e9d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e0a745c55f82cfd38919dbf73457738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32869b53a8e74f281695dc1a7f964a8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deda68ab7d9fb23a5d0b85c4edafe2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97abe1abe3bfc90fd9d725318fb81f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdacf55f59e061349fb6decfb5b09e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a7ccc87db8e447d06bae4dc24ac53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d004d59fd6d32bb34f583493d7865b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb11e9c3e6720214d642bb51feae20b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea2907abd598f1658545cddeb2854746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c5abf1528f3afd4f956fed5828b4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ce4ccc0e69f6d4f8901aa892c2f4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62eaf0b819150589784dd9c39be9d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644fd3bd3013027013f5fa4cbc78930750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11297ed83f6d4b151e05b23f376a763a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156e9f47aae4173ef99b90ef263d594752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a67f681f869f55f53d1e6977fa556753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf7937e198a54b12efa67125e0b3f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14604dbc9cf2d70216956d695cccf23d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc50c805faea8f32100082e3741afa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7243cd92ba0e4a86e371e6ce72437e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af02d64c4fe7293148bb1810d0a52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd4822d7dc2678fadd32506be59599759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0e39253f669ab0b394c814e3b6741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c79969e6c4c1ba221d6c5239ab5ec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45112d1db089d365b00152e6a92163173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a6b9f149c32ee3d1b7eceb9d10a964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ddf84b0f11c2f60770170d35d07dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a0546a86d89220fecab379265b666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7f6ea8e574330bd72c091bb7763667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1a558791dad0eb6bad11323d575d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976b99038b526da2038d8c2b2d863b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fca31e5b2e551310fc70409e890bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374f72677145f07fc8be6d00a4f1fcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff7f783b3ac950c0479e6aa9f07d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430f57be4a00cd7c265c2755aa60ef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066961083cb95426398a6987b1104814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dfd07ea213cff8ef04016aa06e8af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e94327066fa3879ea2716609e6a5fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d2e2950ae86dac28379eb7407855817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6a0cb430497b209f16d078cd6d11318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ffce7880fd5f9c63f3193513e6ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5237c1d7d260ab6f201c632587af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b161c5f7aed2defe956b6496215e3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e78513eec258b83d2a48b36bb4c6f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0259db98d70aa5a677283c200e42a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffbee300d16a5ddf589f4ed37d194c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c40e91b86c69dd515f545cdc1dd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aa9294b82254184ca9aab594ae8c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027845557d1978a7bf3c15c55cf2b1a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cfbc69932c1c470ee8f5c33a8956d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459b35ca5ee999c0079dba9d1c84ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139857f968b7fdba961164efbf379acd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a176c35d2105258dda785c71770e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fbffe6b9fd9042e5f41592219e5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d034d29ce8421781ac8058b640d5a9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2c79a4a113cc26f9b7287f4674a0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc663b9c6c888143b227defc5af607d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffc75384797ccef6015b842abb9f3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3531878d125cf7f45694a8877d098837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ead0797f8e38be01ab2f30562babc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953693f24b68c6cb462d4ae7744ae0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b22d1cf7cefc460f55daa7a0908c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47243071b603d75a815b174efe8da741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5661be9509bada8c495820b90b18842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b364bb57e45bfed1cd68045fb6f5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5493a494a24f558cf5968b2f1096244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c96538e87228d40f17a33d4b18bd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2ab4ba4d351a86025b86258dcfd4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3774c7cf8ffb47c9a781d32f9510d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816ca4bd98b24f1c26ecc96dcb8c1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b530b71be8f991977566be6557f593049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1341eb9c2ca1b0ff4e98053656df8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21e3704a5179938045a6717b28e3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e4a0289e0d1464b6903e13b1455d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318067802c4e8752007aff11980d44f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44e48396c8df59dbdbf0c135d2279154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaadc4e117f09d36151dae9b7fb72fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a285dbc52f829d72e8100edb611ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd14a6280ab92ae0efc30426e5561257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75bec0026fee696d2ddb1f20c0d98858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c1e79adf3c7778633ed5e86a6d0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c2a946c5d80fe6bb9462b73629ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05cc590d2845b3273020638285756f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c95f563b140e4ecfab6a98400b6fce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3b9a6123b0c7b2802e2b48caed6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772e39a737f23f97f70229318eed7fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2608c2d105f3d15d6fc16b044cb97c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c165b312525f0f02cd17cc23de4df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82477e930b19bfd433b9ca8193cd6f0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18406c4448e3ff4059dccca3f1d1f17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde892bfd9331fe3783c4312969769e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849871c5043069c3119234fcd2044b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b894ec7dad872349bc0bf82368c0a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11d63d0c2e2cd512977eb50404c1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168608444b765296671fc828ce9709273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8358e0f96bb8b0b9256e53478057b0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852c29178feee1d4c85ed4be36f92c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccd5485da4a50f3481ca9ece0fb8a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0783cb87fb1629a7aacdd7462cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0bcda3cf1e9e7a71d5ce9c29179fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f97e963e7cb333810a7c4687e1d01979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d8eb831f624897da4ab6c6d6f8b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64264e7c8c8c3dcfc20ba0b1d2ad171c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16349efea73d4cc81fad164d76cabee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebbf9de22758332a0bdf7429599f8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604271a63db86daf2e99b3cdecbac6ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14fd11e964948009ba02e65aaf9c2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8fe67acf711495b47f05549469e8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dafc0d654608ba0c193f0ce925a9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ae646b3450f99ed89f30639dbf3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7112018fba02cb9351d7478a7afe98d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4521970b25dc6d4c67e3cfe58bb2dc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e4eceff469f2a52d30a2802dcaf3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e6c9036fa84ffa65698aa82eb8b0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b1a141c169ba8389db404fba9e9f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fa4036b6f90ffb3a844520507628f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab62689ae22d049a38e03eabe1de695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7b89d47f9f9983c826d8e295ac73096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe0c357033d4e897d3dcb6534d541c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb9898c49bcfefb28c4a4be029dc4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd5048fe2c705b8e72bfb2b4108d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd3b36ee2c97c47cbf8c21ed0547a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b88b7a09e9751ca7ddc60d624bdbc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc92fe426702a5e65cabfa23b9d73d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c726aae8a8bb9bb191b4e9d050c71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c360a6679ff7c910f1239318c8482f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba49f5e5282ff2d74bd258b6526ac0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fa85842636c377600d0e53a630bf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd76e53ed9bd31561415a13abbbb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f53affbdbe40b3625f39132eb0462108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d1e41fc594ab868de2cfb3b7784eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a61f0085bd1f84be3280b989688c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0398bc6d1d978989bb0ea9bb6c7438111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68731c25de1d15f724921a56ad6d84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ac388b81f213722b1ce47cbb22dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289b413daaa4aba0ed6d91cce9e3b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c269e6d119b048b407efc64f0c876115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db7632f6f2e040ddacecc087b2be2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e09faf7e9acaeb890d7201f356d67117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df2fbbbc4a2d86b2cd060833c0f692118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9af0e8fdcd41283c1091ab571484c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e7e794eaf595d0b1350cfd9810454120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e7b97021fb10753af67e1816f3cd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfd495684de58c0c7b18f9875e6956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4e53d3d35d00d0774b846a374b3f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21054a5a57cbef801513a73bb2f166b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf217f3972cc8d372f3a1ecef1c28aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfd2503dfabf00e733ba5ac9f82f78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415177cb16e9387ae38af531c699691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cf233f40a8e97f678f61e2e9e8f1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26e44c6c1ca67f3e93a1817e0c5106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062653917ae998736200b85716f4553130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182712f0b4ac956ce4e579e0f545b9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84282f4d5a0aac259e19df2284b721132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df9981cb771b55ca1481c3329d7f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892bec7b463301e6504098e1dcc2149134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6874e9be7b57eb540255706bc819135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46ce944595718d2ad9cb3ff68b56e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c93f446b3edadf7b1b998f6b363349137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394928fd51e4ab9c4c0a4f117d8df095138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95c897acf3b720eeea00cfb9a37e46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168aad261badb90bbff18d9d11e2093140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21521c3db2b06490094e770cfa5e7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b7ad8fae252f4a3c9879af4ea02ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a9df523e40f7de76ff00d4950c8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f533f1d270410fb91d1829e5f2b7409144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fb58a08a2e91493eed8b3f5836916145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9f866aac5a70724dc35bcee56e85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048317d8252fd12d41f737b7384650147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395060294506daf98635d5306577f10e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37072800c6232c4fab31b854f347dbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57b9a551ac15e6187c7908e040b24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018002042803637c4c8413b22c65147b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc871c61666a551ffd414d00e8d4ffc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a4f6bba260893318ced0ea2382ba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b38e62f83b73300ebedc8186bdbaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad287ca9cc5d290dbbff3cdce6b210155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c51b0d9d204823a758f0e1eb864da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da7fecfe0615e593659348471f525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172dcbe3b5380c40b9c530639e2df78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f640ff7e3d0d07b9c00e073bdf76f95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424da68adf9064ce4a7f1eda0580c2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd317594bd9b7fe148eff761236ee7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d492f071a839d9ed68f62dfc922eae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5b3259c97b78a9319526b58d1d808163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419efd34822e8ac18b369a2f05f83c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba7482e8d3b94039dd253054dcfdeb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352f29749c764b35754c5c3f272fd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6eb2d8cb4f703edb51335006d94e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd448c41f0c77650ca751aba9fee6de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882f72c134d986584b19cc540163eea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490b582655fbfb3245fecd767c28d47170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f188e6eba7fc49adf2dcda0bc083f13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098acf238dc177d404bbce046c2730172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3589509e433dc11212a927f124957173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222593b46ebeeeb08845a8794bdefa5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270559436e4dba95c46676e597ce4367175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ccf1a24c43409d3e2b24fff198d77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9a5388090a55fe001d8f2d451116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51638c7895661648cf6195301eab63df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7e8ed7c96cea364781e197ece377c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d0081d624632d1d298b8a5005407f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa09001360a43fd39b27158ea153d98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0927b20d9a3684030b031fee11940ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8afb8c99ffc9a42c7f35f46bc05df3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3426afb89763e43ba1c1ed4cc05dd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913eb2054d7f1471b6d8edb006eb222185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c23cd62c685a03cf83342e62229b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e85ac4e0d5b17280016b6bad924a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa91db5d6ff3e99f6f6143c150515f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6627183bb4653e2327dc04fcdc8a75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605ad7748a4e522d623312a4783ffa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df71f913324936a7c53be19491cd3df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaebba9879b33887ef9e1e460974f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61392facb0b840e98731588d7c0527c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad51046587d7c9b5f33a911fa5b75a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ad60900977093b1d5b9a17bb7c5b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efb1aea9ca795b5affed190390c76d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfe439f0d5cea103bc85cdb536b80c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca255e978ed919194cb4238eb2f49fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca5a7d14eb28932d7a5877e687b97f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95042eaccc3b0ddacffb4287a0726cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9754a9e562bf2d0baa478d6b39724201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04971b694919ecfbe8e55171d466bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae4474c771fdc8f51e4eb5b64e98fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3720cbcc27b948766357531b05c6cbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d46eb5a21b60f1ae0daee7981725cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68327a21ab72d0b77904e5053db9d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395ba04e20a580aab85c4fad298e3cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f394f1b49d33a1308ddea7e699248208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce53f8fd4a8796f91fa254dcb0c1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cea6c02ad7db97854174b52536595210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60371be539ab7ea348051f3afaafad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9d105902cd60b85ed32264d6e81c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039093467f6558ed37d78062ba2b37b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e16750f9e2bbb554e3882884b6cdb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca6910ab65ed17eb3328029cd7d14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50125610812707656a5c981e4b6cd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb078c8822e0d311b7b039a34a4ad4b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68ffd9ede3ea4cd2b0b5c615d05638218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499500fae14bf707bc3d10e22581b89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710879a28c62dc0a6d6f82091a0d0ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d2b111c901682e560818756d975d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb791f6df040675f9391955dde237a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461acf48a116e9884e95b34aaa84b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0923c02e1ddeed48696d6ce192022f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17e13e7c0eaed5f3d05f25ec707d00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fefea5249faeb0bea6c9d41f382a60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f10e5196ec0427f17cc0847ca2859227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1e439d8d832cb6072c8ba680fb803228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc9bd0f358970f781d06ac4866e317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5245db386f9f2272fbfc9c581c4eed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa4790565ad7a76d11db1dc0467d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483183b17aeca0ae6e992d802b592b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b703926ecbf1a3d83faad4671be6e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a199b7f63534bed4782e644a280b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7170e1539abc17f1dc8a04488f8d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244f2a1572e967f6b7ff461b24a0457236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6e182e816f204fb24e0a4041410cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea909399a6f3e7c53d8043c58f0d3c93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47469956ee2463da0607feb4643389d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081573f2e98da932fdbc1ad2e354aef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c968ced6f5600d6fb33a22bb30f3976241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40893c2856258d75647d25ec405b01a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd282ca0e3062d066263e803f00ffd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d9502954e2095cebab23000d431c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc21234c851cd1c955bc4547bf21e85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0ced0a9b97785ef7695e09ff9febf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a04ff61d4a6bbf7939c83018112c30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d74e5c32748d5f2e5cbb6f3b65575248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e87a63e2613d53ff0d88fd17ce9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b18bcdb7336ce65e5756e332d36fb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436673fb262bd3204efa86e813ec17a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1958bfad6d988481d38d2079dbbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9e7f8e40bcb1aa37dfbf270bf7c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c062c6267e4033b57fe6e8b7d928e73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea7e608dd48d918a9029631e8f817e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eca7202d1a54414105cc57326a10ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da981182123084a63f4649cfe3b7dd15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a42def47cb4ab94dcbd559580399a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fff16cdd5735744c1561c0ef0bdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772607a0729ab1debd4fc4b3307ea9ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc99bd8ed1c5aa62d3b7ae96877eb0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd5137d0a3e9a5c4c580968f7f8e34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0b3c34f23c9fd0a21a60a048ecd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a378aff70b880bac8d4629cee66a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ae295a7662b0885f3de16a8e0685265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e36e5834353c048358a04e90402426266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea4270532b2b92ef560ef8d4374889267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9d170b7cb7840a984c38b2ef3c91e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95bc8cecf0372df8df475b4eaf0898269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59473e1eae11695f0d9112d00ecb4997270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e29c7d7732e6e5e659589332f0f25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8eeb858c0cb01c8eddd9e32ecd65b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b1e10af33984959daeaaed38761d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add2819e09613bebf34db4e5f2371b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb21039e04cbf05ac7b0f979f1ca98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faf4d4bec558d45e810625b7be8320276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3988125c8e4fa5b63a256638d587277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b2faadcefb8f9b3dfc274f2cea6ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842857b9e031de229c70d1a47c98b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e44b3de37344fffbea2823bff0d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fdf2b1b5dd3587d411bb1e09d29a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519bc35402075cb43c5d9f3bfd775b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bfaa33b185d3ed6c748bf6bb79ef6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d40645f87e4badd1704ea7296fe87b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f4e83897cac78fadc52704aa8a218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf549130abea5dd0b05a4edbebacae2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053f006bcdda278efa25ae6210411d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85870c2ec3b8b283e9318a203e68f9d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fab636158bc7618fedb620aa4df4f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ecd4701ebc214bb7e342b6eb71275290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b4fefdcdc89455f5dd38b6b6df5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01743839d7f35ddd462bfb8c8327a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c751eb3fec64a83c795ec4668e96054293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e7357d67681fd2686b1bdc5215dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b720409368c950009c0562b053d387295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5add3d2e39b77f63c96cccccccd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49478492fcb7c7e02094164597985a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346790fd9121083b2830419660d76e6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b0d01fe11b9f6902cc67dfb362f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55ca727c36d555e2fc9e7e7a14aa7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c1e3419fa8bce8a179ac0a6d51c7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0348d9029716979f7e6d0acc3d30db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f4671e8a28cf06d2550e890dd7e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6459b45a1e0215bb2e97a5e8b9180304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d82aa5867ad413c0d3649d9f1728305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d252f06305aa830ee67df48477cb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df22af997cfa0d690cc450544b6588307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465b87b52e2d2ea4bc69faf30b3bfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa354382ca352ff33b0fb1a5066f0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc748e79c2ff57941033fcbd05b567d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3235518ad14cdb5f3fa0537e39235311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba5480a8180393f3fb9a5167963d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6313f91a051a7e4199e9b8c26fca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc350ed4fcaa291c986733852be56d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474945798538152213a024366a7b6ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c75ee868365307785b1410785cd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66373a5faaf8f90414093b6416de9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af354c9c532bc4d5bb05c10ebfa4ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61cce41abde35e67f981c54326708f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d859b86e96883c3a4882ab89d05fd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918514e2901ae752c682ab0861e210e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591bc8fbf1778c36e0cfb09e63e99c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786249ad1ed9c45e9674a6d4cc23bb10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3c04ebdfe4e823089de41cb67f113324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a49ebef51c090eceeeb5a8a1b6be2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac441ec9110c4ac3ff46cb967b07a35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dfb0fc86e0d5d24ac407cfd18e314327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0071043de393e957d465a8ebf63b5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143084c736aa9082e7484d99a6dcba9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0438efeab7dfc3a914d1a626dd5479330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b151db7eedbc218b8c67a739920c168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367b2c1a7a5656b2bbe094fa14097be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89296525f64e6978fb05ca30bfc53b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1de11d93135bcaaa7ff4f56e11071334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5932e726353856615d58726c2de355a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a41eb37c38cc5cad492226a9bcf8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58232af6579a0a3f8a61bed78db476c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec41d1dd0149ee7cd68cd45baad9e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582378df7bfeeb37c46b5e6895cf61bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdbb7acc76561ed022cd70ec7b3b73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eccf1212cae0b2b023919a235c7501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b9a5f82dadfde641631c12b12ec09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18098890c1a17d0419d58eca920ac02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e0dc6fa3d299e4cfc3a60ff2b675344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3501068c085b86c6f7659f3b6cb24f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90ca7adc2a33d73420d460e3e8e6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604043302c4c0ee5a6d8d3498a73e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f20e832bf3fd54e9fd8231ff67cb35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92861fd71f5c3ffb5caa8ce188f49eb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245fda89c4539921aa46bca71765dcd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d072296c390092bf1a2078159989351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89fdcb510bfb47f768a5685531b84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d112853f71edd289a27ddc51c21ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61bd1f734678c0d8aa4a1749522e5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b5dde9311ab84181b1abf56aac012355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5ae2813fc8bc24596ff7126d2c0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2f44593faac6ff8a2a38ef8b8115a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e27c3ae867b25515d5656d29cf7949358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840381593687f7ffa02904e6531ce48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee598822f3ee8444436ca8a90591c25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e249417366a2c7f54d94ab0771b0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d3d2a7101d678b6357daa3031c27f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4d9f16c90f75611784033575aff76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5577462011699ac444f9b31ce0937364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e63fedf9c9f492a9c9dcd4e56fa78b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8ec148ae256564afb416f04f5cc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4894a7aab0393083faab737fd3cf30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61fd80fd8113608c36ee0e7e004890368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235ec5b18c775123aea2b1f3f8d3441369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9cc0ee9860a2feadc4376a68881e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1462195c047e03b9177b4f237b4ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ed2d5aae2958abdb199a158e1934372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874a431ce0948aeda3a1cb377bf8ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdc73621c12e46de0036c1780be62a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c7527eefbdef6eb935047c0354c1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864851f068a0ae4fbb0573ba9fdc84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9361fdbc425690a9efbd7c5d8ebc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe338d6b0feaad9256afb4df83f3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f3fd2c8c444f8f38e5886acb6c001379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a05a3c42a3690878c467df6325e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0deebb8b714d0d0cf98c1050213c9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfa06e66098d332332e37463d8d19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174b0c3d9d9cd4b79e79a575e4f5ca6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfbe720ab7a8de8a07a1a560c6c648384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a3abf10d51f26c8d5f0b642032e47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290eff4771ff9a2a430ea62a30b0762386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc614b6eba38c6ab7b67a67ba2ceaaef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb9199b9e0acc9f42208d3d1b0bdc4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22aac113053631cf4396e60e2b5cb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f481ef1153c8964c73d6cc47ca8c4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90901dfc9134e0557f25992fab0829391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ae9d9c6fb1336c85edf283f88472392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc422245ec72217495415b9116af818393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf67082d3ba5bac902a5fc328b84cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ad4f3c2a625007e997ad40067566395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ee16a669971ac6fa7702e184a7a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58bb72718573f5239879d9405b7199397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696d8aa4a0a3140f2ce1c978103ad35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03264d0e80d7a3ffd9b7e3e5f6a8f40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb7006ff27ac264d40be77c0c9e25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201de176866fceb218235bd4017aff7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb25e6db4fc09e15ee25d3db48ecf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd5fe2670fa78078aadd4b3b6e3793403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a64c13dda478c82e461bad4626bd25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8809a286f8dfec5a279848742f92dc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e5c4ed3664c63af62acb5675f449406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e52bc1601df110d688ccd9b3c33ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afe4ba53cbae3f61cdf1d23d23ae75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc979ffa0727f2ee5e97d289a117b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151c30ba1dd6fdff52acb67b10b516410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae6eb69f781f4d50ee5fe9ffbf57c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2abbfc7b0cc78eaa0b9ce46c1d32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1728a85acfd662cbee74e68028d20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df473c232ff12c1d6efbc33703249380414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a10299ab018dd858ad0bea35bf898415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339f177b5b7b7306d54dc95d25f8e8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c06d386b20f1e035cc6719742faa11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1b99df127649b4021f29c32189958418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a72d54d138ad62756dd28edc75d0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ba838158309ce4df51cc5ff097d9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a701605d84c1021c986ab110f17587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0be59b7bf1512e2ea3bc72bfc707a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f7b63c97c99c549efae16dadaf1ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157495ba0e62cc3b9050cd89a8f88bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfa662ffcabf8d07817178c2210382425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2d09d3d55588f620b565e84065ac3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3f84b6a90378f77c798a5420e4dbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75fbc326730ed26c8c2aaa56108e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cb2d5a34156f76473bb112257c1e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83871f6ca2c32905a5fe755999a377430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7ca0ac512c1c93b83217d247730b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44a67af7f5a66e8133d289b393f7da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55fc5223954f65185fc1ce67582e81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf017906b6980c8b366b4d577f1869434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec70e85ef905bec77d9cbeee6a6246435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988fc2b8df4933684fc25d6bf29c49c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec49a2187737b382d924269190e10b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bbc33dc9bcc174357ae0d75fc80b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b65ebfdcd2dbc65ac1dd8c3e58404439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab9236a9860138a97f12afcefb142440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72658eb1783b1b4f17e4f51050fd9f5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40840af210a3c3b81921714a3bc73bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b412399a65153e0b5868feeafc1a5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785e21a11f3c21f8a6d4a34e7d30507444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ed3ec305787765d67c84339716640445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300993aec5ca13fdc805af062bff8fe5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affae8708fbce75c6a04a2dd9358fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7780ebf49bfb961f03c0d01000e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e583e1a74b2a886e96facde81fe54b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36115e330ae532f1f4a8cab25c25d599450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04e2dbea2de415373420890f8ae774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ddba82634826482212526fe3e16ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aafb84c5b3fb960cf3efc1b69bacd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269d474a26217a1628f82618123a8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3588822d0a07d16461587f2d6ee856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08265e6d9f4021823a4d113e8d33c40a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44e51edb20c5c227af0711be7a70f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c4ff0028342977e7c02e07922d926458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d9b6a282f428feb3ff32531a143d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64e2e5f12714482f9545ea7e41795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f246ec3a0f5ac3f2301ca4eacb6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d568d9d7f12c94c2995e2a319dd08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471be69ea94ac0d4503dc8572f08927463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb843989075a05b7812df2e8e82b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906556d1ccfd79b6815d3dd0791ecd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c385663459de1f452756c24cfef51a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e294023077e4401d684b08257d18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7730f707e303b4294671edd7562bcf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabd0beeaa699146543b6e4153a443b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11ef98d3194ca55523209242f55234470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aaf911485787386d1bfea3b91ede2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a33b2bcdde16e00215584eb2180d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc16465fad4e93a8fedf46dc4cfc401473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cf572b841a3a924b90bc51a3f0b7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9e602db8524f082dca923bd86b566475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54138093e665177dbcfb5348a45f9355476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1fa1167bdea5ea72cb801cf9b86b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aca2265f3d38a6484cd9b5fd814a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef802e209d045836de1ef32af34197479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116715e74bf145d5b0442527da61a87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b479b334745d0f116b14507cbcb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6063af4b0256c13c7baf16cd187025482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0787b52373201985976e07afda184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e85c7fee64fa06f3aed28987fbba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7132dfda554a065aabd2b8bb6b4c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573443d967f840d24c831cc5bae68233486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd259753673de6076abde743ca1d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf32cc83c07a9d3c6d50bf848bdfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca34420ad8ff25f4eebe2b7861c7c61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96593dd6efe2348bdf3f1f72cae1b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2c67382a7a254fea4ad723103f6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e771af6e3bc096c7111c902de710bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12423c94939512b6aec4e126c45deb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb6be38ab030bc1c30541a8c0a299494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b942af202f5b358c562631417f09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569ca61a1b9e86649838e7697a4a3e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea79f2cfe6831fe7e837cac81f79c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60047d2b17724dbdc1ad1d0825c6639498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656ec65e5650b85590cce4452b55083499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2269d4c58eb7f27f09e554833376330500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c3cd959103fdde502581625e7cfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c1b81e903c0f654b1704cefd4e4dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f9a4a456832b8b08b7e0b887de32e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3dbb98f3f13dd6cf1506412bd6f89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6be0bfbce263707022b313dfd0a797505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de1642f304f57c0c1964cc4bbe8821506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31239a0e235df3fd1eecb649c5de2331507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bdc540c6fa9113ae01ba62ed4f2ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667eccbae07f901bf0aa882dbcdef24509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7638e27d25cd6964c961c2e9f9a9b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed838675fa55a1b46c5b98e36805556511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5bba0a23538790cfc975e872ed78f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0221afbfeda561071afc8c24de207d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215262323e5560700ee8dbf9e7ab0f15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab170a97279fc79bc358af053d41955a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf7bc9037a7316f18b2c1fd4e407d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b93ee0dc68423da8cbbfb8d2bda38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08995cff5e12e623d7fb766bbfc7da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a49f59ddc852d3f88b19ad51ed15f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc757d5b714e1b0178d48777420e72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4371508e5d470c8d97bd1a04fd69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf427c6ded91b9a4f34aa52ae1f0d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e390b95cad64194b15c9988e362e70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2433d25ed846ce28ae6691d90f47f4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb880bb04044b8d5296d8112bf26b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317323efde3acbec52d5f7109d6ac011526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8902a2b44c202321c18ff806ebf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447733aaf034818ab9381b714d4143d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d12e2e56d97859a7e6c296340dbdc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cda44c7e26d320f95102073dc624f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d6266d09b3e7f551bbb5bc612ffd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1132979604946e717bf56bc5de634532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff8891771f89bc2fd7e86fe4de4d75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f5aea8110a3d9a171b68419018bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdf20a17c3679e80541eb1070522a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374f1e179d4c8e1efba1ee44438343536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401456089e39b71e48a712844c075e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd14b42d7800b25dbd1f74caf566fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0ceb68e2c43e7ad7f01bc1933ab2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b9b48a8859cee6770d9c00cf43373540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09343fc1a5df2333e6b12d43b2a87dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d1233249bd7cca9366515fc77d19542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1199dbf7ec295e644f5dc74652a31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b963788708e00f814415dc8d8a24b19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180eeedc2ddcdd0ca4f604e717ce26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd3131ff8c6e3dbb4c93e5207f1bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6becd2086f7b315e5d0ed86d600406547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ac535eed89cc0ad2300fd96f9e015548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc950a3a08ebd62da0cb4b7f9c7d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c3285c6c8154c09547432223a79c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e56dfacf20627ade4b7369e0b08c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8e2fccc2a7b87d0664ad7abddbf5f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82fd97f706a55cf930780b03ab4f33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8577ea2fdd9577c05f51643ba8a4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49c41037f4062777a390b16dc67921555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724acddf48fac5037402dd12b4c8496556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59146e286be8e9f5afe0f99f22ed3c1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742ef6c7f8cd87997ab2f675ce16b76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2dc9ca4417ad3531175a45dded5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546aff21a8df0577b282bdffb6f0695560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f9723608b323b43d0639bfbf60e3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e95b180e65d6414a81e0b1bb412c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0282166cfdb44e2adb9a32aa2238f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fbdc69c80ff21f7d48ca1c4b73fd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5c6d72b1e5d5fcb0138666af8b6b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5126da1bbaf0a087cafa2ebb2446f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168da7cb23e450ca7555ecc521865815567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9603e14731fde6749a842b682c9d55a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fccc7845ac9e870a01db0d10bce5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d174fe9c1d7dd16849f7cc24f321570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358997f6f4a6d2eaf91f85ead80835e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731b136cb9e298ff3bd9cacb2a851a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280eff67adeb51a35a3ec63029deb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064e521133f24fe50122c7293de5cbc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea4235ae8daae4a9394dfdb4a3ff7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9eeb9a33c577ef0c75e4e53eca0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218e8361fb140757a1093b8a90e2b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cc2ee9b5f9a52b041e7db047a1679578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35898582766e6074084b648d3e824257579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009593fde70d1d13ff5c0046560c21c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ed30dccb3b7c5299bffdc76dad30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0ea45e9820508feb467cdf59293d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d33ac4d200ca8e5f35f7816675a01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0816f729a085234bf6262d49e869c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3625a6ba9231d953c0df24de404bb98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3951386b2926aa3856ec99fd93ff1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23707ddafcf3b1cd6a4eb90661e63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4470a3e5f98e2c6eae7e8e8253de5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a15620d233cde4208c4130c58cbe0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f846e0e2e9f5d4d5c19d07da3944c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759c65813a002f0edc1f37ba3d80ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28181438519b0dae544c13992391bb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ad2500c8f74eff7ff5595e04b4f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f3c15fb7b0fe5e67ab259993d47b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a595847472412e9b370192ccb3989595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9617bb9a983a4bcc135e9a5dcb4765596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918d66a261c149ce809d9115f9996b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c687d23c3b09ec4d2cf6c5895228b48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2a89e84709a2a7f8f4e2b1f11fdd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17ede21d83902f59658554c47b4d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e4d9ef1d88c6e74be8eef0c0b031b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c4d74f7ce138295ef12fa3c5a5a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319cee20e5c9a3d03a318d36288df16603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05c8b54fc4a8002c11e53d0524709604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359e152c8ceaca92470dee87982134605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b7d586fb81881011a0ca3b6e715c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8371920770060e45886ae386c5c606607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc41481bc8586b5fa1815e3ae4712608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436678f4612ece179a1cc980ec6562c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafc14dbf5f41f90b8bc5df91a8169610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b52494c23d5ef4b0a450c11bfe80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d4786f89926706fd445982e19595612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b0b43751674c76affa8580bc50820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d31185cf089edfb5575dfa069c1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4be8860248de3725bdcaa86ec79a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a0c9f091e72a07620db9d7779a666616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2dd7938b946165e0f8ce4d59827f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e27190197db4760e704eeecb6a04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5837f5671b4b884bfdd7476596b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdb3147295cc922fe5ba9a6d2c37c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd5f6116eabc3d375d4d264571597a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c993af96699dee7590057001c5079622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e4b6beac366288622c0cc00eb416623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cd9fc777bb12c736b505b6744d31e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f094ef4ed5fb3cf7efa7449438324625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683a1c47a256fa1db155943aa4f9497626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51008166d23cb6156dec740eccd85a8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abde1a0d5f4891301a9ba03ad4cdee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c69107c21896cff0100349ddf0e62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac95dfe8b6262df7fb099856e08cc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8701170fe3810169cb06c616506ce64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50884ac635a56d1a23beb1aada2097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2a5ae622a0b637a5844eb68f418d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac96d3c955d3910e1b582f28a2c5550634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6401dfdf069024f59817c5eb959d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe215ab0bdddee7243f4ca32aa3b4c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aee055279bd44136517511e9c67fb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cad0b30ee29f286b86202e93596c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c22a40b7435b803a92eb12eec1db58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30c4366d3ab9a61945da5901cc641640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047d88c5e892d453703470a6dc01b58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a516ee02cf2f54782cbceb43bfb2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86f6c392269375a0078bafd946de8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80038141a8ba4e518f48a717f8d9d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562cc8a1bd45c2b5eab24c7c6360742645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1c756ef8c6e5f9d046fdc7ce6300646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2668b67290e86e91ff1637e2925f5d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d24a85dd1d697e38ecc24f713807648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e3e753ee0ad77d280845a690c80f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25864af1ab1bc464c0a1b0e4ba9207650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e864f7b1f6c76bb1594dc84f36a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31e6ed4b98018427329d157553fc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad25c8224a7e75f633c24ff337e74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e92588557f8e07c818a31376931da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804a2719e74edb6d78faef99eb825e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8b026bd83692f5bf3f8afbb72e87e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deebe189a0c96165a349a612272123c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e17977b5f96c841c833cdb167afddb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a089c350a9408ec4d0ef12d37215a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233fbe663dc92dd074aaa373764f3b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc15e8a7fb1effa7143c85758372d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0621dba7bef1cb18eedb01e6a9f7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e004e8f045ee2fe9fd86eda3793044663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff056146df0aa7589072c3e2fefdb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850dca266b4f06625f81e817b919821665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16648dfd9e3336c750b4b145b185b7f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70d4f4b6e45b8db1991ac57b940f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ecb2f05eef4f3da41ad89244aac85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ab0c61155bf1a9bc005e9821a0fad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfdfc973ffc76d50406e8a0fbdb99d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc819861522fbf64d3f2a030235912671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d9268d704c5c74960ebc5b94fc1ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407383cb47c130523b1a8127ccaab2b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81734948ecf020d56afa3f170625e482674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba0aa78a7ec63df925011f90a15624675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe906fb95e249c0f23c3501455d6526676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05628048e80c6b0273296ccf487fd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81999d96a858218ccd31d49cb3ad8474678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0209e35e1a2323238d6af9118c973679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9abfb057a789badec1fcc96b7f1f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7889997a7e4ceea80725da5c2cd15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010469ee5b07c5c757bf52b985d2775682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c61237f54bddd7e7d3e91387c7618683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d07612045db12dea0cd386c0b4b782684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843cbabb723432032af6aec80db198e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfef90d3c16fd41da38043a8b5372b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f19e949c1b685d6ce8f1b3c8019e80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108cc1a5e5aaffe838bbda05c3ea9d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc2dba88ac26ae2e0b40c3b930c01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18909d3502396bd7a358114f9cbe98e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3339f8d31536dca932409346ecd3cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328be8ddbf6a3908519df728b62778c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07d3f69aa304172f06b27f4e90814c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b46622a4a8af54b95ac177598c44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27597fc547acd311dc173ba28da7fb9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326b712ea43c8758421408bd08c031696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee3623f78d745438559da2b9ff38a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef160be4243de25812d5c9855615392698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a287bf904818dd7a64255b1b2c673699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668043d7454340015d1a7ab5378436fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b1298239fb63381a10405361b522b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd802557513222ed894a8698beef649702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45947f45a0246bc72ce97b0590c811703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e14ecc9d540fc7f95f2b12003d37f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94fdc8dadf471d6841847d0f796aa7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f96c45c02c819b759ff0c5e550def706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482cc639ad1f64666aa91967142e8be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea4d87157b35f336660c393e08c841708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b6a86468189fb1b4dae7188fdcec7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76dac3880cd76f67e0fbe0edff938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda91dab3c937481878a5f1a8771951711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436cd066a7d896db9cc025a338ec9c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2acece0bb42019c36a6e0127b93b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1b48de1af422385e55daec8631cbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da88c3e9eb4e99763e2054d8205c1d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad672c5c9eb5ae065e2f25934d25a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1217e3081b4f7b95ab81d35c16d01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0677c1701cc24a8a3cae431b554f60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e1bbfce08e94552217eadf8d4afb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fd9e48ab196e24e04f1afed8899a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c1baaabf88515de49136d28c57f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2fd8f3905de8a25a3f1b3ac645f45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80071eb1e0d390f59dbe54b807aa988d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295399f356342cea1b8468fee3703363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ffe74b6ea891f4cd2f74f0a72a82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93422fd294fc2198a578e8946e10f365726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a9a7a242798811d862dcaa4799df6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb1fa574649ea153edcd86aa16c8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc5a45688bdaad6e657b9063e3345a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd942f69d01fb0ad60e9062c08ecb5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1cf8554b25615414688b511d45b95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdab9301da93cd5572217f4088c6c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e4ab2daae6ce928c058d6d8b17b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ab597f07bd8648ebc13a3261bfb35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7935a98050a2d3577cc7590ba5336735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56029bf63edb0ca7d519ae22ea92e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f3bf47552463a28249e4249258fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a02f108a71d667520feeb358e688c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cd663e378aeb612df9355bd909318739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e054adbb9d1601f66bbef5cdee2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13c2e7e9a34b82efa3d50981ff5172741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3b2e46610ed41cdf55d2c8910fc65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccbf0327b8f96389082160cbc76e69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e633a16a5828f5e8014ce662bdc62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7db77c883306d886ca36794dfc76d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0bbc9d3a6e7344623c999e01b8c9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41be0dc3c566469edd0c087caf3dcc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7efa2a71acdf9c76c26dd52d9abd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cfdd47400912e5d8aa2e8a81a2ce9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c50be52f96768100bdeca0b28fb88e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc48736f065a9f1f5289043ca5b90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ff4c7f043176308b923b1bdcada2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e7c11d5615d4716f08b0b2ee9d543753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb43fd7f3f5079901bb08c89f74ecb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ab3a2e5fb749b94405b81fb0547e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8bf225afece6610d77a60066ff458756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b8fa4789092db36e2df4408bd296757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4b51d33ba8ae83fba881b2a6f231758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb732eff639a2ec2f451fde7e3fb72b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>