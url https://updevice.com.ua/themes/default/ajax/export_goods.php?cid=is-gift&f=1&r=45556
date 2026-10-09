--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1063aeecfe2d293418cf4d0dd24e311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f825ba6ffaa0d3ab6c3d90fb2a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a992a1169160743c1cf8d46f331e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a582ea300e4db77b00a82de10090ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02968e39fe331efbe6a12202070ea2d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4a32db29eb29ad1db07a3184b79c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1d0b90d100f386b832ea03d3d28a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3031391519243ecbbdc1a1e71b9538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cbf02acd50218ea6c17ffbcebf3d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87813fe913a7a7f60c069a1da638910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c07d11d6970e3d2e17d8187e598ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274042f60d84828ee6079988cd38cf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd469f178c6df0b9f7373c8767a77213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba60992e27f97e1d034923764019a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898288d96c6248ad75c9b7efe89e47e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c0657b071e9c244df54f386ad2b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adeab669a5617e7af8ddadbfd2ceba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997dc580abd320238ca3304077def7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1a953aadb39b4e5e7ab24a902dcbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a0afc4538f36cc9c762b55abe37320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8f00f9ae03ecc617f563e463d1d9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7e278847971f901920f0976950aa522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c275405155d07cecbb9db8d8b113423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724605171b7dbbf5379f4eb4924fbdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b950a1dce8e7a92a837bfb8b7c4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1931175af0e62b51596e2d61290026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102582c2a0ac7bc61f701a180a393127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06b778d1269ac63e357f9924a656728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aeee8b4d3a520673feacda4a4284b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ffe30ef25234e57184e7c442e491b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969e76f0cd76b181b8b2b457770ae7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b4a58343336dfdfdd206a9174dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241b3b83af087b68d249dd6565505533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b386b3f638f2203fe96ea64f8e468a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f63c4bdcffa45b8a8205637025a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101dd323858c25f41bfb2bb84f634fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e60e9168b6fcd774e5537b5391de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327c93e890a2fb82d208f6653dcd9e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7aff6c7bdca47cdf4b8069cad125239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe9b7d0cfdf8d3db3dbe1513918dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ff249ac5a4ad5239a1586825c88b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a9c9aa5f3d7bc0d7f278c7b8af83942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35951fb3ff8225181ae1e7acd1fd817f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19bf2c6ff675509bf4a2a3f55cfc2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948298bb8815a4e9af698da88730de3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42033dcc62596b062bdc6746b69c3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023d72109a907df0263a7d5f47dfae147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871a0ff9f8dfedacd5d2599febdff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f0b30381233b71eb0a0957e3d6fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31dd06e08eb6e73dd7d00226be33b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab1cf97a549b313916642f0a9107551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09a70dbceb4f7706b94f7da1d3650052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7547e3d9702ff7a1e2aa831ea572da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53733a796459d14d4804113f5f34ec5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9da250264e048060f5240823bb902e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2716322c2ce462114cd35149816b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51560c1967d031be6dafac876d4af357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad31dd657d8b540ca1c55e6c6d745258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c1384d42915e03f6c353deac7fa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c86ec102f7c8e275582dffdf81b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b71f95042895fb785399c70e189f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e3365d09c4c4644c6ef7c883b7c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db41fa449bdc8e8e7c7a33ddb83b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d772bb587548ca9d40e034efa5bf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca90f004ca0e297edd1ac0c802a4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d7ca8eac4ad66ad9e3025ad0b3be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a20773595c9ea1f27cf40081bd833767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc714521d0db793b57f4d9f2241384068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e661ed05ee241ea727bd0fc517599869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd99ad5f9a60f3562289b9bfdc015e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297a4c344051b6f0f768001a05d21171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a321f40a8a0082744870c2fa6dad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa8fe97d68082244ccff599422f64573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782acb9f4d10937ce3c0237ce68baf8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cddaea4cafa8602107012dcfbb87cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f230140e2525e5618ea0077cd04aa5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5b40b76e0096c7a36fee55dba05277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05dc990ec380d05e1ee77a19285e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8b1c439e599f69004773f7416a2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914d313596f5881a4eba357197b87af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb957503188328a5be02072c5133bdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb731d8e60e0c2d74e5d1725b396a92782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b588c3c3f5e1a3bf1aa5b6724fb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7714083f01c2a7b9020add7f3eb3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12066c77b45f585033fc2db35e64c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848b8f1ad2f7b8281fb132c2f44ddf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4863b16af7c8785f156fe11bef6ae087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d4192f3f2d00c9fd98936cb971a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359746435c8ea5ca848c18e49bc36af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fda1d6668bfe10d1544359fda70e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89949f7b8fbec089f11bd543a2c3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e159daeac1f9a230fd0188fa8db592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7807075ed1012f4621184a90d20f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590b777faafda5015c63f4fdd916ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb614ea68911088df59e7314efe93195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836afe8f7703d9891d871609417c8bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57570db854753164952d1407ad30e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7185dd9f9f23233e361d3dfe442c9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbafc00fffe029bf51e585de957b5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926385a28cc47acb1f9da3e9019003a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec321545e84923cfbc7b8f4b626abc67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65d31a461ed41f9c60118b673269d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef032d0e8d210dba04bedd468c624e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa347b3c25f6338f8e1e1af783c1291b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a559cf2303aa05bc41117569b9af7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45098672edc795f0d4ecb3a98579fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eabd5e2078c38cce82c910d28c06e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9955af638949fb1a8189d13b6118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba775c86fca73644cc2ea4c3ee51b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f40cce9c41b2e4ff26fcaf4778b52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f67f5ed20776221d56b7fd05062b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0197481574ba9fb56534355f89ab74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a7e8b68cdbcb1c5c7ef7ae410bd20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043de5717d4f0b3e7cb14027c2ed1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd78674fedc299760464d252709b95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7fff6fcac45212060a96fef31aaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa4e9ebbc6dc69d53199dab9e0238117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a10f2b8ad07401a74776df1309e48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca832c286f97576d64c30fad91b8003119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dbed4bf6dec15b7641e7f783458cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506e44bd077970b539c37ae5bc7f1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca21e7061bf74a72f0fc45a47d00b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef136a933e05da5e7637732ae8d301a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde8077a3183f8117dda7c9ec6e08c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f0a215beb6deef32161bc059c351125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb894fbbc2a5f255bbc1343262f39e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddc3a01f0c6ea55d8d39749cb86195127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60c45b66985f542e41fce56bc1e49b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ffa59730471b0e3833c3b49c7862129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884675f935ab2f28b79df19d86683282130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bf9d8a1533cb4124f452373283b98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e21aa6a343583cd4a598a8479badc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac229428197afda17f484cc1786fa09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0925939295da03721ca630700f6da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228694c87b54ab6d76ada43c45f844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51553aec43bf81e97debdf2c3d6c19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81316c9bb8b943e8f988020190aa476137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6e0c7c42db8cfac040e67b758e41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d788058a75f4ff23a5b29bd18afdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a15442c56db1cd02390afbd8d02cac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d301c43cff56ecba5e63e11fed4000141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dff1c7217ab50d55d8c695c0588d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ef1fb90e04ea51e10f1807dc8e2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb7dabd585d7c8f039d3b306db6bf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd249af93785ef9d9006f46ac08bee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7fcaacd7aa55bc22ddcde704b8886146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680df327f02d24bc37a39d357e908dc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384dc6505c788d97c32f04dbcab9bea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecd6042f11d791e8621d742e694469149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb459c3d2786714a7653224f09652150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852e3e2e214458a99d270f71ba47be8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a4e9df898ae27575f76f0098cd29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455539f81f699d38a0324c79d804e06c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f3c179d24b95245f276e44e58d19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385167614bbc7f93000c66ceda0676155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa08bb73f5ef01d3388786034aa151156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eadab8b3733b562eb933170e8afd3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5f17137b352af073f02275c3c5316158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2370e290557c6c62f745f3e241bfef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba5919f35d704f1fe654360b5bbf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201caa04f6406c9ba5a83cd3172ddd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ce85587c9ff107dd085af0d11d9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ce272a51a7c115db1d7af731bee55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797644fbaf8c9b81a1c11a5c32ef423d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db10b1744ac1802d37fcfffb9bf861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f45bd06c5eece2557b6ca5876c5e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b2dbbef904de1801a144ea9748e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d0a0b9e53a73ffeb1a4debe2fe4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67466c3e90ec4bbd7375fc0810433fcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820bf9f762ee7515a505530072c5cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159568f8ee4ded8cbd5db98259c3409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a6cbda6b5a4e9781c57e941e6931172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db37722493c47c0f36343cba16c3720173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed7f4e50518cb1894f130c71d6302174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2feaa718c63b0aaa829017ffff844c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c0dce0fc56a8ae45a481f96c9aaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a332e969238adec6594085423dd4230177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd0a869f92b3f98ff0ccda078445f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803251ba2ceb9ce32efa11b604ccc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd59e4066ada9015b40e0cf80bc779180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed4b80aa2fa7874b1222e51a62e6b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edd99561d944037f76b970b6bfd330182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f729556cc97ccdc71b027264126b0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e60186201b89a08bc93a56d74fc77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8ec453a829e573a1b8fb1269e71b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e762039da71c39255aab1749b933186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afda8fd96692501d1bc3d82eb2f3c7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bbea314cfd6ed256178536c71b2e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7e7334963f43a77bb00294ad3b908189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aec34f3266e0c7f4711752bb2fc08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf615ed98e5dc2fe445fdf46b2e4aff0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349e87114a4c2cc46f181aaba327438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2e3bedba912c5609000f2af0f33de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de5e90c5f599082fffe5ca1f6b13d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13218047d8f967a143ad9049f3da3816195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660776f855ba35c390030096cf7aa01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed41f8b0d6e5ace0eadd8334953a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972edbaa446ee4f0313bbb00e3679a49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f4f2ccb2eba26a4d41d9845f7fdfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b32bd036b09778b1596a6d4f4bd7fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7738ce3ed5e293a0c04252008096611201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ce21e3ee25d876e0a6cc68a10c04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd642c72ee0345d3fac992a904e9f3ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35418e8fad9b6161e434950eb0092ea6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914c138be9cc3f8e40e23eb90ea530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660d0914be87adef366312b6177b8e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5095286646cb2ec8c948e917aab55b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd3a109324b9c448e7852516de61be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f88b7fb078532ce47d5206119d439209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fbfb5ec34066082adca5322d9617b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750b809cb6a26df2b68f02c9c76757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46750c6ef761bb8310e951142182f5fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d419fa984b147369644b179f17a99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aee908306759cfa3159cd28b3c48a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b904298bc687d816b584df799c2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c19d1dcda02f263c8a02667e2407216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c37ac5220b386a8863bab3d2144f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c408a34b0bb0c23ebb04189e29673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bcb35021f332a2c8978dc98907474219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff31ca143584e270b54df5a8f53034220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661515a548327e060b0889fdf08c68d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642ee68461305680552d7e4a59c4927222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9294c475a5cc914cf342af67491b2b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a2066307bbadc905cefe6b128cff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1947fe64443fc92e43250ecfb0a27c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3c5db3d4f88c9364e7c1c89dfa9eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499dc43a877f269d1ab5b6c26996f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263fd23af139cebbbd467207eb72773228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d285233b51915c9dc76918fd677df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40459d42bfebc2e6ebce667d8c283230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219e6a23e0c74284be208e3ae9821c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bf7e396d66a496929d64459d66c39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e559d9e5f702ca246e69557f34328d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40d87726701adf54845cf8b5fc19a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee1bd57c6e2a12f9ff5cfe1406d8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f98a545afb4b8af823bcaef5e51af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df4486b9846f2b3cba9b489ab37ec2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4633a6084681f48b0db8bb8c402b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a58cd81437840dbb2228630fbc2fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2319ac71a0064240c9a20b289a86d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2e80dab2a41d8405e1f048174106241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856219f0364e6cd5b14f968bbd624204242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e55392676c4141c61919598091124243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50818127814528645ca337beae7947244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00960e07f79b361578da4b5d4c1ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0fcf453c7ed78c21357ddb787850246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc83929a959dc3c639f56bb8c95d16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8cda76c6e0f46b87170bb0aa0e939248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aaf21dd8a03d43fa0138e37da43bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2204422e2759142babb65efdbf5aa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61951eabcf03497dac93dba3606892ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43236b8ad19891d7a3783de0ddc776bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274099a3f0e685ae9ed526d49f6acb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f27f64e5ddf630130587fb99288b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e3eb2f7bbef94f289fe271581a1ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cc0500797e3ec979ae1de40aba52a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8acde3205df67fea04c0046a6c9d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add532fa21dec0a2a9b3d15db85296258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c543113b29ffc5457bec6f118ac6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c490f634189d841f81e04af3ea953c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2d7e3b9f109fd65a84008347096a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa17b353ac9047c7fd98cefe873d99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b340345de60ffa4edbc82638e56c34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651570c2e87e7711e8b2ec66019fb86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c757f22cd8129bae8937d996c10e69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2eddbd99d02174563942c8b4c4204e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828eb7ff0e37bc5f2a2c37b6de5b259267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc66df8883e3789244fb966d20da3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383c768dce94047cf3299d73f6c1eb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e7e472d89c05708cf27aa45776605270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e1103b301d9e2d86f6c04cb9e828271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afa3636b747b56c33d1ff6815ade7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770510ffe0f72cc6c3eca97f0947ea5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf3230abf506d2090c0d32695d52fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d403fe1b649002bd73482488c17ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e96af7befb71b1a6b9b3bf3051bc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bc65c93d7897fb3fba7b31c64715f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bda3061e017603e1b0fdb61f5585e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17cebfd754180ac05e4b2a9b3bb579279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945770ad19aa62ff98180b4704f69b67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dca3bd3aa0072aaeccb614d6b08b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e45eb31ddfec2dea885b5760a303282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6abcc2bb0416f1713ea3fc6fc3e12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e9769a284b86b0ea80c596da685c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec08096846869abe511ed53b8a992285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767347372d3491a467b7884b8d21c937286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33777f8c801745c69c4d951a13d87c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f25a75a45ab8a30718c6e22fa913288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40c33e40991b6bb8916bf853f1d865289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad0311b23b90efd9c9a0d64d713346290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54242fceb852bfc74346636733b30d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9345b22bb7b7aa586549aa00d79067292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20126fd30d9aedfafc402d59288ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08c7c47c8572426b9f3e988b8cebeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49042f20ca5dd4ac375347a7d31e7f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f86897a60093af40655e5f2200f76c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416f05710cc29c1ca03ff2f3ca90b0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ab208cb209c00fe9d909f92215e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a3e2b5fbe225fba1e2346e582211299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc25997d99533965b56c4046a09770a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91092773c5d5799473fe8309527976b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6806f5c67d1d15f11188b205230e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97129832833d0c46c4621d58d0322303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900940f41c08d384a770c75305d1d06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ac4522430d6d2c87e048283ec83ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac0eb446324855973adaaeb0b787c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71584ee673191b8f7f8acb91f9504f2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4173497230cbc35dcbedb16766d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c923f3bc41d9d33feeddaf35cd90822309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ee49f1486ba20aaa3f64a0b48aee5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b50eade93befccee64af8a7008804311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8198b51e56d3f379e07ab5dae817501312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6baf1f6cd41ffdec58dad67cab9739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77720836104df00f550cffaa7e53454f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a57a90ebdd580041d76757a57fd68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bde8573bbbebbe6d3271594c046954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d716313fecf73e903d865186d6b3e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ebe3328bdfb2458e3c13882ab07d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb35dd330549b21ad21d2b908eace1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b86584fc6d5d391ce210c28ed83a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b6ce3defd99f7378086cba699d903321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee6655fc5e932da2be3ce2bcb9bf11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e339c7cc968add975a7571b3af2e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8324b469f9c3dafcb15e9590d2dd046324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1473ffa324c12be333c1d6d4b9af62b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115faeaa3d1cc5178fb33d99a3f1da52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8fa5173e373fd3219d3d6b20adec5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd106d8a9057de0155c6857d3ead9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8c073e7ce66fbae92df2ad7d02865329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4f41227f8acb3b5b5ec08188bb3e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da751ab359e39fca15d0812ebd70c9ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3c277eb9763a3125f842a8454ac32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20663d04eb778c08621cd11e104f4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72222bf3afbd94459e03961850222256334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d6410a5eca5a04c93b77535773a01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f1e859504b7e6e9c54df359e3d494336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c3bf6feff93970fca86911029894337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba23698b9d1ef56b6207f5c9111c83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febef5e62ac501b36a5166c83263cdb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc764c80ac3251ddde67df15de5499340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c93482321dd8e0524bebc963e497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a04a9d83a5bd7b4556d266c5f5beaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e398da8890734fd2e47d6dabd12fcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412631c3b5bb4e154c3095723e6f4d11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27b690b97acf28e7e4d0eca4939e38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4a338e43ce2b5575e7bc429fd2e95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1665ae0657744c5d8b392eecf74d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d6f52d444044037919e9e9f140e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbef64ee6d1b0cfaac0d6d3357ea773349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aea34c16c45f4677f23b41f0775394350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1d39b3a9701b2f90f902837f399a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022e093bd17bd536c117f3d5a3f8f78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec678a4cd09aa28643b85320ac9dee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8e566d1e43950d4a19b9bb6c04012354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef644e234d5dd1e1c252e7ca20845355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27068dbac931998cd0218c2e00a5ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770881eea3a200aab8d2c43f45ed46a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41119d8a5eaaa8d0622e447b812ca1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7e33208be93403dbfa4a4cd09662359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6c0db2a552ac88c9c18f96739b016360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6664c7405482fc5f0422babe546b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be99feb2803674470b9210625afbad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da63fa5cc9984737fe924d299de23b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053a053d35f47fa7ab927dcd0be3c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d20bc5a2cb278d5c4b67b738ba0d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d103a3936ff7d984ca2451d4a02d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c377876517a7e1ffc0645b0c0fb42d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c574b9732cb79b1d8791b91f3545368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17344ffcd5706c97ecbacb2788b9d5e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240fad48d85e4edcc4d1e86c164b66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdac688d12795952630aa64023dfe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a981f4197f8026946c4d26a820129372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120d54550479e48fc12fd29763fcc50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31769013ca72b27daccb8a6ebdd98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5712635d8fd58d0edb192f5375a80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471348da6d3229277a8eb6dbbfb18e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bc64196e75ddcf41c19b898ff431377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b70dcf78790f7636cd1c95867c0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82009232275ab4d727de22be849d03dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6910bbb8ae11d5f9489cb5d318412a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd1958b1392f38b5ae1127984cd26d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a898c585f670f2ad3c330934c22a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f9b48e48cd8b02c3e89a5ce3a10cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b7132880edee63fd333eabc0dd81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd305d7dc9d5ef05fad7e1c185962ab9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059037a2393347ba0509d4e5c236abc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96464ec9ebba1c0b65872c890c2a37f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2979d1bf0a3a8a785350549a02872388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da94db42947cddfd776e5b3be06bfe1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c85470eca93af347f361aa5216160390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5794f691c17e1b854dc8f74c8366d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e964f90ded3da9fe221fe91bcf08b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434fe1324820c44f24f17231ff27032393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff1d15d7f6d002e641f52e82e41a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c45b3326fe3911afca5a5cb186a66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373f0b9f001d2854638d8aace5d031396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5e74ffa3209997701aca297d1a1ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa6142be59974fd4f9ba139f794e32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a700b0a211db65ff8d2e1dcac907303399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53487c5b6110f27facb4a3a2604082d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a4a8ae93424fd25ea0124d5de6a8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a19bd6caab51d6a9121a2cfd5f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bffb669e2d001a35d4480afe6eb01f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35ac8fec3c42d66aea7ffd9d98e798404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de329625c809818604080645e3cebd47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57cfd0724d3b39b4b64b0b6a7dd315406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fed8dc873a5dfc13a4a3ab37b2eb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93611d4dc4cef920ac8cdea292c7fbd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb51d3e0fefb938e2328e1aaf22a79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953901255dc87db2a24930a28715a645410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca4a9f4630637593b2f3e2e402ea44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb998411594d8ed0dc01ce5e51b266412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf113cc432e513340a3670dbc2586413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e446c511289d260f785ef28e1c42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb30139289676634fe93fafc214a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed16a70c15cafb4bcdb3ab59c06cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f66363b28b7891af13654e9172de8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f701d8dd140556c18c10d96922c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0e477867b68705ea7bb9e83edf1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea108e99d3918e4f92381f25ad8e70e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4c81cff849012ca1d60593d92ae9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa674badec0e40d4811c3cc5b5b78ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a14feda49ce720ceddce8ac3bdd37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7732dee16882a4a43f30b0d633db4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cc9539fc86796deffbb5c6d195893425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaca521a122fd171113c545d86cd03c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029f457963af82705922a863de19926427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c59660390c28db1af50dabed955c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf1e667371bc9d711b5f1b8260522a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35087ee05545dfb083230d97e82c03430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e14594460c8ecbbbbd7fb79cb475431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e9495accbb1e3cb320ebe866cc93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0c4a296c7b0b8b72a291ee208b763433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f405eb821f5598558d7e692143053fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944717d2c8edd6ba51f91ffdc9672f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fd2825994eba4da7dfd5463612c64436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40bc0e1986c177c3481974c64bc57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f387b60e080c9987fed71097e6d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c5dcc49503f206c206446ef7bd7a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7da12f2e9a449663c1680e721bfd53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2584697c7c610ae76c2dd5a7f1e3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4d01f4118ee6ec8bc839f7b02aa7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8efd0135afb5342555ad9dfad5c818443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d01d9cd70a470310508d64da0c4912444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f391e56a30ba45e33715ef7b24247f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442f6164455539647d7e30f2cd3dfc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f49aa00ce625a247153db72269404447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b431191cc68eed33331e5efa8e3eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ccb0827fca65a722767bc485c9b55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce14911ab3de44293969e1ebbf3060450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace781a8c0182e75b48880857c824d62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900599f3b692bf7677ebc2b8b5687838452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f1aaa718d370733d4d696c08a692f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7572fbbaed04063dfa2783d4f0d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c695007b59c00658793796adc12966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4d786cbb27acd459bc7518faae2cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758851b535ec7c2336fe9cfbf7940d50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e9c48157ad0bcf3cffed183ed604a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f256dfcd75443a5f528dc72234b24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7639d04fda23427d8ef22f62cfc6b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f4e356207e3848f468e46a3f47887461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0965ac45015d4285875c96544ae75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6259b792442c94d1466c9e18aef8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3cda81e0407e01471fd1f8344fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b01b1028b811575fb66836c8a5338465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460ef8a3e58d9bd1f9511f7a30e7ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab280471419753605ed8072a3eee1a9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b9679084168f7630616f776894947468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdecfab3b6981cc75ea62077f8fef7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77cc3195fcb988458b2ae2586d6b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2d478c14822359e85123e3995cdb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cfd510dde3b89c0499f11fe7af3a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adc44c81d6a2f815aae29349da01d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d604ff44ca37ecb444da826a622b6de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7a3dab68d2a9bbd1b70c383aa39fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a3db8a61a75947aee535473a56e34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afabcdc0f176bf6b00fb5b085b2f9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f963647113344d0352195c8666fff7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a0facb7ebf12d31a51e209a6fc5f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7fae1ba86b5e8d95d01332317a3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ecb45f5c4a18b452d0e7e77e4ca73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d123d0259074b5f5aae4ea5b45435482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947cfc443d4c5126b1244305abcc0b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe609a384b52a8ef15a81e210b1d14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb5ca744d5a499529a94e76892782485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014cc69980aae7c96e3c7e1f0a1ec48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc398d8747aef2ffd7a5db74abee91f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ee4e3f6f8196ccf390f85a468beeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad4c06ab4548e44c34b1614dce0e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949928e7e13209c8e93d320cc1ca35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca71fb9150c802b0eb62cffc1d531e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095068a9eee3fd9b88721553ed8ac7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6961140171cef4a639faef910eea58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1c16a5e409e60018e029515a436b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fe756ed55cef8024fb25868a0bc2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447f20a8767110bceea1dd81f44b71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f284da538e7b7e21b8bf38b3ae6cd8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbdd3e9cc63701ea08ec5b828f0240498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5c1faf2181b052879cdfdb8a129f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221dc25aaacb8cfceec25f421700d6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d149eaffc8976d200a19371e1c03f19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55cd126dfb8a9b605e90e4f9601a9c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c907260ab03cf237463925466e1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb38a848420946147360670d5a461f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0c6d10f8c167e9133c29b36ae458c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e472701ef0be13c15383adf9860f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4cd4002d6e0892bcfd5b622d432d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec11205acb3cb23de0f896c8053bb0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0334b6b548ca95aad7dec80127897509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fafb7f3ce491c9f698e176788d386510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2fcc0a72e472ed9f44ff58c6a106e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e580b0208b245fdaa8ff80491a18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c669d97859aff0e4eacb14c68e9a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e452c12fee8ca5363cda54f831dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ddaa60b2559369e7b901e45565e76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe11422a701251cd2865b1900dc2d62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99027a68cfdf5cf90316a2bb985b75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c33ccf74d253c2ec4d678e3a906d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b6dca4a7f4e0f95ab1fa39766ff82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9ab312e9a85c24d1e4207f532d72a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25b29bef22fb3e7171e6c3b147bbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f9c9a5a769acb50cebd5317a87d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa6d07b1fe643b7b7605556f59f26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627fcc4230fc8653ab4c29379427771524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442d4d9a1b3648641b613d4ebdbb6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5b7aa527dbc6ddacf910a0493f59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c35f7f384423d8fd25d414d7ed07c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16659e873ce25dd4e94885ae1c630ff1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976cf6618ca91604de48859679c6d5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d3b7dfebeb205cf3dcd58e53053c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c003104dcf64a3066e13042cb81d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cebcb96e91af92269592ca592a8497532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee61acd7dfe605701c61a00c475f0a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000b0c36e05f15966b90e4da22e5b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46eb5f4f9147ac781616ca3e88434c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3851b8e38d018506851765a1741847536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b5c768dbe41d7795bfda1742a2cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f0bb405784a302e53f1289fb844d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7632e8d068cde0366c3852a69a852539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b941332aef9bedd241dbdd995f1c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2fe8a1c62d67e9085e959e59db555541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e2fd46516b9797c022313b225868542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc01bbc2253e0b22614d6958289e63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4385a31a63ef4777b62e27c8213bc69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9a12651ebf35354d8818e416bc197545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61dd1072e134dafedc56dbc7276de1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ce61918a6e6577e639aa335ba7e30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf119383384cb6c1d211f32ded7d590548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d11a79e0980696d872dd9b58d592549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28628cd85d3e62e43d9c4b9ba3992bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e2c90fdedf1d4d727ac6eae42fc5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e48e0fa61e090a25d1f6de76b5a55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1504068e319635124870920120b039553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeb92bd488bb64c39de1d92c02ca09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18ca964f2f74ffd0a6a8354d1d6b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f3d116018ea4250707b6da35e81c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29324b70c201c9b5183bdb64e8166f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92da181f01411c70cf376c3b58148d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3cd1a449496d425c226c211fa49ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffc75a4d2554eca6125c2f37e11c67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651583e5827b7d06525f9071c47448b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7409c91cf1d972baf985b7a81ef72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e07eed8b0497ef8c19228d4f48fed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c392611736bc6b3aeb2ae0c998a98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd219a2b48ca7c699f0c5cd1f91b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8af96653d6a46a933854f6ff42dd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e8b77db89bf6094a5fa4785e070be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f88f1f8e7f84777ad80cbab64421c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337359efb5813b6b6ec01624ff0ae63569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d59e9a953f19850d1e5d99734143570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc1c740584ba611be784f05a0c59e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16991aeba9743c997d20df618209a8ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0ee4b1374efae829b544004ef15d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c2868fd9f6dde2a94360a3e24388574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2040295a5c47b26c1c25d1c9f0ee8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82bbeb1c0f2997d0e706611184af3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3647fb30bc4e952a4b41a96282f45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c40fac0cabff1afbd249f8e66823578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0ed01abe399a82004f387018ca289579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78f364b5c249fadeb77f6fd883057580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce525fcb1e044bbaaa701450564ceeda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20cc4eca95519f3afd0ff68910c97a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb1a068b770145e6b9a80bc46a7f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a63735573aab828eec39fb6b8fe22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb082f8e91492a2a321071cc54e53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a07ae130055db74ba21d674ea5a58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445e71cb04475822bc674369ce9880e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2ee8bdf32834e0f084fafd969510a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d898a6e9439a0797ee61de4ac3d2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad6f5b3cd940b5b5804dc8370d241590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2e8bd58f0424a4313c0c476efdfd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10871452fdf8ce68e48460b33b1a81f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25570ec1bbb37151f671c1b2e7e65fb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa794240d10f597cdb8c3f229f87a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f41ebe0ebae0768da1193b6542a915595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34322ce0de74d9013819fa15fe4474596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e8e4b413022357abb611ae413032597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0d05d36df7ef847c9844dbc40eb33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3925525155b63f097b1190997e171f1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf1ce79f15c4dcd0b893cf95cbc45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd170cc624572a65f15381668cc386601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647bf652485a07d827013599ed90af5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8dbde5c30e5ffb0368970f32f9a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fddb773f42fed2415bf476df52933604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535154a6ff202f09fb67cf9de92d99c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab10018575b6e196cfa469a7f3c01f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a01bea87c774f28543c6a3e7aedb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefd217cf8eabd556bd93457a4a5679608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58f0707410630a69ba3485721fb6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad5f857b9ceaace16c2e7aa94990bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354fb557b3b9c3e661b7c0eb0d1fb5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0883c362d45534812ad905cdcd11ae2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d9bf703b4c50794bb9af38c4851ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41549bc318b2ded6df505ef3adf0834614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369417c87b293e058d5b0964f7d68d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c549950c594684397a0b873a5df57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdeb44f6e30a5fc41f88a1748311ab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bed44ad7199ca215a2a68b81580957618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b9e8b60fd4735c3888b013c036654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f902635366e8b4c26601effcbf6b4a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74162ee2439dd9330a57ecbbdf77324a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056ce35a84a3c2da6446358986b83a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d4ac412dfcd0be3794851271338db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284ca6ba3dddc25b265936298f9eb2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fc4b3be8310298a3164f72c907c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f097f9cec4c97fc361010c788ea622626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354198f7f0efa0307f058c62a60e4058627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca00f76a12e964248b2c2ffa2471f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e103033fc81865b29f434ecc6ebbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17cbb989cc02165c42de0d4fceb69f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfedc0e60d630438db75be37e78bf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a431909cd605214d58a7b665c806d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb959502283de8c35f48d1657ff1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215f3c74305d92614c4590acce5e059634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8194fe006978baf58e39fbd3dbcf97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a342c38ceb36beb34a8c6eaed67e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a05431296e0b3cc36b9c15f6b896e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282f98c600f978be55c181d82e451d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899170bb85f35732f9917a48d8b4aa3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c662003db192eca6edf2f20b70ad5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0826f141d347fc270f7e9dedc6b463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6547961f102ec59cff74500726444642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d79d918d3f4840fb3245230fcad5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063439a9c075894446adfdfa9b9a0888644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574520328a9cec62368e29fd55572f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e648fcde52c49f1478867d292f6b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371195251604f800721daf6865bf576647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac369f35ea49c0e2bd967458ee2bd95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd051ab915845989849793aeded4d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad68baa0a773d92813e251757fab32d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7750af670ccb2b2b40eb36dbde18267651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8fabd4d53feda979b5b753bd8323652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ba6edd20eb2e3d6a955b96da6b9a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245840981c30dc7c07ddad6d21d9e19c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9156becff8de23105e04ee89bd54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e52705b4d3c1269adcb2494478de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb77e397602e67c0a060ae8da8af78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ca1b5e67e4d9d772406bc550c7c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58cbdc7278aacd1b0a4e4e06e743d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34d068cf04d207a3e8e80a6f4c5e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57666993c83dee564a6615ecd058d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683f44c80ff2bc5e2c06731712e02e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72aaabff3cfe439c8ff457a4f3838d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299437d673e5e717b23911307c4c461f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594369b8d8de712c4afa4f8138511db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f431d3015a96c95dd4eac2efd39a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c243be5c323a2a70b9ad859ae8581667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcedf8804c79528bfbf806166a1767b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209351785fbf70dd52ab7505775a13a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e99e3d8c695f82b8503da1da5ae3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6407b6d42eec45d6f86eb6e99b05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3619e8d1c4f9d878ce5540d7e61f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241f10f9f81de84aa29420ff80f7829673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ffd51ae128359dad3b1aceb83879674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59042194cb1abcb5bd6f31cbae0c448d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379481d1a5f7e2315e3c0fb444204314676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4a594451fc6248ad2e5779b5bbf09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5563d2c4d9aa65bc734877193e04dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f7a6423b9a7367d69a8639f64fa9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0fb5a480dfeab6a81f93954c95be0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c2eb0c9fc737c0a763671b2c94a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46708b1623b188942e9ad8cc0f50b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ec59720532674ef002db3a864fe4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f74327be774f20632a7f730a08410684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ff202f2eec112934ec30374b3bc3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f395118df07cf31efc2ca1b0e071686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d2a9052447b2f70a45b0e470e3190687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ef7dc11b484bd9f2a28887d74cb9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f680d2a04b65310678ee2f066cfff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c8a59286b8a608e5949d5f59daf50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107200523ff87cf10c1db5f2fdf449691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4d7d2af57057680cd861607cd558b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2b94847bcb4b5654af881c40b12a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd917a0b0fbcca50c98bab875f20d6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536eee8df901e56251d5c2b96f1bce2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec72b400ba02bf46bc7e800db20b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643697a184cd1795b16166df354dab5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7730d85eb181c8244ddca8fc8195289698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62e62a5dc5c55aa1ae282a82db030699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b48dac3db549a027c854262dfef018700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8697b50ea49f42011198ff3d636aa68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9ed133b6e7197380b1de0081f3d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc5a238a2562b9a2b3f63f3fb2296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a480d38428fd9665c695c9581f1f4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef5b73f9296b36321b226d8faaff32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008562a3da2dfb42bed281abc9bc87a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592ab8f32fc57a74eaae33e760f7874707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b447e147e6a57dc5588163a7c602a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc4a43d6e3a2a37207bc56136c5f28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac3cb66974c4d1fc0cfeab55be8037710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51069988b2445eb88e9e4b8754e2b23e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e44d8c4ad2310a817fe6fcbb4254f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80715e62bafcf684a6b66aa203044e89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687ba52d5068d4c3ac7c049acd32511714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa31fa1be940929b3c196dac280dcc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346db264bbc3a1eebdd4c6915419215716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4172a840d57fc2ddf45b0bbb14b8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c02e40c0c2d5a91f258c0ef1fc2e0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374293b8e02be7424048c4436a452fec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d195507596b45722c92d1ca1d7a2cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb451e746e48821002ee0dc0ba788b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4788306f629146bba0e85bd7a5617d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b4d6198e776726498c60fd6c89009723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb97b0d4567e96ed543abdfadf686724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095511366d199ecdd336054065d50ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40310afa075661207dafc7e65e3a6fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa916ae14cca01910fbb90cea0174bb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e1c6830038756a56880469a8f42d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9632b73ca6e85c7109aadc759b255ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92b6297dd56112ff2c120839b8ec1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c2fea3721fbfe3b74cfcccb8d9df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2bd90b0d8745d987c03ea13cae09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39917406824e0811758c1c17b4860d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7bd288c243a90f1f978a82439b5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd8c1191a540000e55fc975f60f81735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e7201537d9888754f57dc2ab1f493736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8388d8c5d515d16dae7703b494637737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db356eab8af28bf02d334a3da5e4135738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d3120afcb388447e6584dfc9e8063739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c73e5df5a3a0ff99757378b2e43c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95ae1e7a57e9d07b3dc16e58804f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a727e0392e0b5ef57971d66d60dbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f92f365786c9ae73125636369da04c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f41bb5df4d2aa30acea185ebc92b17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c1206e8017fe3956f57ed8e06bb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab857ed1adc2acf128445fa8b3f1528746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22261c4c22d382fdbd4809d598bc83e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8e16bf0640488ad860af0b22ab6f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877e05b80b1f752d9e6f946d88541a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fdddaf8a178df3aa7889c8d8fe4f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbb6992e27732ee14107fbb973a37d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece2afee27959ab23bbde0a8925ed8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238220522e7d5d00f4e59e3195e6be0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ccc0d91a1e9188f39eb85e826577754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ca3300e44cdbf5431aa5e612411c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624c357aa9aa8a62ccd85744b180bc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091437baba32470a5d24f76b0cbeed08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbddd013554dd2cbf2dbd7e43eb7a3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b113b7440751722b1ecfef5df5ec98759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd12b26c9267519ba550cb410efb09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8319307a216138bc8c831cb3b74b13b761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb12dc4062483b616fc82faf7ece61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ec6193a75de8212df42980e21f562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ea789f2625ef2df5fbc6af23629943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7654bbff08ac6988a398309e516fb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cd65833fbf89fccce18f2d4fe3fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9532ed085f8193a621f9ba5cf5247476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785a22172816fdd20b44cc829e3ae07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae12178084e68f33aaba8b8d5b4978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8cbcf4bcb30eb087cb917c41a37ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40820fa07db45c8ce5562e0301770bf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b24356ca7aa06c3554d2f3fd129ce611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6dd818af621b843ebec384e78e6e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c609340bd33d3ae6c96d53d7b5ff7a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2e02b313c6bc38c742a14f6d57e3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d59608c9c086965d6d9641eb77fdac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a8c6f31853530ef7b3da30889ef1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb9db0e2468a84d68ebd72a95b81517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939dd41215722b187981b109386f7b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1021a76378a91cfaf5315571db2d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe907a54a13f7ef8403111ef65b4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccc2f62acfcdab56497e26dd7ca30821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533da84fb6e227bfcd710dc9132089dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cc0eee8b41d59ed21a040e6e7e0f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7137f103c419f22484874ddc6229324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f30d0fba014584716ed7b292939a0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f683eecf58edf7552d677153d4076d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29caa9a883bbe54f599916c1b8a882027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc49cf41525282cd3590c972c5fd2e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3fc33ffeaa8e9ac9c25ed3828f8e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd78965a4b0c377b3f0917f80a3abc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f77b4974025aa2b7e71689587c50e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57572a106c075302872f7e87e60117932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64e9075a742610be0a2e33e840397733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ab40da8f661fea77b9775a3810e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853682a56752a2f3977b4f72b0bdc1ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeaac3b905172ad90c55e285474b6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aa382cb9350cf4b385860c3df075f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0b586c1f036a6ed5090aa86dff1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48b3a9d116661a460397ecc43086439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee854e979f29fd48236711d78170c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef48c031271fe77ca391ffca4ff899641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a63a9de4baa0dfaabe09c5cc55c4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90407f3ffb9260717f672ce80fc68b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da36ca8480461a1a9a2ab553e058944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7c9197a93bc956650115b021597e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb6011751256d299411e3b2ad89a1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9f9e65cc44764356cdfd4b3f3f27747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc4f3ed8efd7cf5ae14b89d73643548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7aa1516271c820dbd49fff8f369649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ed6ae6393568d802e0f1029bd511e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635251a8ed17ce565f1f524316f8772451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8707f429f713b62704c339cfe0e6ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a8f7d8f65eb9d6a7fa9c4069bdea953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058ad0b6dd8810b6644549f11c24fd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070894807826e09a762e0918366e50c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4126eb33520b0b73faf60e998e99a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fda664efa3cf3be3d2b79bd5930857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8fc6e32f083abd719341e64e322d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466990ae4e1af6fa91caea0ce760ac3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02591282c0b44bad9ad06b8628992060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd77161c4b5e618de38d0e6519bc0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f5ad8de9648fd7ce7e62aa32678c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919219d2935ba3807ec3534583ca6ea963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd29d0adafba7f2fa3cb01d5a01f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deef636fbbc725480575c484f44dc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324329b324760a8e850c250710cf7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29479683bd36ef7ae128c5100afe8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe8d7fbf966e2cabf3d64071a45ac668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd68943cd0295952b42afb6514f6a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c6312e1ad2af7dd1406ad30abfd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40bf82d640c93fee9dc028ad74a50671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94ae06adb54a0ce4b34a94cbcfa4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45b7b628fbc1cbebdcf910213ab5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c872799054be1b489aad030b9e57ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225e5e2d6844f300b9883506fba3c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79253924a36c68df1cb12289f31fdfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111b0113cfeb333e092d6e25667c61377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463469541f8479bc371a26df90c760178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae2c804498cb718b7d810ee4d2a3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cdc17d3c23bbc3da533d22432ece680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e6d56b00029fe702b263945ac1a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3db2e822e4fb64d900b11385719cf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac773aa919ce61da8e141f5f1b447983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5a089b2d452b20e9c0a87caceb5c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcd1e5e1b88be063e9586f4c950f8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f59c9fcc3735c5b82eeefa791882686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa77c0a5582b13504cd251a831504f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6783e5816f31907a547927bc35669288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df2b81bcd83310cae9e9ef6c57f06c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92854b23bdf9af27e0d7eff8110c232790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec603bc1a07cf32eef93d73ee17d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b971a50c6a51e34ee144ec6fc7e097792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa6ef1d951795b357145808551f0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d28a439764bcf2a6871ebd930a61d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad2548ab96dc5c966d8d58d863d1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c13fd35b3ae23fbeaffb4f09291a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983269aeaa3210ebae3cae9d2e6eec897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb63c9a3b73e1d5e0031e1007ebd97a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7731eda5fc751bb1721cd0699b7ce799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b4b8be88dd9ddf3c8f2e0da4741cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff974c9d9a0fa8657782983b09ac80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145930435dcb9846fea1e3eb76bb86c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460488327678ee9401a57acb7e603e23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6354f40778dc57bf42fc2b1e9e8b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e89a2db30d39bb7edcb5c1bfa3ba74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf99d1ecf40ec95d0f708b684c5aeb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663c18e2358924a321f4d57f1858aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896e9e6a7eeb5c8875775cf0d21fb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e440d5b35cce4f388457c620d634109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61387c693d1cd968a3d0b5a8a0324ce7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ce888d0d0361c78e76a7dafa6f6fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777d3fc3150b93d2737c175ea23d0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d1a0b00f0da01358727153146ea05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f354007d90fb4946f112003958f82f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e560276401156b27f10178d546ecdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa877431e765ffb113cb24bae90fbc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a34eca2655de5baa1f0e7fb37357c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5c2d3cd61778760b8d5bcc33f026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f43fd0ec2c5a99459ea331e72faa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289a80fce102f2378989e6bfe11af4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b3076bc19dbd448ad3cf6144c0d29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d6fc0cce60dccb08a4b2330f493d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acafb182482a011f9a84f1b39b1008123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb099cde392f52d294774220a6b3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e05a71ac5746ddd213d92e7a5cb1c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995df673fc96b43d72d745ac34f7007126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c0ad398d5c9684f4cb7b016cd961127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3298355a5975d7e719250c975671c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7747a9dba0757127056755839316a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36609bd382d425c35b3a5cd08942c5fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917a9c2eaaea2271f35c0af4ca3248131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97e9077f121bbaab94a7e21421690d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4766873ff7f4c8e610884255c1cb0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ba76e47822988faba117fa277974134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646df3620e266a6d6da06410929ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc062dbe7ca86ea958f000dadd8478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055a612edaddbbadd42b650ec34a182137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a2d7ddd29403d04452eb4770a9b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a66b1753d0bbb0fd950571eb5602139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec8ba12d0b37befc16e6c62d4d2d3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4f4e90333215f6fe554ad461dc0f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c63507c4131d540a15837ae3e6e5ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ca5412fabc703cf9698f0010f2e5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a3a8303b7287a2cc1471fa6992eb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78fadad473619b758dc3e0e6eeb4ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a3ff32aa981533275f61a92a00514146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dcc431fa93ada361bf70e698951d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d74c1e03515a6607ecfff66f5028d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8490c167809556b02ac17cdc1de9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c44229d32383d1eef67423ae6a07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032676614e87d01a1217dbe4b53816c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01537920b112300321030a068bb8cfcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce1abbaec118af24c6efcab385f556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73858c5a045195ec5804d93b858c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1190bc48060a21541a857c5733deac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592aeaa8feb028ebe91ff275d624177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a81939bc837526b3a54f9d0f9823157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f549df4b10d82288daf4a17ee2f49a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66f06e849cda1a9b1df2f67f63353159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a594354e405628e956a324c07f26e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef19da541136fc8ac0273df07f8488f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0a20bd20e814f358619d66b5a10f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c47af423dafde9628823d1b23cae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e4f1d131da9db5cb028226da8bcd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336c6fc435c10570e09c06e4869e444165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315edb621effcfa06139834cf2571ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72ab348b27cf09bcb4ed16721c3493167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f9821558a190f05a1d9ed769deba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a285d2783cec474fd8479f2d608e0e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5fee495a89c5c18b1d88f0eb5d82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befa08b78ac42b8ffeec34c125858dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4a1698f6470e5654429ae7b6519e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcefcaa381af84b1cef7f048542234b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7f5084a780edd35f4d85df3f46d3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9b1d4f52782c6d5172e15dccaa32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332fb41631dad9652282a6c0359c79e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972638416f91cd267a3415b1274a2a6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d45aec906c7aab95f6fb3c006cd4f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f4e447c50b463424f12b079619e3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471cddb094ff64d524548aa0612aca8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ac0de8d6ae5a4551c1d761f2f1e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a474d175fff8a2d4ae3d75578ab4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe5fa99c755c1776a9243b3fcc687183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71345189294e465224a89de72c06927d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9c551a3d869dcb485c782922e07c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e38f7ab0f5b1b3e0a9f8e4ca61628186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6db325c67068e37a2db8765e69db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a9deead5e932464c8cdc58c287e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e23b2378515543128ebf5f08c014be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1377124991d3174f8ba32c5bad693190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62909f612913773657582f575d691485191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99374a2ec0fe86775cebaf03f1a09059192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74c422d6994b6b59de8de7273392be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0df0cd4f3d1b32377fe8807c3fde3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb3f561ef1e10f06ad07869ccd5a45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be93bce7576f1f796f338d1ad6e7fd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aff531b06ea99f314631febfb0d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c538185f594cc74a352b4b0179a9bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130118720bc807e3b0cf40e3374bfe9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fb3d172ed4502747b88429915199b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cc67953c16a24d43d0466574c2f81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221453f77ec0727746b88a36ec1b875202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d4c0c6c692e3833c084160496f1f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e901492c7b501da1221901f1f8d9cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596631c1de8f54b24b4121fc3e6d829a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3478098b4a4206c49c6ae4430043206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148e8e9035005293e6246cc5163453207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49b36539b5501076a3b1c7c6a4f1e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501ebd7257ff629b5f4d08d831897a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398e0f1af640ef8277d5aa3db4f4a1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101faedab7f806f678df8fe43c3496a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644bb1a3e6027ba97790e0254bb947212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37b475935800d96d501ac2dd3a613213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5669cdbf9a12534627c8e654b921214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf2de48a38cb00b18456c8a699c346215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed788aa5849aef75df3099eea30c927216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536eed1502b998a9df097cf63d43265217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8827c528afb7085050a8b88ee5910218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd565e4f4d726572a53ba4d1203ac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e61e8bc041b72dc6a6162bda1b97a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc62fd401c5286836d8d58f931a14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05f8aa809887107a200e8997330f27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b937009c38578b60e50c4981963c0a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c437e95896e58e827cf8a10aee4dcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946903cce0ad169e429ae9ff38584198225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a2d354b79a562718a5e75e7479099226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d02082d6338db5e56ea7206d058fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da682051fa6d05f56ca7061418d4026f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2687d5363ea38d6314596e3a0be25c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a153c98e54b9a95012d1773f808264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba2737fc435a6a0f052baef2bf5d9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dd6dfdf64b054883c6471353a4686232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0244d2e0a8d66c5fb5889a339e0bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae524116d336f75d48fb881662c93c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb4360f87e36100dcf22586f289d78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaba5e775f3ee55e1bff549ccce663c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae092d34d93278eff1b5dd32623c2fc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7334bd923a456c2155cf5c07c3e967238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab9bd7daa79c06dcf371306369042a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45c723ee6f8186ba04c46fda441dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e999fd82f2acb1e0ef722b55463ef23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded7c9da2bfce2b050cb22b98d8509242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb21e9135b1fc513bbcfa8c86aac1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddffaea4b88e19f8e08ed8be9490bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d474e1f03535265ef7abbaae2d2bd87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da46b987873196f5efeec8424acdab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16961903148d816d774313db78707c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf00033d1c2e24f84d2a8f87d7b268248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad07ad7dca449cf00eb1c2364641f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318210984497805d0ae488dec22bfca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69ce05a617fa90d7d87532659f3c11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa9e321ec12e7bab2a7f25c6f72ca3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae65984fa2db5c6025dc90853c5a55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990e1c7ba868bc02095ec722b2aabdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ba8d31dce7a69f814cc82ae0b58d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147311827495a9e75f8b624f274facd9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c63dad9f45fd5f1289391fe117a756257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91315ec91d3c019bcf3ba73b4e4fa654258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9631a337a43fd3053b11d0576aed547259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241f0e068773dd08639e31a4b1c594260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce618ecd09c02c3eeaf33abeb0f454c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e5ca417ded88d8a155fbd6d199e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac48341b6d1b72b8b51811663d4b054263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6a26e83a98aa2cc62acce80ebbf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b6cfe8531ad38f61c7065d0fef76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aca2a0b0aa967859a510594f79cf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac71006425d2f4ff734065c1762a53d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013594c9bf02b83becdf3815832c40d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03286cf28db3e4ef95b9331e8b10cce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c93b485b0c4a38533e0c2f2091eec0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67bdcdfa4db7cee8e76e4e72a47496271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669134b62679769b123c693e80753c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab04771fbce1612c8a123b36c20067273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190de99b04171a6e9e94213dac528005274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e2c1c91cb34b40cb5a25339609c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89bbf05578871592d7c4c9c118ed63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e0ebd596e4f64b549558ac6e884b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d4a316054ebea9a86331c7fc744f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97fa2df047ef679fff585fb78075e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e8ad45b8ebc1ef56db4d74ad4f5bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef332d8642e219a0b407de0cf81408f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475c8914e2280518c499d7c5d5a26d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719befd530a664dad6db9de166972d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba15ee01f0fe03cedc21d9611796a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9b6961ef3b0d2f7ab59bf491fe71b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ffffbdaff8a0c4b72cdf75ec4b6c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24eb95b2edee9fb5e24f07b8034cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8f0770936d7e0c16a52f9cc424553288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17dad87624eb30817605b9e2571200289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fc021fd05e1bc7097167dff1f31f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eee403e3f29520a7fefaf8612efe57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9541b3313062075809f7caa473578292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fd669253642c105eb0f3b1bb13ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf9da6a823f46d1fb4804a4e2e25d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d5cef2cc14a71c7aee206e747c26c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35095bd428801b13fc1ba8a6ff8cfe81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a0831d8d4ccc988538d331eb882e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6158f3ca6c0641844f80c159cf0b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f2f8cb3ad8c9090dc4fae3722fe8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df27ae1e4e0e84d9037d285fbe3c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea27a6ae0a917f64cbf972bb81b79b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbede28d571ecb4aa2e522cd53224c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34494760110da5e791798dedba44da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf4050b31ec5c3e5b7e25cdb15e95a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bf48e1036b572699eac3ee56398bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fa4f2531664fe0743b94228bc4859306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e3d5d15c47292f75032ebb2e59820307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4968238b1f73c89ee8f8e822a183f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec4071e876d0578d4db989f333b87c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6356906b28374aefdc7c8d168a832f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e119f1f075d1ba58ab5cff1f2c12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad60cd35fcbc3a19961400e4db4f61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df7feeb95a860333ffd66c2f2d175b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b30f2b311ca3bd903a6f3e1ec7941f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e801daf6654ba44375c92258ebe0e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3155e0ef0ae30990f15fe897f7325316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b08cbcea3cf9ab5336ca9a23c836b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd04ce5a53a397e47fc0454554987318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42271d8cb48a3c23cb0ab9d90cd4c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57775231b98517225c357fd0fdc3933320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a4334b3735644026dacc2d0c46a4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97050d422927d36f81e981be85c1ce0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ae421980ae521bdaf70b596306a33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68bf9f3d8abfde1974800404a8b017324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4d3cfc024ed29f26417bc361bd024325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1568d873098d5572ba73d9f05a92b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee82bacac0b1d70c47ef62bbb2e61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68291957c6d24fd93af32f7ec5313f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d4a02e06100f51d39c9ea011d563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3719099f85e7eae85174177a12264e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe20a417147e9d754975a56198aa833331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844471a43e240c50e94b7defa44fb17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad37f5b7a4e71c6fce4128b88248dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac803c7cb2c008893f530fafdc35839c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001bc1d0adbd37bb74078000ac37d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55863becb3e1963f56258cf4d770d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de254ed660313f60ed6c25a5a3fe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012525ba991235aa3ca75a477fd1d47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b18ef1a41539e78b3540efc0ab3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba519d79b710e26da6c562cae742c5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3f980d1a0745651467bfacfd68dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f77bb71ac9c8f7802a5be93994871342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b81cc51b2097e043c73deb399c7c0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527060b7db253b05a2bd8c6c54b6cbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075932b9ba4d6a8d3873097bd7797db3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7675dc0816c4b949bd7357641605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6cbb7439e09d64ccb24f45610438347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad5474705ac85837005cf40dc2741348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5d6533b9c4990b5523ea468dcff9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7a2bfee3cc6cffa507d70008ed8d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284590fcf193fab158e60f7c5e3de151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4a6aa75fa0ceb2d07cee937d7514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7687c63fc501e57794e40917d155d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a4c81887ff17f87c78d514773093354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f833d8de7907add5995f512852fff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c0526347ed6c1d779d2400c52206356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a43256a67f239f9bf7830321763c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d935ef14ac9239f00c1248799ceb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e0e8ca372199b43193a1666a02cb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a7dd038a046ddbd44a63f4765b8a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88aa5d7387a092ca44b5a52367233b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7391823bfcdc62ee14f0b538fdc0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4632eaf0d6d165f464408ed481a0ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11433abe4afd91b3c052af6b61f20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b8fd7657c696b4a4320d1391d69b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f378bcb8712f3d780da25b2c00666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50d5e00106f6f67a2501019f2c9c31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6caede0d40d1803d2daffe2b28a827368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d3dd255371114c03306b84221ceb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49a545fc305045237a2e4bc837724370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd7653001f4293bdfa654a705abb3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03b0c30b3b8194583951aa1d95c78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68cb744fdb7d36eef354293a9b498a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a063e289314323044bf187613aba0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a547ec6eb016f9b4246e6991c025375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209963f690bc505964768d6f6abffc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c01e2a6086f4247bde00b809f078f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218c4ad408bbeb4c113020c70031440378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd353d26680e940c8c009618fa174a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7b150724579a099a79be2ed8ad6be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbdf805b9988695a76f783d0eb8b59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65f39d1e89a7ec28916fdc02e63f1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aec24e962cc5a630a52dc82252412383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d6f604a9d962f2336eab10f01edec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96bafbb1a50892a4b00eb1af2c3d60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e983d09f9424a9884465eef6cbe5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a3a1a44fb56ecda2b8d9bee1a9abf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b028187ddbe9c23988b376bf223a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a62b27cac6c3df7ccef6534f409f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f0d5854bffb852a01d362d9710ce5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19b4d918da4aa6af0113ee8da91acd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb66ed504d982d7d663c0e33967159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c2f79956f8ba63ee8ec2c0301ed6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826634a82810be846a93373ee0301a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9f4044788d0427915c8cbeda7db8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df94bf8a273278bb0114042f330fa6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418efcf24121e111434af82e1a63633397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f620d5b43eb8e3a3d3e89b8415d4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6cc57b614d77c5a058bca22711575399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920499f4d60caa47c30f4eaf320c10b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33851c3865ed77f6f0f973fb7c832a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0563df05986d0222486662ef9ad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6c7201a4a95652d57d2dc280186b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab23837bc5f0c7c2df46975583d0fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735a38d59cbd659fc0d3692f4bf20d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5300c55fb81f31a6a6e0fbe919694406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24604251b0e1c2797a040d6dd5ef57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0aae7a5f9c4980e5c3d55972e21ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50efec1ae7bb23dc0bd719df5316c3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572430e1525ead0120e7fa61863a00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53068f102cc4ab72abe8986d5664f986411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976facf1d4802c44ec38d1bf146c8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae02236807fe60279e6e752b85ccb83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fded061e7e9dcd0d00fe73ffbe06d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5a467f0319a7ff2c9d0743929c72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1f5608ca31d96aa87db6ab8bc943b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b726dd609970fec126198fe1a0a647417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb7673cad1c0e7d349a71fd566412a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a42c4a430435507c8b6ebfa371c5ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670af99670dc9d5d3da894d601c9b8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c1ae4c80258f0bd177e14df9183a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80049dac9c4b556016072ec77b7f627e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ceee493efe421321d4b1a88400e220423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92b825f690aaccbf3199912629c11b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a57128c91caa9983f9d9098114673425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02e28cb53f3320e7631a5e33a127be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc50a43daec65b0e9554764940a76f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ddbd52519fb133f67ce1cfde631ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b473bca7f3750eca020c7b264b12e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16122a827edc5e3765fe950fd4dcb2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437332542f359bfa239e7e1580660ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe0fe506064093cd4b17c4a6fd7062432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20080e809c398fdfd788624b494afd80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6436e16d2ef430259b637741952f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859b732a2a31ba1cabafc8553059da1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b0afd2d9a7ffd794eb40b5a8d1530436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ced43fe1d6598ee042b761eb5daf44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c50a788c2958b0008e801333e446c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422d200ef2d79bdfae79e6b03722ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de8177295765d1f2846f2b96341533440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429687bbb11402229bae12827efe05b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc370b455421076d2be3c16a54d8d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5861aebddc285b4478e2d30c5ca93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eeb2db456c194cd87d102c646be99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c36c9a4c955470d61ae6637eb0290445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce9259645ab18c303d6acfeefbab5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571283f475546140f0ccfc314dc9fc0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540390f35e8387e5dcb13e4056112d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f70930115f467752aa55e96314af26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7dff5fbd024afb202c14991fc917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84982e73ee5535f84daf25db42d436b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24bc23c316f341f89d3128b482fc42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fa2e6bb8f2f4af9840b85e3a60f61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb0be7655b96e97f5a8031781bb96c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae8af08938ed892f0802d57da9acc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc84fe27b45bef959f5df17b417c0c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e107a0910f0669e4a5f910eeba0cdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae4a6732b8b599776e483c649dc02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa77a4009dc2007c3ef2e26d5068931459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5fcf55f9d32432648b6e2f9cf9c84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d261dec84ebcff22e2f5f995d60dc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3585b06b5e6613fab2854350f6d96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8900fb4d0df95a82484d4d88550d57a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441f613123537ae7a8fb709b3d8cfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635a947c4109c53e68edd6d902ec043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ef1022f02ab81b8ad80d6897498a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c26a0a4f65330952f1e1e9e377de6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bc1e38947bf49bd48f62f15a71a71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea36f17f050d02298f8ee613fa6bca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25eaee8cef86350c2e0a231f3cc49c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee53d7bb5f8c1bbce61b16bbb71937471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a5cc99da2180985d6c9f04db0421472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43566ebcc2ca239d3f516067335d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fae15cbdc53a2cac031c235a243fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4717f16d6324c680cc581cb506d3526475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e37ec162f68ec6546d46f72a30c98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb5686613eb22841ac28a7d3cc85b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c8bacb3f01003af60a5c0c948150478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763a6b863999bc898f8f0e09330b2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f714937cea06c8f714390d92f717fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec13aa3d50aa0233654792725ce944481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f819b9d102a47afd940f4d3161fb0cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63eaac9ca060788de0c8f71f9cb78f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92e29cadfd4fb840bf3f8b355d1020484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb7d6a8e7cbee0313ca1f02227aac8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4143d3ddf69c2a9a5b9bd104c82b95486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac2a40a46acce08f37112ee97b4b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0272faaa385f548298f1ed83d7c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c17860d4cca0ef6b7f8c5dc00375489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4f6834217623ac71f46af6406ac7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914c730594b43ab5f5b789d83fd4bcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048796bc25ab3447bbc83974067bbb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971262571954aa9763b965d947ae960493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042385d03bf0d3ae8509fc5dd6ada1b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acfe8cfa5706e26b376480875c46fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008941a22bababb50cf8d79a56dcb4f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187ce128a547a992f7d820096bfa2b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9a66358483d0cbbe36427f5e15a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab86dd0eb9186ac422702327c2bc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850d35b4eade01fac928c9de2cb6a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca02d184105a2840deb665c80700ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c365d91604174682b5d8add37a0909502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562044345ae166776a9e7248bd8fba83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da7510249199e3839a90828a7f935c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516efb487ba1ee2e5f3bc615a4a8ac0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f001f2b30577935121224298fda0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9ccc97b89d1ccddedadbf4867b8e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de1ba451d6f665a2e80d3035939d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a2e45ec430c46001069a6cb2b5b7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22612d9edbf63baae791a059e0d7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9870e04fcab9c0aa8cd286d0437a34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ebb44c82a6d6effeace2aaa0afced512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352d8272f517c0cc8c3c831e59759bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e268dd6a15adcad9e7052a692208514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a8e994b4f83e2511590c2654e2c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cb705ad4b4314857c1f83e6261392516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d07cc0ca40cb27be34e3f1882b2f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ae9604756dbfb7f3f21ef7d31a484518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f068c8ad3c9a57422d2d08538f5cf70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc004e7d537857b6e9d8bf68880a26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b7a11e407a3e2a60a977c49e3dbbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e6c4dc4fbd2eff28ee2fa257c8caa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68535879f671ecf29f5db6b100f1e442523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceefcbab7ff01f73cc3eb47e3672cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83b616585dee9a6a398b212fddfee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014a0c933007ac6da2cadce63d3607d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e0eb103d96c843a44a14f3752205c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dbaaab145357f9b19b02904d6d83e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2884c77afc04a69c06890713588ce1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5311f1368b0587b2a7767d95bfa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f948f0d86b595d4c44674c7f79770531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613be27b2151a00818f5c58e1ac0c04532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530f3db50d77fcf47db099cb3d360ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc23d3b091e0a2b6df4037f158e7964534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6c65e06aac030305194f72e222452535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa5ea3e6c91e6d59cb7d01ec8e75fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167a2a242db4b74b38fb98647e7f5dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a393f0946e67ef0af3048e3df61e4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144347df75feca7cbf72a2ea9c890b95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731425ea30e767911b2f5c4e8479da7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eca8178ab93858dad193b77789f5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f200352ac79aee44758a415563908542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee8f670b2b589f9371ff789bb67e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7f99fcef9822220b67cb58daa8d16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b7e4382cb919951fa06cf6c90169545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a02b0d06283aafbf3dadbbb4f3599546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a475e12a77da775fd8b1ba8b768ea67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d514b33ef82ca6233bb46496c648d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811be8a916209701c563186e2847f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1230508920b103a9146fb3d40bf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec74958a783a4e350826c610eda420551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f6ea343d2e2900cc85cf97763541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91563869c0feaf05a2e9b45e872a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d655ab86fa3e7309479ca0ad608a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e53b80199264d78de59fb191d82a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f910ffb08f66a60df9ff0f10351d0a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f78b910ca22a3f9ae536d913c381ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a983d8ffd1d7d106b75c19b4dd878d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabfe0be83a7e785cb993f2f94bbc18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df162354c9a99c38a2e514a84b4fb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff299679bb6f1bd1a5de29e4f31a3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b664323e9f7cf9df0e1c793b8c34a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1bd4de5b34a32dbe973c095afc241563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30027d28c7cd5cb228a041067e4f1f16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b34e316f0c6ad4d130c2f4408937565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3aaf284f3d554bf1b790720411ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d9f0e7e8341f2bee2083694679bfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301b06ded70b6d2b9dace989f29819568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422bc534b4452c08912de444664adc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e316ef7d7c1bbde298e6c949bfbce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f14aeb62a1f6c747475ffa5a783b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682b4d1c719c7a20459718b32b34e02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2bc1801e95fb4875b8bb970b15cbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4fbd23130467f1292f3e8c3e6e335574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3339a8dc50cbd0f81145c8e9a902549575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f645ea5b177843419c3ba413fbda39c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ad0dbe0504010e2283a8ce859a92d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee0e99f2356bc140cb27e992c4ff69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef0460c5f720d0059d2c9845385d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5a1a0746771f0f4a40f3c30421ff0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e49ac8e14640cbf4704915984214581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b6355f5c4e1823c84e44d82c4cc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59809971e235e76a037af33f681522a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af9af77c4ba451e7ec54ef382682a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ad5968acca60a4e223fccfac68ad1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370401803f4ed2d2a29d7eb88258a1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b4f4a193fb3467cce8b5105d9157587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febb61e2bd428db2c6fb5ab7982609588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bbbfe81896b5a9760fc0d566ba105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954433fca5ab297a80ff503b8841fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84d1e5cfa5a2fe27c1cc028f414eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f19cc932bd9fa26b031bf055d9fde592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645a3d9d3c0df8f9a0936395cfae7a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7c053f808076c85bd62285f42a964594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817720327aa49f467ed56d86705fa77a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a801b3af0ac44c1d1a22f7a143a9a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51d9bf54bd7745a2ba82752ff2c56f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ea3d674f5d409d625399b14fa527598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6562720a2aa001894ad792d2ff9a05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ead767693fe2749003b6e0330216b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7049f74c6bb2df536ad8e100651132601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cff33c1f3499d499733fd4205e017602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be763070daaf1577e69045d29dd5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7411bce1c610c8bac2087450f9d355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a0f15a6fc268c6c4e8eb43f34217605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303396e9b9ba8ef6824e8f6a5abd61f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6342df86a0732e19bec5ee278288607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792f74a6dc89e22156427fff2f0089608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc45df3f6955d4327e73252eef2dcc9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d97d7a2daef82f501a35d68bc57d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce4bbb8606990ca7e2d61f75c32ccb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ff57fc2963f89ccdf4baaef383b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407360a709c57a2e7a6d483fb31e071613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577384c40c40f074005b8a77501408614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991378c82add09f4964f7fddf29ea8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bdd3bfbb2ef77d71b1d454d88c3c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a9338cd40132b08dbefb1e819aff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424e8c833873c307ce2ccec91f12617618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace00ff3cf70cbe3511a45f7b5b5be5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97988b6e60be302bc3f10c1b70e37a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b45191b8e73c2d8c8a0b8d8e9db0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc25eecd72628db80874ff3a50a12ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ac16a9e9f3f9190e919afd7547a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55a6dd897f67de149fa07fd249157624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531418b2dab9dbeeeb0171cd913b70b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1aafa190ce2a1c93b85a647f59555626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9229bd29a469c77054a274e6de85b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97ffb34678cbe6d1c535bf65f44cb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5c06bf8b11798d5e45f69887469ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5368ab03cf4c5515ee93ed2b69516630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69090fd38f2ecee19fb2b2f98e5d2a3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc7474a4449fc2931e38c4561dc23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fce6d5ddccf496411cd620764eacb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb736fdc401ef87db6aa162b4cc1a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970103afa570e051b7ccaeaf5b101e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e9e8bf0022973f077638f745539d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72cd375c9f09685e1ff03bb07220f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ad90eb83c0bfee1be28c057ef4a1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc8f0c7b62dd66e7e630de8cb8660a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57fbadf0c3eef6d6d948bbf547b439640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb12b7a859ad9080fd7f43b3bd10cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a95b243fd1198a417f23d6cc6c876642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb2948a6c761441349a43736215a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c22d5ddab41b27f42a3aca67c7de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2aad070ab75fa2fb2b95a03632be4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f10d662a44971ba6ff5a0f7f6b5f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d617e2b5fc6a60430812a7f91199647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d5930bb87760d9a28a09fc19a1be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d864140ce948bf70199144fc9e0319649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c305c0fb93e52aff02c262821c250650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb32e802e708aabf5a619367bd885d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57852836b6cf6d25e72f22a14a40eba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a557065dfef6acae8fb77c1793fea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303d1b4e3b074c9ada1fe07918a1ea4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0493fa83778e02bbf213b55553a167655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d71d7e5ed605771b104afc757072656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f0941a802cb5b945f679d287bb1e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db60de2cd5b410a4a3086785be5400e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30988971df6de1ed783723002154f716659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888e7d2c45e6ca6025ab531994ba96d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d09b76912ff2bf27d4c0c69fc813e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaec89ff872e1e1a13953b22cd5757662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98a21e820c07ef4487380a3d751a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb414589498bb27bdee095bc5b4f978664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf204ee1c98baefc27d459f745d91fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86875f0f6cb4a6cbc574a0f446a7a68a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4c8d48d8c59ff2d030ae1d6120e9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11210048b3b38047b74e931a79e6ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc5dcb6f7668191977e2f38f39b4d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9fc8abf85a93088c08c269fe8e200670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ce96b5a67255ac135bb6cc80a8c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea74d8589677fd24eba46202658872672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52064585d780db9b5b9458bea218b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632dcf4b62406927438fb1224612a0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75fd827c69a8ffc4b664835719bf8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f1f25537a5d819436bf2c6431d26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aaf31c4a34ab54fddf587e4bf29a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f34633d7a83e4487357fad049694678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e7dd078c4920a3af9fc3f7265fda9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab323121d97341d4e4aad2ff1b42fa9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dcd5115f471b46cf250f822dc3089681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cc68573a9adefbc878c4bfea01f36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05376c39125ad95f1cf907987182008683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6993f277d30b79ee51ef41ed9df6b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfee5fbc578a7d89553dc6b5cb3fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6df19b3c43a4944af13237560e20b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d454c10365e78d26a2310e2d94e77f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f6d46743921ae5531130ec61189f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb80730cb5344335a0764bdc0ea760689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dd7311096ab05fa89453ba5012c82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f613bfe28ef61353c56c8c65ff33ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b4459f7dc9a81662c2273252621a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4321fd7ff226fea39cd2eddee0ea9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ceb2463e947950187762f3f678c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211cacd4d3145ce0998c09a978b447695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49f8136d0594c2795858a7dd11baaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30144e95baa0c9df69975dfa423990cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545140680779f1f5034db48952bdd3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44bbe8dc90c761d9262d0c194bd244699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599a7426024f68b08e52e051f359a5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb177c6a8f51322ff54e4c3e418d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e2b90cccb3a3c7ad870fe7e64f19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b3e44c5722fabe9cce1ebbf70245703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc9f2b5f7071ea2ac3a7585423d0e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc9a263fed80af38a9cce6991acdc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a335dfecec37b17e9791d9b3ea5ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec186a88bff316c88acb9208938be1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853dbaae7c6bf04141a5e207f75af47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a2c94f0948b5c8490fc1c92a88279709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7c0fbf654971f03c59ef24bc5ed97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0b2db69e378a941f0c6a253623515711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f99e2ef05d448b673d6b223bb2c23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a212b4eab7eecca9e73feec30bae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b2f3c22727027f6ee026e8619934714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7872cb90cd80c6559d4d2d3e27a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c0e29ff1ea203fb6b84509151def716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb274acecfae34cff28a0f1a43f828fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b44a6ee25b72c12f5d6e237fa3ff1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054bbc9ebeace1f56ae53039d077aed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e8b249f19a406778288103f8ef17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2088e5681f426cfbdf5f415a0338cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6bf9e66d9dc362445c2f799b76ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363de89cb2d2107282fe93ae488010a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13caa6e4db60c92c4c5c6001924f52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe615d3bec999c3b89a4af75c5cbf68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a879685346ff7ce1f41a2fe74972726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a650fa30a6814c314c26c2c97e1d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e876fae83470f5d42af7bbc3bdb239d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8520631d7fdf71d030b58c9d33fa315729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468bbde3c498736014e5631528c342c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc89d56b9aec40cbc044cba72d2c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f719db2762476432a4cb64f7b11a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be77bce2bc46f204a81c52ef1ed3a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870280c372522b0a6c7c57454da3a84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3aad7900f94a6a7b4d3d5d11ec53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba408e5436faf28f43ea24ecc9cfa2f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48271e4ecdd593ad534d6a80dac5f2b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe21e79bdcbbf1c476625a86f4cdca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be4d06e7f385ae5dbdb9716fe7e5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c4fb742059a4bc68c69ebacdac88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb17c34f7357bf492e648d146d8f4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b9beb91168af5add51bdb4529c12e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a6ffef87e8abff70fc21c21f9ef7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b9f3b019fae92509bbaf588cc8772744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a535449dadebb25ff5b49a052610745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0de83b4b79476d4b6fb91532ee536746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3d09c162381d09b6181954656fafe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928e08420e839c2ed02876cd61f5b5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21754e882f871b78c5b0919c3de0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e5dd870b96c4ea66c0a2add80196750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37583264399ccaa00665e6530b5fac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921e09982334ba1ab3a460afd2734b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715ae5283441de2e9fba9db13e510c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384416e665ad60372fd25062add34c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22993949c15e60bd21cdad4349e598b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e0576adef408db43c13a5b2893c70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6b361ea6bc850a7a0710f537d92a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a34fb779bf3a3690c92dd8cb55a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57dfb9074947f10f3fb90d0763401759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>