--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2acc59deb93dd7469c9b04c88931871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58092061eb57480dcc87c1c87e9042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e5718601f5789c892bf12d2f52d9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe446b2e1f3f3e096f4b96795c3147dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173266a07f37d60824223a89fdf1c3a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958575dd4774c114ab075ebb2f28b616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcd147d5d4e1d5bd53629c55f946a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4001d780a0af299cc0af60906b3ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c7a6b4b8db4a101a52fe37c4ac1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff208452e9464f5d03e5ebbf0dc2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd65359b3e36c785358e7d4b602ae911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4762997575070b866b4af4af3e907412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12178f15ba56f33e1aa9c7e822f9077c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480967bccf7018e94334259c45beb9de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e67ddc24b38e9c295a5803db0a9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce12d6985f3fba04571d02028ee1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f205f6dbd24846a6f423fef258d628617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22360b8272e72286862d370970aa07618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d32fb1c1cd875ddac762c0e30561819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deda5562662fd3f4f94e1576571dac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de847d96c6ccb2562e644b99134f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db668b9a398f963606182c3e6d8ef0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffc57fffcd5edf858d8b8aa528a86a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a68b0e7c24d489cb4c675cead30f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23206b19a804ae81236485f9f6d94b9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847b85f0706e52270a2db7197414aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf59001122fec4203606c7821092c9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e4b6a41bc4d18225a04088924c6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb0de84fa80748291b2afd5b77484e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3313823c0f0e0dcc08bc02554ff0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2f49f76d0dc5ccee9051a610e24e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba5d9dc1b330348444c504efd80b1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8efb3293ec0932e5c072d4e3281fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782731120f8dd8800194338e9e9df0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e7b31098b9d925ade1b472e51b8b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d72bc98d4564c445ff0f0a69f692e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61df1921a35903130de21d27cb337437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09590f91101bda8a85196ea7f422bcd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e79957ac3b98d8fa5a1252d2d676c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad57b7d0b1de39445e46bc4c5c26a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092ef03ba4cc30bea366bb65fc5270d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eee0e580a419236e4aff4c46c1d7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec941f9b9e9c6b2ea97b544710a0abd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee1175027c8f6414870cebf819ab4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40cac976fe97926c99ba8609840dde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67258aecd5f05e28873f664cfdbcc44446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587e2af961ce508e8732cc65c61f76947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c51c704570b8e21af1882ebbb551448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45084e44c9d4edecb6e4877ca40660ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3931ecc9d91682a238dba133e92c23350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e896a90fa1c4a51a7857b8a702d8f5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b6373ec38e3571e15c8a97a7123952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e953ab9351056fb1539f7f317c39453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038655634bc1563393fa83a554f3078d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ba4fb991e16946f9e8d0a45cd117a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386628c065d75350d50eb7cde06ae4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6db9a6952aa90cebfbb80b17606c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e78d5507d3f6dc1e4ea724a57fe1e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbc9a71099f112bf34102a1a0695d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ea1a6cbc7d39e09320fde409e30a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3418690cb1ad6448afe3204a97b4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807189eb494c52846f9970a03ce62a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab18c0b580f093102b22839137a92d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13aa1d6cd580a496fedfcef175f22164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d7ec4d97af6ecfcce9b9283f4ee365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194cbaac8fc4d55d0278a7b85cbde2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63752def039fe055e7f0768ef0fb40267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb13dc8e284027ad07b2df4cc80261868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc0d3c58ade7f8981fbcea156c7b8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5c0bb41f9ee3a90eafb8d07cc0c1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee368048e60a5e052cd6dc6375785e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979e2d4f93c47257fbb3d22714d38172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d7e945ea95a0cbce8e6f0169ee0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaefce88b3b39488e329e066426b2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f5bb3275a7b1154e65d879fe2b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d76e4fd0334d268fb6b538baf65ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213dd03b705fdf1d7b1c74a514b4f7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec20e90008cbad5f1244861db4db078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fe39912b7da515794e2adb119f3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c53e78e9c1e9cdbba67c5e1cc59bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996160c7652b6ef24fd991ae3b5f21b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0317f79e2de495a72342724fe29bb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb28396271cc34c46c0663b3eaa8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99e16db4ae7775261b1ef3bd779eb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f943ec8b2c6ed496aca2f5014fad6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace1258b45f11d5bcc25bcce9214f7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706810701558578e86be3d280bc434287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56bfcbfe4edd7707e6fcfcf109fd1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05359fcb4761a47361b4946f1a7704089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719bb1a8779fd9705c51e7af343b69190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eae8e63ad4fc2aefd9398216b532d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa3067a9e662634712766f333aaebb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6672a58f0c6b1ae235bb0122a6258993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad2f8a1cbcdd9a40cb7b4689bfbc8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d26f331e5b80e390b4bc4fc33142a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e3d5d2799a4997f735a28e45fbf5896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25562d74729b4e3d0734bf97ee3ca797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e7e821993e724059e04a159f453898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a491060e6a563e76e344753d299747299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9663e3dcb68831a2024351dcc1d2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe74b8d2ae080eac0e29afd519ac2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f54ea8f5ab0f3cf95d65dee384ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f50d778f222a75e3cbc8bb2e271a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ff9c4149bec39aae890872695a78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5335a49ca3348cd9b0b8932815e711c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f23efc168768a1aea208bed1d6cb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da4a0bd88bd21883734941a5128bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e00d830c94d3fb4c825873e8de183f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2112fc303562daf9f1f53cbfd974b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af2152fb83922a6d076cd30a47712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b96bac1f7e791f7c8b7172b5bf4b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7044ed93907a45830c1eccdba50289112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f27a92b5755d43daa0381ed6cb4d1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b345e5ed3130c749513f8a1de3182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9f8b73db4d270b05326927344bb4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6868ff0a3072c5f44355e7f89c1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c86d4e86c8f8de12c8259386e413aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12dc0585a5235ea6e324cced290aab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6966c277ff68beb1541e3e976779d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762e39ade7859ee7e65b735fa24e8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7d38584fa9da3dbdd1e4e349107bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176d473ac7afda3b13197c4015b7c9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad47d984a3b9e016b4ae0c40e7df4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d3dd29436f6b74d39f0f400c106ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e39a9e4f57f27b957ab9c33b9093c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2ac34694788cb4bec65cc6d91a67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee3d21e79bdfcc923e9c5c146beaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229dfcaae60226fd47fbda12b4a1b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77f0e12bf8b4a25e1068f733b063e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090cf5ecbc7636a31ced989d342131130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0e57c12f6c9ce5feb5016c7e773e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da0f3bb2ad8320508405ec0f108a45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434014f32468f89f0e9696a5bf443322133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87173970a58348ca0d6143c293eed268134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa898911337ad48ff7db6547333e90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5400c45cc26c0c0ba02d91e67efb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b7db69b240e7dec167a89b53fc3c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b71776df2412960c884d9d092178af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077323ef2b8933f0f1d68d9683934e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a48e94f46610bb69446da17e9771140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a49cb9efacddf80b0328d4be31ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3e21b6aaf5dc896004dd7953510b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938e1a2d28bd091cb6d7ca502eec732143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021cb72997cea00bbb1fdd711814482144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330019e28766e20264c5a14485eab059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5bdcc2420e1ffc5b3cc243fc3391146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d0a93b03e4e41174e9786fab2e760147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14424791383781c3452f943bcac9086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0ca093b66853414160ee1028cb0d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b002ebd8beaa6345c9974e214c8ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714958a566e4776a728d2614a13e6b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb0688ffac15ec365bcb24e7f112c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04145379d2f31b6f712158158f6959153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf9a6021d2a6aadf15c452ba09d5a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4668b531e9240c61d76ec60f7eec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1818c295ad385677cab900978633aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495baf71a2436d2a2c62c67afadf41f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4067c3948e0ce078c918b9910acecdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e788c73d1bb3093645a3d0d08dfb57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d543d8b2450e3229769968ed30aac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a6a6b59aaf4d7e3a3f4ed0c0ffd8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df0602acaa8961efcc053ec7e523e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457209dc12fbac57d7b3362285bb0e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1b9ef880aa22e9ca25fda8ef7c506164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7398fd43d158033664338e8f99dbee0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb51b13ccbcd1d7db1e4be02633d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b144ee6e5e46417e5b74e815df871167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dbd341535b1eb62c11625b2cb1c91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3726d2dd4de274e3bc3814384c05169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef2c77457fd16b140a8233acf611ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366958dae9c0a41b2290019cea72fac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7e816a6d3f3cb004cd024cc90173172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dcd8472a569c9f3e1b187878162d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a61ea0be6a0f867c7448bd4a56e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd9b24a06fee910a041bef718818f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d96251121cffa1fdf6c252b5994c31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f9ffdad84590d9bf86199bfe5995177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13b361b4a1c2cbc5d226e957e0be28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8dd530a7baa19c7fe48834a6867fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c556a75b56a200690884ea00fa560180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96c36e5c8573bc44f8683e261b67f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe9ac1fd70d3fa5d8dafb65fe5471182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275a7c9ad4163821413d2c8c6c97989183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db085a085d7e4ae0531738e4a0d0c6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a3acd4ed120fafdfffccee8670b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec85bdee91bf09a8ff08253ca567c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966744c36c98fa43a0e1035a2bb0e4e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb99a1a8dc3b11e20b3a7097ff70a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2deca7f7b0881a17eaf013b13a0eaa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3b94534a2380681450487fabb8780190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440e688ea33943005ed62ac882775d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd375b3451a783c35462e73415b9763192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311b4c7987294b837ac0b2f719a5df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca1a89aebe2d2bd6ef476032f1e469194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ad0bafa32d4592c17f88d0029ce7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed063674966754693d3131639e711cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd2106988385be9824ad1f28587da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b11fa0c3f8f1e4e1a82f022258b647198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c709bc97c88c400a257cfd4e36b69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f98bd2109459e4cc39e467cb30d98e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b83e5c5e831943ab034b979ba140dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb5d18bcdfab2dd6b7d7e0db16348b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde48ad4fb998337c05069280b2a01d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e536cda6b4a13a96ca846f8182d67d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25740fa4e0e76a8c71917d9310a09f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ca2beacbc9b5ef3c4144481657fa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8f3f1c5d15c19bdb88e10b9a3e18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e9d31ea8af60967672e2ff8e65ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455440aba77ef4e88363eb040a313957209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6fe2069fddd6c124f21cc1d019fa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59692611fc49c3924feef1c299dce699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d9e32254543d3ed4ce76539c8384a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a15f475e7045d70c0e4baeead648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacaa3b0299e8548b27d2767c52a777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8b017caa82829666ae15ab897fa28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4e661281426f6152eb61c15f7e70b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085f0b07916fd1b21d5fd491440748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc42f993820b4bfa74f7b81585c08c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06243485cfc6d313575a62134defb626219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b94d90cb3876e8b791e1073b13b69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b07451f010ad64136966ada92e08e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049ec978dc8ad18d51ca4dc62523d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e576f49451222c8d1f11600928b49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72d80b511b2cf545655fbbafb8dad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91913d4cb9de2c5619ea3ab1785ece225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d056ab5f1ecd798b4ac5ea779789e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58352393a20896d461cd74361aa7ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951fb2e4e1caf827c2b8a2c8ebcbba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6e9dde168e23d628bd3cc5ba5f6a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c300e7bd5c3102bf283038b93b0f1e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049583a3d3a7d147ec04811c2747a84c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb2958b73d4dc7062d8af50d2cf1d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de2a6ca209b6a53c7b47f9453e6d9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20bf6196ef3629c984cddcbd2b982d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dd293e10fe7e42442ccfb844e15a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423eea463e08ae99e484889ccdd891e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf9ff0399ff42538159d9bd3710c19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb7d17f8d0a595995aa0bd86d6462238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5909f9aae3a83e4f46cab94a4ba32e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea8b294fbb2e3e72039be39f49594b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb71dd0e6a4878c2a9197bc4274a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5775dcfbb681f5f64fcfd19e6dbef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09782d6a500c1de8aa3e372da809b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712067bb3aef9ff528a15062cf445f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba4ff858deb98bc16c367909cbcc3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362411343b4c4b7a776eb762ce0e26e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b363e196087319de5161b2a63ddc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d3cff61081c068de62c65d02b7386248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d45bd5a1d13d7de90d9c61d057174b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2903a3bb71de69b081cd73af5c46e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874769c47e850d847922b80a2aa10d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd5bb2e4b6011e14003369ff998a65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6846a1ae2dd33c2fad1fee9b0bcac89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c285b32f3c9ce13e1db1f636e7987254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87485ce352d771a5c938afcd8d506be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd803122800ac0e78a73142b932009d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7e0cdce3d9825b7de05b9e4946ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b9ad95ea628e43daf139f7ef4bc0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b772cc062767981cff9c7479c3dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fe86939822236ef7aaf468074d464260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209ddc38b4f10bfe97ef187deee09a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b5fd093647be47f68c390f17f9a07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b98ad01d0ed451add4caf2a217af2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0ed7fb1a13ec38da4efa506bb2c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616863d709ad2fc2ecccf222876c0152265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99770256c84b173907701a1f7543418266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea9bbc64dad06a18f451efd4f7c5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb84dce56b22f7d69c75e0600772ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f23669b23086652b72447a3274175f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce53a58518e6d32dc4e967b473bc78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675acdf4310476e9946775f12ef27019271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b011e25ae99357b62f0b60f8dfdd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeea605e8232b77ccdba734d0a50c01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f51d4ab8007e502d3cbea8351342a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462db5996c2f41258107293da3e017a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d20236b147fd2a544428d911c90d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745149a8faa082b98bd6ac70d3ab0471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490cd57d8b3179edfdeac34ab9fac56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74e6af4968fce557bef6cdd916f80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8110ef51c7d7098497dee6ce46d23f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ebff2c85620c57f70478bfe6fb55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ad70d0ec5fa0b0c6acee8ebdd3da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d2679134c864036ffabf005bb4c71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90fa964a88f308ae04f0e5dcd33b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeefae0f6e6f9c9b59d135146f72579285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50d63089509dfbcd42ca889063d9db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c79cd80e3b6243d58c2e10b1e8da3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905216f52c90e607f3036d631ca3e60a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19580ce2503cacad857c8b18fea6df7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfe3975014f3797feeeb491c67169b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008030be8646e8849a0dd29b17fe6ee9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed021fcd493602591c0c58985eecd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150634c62645a281702c9415afcc324293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692975ecfebdb088ec686256140ab9b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e797299c97fe09fc11a19a18323ce9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e283d6c533db9cd20a450a1978746296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc5a76c55e6e38eaa3cfb19d2a9411297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f228c1381e0321c2e6b9a82ae2467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ea86671d0f162930ebb49bc6d7bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f33e63f971f07b33fb0eb6bda4d10b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c164cc56202039ea553ee3d666614301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e55e5a7ceb929b2117f02a1d37e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d991e15d95e11cac9986f6e6575fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68888cfca4cb34eb5fac3c8a16132474304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc297a55e4b26f1545cc3f59cb8a402305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642b97dcc778ad18ff4321421ff5804306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff5d280ece8081b13d9e34ad221ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4290ddf7640ca29d7bb12f7eac68246308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d418fe04059317234cd65fa3b1af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b33dd780ddd71e8004aafb41b9a9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf209a83f423029b9dd28ee0c1a938311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc73e164212526fa88e1064e193ec9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b1925ae7f07f0a1ea41b2e401be8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f326834825091a86d9850a6fc7d9b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2646c65b4551eda7061fbe0b78edbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260943ae427641ad3fe7592b502e8e58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f062e2e22b76de5b92fa06329271d8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f583e2f07660513956f3bb56a98e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249bc0fbf3a2d2f8f4ce2eaf797261319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705edd6904599db020d6cc9ee85b3db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f86a8bb7340afcb0dd59e8fb94d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eecd2736aff2867e73aed96a2d60dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dcb8201cc91f4998ff47234d5a3c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf010fbe1fea527e2b926166e4847e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b75c5b1fde63c14aebe3d1c072e60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b51a5871db8f5e738be99bee1755e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742677798c5955ce5777ef9ddcbbeff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e627d000249eb92c5d83c4cb1fa452e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144017f51a35a915787c87d736123b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c0ff61d61e0b0336ff8fe823583c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9708fb418367fedfe11d81c7f950f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc274d6bbfaa8671dce43ff9dce97571332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c52a6dbfdd5b9e0c99864b0ac8a9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32e2fc946a424a608b68b53a5efc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da987d840f677852e8dde5132024bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd467ba636653f6886a447d83fe5e6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb79ec70ad65aedf3366669930279337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5c065a00d4335e1a56601fd2128fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc564489c516497cb34ad5bcff2379339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496797a336024e9babdfb700d0d1a8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e628c282aaf9454ac8071625839d0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f3a7022b5b9394a44d6aa3ac54ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c158a9b1d8ee052147d9fd380034343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6a7e9842d179378edd68ba31fc95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502042540430e5c1dcf7f002c99c9ebb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929336c807900bacc5337ff5554bf4df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dde9eb4ff02401f5cb43fa1aa3b0f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0837d5b360664e0bd8045a163d1dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d10e40d774f4d43360d1c111ed6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dfde524b0aaf00cf0c6eecc832572350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e187b06fda75e3c9fde9b837b82d9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087c20bd353c1e4644767be4931169a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dfd23155a59d9c94b446a28d512b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017d9808f1169c17db21685439d4cca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6b0777e86ec8939149379e3b3cd16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f934facf51a5a0be1bb2d206417a4c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b271b1094fa22a90a52c3b1a689e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77a22b50c17df187b6afb264cd9e0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ae7d712817b8f2719e238df3d9a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd915fe85e2eedb8db8092ee06f13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5aad271b64e71380176fb101f7f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c543168dcd5694020c8798f4806976362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbf06fda189336c2e7d42574401183363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf89ddef342475da7d5d0aafac386364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b63c6c21ac1afabce9496c43ecdaa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841e32271313d2622ca4d4f9b130f46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3d6942970673eb35a3b9402dde6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2013deb431c752694daf49a2b6bd9b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054d409a0e844de7be48cc2495d4e1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d9ff59a1218f78d9435bf38a65ff6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9771e39b5cbcc02cf3690c2bb494371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd0442b22b72b3db01b5780dd4099d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94184cbd7005ef9819bcba177bfe0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2e736a3ad01531309d3ace7e03c1b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfad4d06a10f4e3359a2b9f6285c15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a62b726310e281af6b7e8af1d41ee4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c66e0cea3a39d0e3e3d637a2ef32d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b16adeba35f07b6e02a9f3db1d14f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63a0f4f37cd3d4565c645239a3bce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de920e658decf5078f3114c6719954380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17440bc2cb9f63ba5738068272690381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08841354bfae50535326a705b782fa27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3fab5f120cfe41b4c279f04bc0ce6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06726b4f3df42544a5128fe47b776384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876075fe10fe3d477b5eb609deb0b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f7a744283cbb34e6174e721a7b505386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075ce139b8cc8939e97dc96ce5b6141387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa0df0203c059cbc52c5706ec26380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b551136589c6efac8c2c2d2589c46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbe61a68b2c717219532aca0fc2943390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d70fe1ce635978c066d3a98ca8dca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d1c8d84478f8ad13c02aa2a65574392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1878fee52cf4571e427308c23a7e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff595e0f532b3f78f9fbffcaa2f8f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfeab315534e14f9e8d80e409729c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b4818b5434bcf5901a9ea0005217396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4308016b9c404e5e3a581c306bb1e48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c1b68b8d911ff4c715397eb6605b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36c53cdb51675720d5a21882b32d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f010fb22aba55c0346f8252ad7f5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01e0e369e5e4ea6675096092308e77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa886ae3bc5f6adb19a1a7834112096402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1af7718271430f956d345bc774345403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c15e502c637b1ec47ac320ac1210404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3097b11dda3cb4e84df71d527304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe868737f90c66efe0c97f581fca1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b2a0b7d6911e03595bd25bc0c1d05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eeea38804726247fd4ca0fd43c45e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4c2c5374a2265ee7b22ae822b403e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72009e9b1679f5463b390e573fef4ae4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859cc9bcdfb65638458284e9c4ac0a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a1b2465eaca7ca7ee613811f59135412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7367c1834d6f8e51930727a91579acc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c80108f50c8cf10eeef630e89ecbc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c192e0e0692adf3c861e4483f815bcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f94e9dde62e71cbb5a4985531bd892416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10558e45116d37505251d9b838186c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83429cc4fe9ac0ea3f6ec89b652d06f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe1f4909802da03b832c44f6165995419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f8dab541b37ac38651543285ef6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485aabe42ba57dc63a3de425e28d8a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b906b8cef6a48628b5467dfe542dfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca7ffd162d4448482ef75d6ad21014423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753bcf6feb2cdeb2bc4ce46b4538db7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a736b0631b4f6c1d487f61634dfff1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c07895375e7e977eba9a5992f05a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca48263bdec5492e96c5f242efcf15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2779db311cb982cfe629292b8bf15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a05d443c2a314da2b76e2492a39c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6908b8fdefa5feeede52b5ff11158430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951c8a0d2c37abd68719e4c797ee41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43622187e886ce5dc941b890b460519432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf49c26adedf916c06313e40c976af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432245b35539e2096488d869b146048d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c85bd19fb5ce5a07240b72bac067c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f21db51269e3b1cbd27ef4534ba5a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af41a489d42585d23dbb1594c928d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f90f4d8144d4aa745be19bf4dd1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c4338261bca08678f1664f9763e44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e487838fdbaeb99bb1dba73262218440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33214f28ef10e04a9fa9ef0d1645ff59441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746349a0e5a45d9a69b2012c7b299b05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab58cf7f0a1272ef2af8baeec872b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a8a896fcca8051dbfd9e2fe306a98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e21385329607c52c5fdfad226a56a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d7285ea826e485116cb326d82a6b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1224aaadc086c6a3f64bca1f4e5f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35089f939259dd9212eff3f029b7dee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad589cac4ca97366a3697e8273300b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbb35c17074dca9f908e9dca2608fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee6204d523ad96598e6eed4659b9aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad779406ecebd751550537e248998123452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456b6b45dfd74fd2b64dfe85483508d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977f7467b32c3548d533e659817f67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dabf0a79b5ea82b0c6c03b0c232b68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d362806e2595ed8de699b1a09fbc8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f2c3d20ab822bcd39a5481116ca23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f309d68ff769a68939f6bf16b647458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a8b2b7d17e3774ffa84a52477e5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d546c4a06876933f8cb3e789527bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ecc3cbb9a5b64376a108d87a113b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4498d478075d811200e50443791911462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e14fda7850d03a75e54d3832a6f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637918e8e8fad57076ec3c0f4e709fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034d67ccd104e62db0619b1a0148515465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc8313fc131255febfbe59d6efe54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a83dfaed09f97f86a8471e1f2560467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea409e1db26a4117c3a346d470fa626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86068f5e6c2defa564a8525e7c360a44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3fef71c26da38cc6822785b14adb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d279758ed967e038d259d9c5229c271471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6426e84cdcaea1fcc9094c6fd19f923472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be484a650eef8a884979760c56637b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce13eb79be111ba48450523d1d06509474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b53dfc4c2e08e7069161db2553b161475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069bf1420de9b7a7d49549fea6d7023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a18ca211ea87993a52c7732896d59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be3e6edf119d016a8200f94ea04ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be35d4a170800c270fe4f5ec17b7f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8ec75de8189819539b660eaba36b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f1c878c029fcc709a225f28f6714481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee11ef341269c897da057b6b8553e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46795743c510afaa9479b112289426483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d6eed8e370df04e2e7f38e7b882bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822879725786246c6ac34730f775ba39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b8ab14413feafa15e524e8f363da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752363150a37c3170ba19b9471b6d6d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe9bf22680ec26aac856477164a31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8936392afd254650f0ceedf4976029489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca8e06f70a1f0a01114523d65d2dff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932df7b9e1da6bd601cceba04d4b8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b9af2213a844eb7d0f74d893b9c29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cf261790d1b9b35401df7638f2005493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1459b785fad381f54e53b903ef16d47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423ce0dad96f2880f1da731688d61eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edef90045aa3b003d6a0c63a1344b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf019baaa9cd3ca6dffe2a9cbae020b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59acb2acfcea8b33684a7d72fb424498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c98603467e70190c9e386772c0d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce47f8788eea75bf01e571997b377500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a326682cd27987afa155d785fa9dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d89ae362b54b5e8d32842ef975a4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2ae44f6ecf525535a602d084732b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd4c20a258c74c17f72cf002cd45b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ab18632aa09c1bf7be425af517877505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbefab0b624d5b889edddea7fd76689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115c062246df50782f30a94e35e3de0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df9a80a30086d67daa211f889aabc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d69f58ea81717ca2da61baf156cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6561046ffd02687320b94d86eb4b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674dc354e355002b7215dda9a71bd00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e2b0b344a67ef788feb22e1a42121512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9feb6dae4d1aefeb43d6dacd7f8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132338624fc66b3defc6a228ebf78a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4f6efe15cafcb2a9aa1a5ec75366a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e48af24211fd0c0b0808d8d49401e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d90a1e6a73f371c8dbbecbda3274517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacce136a09bc17445421e0cf18df2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb760acc9bcd7ea5133d37fbaab8230519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec36d2d498fcc6afdbaa983af535745520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7290862a54d5b7a8f63aa93d9dafd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6ca601e6f155ce3041cf919d93d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b1b44114278ee5c25d74520118fae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556592583bca17b87ff92fc8d4db5bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1f9c33d98548cb841cb042dda1810525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091fcb101503f676fb323f7274b9817526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca24601ba16bb736840466ba8d32234527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6f744654165c8342505804aa7ad1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04accf57ac7d1562b4fdd808c0309d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790a81b219e2583b3c9f4296384a60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff990e9781e86bd13f5000efad264531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb124e23e834b33adfb6f51cfb0b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19b489d60b9a38c71c70d0cc90b60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50646525e7d7aee440acee2c18cb1b20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a7653523af7594a7d8038191b26f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18382f01ede62a3cbc9bc36b8aaf808536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa64ba0edb7d0b8a0abe4714f8224537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576de2249a81e1e1da65fd2ff952aa26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8db22f4570b5407970765b7ebe7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc848d247ca4566e6e742d11b9329540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d6c07be98dfbac7115478624c5bdd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c2a06f5a130dd9250f97035af701542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87040f18cc53afe9aefd37c9a171d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252e99369ee0940ceb4cc329a6513cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a74d33c37b1bbbb58a590c2bd412545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670cc6e32d5eceb3faeb85c41355961546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294bfe8ba51a2f0b0fbda335df3c325547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39ee50b313528c5bc389e5b8a0d9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9febaae41ae4224548e40a55dd8c9e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9a3d27f6bd871dae9b8403244447550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c51dd6c35d6a8c5d552534a029aa0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc0eb82820ffc988fa0b3dffe7ac2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6f2133248694ca317780607a45ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e86ba46ae96b3c016eecc12e96822554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f3e01004e56d92d996419168d20f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38584e92edc27a9f3652cde710ad148556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dbfe974a5d7b1857c196f5fc057df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a61a1ca56a52c408914a553b6b477558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fe26cf1f81128c319d20580ac56a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9199424013ab21eaabb239bead5f484560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a075bc9d2540ac78ec47d56fd76c7ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279558cba906b7446f173a86eda3c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dffd7b172879a20a3c328c042a9bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df05e7250cdf36442386da7800c82a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159691206fc317c78d7c6280057333e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f22f270ce0c151f21ca1b6fb1f9f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cf8afecc734125d17775e45539aff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86cfadde5a0ed9a22b0640f9a41dab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cfff8b985217efe3c083579e0cde0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462cdbd32690e780af94864a42867d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927778492d02af08e96d5a512790d99e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839291e69e71dabca013bda71cbf0ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9291da84970922efe51a62bcd77a53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a3748fa3ff570fbb30e5713beb4d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7307290f4a6df8b6fbdce030a94afe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe980039018a9d9cfaf66c7c2b7a8664576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c0dd649ad63bdc45a931b19ba91ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3eede1be6de78b9faa8d8ca5a62b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180589626eb004442983b0551369a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449bf8ff064e4c6fa84dcbbf92cc275580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e4ed0f30343ee948380e6f36f5da2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16862e51867ee63144421ada296baaf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff276855b1712341651354aacfe87a68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645e04b977b9be8f4116454a4223f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc587fe32ef7a9732dbb4f4ef933dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add0ece0f2bf244bb163fd19f59c00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce474ae51da422706794d1b52b98d754587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a0eb9e938c71dab08bf8377fe3165588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687783d3510c2c8f93124f0965e26e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4e3e5e12e9f366aebc0f4c5cc23d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d56c15c15674f1777a22ef94a783c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3fc32543345bf9b9172f99e71decb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56b0b673436f4e7de399903e18a74b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e373d017d7013c2f57eeff18032321594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252493d174ef53fcb8062f1042b0911595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221b92207cccae9595a303b4207ec65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ddcf3dd28a5ff0074b604bb51d10d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f166c6ed40bfc457301a0d8d0093d70598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee30210afb9e89563e07f6207d470e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7602a051b0a09c7243800dd9f5e9018600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3cbac729bc5dbaaf1218e103e8e6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34656093751f8b979793876b53a50187602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cc896054f525b3d000e0ed6997d5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863e78a919ab5cff0992ca350ea6637604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b2d8e69ad004b2aed8601122284a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d31dac440837f3e7d3d59e340e9b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fba19bb546ac157d294d76062a2508607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bb61fee768e2ee73ef4bc0228a0b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5529f968bb0d1151c104702e01390ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ffdb20f91e70bb3adb689dc34d81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9bec10bd0bbe8b1741ed293b3ecb7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b525366cc24891db913b6816abee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d65a2e0557d121454c459710637075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf194342a6ca65fdb9286aa32e8dd8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee481f34387864f490575648b96bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990363a788943e29e854e6911f7cd25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721325bc796d7b894990217312835413617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445edd7605c3b77c79ab2c6f73708212618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06343dbfb8d23102b349ff9c89bbbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125662dcac7783919f7362f3fb348ca4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b43b3080078aebf11dabf1565208621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28ddc19772a76adc351f1aa603cb14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deebeb99053c90799bc1ed3944418b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4327bf98512df630045e6c45a27ed61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fafce519394e9af5757c226653cac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a93fb60dfc01bbd31225c432057f35626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5e45f071787f9dc044cdbe8f241b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f947c3d1e8ee5d27c1cf0f127d146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6bda968125242523825a3c6e2a759629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b05600fd517c2c52a76b99f1e16f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f101233bbe9c7f526c0e68d74bfd10e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21105779060c6a81c2e18f6bdf9310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7371d5e2122830620aeea519fd2ac3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c5f155d27949dcd0d97340f7ba8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e37841d0b2145782a2a773a9cebccc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e46de93bd19050f784ae14f6dd151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e93eb973ce89ad567dc4e72cd4f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f15f724e966cd0c797e5005707f3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a26170345798853fcf89ee132290639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff5feb875b362c6313b294b953822640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283aefdd53800704c690d14e05c390641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e447fd19c98acf2f8f140af2f6627642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f0616145cc150eddac205c091d09f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce399fc5b8243bec71451ce0efb3d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca6d50c7409f92fbd19ab1b7b5369645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16279df02025dc62afa84edabd04082646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f58b5be1ee027b38b145592fca7f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144597ff1ce7e7614d65af24f05495648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55163bc7e30b39427c199187ced51f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2766187066d962ed0f90f4e9feadfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad948a4e0c82ad0fc6f07ba2efb22f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce2cdacb4b9af9c9f553bd38187fcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a8d9a11bd883862ae21fa55b135dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1723b46598d0e6f83244888f121da83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cbad7b072917cec76be252e4c7124655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f561d019dbcb5232ac9a04af73b6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26c7404e39229b643f6342b534a3a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b6de919af6fbdcf971d956a64eda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18271a7b875d6e841c4b7662c33bf3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce27823090a0edab62c77c8099fb33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf16445b79a83bf70b53c4e988263661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb27eda4d8c2be3e20405c66ce7a85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfdbc4e7aec15c0ec5d22eb2d42865663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18065981eb3746473eff8e6fa4014688664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f34187230703ccf82621a32a879e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c56581b86e4ba2ddc12539094f86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4f148e79a6144b2b87910b296bbac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f59899686805772833b233b6ffd294668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668b27865cc34e81fe40796396f25c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0829a579365ed728dc818da1a3ec6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c139d8905a1826d801747b5f740064a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97906932d56b1c4875863f29b6ccf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacc4221483746a97b2bd2400fa1a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8cfa43fe2ff6540d5310ef3247c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3150b2a056adb07c8d7c05106c5af5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924586194ad38d752b2194a74f4c29d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a887388e2b9afcdb8534b31527dd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82894aa8e201b2843ab3965d842957be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6784671099f754d1dcde954acef7eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc841775c8e0aa4da4339f69ea7d326680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2155b574c26be51acd7b80e3a9c6dd4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a50c1d2ba1d2195d7035d5be897d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43646828f8d5aaa129aeb17e0a7a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ab878e89894518041bf9ae08503c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22d56d1679c30a8947a6c148e9cefc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd6ccb30c9e3884c0a22670c4f93d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df41c0acb181bb7a0282ce00df576687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a874059e4dd9f2ae0b988df1553b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ee2143de736a4460ff83d79f9b240689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de6e4a94623d15de6b54137d9edb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef08aa504b36f93fbfef0d581f6f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f554d84c73cdbbe1a462072b1149f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa415536f0f182b41df08d119758a6f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a4f3a582ead89cd06dd43c799897694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735be2eadcf6efd6582ba119b06423a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b74dda7b08e946125dd32ab72389696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff21966499ea45059d1b31a23b0eec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e5b197b6d81c33dae5f1bdfe04b80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1dfbb5abc3b7dc706310d81ac1095699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544312e57ea9f0ba10020df0bc0a133700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8e645d9b3e56faa5c00b87b5c72e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b3497985b016e50d65120846ee0cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc06ab73b4d73c02eb89ce782af5396703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9598985bb6f3785762e8283e18f4bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16e91dda2280b8e5e9b1d4500986f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120636f363fa810ba3f2ac3e28e0b7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a72a3576a182d8b17679596a9fd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb26bce7dc65ec72041b3137de36c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3b238f27ed62b8852b2cfab669dec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce148c18fe68596956daac211517921d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cddfc7918c22e0e599fb7c123d93f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d30438fc492c7c88b461d5a080c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a595c53e89dd9bf6e628579531cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a297323e81c9a7419e09bbaca0ba35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120954039f5f58c95ca407b09e0fc21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd222b39f66037ecbc8f98c62c58d43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acf40f9f8a4b31547a4a39035eb9c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc9e9495ef434d4640da8253d0bf8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dbd09b0082354d0d952903ee9e58f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e31b92ec725d69822d0374d172e59720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaceb487cf4c40a69022928e00a8d64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043854c90c7d05e8a3274208e751102f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b41823e7f210705e716cece4c37af5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf24cad43e7cb461c7e80a89e369e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054803810f5458e11ab5acbeef35d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd436a09a37dc999b1b9d9fbe552ba8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f20234db451e345e07557feaa880727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48e2bb27082839076db52b3a29ebe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759388c7d614849e44dbe69d8919177729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134e83cac6f174b8a74e837513c3c8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b399b8506134e35bdadb218d2c01cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb355cf4e67ef4c2ed1a6f9e01d99e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21eaee6bd0547982dd564393f21b8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eb319b43ae89c245b33c343caab50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6d261fdcee63c967cfc1c23289f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a29a6e061de182644fce3c96c6b65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5908cb79467d24865d52ede27f18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cbd73c51f6067044d9c022d0ed30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05792aec7f46dc742c8757838560693739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a51e236387ae0a4f8217a635765428740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b855fa5cd913b6f71327db1f0785741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d08e8576d088689ade2398e8393d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777aa8fd0ce1521eb15215f0536fe52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffa0f83adef869859f860ecc09f68c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484b65c71e59b9663397211ce9c588b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cdbc721e3df5643f1ab8edb71afaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f1bcae9a6827593ff43837e66bedf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7253fa39f75eea6fd71cafda06c28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ba88ceee596b596dd05790afb2760749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc012aac8cf25f061f4dfa57f0107e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb726cf35fe47c63d6899967caedd52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4436541a21ec7737d4231edfaf4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbc2589b00d2089bdc6f8305c46759753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e550d28753ba1be48ff19e6df01f5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f56b9a81150acb361ee8cf6e3637755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26853dcc8d89e7387ea29b4ff842d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fc6de110484531e05d760f29ebf5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20250847f05d54aba299384898d7cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564a27ccc5dae226e75bfa4891589e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a1b86577863b9727121158cbaec701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351809445769689338703a74f8da04df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ada5e86e1b345af209a22af788f863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea962f06a672a7dba4110ebe71d8f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0788c2085bd56e8a82a0c4427bab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aa26bf4dc3475910dc94af859389a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea661d8b6c3522472b74044c22dfadb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34cfbd5fa691f26fc2f987862dfd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033092cdebe32a2eb8cfc13e6e631039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525b193423b9cc064d132ba6392f12310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f612bb94d6bd8bc5e1d1c35cc015a6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b41404ddc615321d825affdacf76ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180ff132d77879c4efb9e2539581f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e5fcf056861e3e5626fd54e57fc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5fe1905068b71cebffc440d3bf36a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1eb3f2739de27c21d559602f69c5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb4148bd31896243f65dd6e32a61517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a84e8f0e62da0f8255deab2a2a25318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3a67bf9360cbdac0f00d71a30279b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c9c78ac670f00b74139f79d5870af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278db95015a2acefaddaf0710bd660f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b9b67abbe5bdd0df9bad3ef44577f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138320527a40a9ddc9bce3e82695a1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b357354ecacfbfabadf3af1417b6b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a95a84442e53a3e6183a7208c9ac325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91580de7c493e62ebe98f89c1a1ec226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03b504af765131751b6bcc4f63da8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14ac4450fdc79c04ed19b4f28185ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137349bc48611a9e57978972d7829e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04598fe790907fe5903fb50945d3b26730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4fc40d982f288996a415be7912b0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5bdb3cf736fb689405b578cbfd9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f143af3bafd2398cb68de9ee28251433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0186f99a7974a9a1d4325b75bb9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b89f2c299b3d508d82f65c37397db935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84235ec4e8c99926b59f9f9ff9d3d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc15cc97d9fd23ff056dd1f18767cdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d247099bc2f1c536950f7b86aa1e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f34a6598b5189bf9ee2a131f1fe0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77465a7e2e431eb1010f9a07aea3f3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49f7ac8fda1900dde952240a459cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfd1b3c7b8792efaa6f254416034142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67f42b1f5bddfc1bfb9e929ba071a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1b484ec575f2dd98aa95f99b0c5c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d10b1cc23c06d70bd604d3de6887445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcf6b758e6f3b1ccbf103ee343cf0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03802605844680490aef29a0c342df0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723875e6e7c7bc3c0969ec4d4e3c1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d687e2c3c2bbebfd872ed6e0adcec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be0e093bfc61f9581f7af6a89acb1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f93bbbb77e4a96ddf434e34c2960e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d974602a10daf846cdc5c0b32bc154152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894425e7eed28d262f60e24915dd2a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0b2709ad85f8117c2b29bb12e955554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207686b69511e6f1fc780847aed40d0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f19c9d6a6ca89e16fdfab4f26e4a4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e91ce6bf4534bcb6f9404bb09449557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d09de6c51cf2fbb1fa9e1c9457c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5e8808d5e5966963dd6d6f67153259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d5aac866dee60608d0d4aa5055cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1575e10dc5767687b40c1bd5f4bed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54f60bed3b62d5e651de59dac200d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761749e794f00e11f636825c745280a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3114c2c99bb25a32787ba1f3b76dc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d972d655aa22368675aeb843a961565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c746f42806d34c25c755323f08d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8820d7757dcb10721de3638bcb122367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a6009d7c476ef68a4563794f95b6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb28cb71c967638566eba9607c0805269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c7b6d61a13098d0c73654d199606270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a304a1e1d004c59d277ea6091db9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c68ccb089513037eeaa94c5c7125b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e22d022765d833f0c3dab84a5f28773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0211e4601e4133e4cca1add18999474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529267e41ac1ac948d2ba595da77847f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72702495a45b05f4199140d2636eff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6380c35e87959dfe278e3da6671ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb034ca41f284a17369cf269881579c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f669b0aed9f86c9f59a6c3cc1ec4fe179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a6f2a129bd0e9cfc07c7ed877fb2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dbe56ec0315e05cd9afd5fd0a083481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfdd48b520dcd643cabc8272b0bb2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24222c2b8a8c10fd4caaaafdff424e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37289f1063f2fb733028e8ec61ef042684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0bb44e01bff0458cab69ce2ab498285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694edaac4d219750ae83c6c50b7f77e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ad91b0277a29ae6cc0dd9ae2e7a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0508f1a0dbe8b8ed02846525f2b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1514a599389dd98a0eaa86630d80c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036503676963f9b99f23647bb40d87990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dc3b1300090c7822fc322f0135dd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f1deec4d31134803b4776575f78c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da43e1c93809f377aa2678f802d7693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8a1eaa98e92781dfbf13cf7cc828e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e879ed1b0850552395060d32a8d7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe753ed9672931499de777deccd6b6ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bda0a64a8379cce1af6b749daaba3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e444622bd49d0f6a8d6c0d366b87098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f383a6cec5f1d9ade158cc4bd9d6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499aafc6af647ca1bd4a65205d044b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bece04d44c8330c5c654d678cb4dec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a512529d4aa585db79f216b571952a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f9db62dd7466c9b6c0468c9a625b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c45cf8b5e2fe5179aca22431c4ef1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe44edeed132965447d05398af0c0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e817efedd89bf294b523a449f9d848106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3bc08c00ed3075094f134421756d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b8e5fd2a5806151b5c40d29ef073108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc22b6fcaf8a54ea44f4d9be4423d83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15ff023b2207eb412606fa1756b5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4983405377a55a9fbcf4d029c6fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f772d51bfd2c7417a72e3f2052a72b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bb56efd9eaf199993adc6679d00aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe0787c1803adb7ad806b37d7c09d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb856ba4e87542f1acd2aa0cda0b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf1572cded66e086997e1ba01b3d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1ecfdcebb6ff4bdfb7882bfc1795b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a3bf40cec760f7267791ce2838884118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f7ab95bf0624c954040675194cec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4de9848e803bb23587ed8f3078e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0904a8d282297613d77c69f7785b71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82e81dc271a58906515f0fbea3c315122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2d761289ed0f67ed71d8a9bd5d151123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa72018130189a4ca1a0d8c899d255124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c9badb091adb439d5aeecdb05e4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e9053dc5cfefa05c315f5bf93ba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f428360748c54bbdd08355d111ffb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb8023cbcf72b31c4c8052ccb95c95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ac3d06ba7fd95a81809c688e085d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa097c65493aa923e95deb66629252130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c08bf26e5349ae5e692da1bf0fdac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe4b2405ec22adf27000782678031f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9356329ea548d9432420bd8cd704133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a0114cd5830d5cdf92fc556192577134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab339e1d064efb1d9ff568520aa6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89761a716f78ec108dbb8291ef4292a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b4b8a471f484c129212149fdb385137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70044ced89e028b92cd10247a7bf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0fa7b4afa2fd840d3541c5e726b23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ab1284760452af85d31fbfc9b86b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b107c339ce2f2a58ada284fa8f16d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d79175db4ab71d57b974eeb739c0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882385ec2160414f44ec1c7751ad0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78d2f84d1b7d3379ee0470dac37ece144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9eb221c0718787cf77bf76a0bf4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed544be725076a53b9643099b095df20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07dd6619285071844bc4302e32b616147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4fdc872ea300380ae233582e8eae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a32466fa08ba15c44f98abd151f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847a6184fd0621fbaad7e3c2672a1bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adeea349ed93e8bdaf2afeb0d4f8fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ca9400f1e89313f2a8a5eb76a99d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cf27c69e40f84146729fa0b869311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9e81d79703d4c287886b092b6c52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d5093ca14ec92ae30c1ec1be24bd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf65482dbfdb87f143d9134a8c2cd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a2b423738f2ee91c725598265f47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2fb2ecb3b9e4fb8381637e7a81be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858440fdbe02f19f05feb2973d25b8d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87da8b080ed35186db74a49bb2582c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02116f19762b9b38d2c9242a8dd0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4c5a329ec9a9af7f0f61957ffdd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568db44f2d47d77b365012b99ef5c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da61347ac7712c65f3e4fe88305263164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b1e24d958958f988444a82dfe66dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8e824e98c7f6702476307cb3196b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f56ca10fc83823d4c98fa20963dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dc7a92f89b6268232adec7b2982e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfc8c963637999386894f1e5b01d48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad001a2331a7cb73dda63f966ca434f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de913b29f9c1b05e68bb05da15295171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d68ab1a3ecb8fd59f80c4ab90af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c0d04476002bd6288327738a42a25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efa43c39d63fc86153097b5d049b03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc21a469c03f920e6ad2a160efd27f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbfebecb82ccd7a06e67ced6f86cf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40038efd9eb9eeeb78537d5a6c78c8dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88241d559553c9a81c6037542d69920178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf238f90dde541e3980c7a6d2e085f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd8fcf2b29cced71d230a96ac04dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff58266adb623b98776e21635ec44a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e09885cba521bdc1c33b3a44b8233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d84a8575a0423658b3833742d4e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5767dceb235442a46c7da00ffa8061184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaf633c2e8fd6cb0f74d29c40c03a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcab1855851d952c13ea5965236e50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce54d8599f6f732d4355c2627e6217187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38261d8285a86cfe79d1bc4343e11a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72ecfc7edf067b1beac8797143f4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a62df77e8a2e7c38a33b959dd91fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f255e6730d84b4b818035619d572b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb443e479c2d8d0265aa1a2240000547192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66abe5cedb8c2d73f1a6dd40d58eca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77986b034a3613aaeaec3ee64d6cdf64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25927081b7a0c325c82cf9c5c9558c61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e7fc3d1c62c4b10e0b9900198b78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a6c5db120a9b21097f6774c58ce49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1afdee1693bfec5dc4cb2b29cebb8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd0d35a4505153041c5d0b6ca8b413199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1d395b57216a0f79b40d48e0f077200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca9374e910f3bcdb56e151a7d76b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297166ec337ebe7930704bc6838503ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1f7b952090511fa65064e36030d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ef1265461ebefb264e1e8b8f18369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a19e175f296ce664d2189f5ed169f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e886db139d5f5835cb941fe894ae7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a48bab6f84dd2bd6ec34c1f61d9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e2b31c0ebb5ac5319ab5146cb58e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11000f1e71ebd7269356f0d734adaa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96377bc55b680eb84b19878dca0959210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ba7c9a8d933df087c4a23a1f74fe5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83533488f3d5630a888bc440b4820f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb703d4330fd432576eb35e8309e840213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40813032da935e4a6dc7b766f9cd4b08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2815d26ef864529c50f393f555e5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba52f9337277ed1db40050ca7bb2970216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be61ec234d446fa5e517db2d40ae76f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f5f85e279fc2f7b5e30fc19ea462a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836eaaa7114d2503d84aa1c8c56161219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0c836c253459d04800cb08a45d988220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fa855ead45eb2cd713876a128ea49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566c04b35f4d6760b0e2bbd41c69976222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4af11dcaaead82eaac8298f8fbb77f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256635f3dafbfe61fc437f03253ba668224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422e02ee6ae41f3383b9d57a7779983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bc15d678a45e2587ef559505d89ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1258a679ff8b10a4346b1969980b3ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f453e9e87264992e6d8e5447a3462a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfbd6fdc3cacb54a72c2d23ce1d562229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9d65f89582345fbddee9150ce68aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e06a53386b3d1b73fcd961e1a7b99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe837d612089fdbbf9eb580068799ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bdf6985884761028c1dee5285e97e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c44317c8a0c9d0717716fe79a76a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f459bbfc1ad1cb37192d46bf7f758235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b4a59012e56c99f51e67fe3a52c5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a409c1c30e9d614f4467a747ec35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934a7c23f69f71fd3492f1295bc9cdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f2258a7daad6c09fbf379063d53e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc1a44cdc84e2c3c615afc397ebc13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f18746344665f5a08ae121bc1cbac4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612be4a954d0a109d4ac1a76e793ada242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436c2309d6d0a25dfe2180d5b65a934243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6daafef766ea8da9f787a073d67182244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f4cb3ad7cf305f1f79bb222d51587245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656614fb64bda0dd479ad87a0b82a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5900817741d2c9cc32b0bab079c454247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75981a7eab6c3f96d3117ca3a5d2ff07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541872b373dec4f2cc7b5a2773aa96e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cf4055d8a21c9575f1102b4fd8083250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f68fe39842a2195b4e2efb2247fffb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ac6f8a95f3a915feb3d92dbeaae0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abdccac15cd5861a08fe4ab05e110c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c16c54508a50cb31f5d593da3cbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52904d9085752e1468c7c39d0642d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c8f22c9c77384fe16d9de6e81b429256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8cf99f1155658f6a575a3ac6c9030257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9599c9b622957457c75d96f57f0d3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a79239b62a765ab4ed442369523b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec936108b21c5e92dd2e79de5ab95d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589fc6cfdbfe692857de546c53f10a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c025828ba4a712801f5f0c449dc61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80e5ec84616a7125db6778ceaf727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7fbb9509bd90d8c58408f4918174c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26591c31f10edf1d3c5b279a9736cb57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0e1692d15dc6aa21b5c3173ebf25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c01dc6df92f709f464b54b1eb23425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968e69e76924b6ee49bf31ef5b0dd65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b41db438418220c444817095c7966269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e45175d40884517f236be993a81beb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbecf70bf3b7fadc7a9e06e7fc9261d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4006985e97b8d3e19831373b126d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62373fd610a314de38c9441caa262a56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fd871df03a79c786345db40b73a95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b638dd1d5df53633d7cc2023fe7eff7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593700c605666f44c9ebfaa6242991d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c95f547634659900caf3e5b3a25ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77f5bd626ad1757605a1596ee6ed44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444a31952d4896faa7d769af07c6b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cae38fcd17ed2d34ba19f3cfeba8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb98a3808e10dcacf9dc60b47e8b375281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f9d35136648116ce8aeeabe9f7e7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4435be86893d1997181597bfae998283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665fa578773cece3c99af39e1a20b96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be348fbdb816b7ae4786bcbfb92b1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d829d7de2de24e6998186826232ec3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ead63b40e9b98eb62aee9cea3c96c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63575709acc8bfd920dd1b36befd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7705f55be82c41cfeb1ceae88d36a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415d7fa03fd05a67a1a0925eace7e8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b92db26fb7cffdbdb3f9c75ff37bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a1b7c89d7e5f11a24afa386c71a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59950a1954e33195987ae5d7c134793293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0facb2ac60bf69e9b2897ae0f18c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45afaff050b80213572e8f0ea108fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509e6dcf0fcde2c5b6dcc7b949bb30c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003109bff8295829148b0323bc75315c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe09f3d7a04b4cb0351d17c430e161298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63bd939de5c1b3359bec63c757c09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6776a23c47f195e382bc6de5a00575300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a366f2d31b686d0a382b374958f888301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce058a28e2bb9edcf28a42d9cf7cc7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a18c7b57bb016dae0529cb12386ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec1ff5bd9e11bb34621ae6536ba10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b9c48a51e0453b5fa7d751b01cb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d2a73b33a56504a52b057b92ca20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c1c38957224fbf6e4bbd0416adfee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3d9394fd13cef388e0f504c557e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e86ecc3809041cce5636cd32eb32d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407eba0f394f70dd7ddb1ad06fd5b85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f36d54de9b1118a5ff20297bdf5224311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a598025d4d1be59a2e961dbdc71035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8860ecd218adf259cff3843c31c6a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ce1419e08311734c4526e19c1e7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243e0c7c74ced646290c5c00f9c83f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db3ad0fc0075ab8ff93834f59ad1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1161c6f78f357b7f307a01ff63522317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3c87cf40d2a74511d308de01f1cb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3321bcf60388b25059fc322f6219319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b22b53e8badb988def0248f88638320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c00c21af44df82d6f7b4c11cd6ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270e9b940218960867e1dcfee0de216322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896b0e6ee8ea14ed802cdd716b2a02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccfcaa1d351e969224b7c39944dfca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f739a4f6ab21c08794e9450873aae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170e97b62fa33e12d6eb5f92f05dcff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376a1aca3949b84a0a670a4b54522f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669e527769df24196d620f859f2a92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05e4fd994d8aff0c38e73fa424fa96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276a6953581a83dbe726d646efbe7f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1baeaa01b56da3fa243cc596372984331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa6b81ee9692891991c69a935241c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cc5fedaff02dd39bdc536a08a4e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3260ad9a926c7ea2e1ae04959f52fb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64c881f4bc80bd826ea47bc2d9b13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de784eebf9e3a7749c144cb418b569336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489575a0c506fc3448f6ee074de41e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dfae79709f57bb5722cb2f4a9065a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba4fc0911fedd94028fd84bbf7c3e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434136598a0889730d6f57c0d1afb98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c691a419e8b1b6b619b2a075c429341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdb690c84a8303b0389aff34fe896342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37bd87df0bc7b76b8ebbc2b5ce19d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482787124f590bbb8a0c3573855c16d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704d9d2cf1fd6ab55e3b7af38cc997345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c62d848487e813eb1ec3c0434d3c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286c15b18182a5e09bb789572054641347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b46977125cafe605bc0f642884f2fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b02ac47f7855c9b74f6c4eeae3464a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d711a3061150edb86881141460109f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaba2416a467764215a9d564e98cb7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085604d00051933606ed94058918d1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc369997aaf9c890ac899490bf755353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad5344bbe9d2ed991c8ee946d6094354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a744e56b1823fd4a3ad60d5568667355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d702f757ae06e52d2d3784704b069356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79acd8900bb6146dd5260a7a09e452357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b76fb7bc35b8a61eb6f0258516907358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0fc4669b215be88030f648d7013a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800048472c9733c966c7cddb2b7d4d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c630760b425d961219b2ed41087d5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6867aa7608b441b4fbda7fc2ac68a3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbc71834767a455e129a0c7602e49a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622f7ef86c80996cee23e3d1175d94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579e90d37a6062729b217a4c02685d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471d541ea08b636cb818c9113032cea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83eb741eb0193e1bc0eb666c087ce3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea08459a27bece7e8934ca3b29b33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58590d16e7a5376813be0787af7b5ce1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c8af3161331cae6de400f80a9fd42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dd02b820fe26ca7c7bc3fffa308a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844238eab41d57f3b4cb666ac7ae6f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2668be5474f73b9a62cbbaed6baf32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1ae5fc814f9689273ef4bc0ecedd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3571485f9233027683adbb748e4ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706919359c25dd59641140513ca603fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0129044716fcb24913abbf2a41ee3ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d590b6c3db4065ea2b0a26c05947e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc75656da69550e456bbccffd75249379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc90339554c34847ba8c616a984c9b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d8e3cd000ebd27e08915fd4ae0e65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219443e6dbe878e8a8955f62e6f75535382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983625f05e2e601446c6fcf55f2141383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514ec8ba6eb76c721282582b23c2bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb967cacd6203c63d79dfdf393a832a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c95564464bff01162ce58c496b2ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc187dc17f13849c0a3d07ebe7dbfcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d7e5575baeb4dbf211e5710a2b16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb81f27057f476f430e2c2fcd169b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab0a370575dc8903edc74ae45154b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b8e9ceae09c1ee70790a56ff6ab8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b62782026b46a5f253d941284567fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b1cb57348156f17884b217eb26e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b569c69382a2062d18fa5c2ee6a742394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc8687264c917ea6d2e2632a670a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655edef644bfc9e3cd0f5d73ae30799396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec616ae29b55330bcb92d003bb261b80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff5cefbead873381a9a985ab3891d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990502a2d02e2c5b46751217249283c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa290daef1044092c6de461b21fa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d1f721091d0fdfa2c03744670678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f87c18057d61f3fb3b77ee8bbbb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b883c2a9b50379108a34f320b3a818403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55836d3074f46ecca9882bd7781b9803404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3044e8b13fa9d5f2b9452d8b3fcc9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921f30a0ceaa424b19d88729481e24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479cc7900576b510aaa67b6b1ff04f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008acccad24d389f053c85e7d6d3112408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e153d0036d351671d4bbc3b7534ba8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7072a0e14b1b8d2e7924e6f1385e0b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f571da8e29919038e38b20595f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931963bff7156fd69d37270b5d8965c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2fa451b89dcc9e4ecd7702c37692413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf095629044712c98c370133ea365f9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a036315bcf53b78ffa027e829463415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d0c1e7e79848111ae9c42df9afda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf86d50bbccf3d665dd1b443c32a2cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642dbaff43e76d9a4d3bff043edd5a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671648e5eff5540a3c3eb371c2ac2b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6419cdfd241efa31edf6b2555b3d0b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62a86423a53a958d47d188eb8db78a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a118160bf3b8dfdec3a6d063717fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7806d31e73ef901e8240dbf88c5c577423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d040660677806923bdcfc65a64c01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728df669eda05c5f4157415d78aa386425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752a25db85a39e254b4109b0e6470b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a8f5cef348e27579b2ef8d06686bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b41d5f639f8ca8b73abdaa6f242f21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553554d10a80d6e675b146a816230268429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e87cd65f8547348dee403814fa89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2af17215eb5151102a773dd9129b14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b3e17d42b95e45789ceb6325d94b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e765dc9502be7588b47ed6c187c1f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a5bf60c9cef79fd57d4f0ecfa22c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337192a0e43e7d6b6d35f544a627758435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74d9299324ee9c49cbf6086dd598b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5d6deabaa5ac3bc730487969cc36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ccc21edc7177a6a98e1ab89c272c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5e67bd7454f5a9cb14dd5df33a175439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3683de532c0f30d49989aebcf247f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff5d13f84a292164992f99c55b096a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eda9beabbeb292946c68feea44208442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa0284f559978cb629611f7d34a5fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7af2a501bce8929b58b0fcb7a1f5d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491dd7f07d4265ccf929cfc9cd8f495445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70571c3eeacd1b8cb465f0296f2f48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f363c842830e1119f6338279979b19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b8f218cb72319b7fa7905ffab50eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92363333e0edb656ff3c447d99b7aec8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0302e3c92c3557fd43ff93fc49ae9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88788e5764c2a6a194b5e81ded19bf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ebbbd2b46e0a931279e3cf80055b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9f6d6fd9c21869ed8a20f80897558453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4470a98ad90a271a72f981107f9062454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141e01d601ce6ad0221749a14f3b9ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd963a1aa6279a298e30c50715e79e13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a3890ced8b20e9dd05643aba24ac9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2786fe4802b92e0d2755ab264370458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0780c7b0ba72192f717f9cdee4ed9bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80f45bccf413f3d3ef8092d2080a64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360c821aa817e0c7b575be02bfc5a58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c455ab6f12d3ededf1dbdbfbd5346462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087fd3ad8dde1aa9496ade3332f562c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd18264b7e9c6372fed9b5223e40aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eeb2cb70eeb9e6ddbe50008d0c39b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293264bf0d3212e6d9b9325c3e1de4cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eaf68a530033fce075f76b4b4f37b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691dbfb49eeee0562e987d9c4d1b683468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1a5c4fe5988fe301696783927370469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008ac850edbf8d520989d3a2670b430470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c7edc98c5264b303912487274678471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393af644767b2349588d85dd7802d28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b382ea7f0b671bd54a8a630288a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71286c20b2693a2e5c35cf1eeafa2c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8659a57f84e773caf05c35a2d27e2ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b6f3f486578699b9a75d4373351f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ed103f6002154d4330eeb1c2d994477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2cab79f442d073fbcf20188fb4afa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ca59e56d6919a17ca35a4a235e9d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36024d75aa78c46574bc3501feceba35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2e39cdc403455550f800b96789d34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986bf30e3ab99e04cf5be066fb10ad2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af742b5f5a021e4d498930773db4eee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db226c3bc430fef8fbba97c4ceea593484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a257a985dd6a25b19a18f2b55da7d24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99396050a9a7b300efe49e75f7f0248f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d5c7c0789faddafb24b5c97b256c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dadfbd6329e42863ffc5f3ad16bf28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8258ac15d62548f34668c38d8f0da45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18706ded2149a23fd9654183b55dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f66e4844b91ec44f70a1a611768cf5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b31a6f9255c6b8c4d77b8ccbe8f2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d70670e2e42f779eed6dc11acfacdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d32e517070777efec0937e01b34c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cbfff6f084e47b61b3bb0c16157f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644db71e7a90bd0d7b11d09e8115ffa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d823b21ad1d11067e3c9ac79f1eebc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5def6dac7ed251307390ac8174da94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9785a573d27a3e2885d30ca58b1325499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da728d195b1224a256df0562f7171500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef829fd2b285f11faba9351b882ed0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b774a904cd1c396d9c0b8be0e030d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6060fe39eb3bde7d92f92aa0491077503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f1679d41f3e497d76dc20cfa406af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef2b988831ae74fc4f335d31cc0541505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33436265046a1715f7a7da472b6b69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cd6a140da9ce3a9afcc8afee16e8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422635e42eae8be557113254ab353b05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2310dd2c6b4e9c28fe93d14e388e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba101d9946d1275889083e17c3b92b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c099e70f2a7d3ee636d07ee260a85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316230b353b73110c5bd68bd9b98686512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f58b7dcb3e39f1f60d1adac9f0c1b0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a91d649ef88220a1299a61bb56477514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4933b7250af39d7283d57d8480b8f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f449fdadd77d01266c837dc79a661516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34df1b81b3a759a641686cc5b99dbc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464cfd6b94a52ac6c283001f0679d7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9a1ed44b0a1cf852c98c9f993063519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206f8ed03d249126afbb801f9e791c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a54aaac70376daafab7249819ddde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e39f58a36311ad89d2ba120478400522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa319b4679f47dc7d39bdcf6b1472523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86698f9416b82381633cfca71ae12fa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaa301d4aa346a1b4b9ea99bc8eb0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114b22d4e06875c44464424f4dc8cff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e1244dd56989dee52c3efe919618c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac91ecb85b675b420cace30c5341d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec600bd431f86b19d5b0ccec4612c5f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa1d9fab17604c64ae67283e06319530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df9332d32a63823018e88c3acddea9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667ff305067bdf5b0416057d7631804532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decf114339a8b0d7d553b8f80032d65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f466c0dd1354d7d8272de9d8e331f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e695fdd0f62aac212d97e2118da251535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30716aa5bd41eba2c528e864dadaff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b692aea20e6baaeabb65d053d77b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5296280b72d45cc65e1da2705f761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938bd18695350ea4a8d54e1b8da6b3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b331a6e4d48a8f61beec2a4c13a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a61185e9e9053801ec8720b240848541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17971849652338636d35bc888d79f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30bd1868986f71eee64adbd042b7ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46b0c3ae71890a109c613276c1a24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d66716943a34728f9c6bb675e483e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9f1541defef7518e72391c6f1be34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083e7c84d83e94c6185b5a65c79216547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fbb1a2279da48b6a1f73135e5b77a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa43383276dbf23146e3f7d9a00197549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4861777ffb6c156add4db4403bc75b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb9a799756e70b443dc36fa8c904a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca09c550fdab976c910dccaec4771552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf1cc42745e898d2c85a8ff94c192b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465bc5edff85c2e732bcc79414f2d7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f2acb71ed61016bbe953985bed19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6a27d61a6f14de8389ab30044b42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31bce8bc2ae98649fb72aab4c89a1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7b36a6cab488fcc0af12eddcd4917558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b790b911ad4a2246aa5cd40bf63905559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fb69b51f423beec8c29a84e0a06f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb661aea4f6ca74d08c89aa677f35faf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161c90421b8ab1350894f2cd2d6614562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724331a721d72d682fef9fb54b2c958563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bb70dd6515e5890f4cc93658d2d19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d6b87677373af8b7560430be2917c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aec3cd813c98898cf609e772f8624566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cbc45249425ffbf55d72152e3cb1a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3123b7ff960b0edeea5ccbcf08b3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd22499a3bf01d0ea034102bd39281569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99358d995a9cbb093afba3977bbf92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61e5f816d6376f903358c63156cbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c88ac6559ef032843307704085094572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07486a142c759a8f1031224bc5dbb11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c64163b22a2edf80f85f42c25ef11d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c9b9ef8659fe7ff21152747dcafd3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a3589f8ad1586beeec1fce662078576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ac05e2116572cc617f71020638bbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760513a189c81b3e7668da75326abeda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103ac1ae0a794aebdacb1447541c69a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4b91072c8e90d13efbc5d9f432a4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa193c8a2464515782c2c6b0928daa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bc891fbcf5c3cebf3841be73a33cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdc77f719dce04312d6cc7bceb62dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8388ad9248b907d6dce0b7881b6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b000e7136bd271dd19b9f42ceb00ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d3321538aefc042fd473a2ba286c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031261d4aa581e599096a3283b0061fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e2bedf3312528544398cf97d832d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8894d4562f271090e6605dce36ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc697cf050f8dde25d94fa581eba8620590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d70e6105491cb977b8a49323c4ab2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163ee2867b77b210b91b402f9932b16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9576138132854f3836566d0822138b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a33a6145e3b931389a94c800ed49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9177c7912f08cfc10743ae549d8ff7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a520e3c5fc16c6033590f86ad95d58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce7ea4b598f5d4d983dc4876a581c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053c0d7946ecd6e91ae8bf40a2e35d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3daf343f9c273c574837263328ba1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daedd623fbf3f5d6b98096e4f37553600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a43e759207d0916cc3d30c66d963ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45bef6f7f5db0f1d829d38564c3c71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d02552ed08a04c95da8c2a830046b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93b416077e37493120e8555466f62a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3125a7dae70a87768ee6a31045e2fae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c4465c2d4e208d85697b4ac677f1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfb3562177bdd1464c47e9844f147d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce767ed7454425c8d7e0fe208760e9e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555aaef964421f5dc5b0290f515e2b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbf83e73b13563d8fc65ff99cf15e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c4d2661c46c25e79667f411ba39ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb08f384a71ecdb30d4fb8e387bcecf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff759ba39ef70a8db9c30321b680962613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce16fb4c3a78b9ed5acce4541bf7c1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c39f35cdf3091821cad407bf01d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f8be675a11c326ba3bf3868977a36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98614ff07833129fbb6da19c8b89a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4824ba06bc6a94e03e78d7f32ffe6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521f52d31db9d18d7eb699078f3303619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aa02128485e573277de4ade221fdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ca011de525899b304df1cba27182621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55be7bee661781610fd84a01b03414622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def6149684194b3c1e1b92028e2011623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5fbe9e9d65388b4880a9f454bc2b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabfd6cd7a99ca77aa8110c4a7daf9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8323c7ca291dee5911f2045e7aab9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183982a2a9296a155875455155b687627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eded1f2408d2f36c064f44d86427ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db963b2da0bd07064fcb4e88b210fa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60463c4684845d0b927cf45077ab1efd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccded4c8d59cb3e4cd00f4c85c6868631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516174109fa3b9afc8f84721397e81b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e9444dcc8dcf1bfc6b5a2d930188e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac7c8718b07141827bc582a9a3a85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba63fb819fba89e03a4aa552c03349635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab96a9104bef6b377d33b1caca6fe7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5592c74b4c4c0dff614a916c389cfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac92e0d3f88f7860485d483fab2938638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba5a1468c4946b29d3fba4b9de6137639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c9fbd9eccfcf7e75755e4a17cc17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb428e6ab00d1621682a130907ce8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629c25f6ab1f1c26979a37b73f9f03e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4225219c63eedc469d27eda6081f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44bfdf192bfa605a7959f9dee6116d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf174b2d1c55538719774186b03539645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512925fed80692667bd2a2aa7b0cb790646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c2b111b00bf8267ee33687061d7f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccbfbccf6da79531717daf884d833648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c6b4c4d0c4dfea56a2c9c54aef296649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612fb042cdbaebf493c6d670f7a3989650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbbb1e7cc93e480e29ed0756efe8a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f4c4664bb012d44ce2fa1a125fbcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f86817dbd217e01a3810eba72da9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f030fa2bcbb305c142879853f4663a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9141b979814ee98edec868f3b625655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0706794893cfe128dea451c8b0efe6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac339fd1670670d4e5742091e80047657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d56de56e91beffc0ca24b55eef7738658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb239bfe87c54cf5ceed03f80243a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9404a0af29edc11fa50c199b92212660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394691f4164549dfd15333cecb1d5d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c574cff010e40619a1b846dd57ec8c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee93aff661f066c2f8686eac743729663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086bf5600f0732ab3ac209a06317b36664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef68099ff0cf54a6f4f1ec6e0fc9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ee728f59c7e522f71eef97f8be61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cba1d2c1a898ff2c5320ef2aadc8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1ba96ebfa21254fb7f6375fa7b4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1be1f0c4e687ed0790be1634456ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddc8f5470a56efcc5447bde38a51e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b7d2a7497e56c63bc7e533ee9125671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe1d8100b2b4dced2167ef4dca208f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9af46b25a12faaa291da37c974c6bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad38baf70055b0a0a0a0524796073f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f41a979e8aecbb96ac434ee70a9f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf5d51239faf6d343c34563763bd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65282a719263ff002e5efb172c4d76bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ecf283b3770c7ae5fb19ca812dec0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644ea9004fc97f9ab8df84cbc32dd46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac8d4de92e8593e17c85194bff6b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722517bc8ea8d925b6c453491dcfd096681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8ede1953c34a4b5282740e43e4c94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316015edb85103fae55ed9238d1de39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263df4d07686e8c7cbf0bd4ece3ca97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e265353d6b5f6d616f27239ae9a17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045a4ec32de64949807677a83c0c563686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eea513ad5bdeecd7c9eaf2031bade687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d476ff8450636c0344bcc4466160688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a75ab97fd706855d5f77ff600a8c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6923d641c1d67a6ef58196ca23c1bbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25577087e4e67f72b7c03c82dd605d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb522a7a95a3f4d4b7d2359c374554d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930c3f63cc95f193a2761fc4fb8c9cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f85955511c442b19ab956ed7ef5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43621c3c7f99a8fd120690748df377b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194928d356305abd982077b1b16aaa18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba3ff0729c60fa230c899f63f4a6f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939db1d974a4361d2b326e07950921698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb3e612fac324aaa1ba2de7559e84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5851c66912f661e33b7300f374d57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01732c480cd812887bb6276061ea436b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32374b2be5e88dff34efba0a4cc453702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf487f34246f98a7a4792f20b0ab0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cbff382e577b732e28acb4e940447704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219b74f01c50036680a56277bcb00b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49687f1f4707ad444e676459fd51281d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94b787082bb1dc966c90f86f1c7d63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135223ab715f12cee3c79468529e9a7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb410a2d7718814508c899151f293762709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c1a0274b08f2c06a94431afaebae7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301703cde3152e55e3d45226b1bb3c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae2ab2437a98c2858551e2e0d6ee1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a442c83194f925c91438374a410a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cd99fa255a2c96abb9d16e7717f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c002d34e213e0e6c07fa9bde01e5ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763139635966719d75b335b9857743f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26505ef5af9effbf9960f3ca59e71a29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56c86a9fa446178510f46322ad1836718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd6c8bd8d7877f3d2d47c7287fd9ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16629d599cc88cfba756af4a8c9d456e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e87a8fd588eb69c9acd5d8641414721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5cbc537605cfaac9c0e01b150d3d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df6e3ffa3cae307c1d5a6d1939035723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823874b703443b4785a35dfb42dd2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e5e4e6a0b581ce401ea76aca9b067725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798dc27c4b6a40fc58e72250d41ad69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f004f0e4ced917ba1e8c44a602e40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed96265902ffc0dd48724a7d83147d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0fba6a4efd4e3b398199bdad44fb2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5ac1b25bfb58b66261ca5933c53a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4df902feabf39a617370d40f57746731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c67013f6a91f0b2f4710e0f7069f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c8c94153f9a6680bee387d8d060f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac055701c9ea1bebba04a586585a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b082881af3dc26fccd4926c05ced954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194a2a2e1a8536aff9266a1e6372ccb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3549d0d5208917187ae67717ca9e26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f732601a2bf7df446f7dfb288473b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9bde6ead1fcaa7e9f11b922b4f43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006adc38fe72c775d008d63e63bed29d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f0a16cabd41ee04a9f6efa876637741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0639569b223654c9e2bc0d51fd060742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d22dec1a5695bc4d0cc1331e132b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27fe56bb7a5c7c8435dad262ac8bb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af08ab6006c0cb66b17c9cd9deaf1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a34be0ad16df79c970b683e040040746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dcce75bd651eec12ef20fe18335bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce43bdbf9703b796d03ed94915307da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a130546d5dfbed2f36fbb0418c178749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4c89fef0034335ddf6c35af149ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d6ae269e0edd4222a43c42d1e2847751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e3b209691d10a0a429ad6af8bd95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c0440b8904e62b00bd87b71b93807753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71732587b2af1d4af5a6c65ad66544754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeeb84168eabc98c3da9c3de808ede755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbe066648cd048da2d667273ef654e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d0d96a5bcf64d2b23ee164805c5ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51132b794854b31cdd5f3876451b1a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249966128237ae60ece06b2349c9f0ce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>