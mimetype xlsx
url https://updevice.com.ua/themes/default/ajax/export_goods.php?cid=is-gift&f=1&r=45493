--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154c90823073906df084989a75bd8641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc729efc5926d68ed68c89086bbb6922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8444e7132b398104498586511dbfa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd466e8c9a9423a6b7fa64efd76abc454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4ebd9f46cbcebd1f1e705fe516915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0522d094092de669d8e932ba6ea816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1b3278e1742c86091e832eaf655b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa38281ecca726d796530ea8dce3fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea1a0e128f4590ab66da34f4a9eed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070bcd49c0016bd08cf7959a59440c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8988599a5503a9fe1d20ee59387af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90628ee0c6db0e25d44447e3d11f07312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b2fedbfd9ab9b842faf18df4b5ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72c0e0e2ccbb7f4d446289880bd10214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f327f628f8003ff5ef4dbe3b8de13ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b771dde082b9cb28dccdeb9dac6c8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d070998bb6d46af6ad0375ddb25200a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6144613961f3bf4fc3c19e34b9ed0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995ca973de6de283a39d8c60c73ff4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d534a5a2206cf04dd0d89074aef7de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a801a79f1333797cbb911c06a052e7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917630906310b763f9a409dddb41ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0834f6dc194b1cd5180fe0e6f7a8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a83dc34b35d92ba30fb85ae589322e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b82c6509189f178286aae53c821025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec27054bf454485c31bb7b92c4170c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd36154eaa57a4f5bc245f04e247e3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cab897ed8649132c55acc77b3e7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4bb18664e265a4855026615c5f8c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df157224f18de6e57d5b5cc6b2bfb57a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce43b0142cd771546aa1438d01dd43131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ebdc2c61c1180839df6cefe5782032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e338e7b5a29e69e487b3d477816633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3ec7030a39e307bc01b0b92bfffcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d01cf31abbbd27f9a7df90b4713e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b67597a1b3ea794df38946e2d1ecef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef4bc4e37a8f11e16fe4bcef1dc6f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bd937e6e48ca2bd153df4bcb3399038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884a87c2be5de37197b90843de16a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb622121bcba8733d3ca1e8b040e39440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a871ba7e73b6156be3c977a14a07a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab426bc6a13797d10ebaf59deacc9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa18cc3cadacc836e531b3a8e619ace43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ac266e69913f13a190b1055fd5e8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54937b98231fff9fc6026be9de47827045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ca139b289c9dc455a3bc14de5c7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62c95a504c597eb0b117ce9689970747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40101cec35d260a3b33ceaebd3b56fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbc8b09c00436580e143ef894c71e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138af1863efdbe06d682d127814c68ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4b07aafdc9e6bf678c0b9c767571751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45fc6af03db70d03478e83ecbabf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10ac44667d5594daa0a42cf43d08c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e9d73fa7a2be57a823ff4695bb0c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d81c9c5713083fb7a9352baabd5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297265a39dc8ad361221121afee40e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca41275b468e689c16c5fc060140057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f3aaaed3f7755df6e0b822dfc70258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f657a14f1a963ad3175cc174e3700059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639399010a34342adba97bb515fef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f7a80b3622698a28cc5cb7d2732561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174aaa6ed5f898df46b01a5ac61c87762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887aaa34ee854b6711118e5d21d976963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b9826157a8abfafe6bcc683cc2c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580309b4b9cbee3bd7a73b0877f441c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3cff49b0878cfdaf4944800bffd3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176253f993886be96edae101b9ff8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f769054bdce2a5bca4e3380b64c5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064f5793be7d7f180d00c5691c306aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb91423e305836fd3c1618c2ea3dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fadf1a7f51fabf03bc5e9a0a0afdb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc517343b66c6899f1679dbb5ac5fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296b3b1f724255e6a0dff88702b59e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b371fec296762cdcd1afc9ed184e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621de7025ca1fd4799d07d261eb705275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef93d6f933d93e2442949b63277da876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f9a41f616e3c65bce039af69c60e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1900dfa8887b117e1d2e13ebcfe1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced0d607e8ac25baf2b57f28dae73f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7ba44e36d0d049e9da976978713c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbdda64af0d9f00ed4db7ff83040481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e320f5915e751e4b902baa0360cbf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572cdf933d564e0427049fec6821ac583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8ea3bdae2dd3619ae8b6e3e7225484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf644849cc69e26e5c274b2119c7cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84cc0438b603d7b41386951d2871886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d999d5ff51f8c834e56c48e717111f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c332082e665c5e14142e2655427d7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4048be54e05d886d008e21d49281bcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43835ae0760733b5ab684f3f923142890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44e7ef919fa45bee4a0c062982c4d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93f59291abbbb5c448ecb97a7160c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1889d79f0110d077383e59c2955cd093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cf5129eab693e0c1573da90fc688d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3568d943af0144fdb9f7d877b59e95295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20c2cd4dbe8df930f50f36372001f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5c875d7c17e0dc820182e560863597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec0ac9731c51e445238402a0b782498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61d2772908c13b4dc10269d0dbab199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebd82b460846ab982c9576fb0fa789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0cbfe54ec44bac6dd207a98524226101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d776107e858946f80b0b7fb50bec4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be74c51c9bb5f9c766e746de45467f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d54d09abbe44582768b785107c730104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4f8bc3a8d07b182b426f1cb9e6d36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e065372a6d92df1789bb72632349502106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf99c9351a1a010e61cc13624e24f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687f299cbea413af18859be042b371108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47328224b6cb8222ef3ce1467cd629109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0efd22187d41fb5fce15b9c9b5b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce4fda3ffa1d55e84b86a48c74834b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e34e1c2c42582719a0b6446643c447112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd923da2a6b0112158adfb4947e742d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a85700729f6db1138984d20845f24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12001fc9ceb4d485c9c2fe13ec5bfbd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dbabf51767a568b7ca3b3792f3816116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd9a5e4975c033cff66890bbb3f8de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180ca9c3926b95580545e553e461be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e2d370a3776ce83dd45e2265f7804119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99407dd9f4884cd059c91424e5ba9436120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32918f0f62d546a6ebeaa1c851bfab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bce8a75bcc85c62c5bcdb1eb100c98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0708e9bba0ed041f04a069155b5ce0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8298fb5f3f74b7c89a50e5a803e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cc20e974ea5dab9a352ea05b8bf42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21425bd3426f83137e2cb8958696e73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792f8a796905841fa4f016ba0836af4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80051df192019c0044534ed6e005ebe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e98f20ce84ef621379b2b31db253d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ce26e0b4d32d87b7490bf4108ff4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf89c3a7ef48002a544d3da37d3de8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef22c4d8786f1d92226687c69e557f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9ca28dc16e09beb24bf01163a2ed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f85687af62d36b475ed0885efd041134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa53f27c6178fc559cfc255488a14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7338ec59188d19915df6fdeb13ff378136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96f6394101788ed43f2cfe3909f4e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc58c43b0f50818cc4e055cf3d352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c243f334afbd03ce1554d65c5f4f766139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72070e4e01b0b862fa3226402085a219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbb35f722f7c325b1fc646dbc96a30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c2476688f48ba2907e62719c284b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f520e91577fb07b5f392b3ce0ec3140143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d593a650fc4862dadee9fed5e1805144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588506134858aea49ddb2d86d5af2f91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1709943f7f433bceb4bc121cafdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f717233142db915d250043aa23306d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fbcf30d210e83aaa8ebff60d1261e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bfa24f9528644fc0c20f869723f55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280be3260eed8729ad8fa218e000b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8e65f4d4de50a87b5f21397249e36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f08bc8a1c6ec75d361360af195f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffc18ab344a0e7512d0563181d6d6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7af39b707574b5a9d526aa3fd7893154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a86bf5c1c1f07d12576426916126155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19aefca17d90b9a30e86dcc2c4a412156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc2a9321e7b6e166e1c3c5e8a2e315157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc754a85afdadc1ffb10ea2aa524c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d59a5aa0c6c65bd2170f020f3b920d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a748bbac384317fb408696b475953f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4d85781e6b88e7fce73febe69467e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf44625574a14385b97258223f8fd03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238eaeaaa3cc80a225b8547db8f3f83163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65838c3bf30d563bffd2f2eb392e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232019770f68471bc442faf19e94bc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a64eb5908861a743d5df188df4af5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20dc962116cf125f4c19702474be1c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de3f1f8429b8274acf250cb94f59e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d66920fb8ede319b858c3624d634f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cb1402d7771be39a10f2f3043378f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874777a1cb88ebdd00bd0a50c78ce5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac369a44bff2dbe1bc9eabb5496e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d360ab6b454a530efcd20b8a9cb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a6876be11eb8144aa8a985b72b5d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ccbaf8b64d6b5f09967539e6ee678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42dd76c6c3f909d7845d9ee8c968c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30444eba51eda3148d46c505eb5bead5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35526587ea3964ab5de7de738061e034178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bc0f31f6052b46372c763e1c3c184179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb908fbfd770d55bb9d8a4952a8b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fd7b9d0797b4c85c37fb040b3344c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49ba36e5e9b90b8aef83a8c269c8c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9bcf65e3fd82547d5d8e08b3ca9a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159bf28b94bf10f41189bf9cd715624184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf40661921e14fa1e138e69207f59d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742512fa3156322c1cbaa488494c370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886da2a5e225b5802bb91e65949ae471187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a24c4d7f068c47090090d312a14c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985557cc51568fbf632b90a2a13b4477189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab962e80ff201b717b2ca8b25d8a33a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f1d269284a5f71b529a5980609688191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b51215f2c00a6f95334691d258be9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21074f4c4cd65518cb8c3b30504495193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edef54641c7d25e80e462bef544fd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5dbbf7dfc308edeaf31e26d81daff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c373e2916fea576e28ccad7dec3a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976cd7fedf8c351e863526a0ff99f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761ca06c707691bc0a374bb1441b73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86921d6e3a199279af9789fa0f4342199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202082f22a50fc0f1a145ce4a81135c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce841af7e0a71a59b846bc6e3b3c1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9767de670e2b8c3aa9160398ff90df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bcd26abebd34af09c2eb103ef571c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6306494eb89f23192d743e4cd7b832204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1942254e501f5634c90d9f8c535950205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed793092a9400b97149cdc21ffb291c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73e2fcb4f8d1649362e71299462b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853a9e80468384b53e0c83059f418cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b53407ab1ebd8b5173806700c994209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b918a6dab0553e72a5a6ebdd0c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec5bdcdb1bf8eaf43b39636d360d84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde1b0ef2f63aa6023c23cc355868e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c6c0412711782ad3ba8cfc11f2de0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f406c03602194133967577fb62ac3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9636bf64bf9179801b33e09ca4cdff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3529e32a8e6036ddaf9ea9d3e82aef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c650873bad256ba5c7bd59b637d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d7efe2a2df879cbcd42ecba4ce5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a88894bbe8ddd1bf82063cf7ad84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0dfcde89c4853ea0fa81fefea38a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018783b016d5c73895de0ef9b785306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2c2efff52035e51a96221088d376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621492abc432ce506aff611a3b9c0a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36a1ed5ed0aa1789f032e2f8de51ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4c93cf9296949697664f7fc053fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19950d0c62dae0ab401920e80da2511226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14307e8527a59cb848229e5ce1e00a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6af4e5872d931c47a3f28ee176f1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620cb55000151b67c5cf0ee7e7c331f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99a4fad75078b8676fe11418334553230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae8ce2f910f896a09be14595dce2d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d3d51c96ba8e0f278881d3f608600232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ae583da484c988f38536fd39cef5a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b2e9844daeeb031eb7b9d1bd2c18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ceb4b765077d9a217e669982b47d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a4e1f9ab8d8ae6bcb2bcc6442c6f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9c961c43b62d66362ff643b466c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b766fffbe1a604a8b26e98e613b4c3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408bdb3d305e54a321fea18e1cdc2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb65e89f511b3dc4895539e0404969240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8d6aaebe8b20a3324891237b83e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f05c8079594a4ea7aa4a751308dcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b256ea97730d57c3268e37e9ccecd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ccfd83d3183e6095c5e0a9a8a7185244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a427b6fef6eb770e84a4f6bff7c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958149df1807ae22bd218748c167eefc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7a7f2d1cdeafb011af1647e85867247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db904f4391f4de3baf96325bc8244f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034889bcb6d52f15c795dc2f65e9e86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e8caa70c902e39e4a704c4ab1dd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda615ddc1c9cb195cdd54fe04702e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6590e252d817617c5b7276c2ce5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8bbf5b488c40d642e0b69db960d26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437be3e1f3a49d1d507f228c4c8d65a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f2b98ba2581725e5613bb492ab519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ed9d00e04794171f232fc82bcfc37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70d9ff464a451267db29c9c2cd4a5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b6c25190f056825f061fb92cb76bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec182f5e59e5ba4d557b8693ec3c93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551bf28a651b0346e6cba39236f6fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164286cdb26384a0e2099a1b54701cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928024c906095d6c44aca8ec8a8d74ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8ebf654efc32452f2ab96ab38d1d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583487c7f53e4ef20ac1b600db4c77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282c946bc898e5132ba00fbeca5ea93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de5ae95f3e5af8472bc4d4c5b253bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270cb7262e2f6356f8fc0189b12ab1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4d3f64b4aad6d18e6c73815d607d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f43257e66c0fc7f1c08b5cf6f7209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c287a1604b829fd86cccd3885712e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeaac4000e828bb8994dabdcb1c365271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d674965fb709d1ee8f676661293c10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40360a1e14bd83c64032af332fc457d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f71a5b37b313e71f9255bb3081bcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20260348d72d51ed14c7daf4e9619e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697746bbb8c5236e840f181564853fa3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c460a56e4a6c43209768938dcf2fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bdc9311e852c2f0087fb3a660130b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a84ef23c15c490420af7ee25915a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2e13e13888bf3464db6705a008007280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52e7f6ed630f2af583e1e9ef57635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8b4cb55c06d716dc3b78ede4d7066282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95458b92d5608b92c2b649c8e0bd02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca78acb1db29a1c4a60e087e0322907284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c262ea73822459c234843f19e923a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cacdaeff70de9e0d978f86da72a0d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1214bc2fba871e925822734207c6596287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78d836c65b46faedbfb7ae4bbce9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f5f6a466cd79f0bc66fbe98ea2f6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f840fd071f9a72d22fbfeaab7fbe5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b65dea56e448857ecf545b73eb0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488dfdaf740e4cf91fcfe147b66f22b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881f92c5951dd2984eae93e9462b5b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a0b909c441f827102a604ef5b5304294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c632d90f90b87b3c0ef3523a93f383295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99686681a45b8c9def05242f784b66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904738838d318b7fd6ada22670e58e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8119e500bbdb6a3c214ccdac0a67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4ae1763efc7d5d5d99d5ce850fcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337332029105521c40464f19786b54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd32354cb9b77ea2a2da81f0bd90e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af50c971b7b1a633b6d6f60a654f82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada24aafbbfcb779f1f2bdaaad228583303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43787fb5357be0ac2477b10071412751304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a9ffe081a41be84b69b4bf4a36e29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867bda7fa4cb7b3c25aa0437fc49636306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77889120342b99a7a32b26005d332a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824d24d859130bc9fdeec45cbd1878308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863c70cb8c10fe6f1262be534787419309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130039b754427cf3f6c705ebb607292e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b31689d9c45de55c85e689d011f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb50693f110bbcf3b219ea9257a1c33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405fef537f34861359b9b50e410dd09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afcee6c2967d16b656bfab590cbd51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e01be96dcc59d5029d04e7e30d34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa6483f775f1a9b89cbd69846e306316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a69f9317d6e195f6d1e9f5ca9d4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3c45790188b2ce58b20681037d61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69ccb4656d43f005391be41694143e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff491e00f5d6fab15d8d52f075a35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee537c8960e88b9b3a611d0301dd46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe5ebfb19402259390775c18e1e10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155839879f78ee59d1918e5c2e4eb40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79072774c68841e448292636535cd121324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27920fa4f08b55771131751e09d415da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb9f236fdb6a4e0563d2d6b9823fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b795c3f03e82114a271cb23df9657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee690121de1a9c76d2c404506a22e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73d1596f4c66b0ffa9d99d7ddf1c3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a74f2f72173f411a8f2618efc8c41a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd9fe16ef460a07e1768702a1dbf9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ae4089a033aaddeae4fb7d9210165332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd3b0ef052f0ec3864c20d832f0fe1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad3231749bb66946debc3f54c589c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1fd57e493d586a80ecd73c8461d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f6323210494b7029b727f23312512336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9f1ca6cd978ea4de18db077aff4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ada871cf7c20cc5d4bcd4c61c372f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857122723bc30b0051a17b6f3d5565339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515af487256d70050e6e4e5d97ac94c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec28c974ec2b013831e001185b989341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7431a15bc1526d31ffefc89a1ad419342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acafbe49fd709ae269b26e15573b3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b072c1b1e1a3c086b4c9232aa50f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8238375accb9c39b1247559201d803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e947bd72247f2908e0e5a8153470f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82980e3f9ebb100fb3626a14b67df9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b741ce143722db54e2ff43ff12b5bea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861fbf56e5ecaae91393e840a0af4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820098198d26132562402a3279fda7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed4eb4039eacb29368ee4c07dcdb66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1ea553b25353c3c45ea53a78d2cb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbdd2f32feb238e3681fd247f5a916353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74e3ebf151122b300e8fe9f44a1daa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ee2df90222e8dc3c6422fe331711a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e92ee170066ae7d87418eeb8fc98d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fca4db85a052694427af86f46cb63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8df9c12c4387053adef7a598eac62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c9d50f3d33bcf0b85e83623f8c72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d620c82f8eb2d009e8b2d1652678570360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f7756dc49b19b43f468c89d317b2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b8d7b2faba791c4d79dc3b5d1690362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9e4f56cc08c4ed2b8cd2c79bbb39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3e063b03d9aa1e3fa1b90d81e2c54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18315ae7cfbc9a8ae22bd85defa8b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201866e5c9da5d2fa940707cf374a06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cfe8f7f7da1ea24695140a868693d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f94bd8c72acc8d8947fb9397ee267368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86692b0c8fec70710cc5a7635132c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a40220960fbb338bd0c040ecef6076370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e906b152b26e60116da6146fc071210371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c98dc72af4908137beb7935b9306e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0950930bb96202585b1a685f27338f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6882da446726554d0b09f2a529e09c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298238d4303b133dc1aa8443f21f814375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89fdb4f91caaaebb8469ac10a4071e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385b180a6402df8a8d09b567d84cfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02b0aa90118d033d3a07acaa7bb39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb5ecae44d1b993765da822ea8bd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d61da503e0073c0bbd1911e4cd7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341670e43e195474a2b9fa75e487668381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccd5ae1300d074431f20bd52c25986382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e26741e58a8cc76f562c2ab12a2a14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b881105dc8d2b65e88a4ba9f551c9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26842fd1b045c45bd26abe97315afbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46e77520b48fdf6f6908eaf2f8ae5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e741077c19474114f885852daa1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac4b877ba0e98e9670d7a0ada27a3d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de17fff14f6c41e1f3931f9b7779b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa26d6e30d1c6c470328408cd525e94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47b0767699e5620e0dc363dc8cbe4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea11f9acbeeb540cb64f606a9a573392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec743f6652683c56c3dea96f91a6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c637c90ad18f359061834081e1a4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4b600956f4013b91fd506b3b38530395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b39ae740e4e9154f18cd107c62eca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb323306de22d801c382f63d53737a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6c8835e53025d687f32988c5d1843398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06581b5639a29c682cf518162747d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba9b86858efd216142324c3190eb56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14501a768e38fd9bcf816b1d97908099401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f7c2a77f707f345db4213ec73e232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdaf8c6978cf9afa08a1272832c5d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234addea8f18b7e0f1f75ac50eb0dba1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ca11305abf09592d5a0ff54ce533b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ee3670c48a9a118dfd53c1b31a672406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19eda5bc46887bba0aa8d19851205407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a85fe0b451431f602ee229eaa85b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e0a24f37101df3a8995845c5efda9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54536f81552207324596e7c2b1c1f783410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e023c2f0cf9256193a07d40c2e30e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610dcbc9f55b885e4c9e3c2eb648ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b646b8dc924212f8dbe9e2d8117b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a17b8a5ff2db46c71a130e95d6274414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bd759dba1c86f927262e725f05b57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8890719b60099e54ca444ce39c3313416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab3c939676f33ad85f38a936a90773417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb72b61aa42ea93784fd2a2ec67f64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e656550a8cf9dc8d1f1647fd7380b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880adb6eb99ed5e5abf87c1b773598420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7529c63aef2b5ff95353bb2096e10a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a8a9bfb3132f4c9a8d39ddce246e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323bb59e6f00fe059f149c0fb11acb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228628eaa80593b03c2712cb7ec73cbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f130e32e2b833b17c2b7e96650217425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3a88f5deb1810053c220797f8deca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d825db9bea3b11a027e40369233ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aaf0a9a08127d8ae3d7098a655b2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e47918207fa669f3b6d03b9d40a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373243c8c3cc94baaadc8d9420271b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9faa1c38921dcf85f5680a4cfd7b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3091baaf3ceee7bd4c49b753965683432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176522b6d07e0009bd9a11ab99c81aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05327a7148bf78500a6ac919b7f1c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787487f8961aa4efbb48bfa36b0d367435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b36042392d8094b3b8f082f354d721436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf816a7e2c9e771dce63619f6c615c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace29989e0d657053662ff8fa5063ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385fbce5745cc95c7b341d5da25cffe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad00941c8042b13016673d2003cd4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2f7e6157a8ab06a51f1a3047fb3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c537b6d3c28a5353399a9b6774756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd765bcdb082938e159e093f2ab6f8fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceee0d94d28d311906a8694e1806a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75a6c751fd8ae8b01eaf261af4d3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af181119ba8a059744c759d0a37e2663446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c3d82991e4beff639108b9a006cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e901574ded584f18c6c08e33b549448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd3bc5dede3d8aa5b55270241ad90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ce43cf07108023471fbc87810312b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f16295ddc7405405da1eb1cc667d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874767c785faecdea3ffd499e80b0efa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c91cb1628f96f9fc8f751e21660b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d57ed78ef2073e33c74adddef468f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d014c7e6ef05fd7d5905eae2fa58f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1275e16a64c53b9dd75d934f17becf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805385b822866aea7c7d8477f907cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83394af30a866fc4c690b7a6d20159aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88284daa46d554a5119d7478e31ad7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557229fd4c36dd79a145893f0c765e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f22c2faa9666a95c0807f17c2e9ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e248e4736efad9c58cf7954a532fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644f5826653afb819ee6465b9169d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661f69557b8d09ef9b6338c1c7f3b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436237165cd6e23a9e3716e2accf17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab7c17c7269e67384dbb61c3fa160e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf04e66031b675ff73ee8d06109936467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189087bfd63c4e082be64838334ae5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d98fee7ccaa95e648c2c8e278d310469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e518d8f138e1513373177d8aade177470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46a0372be655a005defb59ffcbc74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8f9c4b28af4604d157187b82d04f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0589c4c40410f7108afae1cbceb5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a06645bfd19fce6a26f394e94fb0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11376408bfd7b09fe5a8d49b038c9b2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461ae829ed33b50811d66cd4dff6bc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459d026221f29548e35a450bc4b500d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e8d626b981c2901c8cf6fea054778478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28392ed353ba7f43399266c47e5df95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ace4490c746228ad57a9118342e37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dee85b051cf0d7e9d59959da34144481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4d5811baa762fef3c038b2d2d9370482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762b348abbe9554c48976e88db4f272483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf568d6c39a40c5edd9af94d15f27965484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4685fc378f34e83b44c2c9dfbe5650485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1858f36dc822f5012a4d5cab6365060486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588fce3c0c24749fdfa5b73624823b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec53b5d35246b9cebe94f7f4f35511488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48705771d7cabbbf51fc6acba801a034489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f51a944d6ac6d5f960b896dc2b0c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a71c074366a62d4bff3cad2ab5262c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d5ae6f80e0fa21aa2b2b20d8600a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a382e6f0a024424d0129939d7f2be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd730ef3f72753e6ad91a3f70d33e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ce171300165ec1bb4d4307022802495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce5dea2283c63b6b531a743dcb4166496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ec6dffc21db9a502648393c44cb6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c107d96b0dc3a831450f2802355bbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3deff13b6ae6e81d65cae7dba1a78f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb2834fbdd0f3c1d8f8f867ae36caf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefa8830ee196f3c3348dd789b770bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ef61621e80c1e83575836ec396ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c746b4aef84d503c473738371d1375503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3985ecf9a34e0d2d762590995d26bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9e43a74cfe44271e3d6d16199115505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6be194d13eba0860c142df6bc8362b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba3533e6d53596b0093dd6af927651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8df66dadaab985521c8c8e762cca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d607aeeb3583e05544fd882ee56a710509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9758d0a7d2624ce2fd075a3c2c6a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d60f4e6d9f04e1eb32879843efee6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410b3f73be4ada0170e7cf689774fd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3766e27a329f5cd5da70f3aa7ff4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47465a858e1801643cca663df4cf2d15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04064f28142fb705a202e1176700688515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04ea8c832cc9e76ea2979c94a66e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2540066e52eba41115b5f1f4b9618517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1ae0555899e380d9d960539ed536518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c31d5b4859da7151479ca2e831021519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2441ea18a0717468db0ce8debf8c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf6ea034baa4f936ad3d787d323b19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1736c0ade2e7aa893487317205e2c8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade95b3d52f91675b85131e61ea41222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a9a8e40375268636cc8503aa7ac1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ca3061dc5fb43697c6acd994fc20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fdff00938c0c7385a8b76e3b3d9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c251bd8db444a6b578e14af6bf90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae152532e82142c58adc2120fd3e6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a18becb8eb87f35fb758854005f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e72a12b5ea1713b511f73bcc61c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563ec9ae9e5acc77bda3d21a5c8f31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999141963bad0972021b1464e03e513532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8dcc86d55dc0f3f4b1594f368a1f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff70b75fe4e8d965a1ac354808b3c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35772c02a914f5e521659e63057d28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfedcc45d03ba0f976484b4b76954f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d19674288af1c4ff1abc7993c4c679537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ec2f7ec400378a945d1944b8435b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df535a6d0cb547c391358f18dbbd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e96edb8baec124fb47241619dc4a26540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28dc7cd3a5dfef83ef1a7e71932796541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5be688df074688986e4d62ae8a944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbec9f70f9208eda8e6dcbb091c2e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd083760424d94426138374e20b0042544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685375bcbb816420821f00586249e1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c94be542ae4433f3c652bf71403f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b0467f3fe5bb3ae55b40dae5ab15f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed836a18324035be9d2ee6ded5d23e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee32ebd78f51d31a89a4f801e9797549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37adb91a6b2250e3943f13a56b326c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710ba1120d5cd0c1863c2575d923bae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b718f948fd7e566d55b2f2f2d150396552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa6a2cc35c3f6c98bc00c2841c20eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c827e8979f407f5f874c29305779b60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d96eb314ab93ffb79149adef0535555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ba1e28d33c3b85a4a964407a3568556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286f60fb1753b8ba96eca4a286f1f0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224857a7506771bcd1011b443264c52b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4d7ffe2cb3117780352b600e53694559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab012ddf53a41897fc7ffe1aeab55e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad92030c42b5d518cd3284df100147561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bab685352755833828cbe596f0947562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39567520b60e0e8bef05626383092672563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e886be56d7dfd97e854b85760113883564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1649ab408dba90b1580954128705c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a401480a4845e5a1dd2be370bd12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42676c4d4e8de3df599ba75a0b6777567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad903a5c70beaf2f7a21034df8e2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d370edc6593e2f0dec49b3ec35ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5709e83c763b6ae29a2e176d6e966570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21243e82f6923738c0a6a29e537ee5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ba26f670615a7d52fbc9532831b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999275926ecf69357eaf30f24fb812573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4354b0239274f9b709899a96c24682574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e7523c04bc17bef0d9b77ce4e34c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fbc0c9c478321a1e936cbc82f5103576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaead04d57252ed187e856c38440533577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f8332173790fcf54c800cc4ba837578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81a8848cb1ea2c9cb0420640a92d0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd620d21a0cf66fcb66b5d61739587580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316c1e07f70d08e9493e38df2551c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e32cca1da1a5f08e1652f0328df8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f44486160792aa4010737aa028767583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6108c0feb5324f7cc11d6eb6e7a7587584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250656ac5e9c777c29532cebd128c79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4387ccb00251905eaceccd20ea4a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e8c79151fd11d2b76b47e8d243cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33c46120f35daee225174a6e3a442588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608703351c8fbc3dca9a3265e679dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fac176cc2a31da24a405678d86199b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018251d97ba5cd9d83553dcb3545a468591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813b2649f2ec67881cf51f54269c8d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2aa2207e296b8cec7c3729c1ca687593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df0163bfe243199f64d0f2f1040750594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e509fbd77ce04b10adb13dff16d4ec8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa784c365a941e369b00ac4056afa1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00fccf98f07e901d679d263e32ede8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc241dd18720abdb06ac615d91650041598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03097c0efe6f8c8d87a734e98318f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecda52ca22dedea74f2e3e718061e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7facd78858eec418d1c316a091fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15fd6afca4edf19bb8c467c1595d5f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51181b7dc6bfed9a9e797356e2d68e8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54218daae2fbc2704783cb5b429d02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b3e443135afa247e492e7f2985455605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f487f1dfaa5fe2133a3fa9f59ea882606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351dabdaab607254c6fd7bad6ec792607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c11a46b46faf1123e10feee58713608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea358d23a565a4768d32b838310bd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab1c8058a308edd44faadd40e6f80e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4bb213b7c065b368c9839d592cd96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd17bc802cd5cdf29dd57957baec326612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9184af64e9c93fde7556d13dfecad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b97c64bae95763646fa6e532e63fdd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f97bd548e70062f9f6dc51bcac3036615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6056027de188c99ac119ec2b31f68c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def1d2b1e03c4dc2139b6cb05a278f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a489c95eed6fbac92d5654e3f636618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b27b9f289c479c78d4648aab6b7d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae451abd30a064b57bfcbe11ded2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886e33534c1ad91b61c54ba7ecbaea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6652d16ae6e5c1e8ea4fc94d1f24ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa6b3a7064a408fdefce85c3650f35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74903d3d5e313c6f1a49bd31bfc669624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e470fe0f56c56005183012b0e6f5024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3d3bb9037d12301186c2bed562a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d6593c7a9c47c23cdab6cf34bbd3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ca3f26fbb1692a3709621e956fcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fd2cd40b0fdee2ecb2156b9e5a345629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127786bf1faddc9aef4c37f8c8eecf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f200e7627c9027b72c32a712bd6c73d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d0b1ee6693284005b9f59e701e68c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ed1b8a260a732da1ec7cf3bbd9566633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ff3329890a7b4ebf1b98db30fde1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d726af2c361d0b6e4375d331658f48635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9585a32d18223a99b19c2c2695b2cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8afc5f5a1a33e58b0d26057ce00d21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873518e543a0581cfc6cad33adfcb6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2da9d92349f592c5cef9fa86027736639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f54811eeb8ddcb24bad0f694b4cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad325ab83773085a0c0f774b670a5a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c10f407b61411bb015f4c67fbc1211642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790966d5c5b520445f07c4060884c243643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e93998fceca9c0203b366a564aeb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465714799cc10e344fcc2dc518aa336645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdd2ebb7b2053bb41bcb6457e16f5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7810b92287633fe9c49439b47dd1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3e6713231c871ced853eaaf47915648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faa9b8ffbe4b0647a4007cb3c0d127649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d073ce309550bd4a75e9246e55e3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead442f3a02eb72d5c2d1d4874160ec9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f25e68741d017024b98d0d7fd843c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801d4dd84d6876f6bf89bb974abd9d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f73f5098dbaef1ab8a072b219c295654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71428307ff109a2d1bb42b801f612766655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef04ad6435c186c9a60290a4508e2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972e4be3d576c84b1239307c01341a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64dd80d8a019c2c87e2f6a2306b372658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc649e097379380164dac42bd0333149659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec35e645b887dde7db3d4de64aa629c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3d0221f2766e3dec9003e513b27d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e47c1a881d024826a42e50b9a8a216662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e709315f6b052e160bf9d39a019c645663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4d5bed1351e3cf0c92bfb96d29c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc517fdebc3d257d602e78b51343efe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf29847df1b3eeff3d517ca7d17a63666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3256fc6c8ecdb28d4d8b020dc1190e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23000fd2d6f7d61a56fb93778a4c7a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b95e92f9613c6dc818b42a4f2320e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe6c319c67d56087edfd9f6e8b48f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b412bd6ab858958b607a528460741d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812c85e643896b08ac3252306f9cf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c32a2eae28d8a56c294f26d2c329673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8c22dfa877da49d26e0e7e3f1f38f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf75a52eba6c4f10330392ce197557675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f796975127d20c72e69399b809c2df0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf9080a68c9714d14d4caf748f1c4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9ff6495150a8e39cf4092fde2e15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047fc450c431c47e46e02b1403a10cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798f4439ba99a9029a7c1b6d0fd78b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12ff1d81ed40de8fb378b4dd641ac9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6ff078afed68ac054e8512006142f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968881a229dd3941cf3bce71e90dc53b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ca312acda907ad3ad1432b6085031684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad10260dc779d8009871bcbc19b8a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df959cb5012e3957e9fae11002081e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc4a15bee9477f9e340024741ce55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68927987ccbba0bf9dd052f29e50441688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13c2f515921916c2e3649f48fe1892689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4ccfa40ae7927d2aa7542479416a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c714d234d7471558a715ed1eef966a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7a62beec305421b18ecfc7343d65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003aa34177ce275a4ab70c4b522bff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb90adb7ec0fd35fcd5505892ec42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae3edeef844e93664cc1584bda819695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92835c0bbc865ea99a16750d985799696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0a7cd0df48c33e40c54650045d836697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b6ede677f144c15214f63b2cf3bca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385934188b5081fbd56a49f44332da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ba9ddbb87e14a0e85b77d56b73be3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b5ba1769f24b210d2488b2e12079701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f5e6cbce0ef4972ed6ba8b228a75f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99602a5f3e4a4ec5aced0ebbd12af5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabac29e099afa37c8dd8d7bc23dd48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f291d7f30008f67de316f397f6b19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e04bac8e6bc79159905af60fedbe4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fc0fad565ff6d1af33ed54d9eee7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5887b9f50322aeb67fbe5ea333b5d4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0fd0d9b2593e5aa137a998f8b338a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6100326782e10d2b751e4082703b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7377927b0bc2a38308e4e65a147ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb4d30bac677ee0f59e153edd309ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a989ddfd526124e0a7125f4251c589713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455713aa5bba20210e79a0d9bbd4226714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4267345c11c0dc37ff15511daccf8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614817f5445832e2822a0d71e901410d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d0e49ba96a28746f84df8941ce543717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d37d2025c1805f7095666ac9fc43bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ba1e0e0d5ed7908383ea6fa977166719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cde2b18a3fd6096ff61989a15e411720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66184e25000977b44cd2d846e01baadb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912538fc03bbd2cff06a9ddd3e0ddb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df7f98071993ca5ded90587aa1a794723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23f32ba4186779e832282b7b9bd2aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95b6484a89061b10a1257c5bd00ea6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e25e561546071d25026197c9354ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895902c203f6a4c7b8d82f5ec19de83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d486b34e5f1d322bd19c322185e6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbae2c942bc038086f528687a5b46c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aee0eb693403c5c682f04c9e6dc93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0d338124674fbdca7b1bc98df903731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172561ad934796f024a4fa14931bd1af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c2d96d46e9d707d0d51ff0434cf3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844cd117500c545bca57b58d9b7f45a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23ac4bbfa767db064f885a9d70f10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09fffe35d12a60519458e9850793de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60c2e7e2a9051cc9810e65403dda6f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18574b9a3538842fbe6e53ecb166c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407c16303c49545963104e57ff303f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5836ce9b135ada01b39dee62ca27cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430c571ea02bdd5875ff9c59fd464dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d749c6316c2efc44ecda46f05e00f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db406e3cc4215d733a7ffaeb25c0093743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e9c70f34b59efe4aeed4f323e0cc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5dec7df74a82bf441449342447695745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8777dda2c3540bb286b92b98e196d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b9c934afb37b1cea99af2bf1fecab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e66ca5f4398659adb22b9df88fe54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a9870d03cc3eebd766afdd18552b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83067fbdb00a486a1bf4fe9e08e1d98d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924bb4be6330a3354c8543ef9e636e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a896e5697297c79aa528832a2d3a8e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e372368cb967caefb2dc3ef931723753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bfff7c332d4a694551b150bf03001754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bffcb89b0947a53463d07b792e1b72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3e81dd537c4a2ec479a4ee2d0de5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50769318f0a991108d94173f25bbc657757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef7112cd629daec9f7a8aeb4d7021758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027942b91ebaccde083f63f73ed31878759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36657cfede92ee03f3e70991a97c2fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee6c73dd615227b7221914b31af6cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ae8e45d56a9806d400297ea958b493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc340a383a18b44ac4dd6d7a0bf614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee6719c4775d384a96a4a41e2bf9395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d78b88fa3ace0a5e61565d8063046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809e2d59e85530f9dfae047dba2eabd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12716581a692cf61c75ef0a66b7968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a23c3b0facf204cc55817816a44b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1947af33dfb4bcbc6c07f90a35f4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a862ea4e97c1c40e51d63416834b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb385e4e82e2fbe843f659f1530c46d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe45156fb276af1e5eb09628e869e3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28986013767789baf4c1deb2e64384414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b5ac9022df0526b3196b77366e50715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4d83527bbce91ff9018a92c3ea48216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dcdc724a12a30f029fd6f58a18bea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac027d6321862018a715a9364bc295418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007b095190ea8f4a9974fb5b8061baa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c605a8386c5593a1336bca27a2c54120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557bb6d44fd345225f21fbefb1a4e0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c424207d97e1d3c96b6da5cbe5b7ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f93599207d845f2669241a1184f1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e561f1928460e2b578702dbd1efe9a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e59fee672f848abfe414c16e08a6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052d470a7ae1ace1953c94035c7a48926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418423eadfba215a49764f6d415ce1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed073d6875285fb880fbea96fb68a23b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb46017f353f695a902487a8fa9375f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856647f68e76ec20ff38d25e885ade030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08be89febe7b9e8577b1bf6d67c98d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab01cd3d5d2db50341c663df25958232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0934186f69d89fa28a3d7ac9a5c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752a67bf7a9dae6f4d63ed363bdcc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2e0ee5606351f1a77112c4b8fd1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2250817f69ecb374ac11d7854e45636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e261cbc3e4f5e558238af10f29ff53137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dbafe3e5c33a1332d583b48de00ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fde33224af53f5fe7c2493ee5445239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b45840687e739f55b93cedd8d12140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09de7ce4cf5aec6edfa13b82a3bf1c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014aa31f116d76cf29e39fa12b45c1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5861b17043139ae7b5a852a0c9192743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a25d8fd3a3e155755e6d136b8ad5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d363354a9730fa6cbc35faff975a7b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432546e541527c3a3eb6d6b5a7400cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a982d6443a1aa0eff11e06d45e077f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e67ae236530f84b0ed4b35f14731948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06932a517618bf187e5a706e9276c1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe8d70e34a67e18b3e73b9fe32211a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab108ca2218dca9b5b14ec3f9ec8bc5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be4d3ca11b21f6dbbecdadd07e3e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10975f8ebbee4074233388c9df8436f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e286579c786c6be7020f66e26c91154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a0586ed4f31314177170bf65ae8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d91458344b3f7f73c7795c11548c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71053cea568c130ae6ba0ca39caedc2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9621270efe20628804c3f5943ed5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d47f46e1ae086f300d96d53d6f0a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca0c935d11dae80d016926c1fe55a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f34a7a421de44a0ddff4829fcc6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f833351c506523c207182dc60f5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aafb18ad9ff60dfe6ff0d80620e64563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a368822a49595ac1de2206370d2feeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247a3689deeb33793777f4f3661fdf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea563e46e5ba8a6fbb4903104ed21666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54291e11bab3ec7543fe73d3746b358b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbcbac6fc799ff608518481ae8e6e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6e27729d603b82528bfdfdcb6914a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ece590014b303a080b017b0298eaac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edabe210c3abecb9667347f91e69a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c148606e407d7386a17027399e7f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fcdffd28fc8390d8dbb9bd3568a0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde7238b5e2ab068dcf09333b9d5bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d24d7b5139132e56515251c623b6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e48802934052195475d4d0f09122876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80faa3ef744d68b2ac93ab62d1a98e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eeeb75cd1fd143d7e40e12aa34fd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63975663c8ea461b01064cc8b3abcd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ade228c79efcaa37534b5a36e396d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66779b73f8afc8621602676d7ec409bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d02f665b20564ffd675c148da475cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec42e000f80a6f4fdc251d866be52b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bd8c43f6f205674be117703adc15b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153af474cfb06767c602e0b07e9fce985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a820443223543153654bf7b0483df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6cec11418eb5ecfef6bc12cde2a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d3ba8291d700ece3e0a542e804c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9500fa308d7d72aaec1ea4482ba806189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17bd573881a384e21f92c75271b0a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed4551946f2fae7a6bb5cd0cd47f7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3cd314675ebaa82f4a44b805593292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541524f2bffb03b788510ff52853a52893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a306618e71ce84e19ca2545e84438194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f772c37cef931275f50d9801be77d8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a5e46bc5b604d662e90f52145545e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b3c5628827ea68da430146234ebc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58763b3572d81127c6ea0676010deb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1577e669390d03117534efeae3a2fbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e460ce8251a36af2718ed04974851c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad4a444234d683ac6be947c5443593101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e3828e9125ea1941e2c65b10818f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57efedb9549f7104fd8c177e797fb36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f863f0436c97a9c952a6338eb9c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f14611475be4acf7c19a3d254dbd9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74978cf2ae52f9508d0f8906a573d5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635cd2635e0d30dfcebf454bf1658e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755295445e77875ccd5011c057396352108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731974f191093947fb345c1973fd52a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d600eef4ce5742fe387d4f0ed50330110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d1a2278cbd4013e871528b1727cd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfca4718e05725ccc310facdc2a118112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9847ed9ba3b370cf7388a905723ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43ad172b4a04bac6be5b672647141b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35203ed0569e92cd9e481ea96b41c03c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592c3f56487c7d515b7ff9aeaaa855f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770e0bb7215c9794c6c409b43a76a91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e333d469b566ddb6854f5852759f17b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5641356f167e54e28fcc7473efbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9223f3dae39133aa01dca406f1b3cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374c130c4fb6c24d6a5336373d553f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db831cdae041a5ae7defbf7b33f50b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784f04c68522be4c0fe6324adcb2321123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30aaec772b4a38b3acfc325729d78a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806183e2400ed8d54b294ce87f536b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29cdc9326210d032e9241ad9c4a9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a33eb66dc5c1d0dfcf9219f03c43d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd00307dcdfdf29a1a39281ae767930128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028046186941d07bec49e7b8dbf79831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe9e01ddfb2871b4914f4d28634fe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8e31f025e2689f80162800c87e337131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5efc684004d3515e43c141a7f53a9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d462a96089d2871cb7bacf2cf60c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd74fa0690952b8a3e50d295294992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00132897c1653fd888383ce6ca9399135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663cf2d06dac052f1766c57db6fe277136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2319b2de020b2c4992aa2720898ae3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ba0575c2e8bd1637e5c8c03df8f6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e6c017c02d36bd02be1db1afbac9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6849336ced74faf63e078e0673cf54b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956077cf2489a8340a2166e6f2722e62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ece33879e833a8c81400c36892be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6888c6601318c997e02273268e9c781143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab15ab011d62f08695d3cdf2f8e78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd46ee86b2074972207643462464c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c207a0e11fdd57f1d94f4c8ce759d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41752b6ad9ee36801d1cd99d0171b758147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bef0bb99f8fe218ad4946ff19b34d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a886041b245b56dc95ecbb8aaa1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e438bae19454ffc5ffd871dfa63dca7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3feb994a94fc4475ba740858cb4258151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72fd010a0428dfb53735fb635f3b8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26233f755825186a1fb8d41fe196c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fb2237e100e250590bf57296857f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac75bf6db4d07690599516a3d7e1c35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5467a6392569032385b4c4339b2f9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646b10971e407f0820d018ccbe3766157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed43eb62c9ffb40d1628f48bb3bb1b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f8359eafb5f4e12ea814135873eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe2c0a4fdd9c2b0a235bc1be6c8794160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a28b4efdcffd239f74f87b37fa82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e35db48ef54f0533f6a9ba22f3daf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906344ed565ce5441fa3048a928ff45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e5af9d2985767f04667f8a97775c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3957e73262e5532f981b5d16002bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bcb028838113ed33ed1d43863aa36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b60012d160a91d3f47fd18e668f448167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d125b429a52977b4c33326f3df88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eee60abee9035dc652ae7c752f61f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4b37948c33fdb9ffed746019141c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3a6323456eaa7f9d02eb44bcdbd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f672b19ee15603a3f20c8b00d9efaae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aa0e7a0683f02da7b97c56738d445173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21e78d862ce1a47c368f9160b9511c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd3e3e65794f03c8f26f921ac9baf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4d886162906229bc60f78fcdd191176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5887c6a9f22578f19546a2dd76bc3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac185b238f2cf78a3788e07d8b8571b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736bc59c59af6b41f125768f9a641c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24bbb7e519c1a05a2e21c960419af2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d56ac9b7c8a2c1163699c3589b27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d756484038cb9e19bb391ee886e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a9c93c0470e843218965a8f88409183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa836069879570d0487374adc2d339184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4b36f05ca638f1958470d7abe516185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9d46924672382825e9e8630b7f8ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746cac00391d99e12feab7ab8cb1d12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a1d98eceafc629d1b7ce2e76b75f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe443ae6e0db4aa39ed090d1dfee50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef326c7df7efea5eccbe6be772e56a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d539982c706bef8786be439b579ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544db7c6df88db64c4fd0a269bce1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fc4b89221ebc61bc88f28552faa02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9006ad8539ddb1c43fc6780c1a98194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5eb370d9cf890eac1f99e19c5b0af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960c40ae22c9b043f348017ff90e55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811777581520cef997eb3671ebcfd58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122eafe427b25ba21c6c688a5fe5f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71e51b0f4f8fa5b5b03d89da404d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6d2d105822fdc4329279b1115ea4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7774ffc15aa9236ab4978901b6cf88b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b8f80037f4fff54993fb2057e6a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db82fa6047fb5d55f7f54b5735819d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f88c349ef7e7af7a0a40e25939453204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e217c094001c8ea14caebd331876e42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787ed38361ea53126bbc13d41ca6308206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69e72f2ddf37d004b4444b13ddc455207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a0299dd2afd38a16db88bcf72613208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4128c563e893884bd1eeab06c4694209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3e887aedffa0d6fbab06fc5460a68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60f2937be0f3ddeaf73f9a2174ca2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2732cd98f1c16711b1629126bd669212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc22fa933ae6a7130d98810495311213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546153c51796dfa9366fc7a334fb2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca47f2a33f227dc1005feed7f3381c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f36b65d005873648e00f77359b08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a2a82e8f8cb43ded4750a7d60e091217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd83f3f997afe7f3420826761bb7e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9c3b4442a181688d0cd1b5a86b8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad006d6a1afbe5935f79ebd2cce682220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59110105f0797f9d6a45e1d4933b9de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519588bfd4b392611f3a26b8e17c5f0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66cb74c69ad1de0c1227b4bb6255bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36c1058bc4f409270909ab1c6fd01b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3087c2cfc07ae6ef3c97c2298cd2020225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45a41209d39c02abeed07d5b9cfe7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16170931ab86fc6cfcf162783ccbd088227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3702d38b244b46b06d8bc820d5662228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414537771b62090efadde1fadc1c044229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a6a5f39b384eaf80dded4663a96f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f24a02a5bfedb6c0ed7015f8dae0db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b69b74b2ebf8b966ea0b3db12744b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d9495f2d0b7f97f7e880dc845d477233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b6bb52b1772194b73da14f2658830234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4523cc729850929e9d002bc4514cba8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f4a0afc94fb8d73ff8d04aedd9e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b58023d72d2f2c18e8d411d3be49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae1baee0a471fe958277c3c5e4f137238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270baf84983d9d44e45a1c2cd2b5eca0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb11b19e46d1a09c3e10ce0945b01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb94da17b686c660fd40b05244e048241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf6481c5b552bd6dfaf01d76569a8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad4b91a9857438d53b5b2edfaab3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00524d76b859d1ee8654ee74ba97e428244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b7a51d91283736f5694b9f2acbc1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de07d56f87aba3ba8b10fb9a71baac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ab2e313ed4148f973432eaf50408247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7685f1f49aa8970e4bd3c5ee6841c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67c5e9e7adae94b10280be6100b2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0299a0981c26d52194236ee37a056a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004b3c0f129228c18c17ae82ebc214251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeca4cbc712c2d183b4c84226bfb29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c0f970929fce6b369cc5b59116ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b90e2ae532c958f1f6e8cde62ee7a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c55a7648e178f6c6516826240f4c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ff16de10565b9cae3c1e76482f99e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34409d802a3a31d075a02b063dd40fa8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378630c3391229d63dc4414936cb510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46035755a49681d4fd51620b5ec4a5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d14173924d77be9410a87cb6a8d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a876d78daabf9b13eb1b0da9da7d6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2957db066b7cb18825b98bd9e53b96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775b1ca6a3a9e245eb43f1bc8062b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa32b072405429f2f8d9e19e7e5a9b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a9f118b91eea2f1ebe216e45cfda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75bf32e05d7143c7212e849ba5a81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4279c937a62c05bd7ab4d33d68fda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f22e06f223db27f07212a82f91238268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67cf152922d2b83ef6f8d941c0c9ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fb0fbd1fecedb1bc9fdc35c01b10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5c6cbe7fd3960977d8b448e90bc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063a19b74559455d3a81c8a462dd5a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152781f6fc450eecf9ad44573ba99a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c06d21bfa076036f7803a64e25c2b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591de3d33b6b6d77ecb07a24e1697c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fc94075e0ff0d0cf6c25e0bdd774a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d4b4481abaa9ceb3d816b39ee03cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcae1a438d4837d0d54c27501fc611278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e11f430a93e3c07cb7865ebf76372b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d6df0a64cdfaf945a066c178feeca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a81b075385cdee7ff89151fbe1f5f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a294105ad53efcc4744860e2b7f9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662478fc3234f966e5fd44730d6f73e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18a7eb34a97f3cd4aedf0bcceb1f82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9d132938786c7689574aadd129050285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c13d643be135dae52a0661ba7e378286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bbfee6f494d55b107f86f9ba16423287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06615c4abf66eb6fa3ad3d901f470a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b21954ca1c1e1a230ffca6300b95a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd51c13beec53eedde304484b5e0fd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c24c5aaff4af20708265706339ad9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac87f228fd13e1774fcfd895a7550b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9341936b28d08b1c44b68cb8b18f09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab1267c90d356293de336690fc54e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ad495aeb1a044809bb4a05aaadd46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4b2ebfe5cf405c967a4b1155c4fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ebfea1ff803f68c5cfe8a8176cbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a3c369408177b5fe410701cfade54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955223ebfe200b509dbd428d4176b3b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b594ab9a3d51b025c3a3cafd83bef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a63579542b373ac9a9436b861fb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22dc8b5a1d9afb4491fa96020a50a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7e457c988ecb1e2ff928d4852ed6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780014afe623776462a6bed8f5358d5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ae2b13ee12d84812b140f41238cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ec8ae7f4a4f92b42e6608302236ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd775c9e493559dcd7eb77b921874e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e9145ae1817e04b7cc075491ccc8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e35f117bb5797319f8f5e0c4b3a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996065907e9233605a2097e6c4578059310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f764653405432ae3385d54a7314499311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6f69f0d3fd0393e4ff9d9bf08bba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8424f6de9696aad2af215e41fb7992313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f5a3ce4add710f90a644996ba6488314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20090255be46021ea86d3486983dcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca12d347965fdabd08018f3d15a97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78d5bf1e62cd230896cc6ca094d86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afaaa2ecc366e30392a392a889a45e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35569c33fdfff24461031c0f209c67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b3fe96393ae0648e4a2786bcda49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5769daa65f132a4a12ba358a7321c13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa0ca4550e828be9dd8d9ecfdb9ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249d7fe7f7657bb5b04f9a2381e8a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783df98b0e0db2d1e5a8b2e9991b5a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a084ba8d814b1ad33a1ecc67495923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e288d9120fadfd989c3ca2041bf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067755155c8da6d9f85b6c5792630f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f239749e0ac170c51548032a1d9397328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f8e35292993432a372b4cb8bca3bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd614ab9d384f1f2f0bfe14de70efd46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58eb368dabdbecd2ca7276a2d78efd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82d4113867a358536b42beb9564ace332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591530b733e4b0aa8b42566dd29c1b30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727774569762b46a22630f355d1c3ae2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c196440c8b6dd1fbd78152897da90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685bc198b8e031f03275446d95df09c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475f92a4ffc6d74cdbe048f5721796b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4bc181f3e3f0ebee3a6336ed59ed5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba33db57f5a3d21bbe0482d1e9678a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42526983ec66cbbedcf21d0a80a48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acc6ab11ddeec0f31060664c3df34a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0408ade13285391b91a2c75378b50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a71b8f7c80cbddd2745da1d6febd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e7ad56e8663ea7a99d99f7513aa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40811f6de10927779fdc73e4894468345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607fd9bcb0e3a4bf9669f0600d7745346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309149ba275fdff15e63b9767715c2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255c049fd3c0391920782e58cbc29c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e316d85f2c0910759a2a8e508e28b90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d6fa870cab47e8fe7ecb1eb7dfcad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014210c24e672cfc4edc7b1e5faefc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4328990819d7febca26de815755d5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126a7f23be22091402b360b44007357353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c8eda3dd11f41523bf16f9c083965354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95dca2695077c405b9e18c4693bc59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef72a301458c7695ad0829034c497356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba22cde4fe0462442d30e4b97e2025f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6bdfc28f411db3bf0cff07c9242f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7173d54ed2e078a30b3df7e41e1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b750118e167c156dd046c1c70cbd5fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0bf1036c38ce9fad5b441e3a2f2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c3742bb711eccfc227fa0cd4ba203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe75f69f2e64e33efad087c9f819ddb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3987eeef7f69dc3c1b7f1260caf4f8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3cf5ed7851d5d4151270ff27593de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9c840b444b28a6aabdee2dbd754c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c9f92dae792245a88b8424d4e7c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f77a6f30460324dfc58ed0e99e32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52f732d6741a8d770b61a7fc028906369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf8056407bdab148a194ee536ae9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a225482ba15c4c652778e8ef70d3a7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e60ffd1b754073c4968fe290e3ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c652606f79efd51a68ec12919122f29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b5449d2a0182ced48b13433d531e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed88da19c94804220af474ff8ca57bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f96d3807b7c3d1d2f62c17cbd58e1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef80d4ac6eb1c05d8076edb0a606c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454b0129886f8c390542c19780bbc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a37cd956e8d9285b61f48a41729c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d183f215ed4bb6e2237d3370d6d9a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810d9b54674c8ac206343bb63889595381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2de8967b65f5cc6f3a8b04017843e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55904a2f34f13d5cd5b274c30bae7ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bbeb2c2e11398e4df6069144265fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167bc9ccb563ce9dfccf9fa1d732a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47db514415d263c2d62ac414d3d762b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed75efb379584872ae37a0a3714eeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62fcb3d657b195170d7e478ae7bbcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd5619d3c8a05ec68ad7921ef7e935389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bd4c94f4386d774ffa51a1e74111e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958b5133e11df66b24c6bdc45177e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b635d54568ff0d9f2f4b2e7efc71e53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f337f76182e56d894cda12d174d7384393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad879095560d4ea78f379e50d022287394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b85a38fb8e35f40925d2a5e086f12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cafd395fd77cb21936b19061cf984396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec807e62dfe83e05e608cf37b1c12397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d517226bb4e0de86dcfbba756da8afe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beda188043deded0f2288d4f793307399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea3d360cfa664bb2df8847dc162d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb96f0dcb6b6f1accdd6d44b66b768c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d78a187328ec58d8dbab6a7b605b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a649576c00ca1ad56dc2965a878d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d516fe774b24df08d4c76f6191e189404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320eadb21b9c5b535e12ede1ed3cb75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7cf3463231c2d690eab62d9dff6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc4e3d280043a513f837f1e510b97d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5edd2ccb2e3fff2634d156146975c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44e4838cf7810e429b893cb263d9aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48596f24e27602cc300b2ad5939270c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c3dece6d1799e9a6510c18cb333e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d71d5e009882d0c131b1af86bb370412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a42c7af58a0acc4de49fd09448cd55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0624e0a22e4232824249af20f815b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa4c26fabd6a6554004c40662a802415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b73b925f7a469dc6af5eb96ed51ccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc64453df5a09b415bd53c3dd8db3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3d4161c276f99c6169087bf42a82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62380dc92cd385ec895d2be5f3e8ddef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd5b62f48d73b67e6f2e5af499a071420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833fb6467cb88a8cf7bdea0a3b51125421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db23753d3fee32e1783f44e0a0e271422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992a564924ee0193067e373ba2f893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309932acfe2a9b7afa9dc41825f2bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60a42b2b4a6e8f75a251104d841c9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ac5a0fcaa42ec3f89fae47081f8de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eaad3cd3c69a0559a6eedc5ce1581427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0711d90ecc889849335a947c14d16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf7799d59e489a4dfe0b0b9748cdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4a46ca0629de24fd97683d668b17b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56568227fc9ae1e84264133235322f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec43c13b940b49c994586edd22bcdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716dda737d8161a7bc99c8f8e785db9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e651c55e92462e7653780f89a7af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9017a4957fb20bc3a82b742e68f60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d820157ec24d1036cfadd3d9e412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa74f49b76f8c196dbc25778fc02ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c98f9db8dae0a1d00f4c06dab484f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1e5769bdab2e9da19042524faba1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427b8699ddab9e9eb270691190d298440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ce7235065a3a590b2d55df29ccab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba4bafb94fcff800fd78360be80d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f58d38d2cd38017a0c434b279bc2dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a8c96e4c848eedb3cc5ad3ad25ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07d10117aaaa4bea8eaf4766f2aefb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd43016c3c91f9f5e2997febbcea3ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac9d5dabac1a2363777fab7ac48be6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4951a88e00f8493669d45513f12f82e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552f1bf31f474ddae016baf76fe516c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ffb42a834c29eb34c76231c3c8e6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a142565a6f2d7bbf700d3e201e280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bff3a77ca872972e8ad430a15b894452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5629867ca5e16b25cb3e349d7bcda8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea093c853e63c90d8c10963fe70f7ca1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad294cf333f080002646b3c85b5d82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc0b7e231c122a5f37d42c8f6e482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402579a09f4797a298f8b97e538d9a79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81054f2c2ee4c83b82d4dee976e453b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d66af228fe194b7c67cca815d1689459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06a48f58dd03cec229cb57577a1c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81318f9f59b700e2079df71c5c081461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d08a6619ae30eab3f4d5ddf84e9d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9865e4c3c66db66926d8521f9c5cc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b462980e18916ec21b6d2b939313312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c770eadf65a319547a376ee956081465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f52a9004f1c9d30fcbf6c8e22783466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db4be640a6e90660adcbe3d286cf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f505aa774e76787430a72ae315cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8416c0f1e900d6abcbd523cfd1fdbf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd700a7a900ddc1d3a9f92138fe7d5b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce5386b9e2ef829492cf34dafbbe4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dbaeda0f68c1f0c48e9dea025963d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0671cfc1647a1d1a73a22f4f1f173473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972ded27c0c22f67d033d863000811474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54a69a6f3b21f81eee09efa22b626475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46736335e762239c11daf660047c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a114b5a2f68f4afff09b832ca9fb3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b79b9f6b56ca0436eac631deff6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a610cf41cc0d9f4d3203c64c7602d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c385e850062bd49403949b36434a09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfaea29b9c175f48e3440fbd7f06a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e143aa0d0b2eb95f6846bc8e3d26a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0609b0062f206fe03ca53229fc790483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a4112ccb1b5332e2cea00ab05f326484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4b345a04c057ff60849681d36fd90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb005535408c6edb35aa06553344e8b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb45163c205f27f1b1202002445599487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374f595b941f9ac3fbe90f6d91ba898488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6cc56e90eb1b11069bb7bb41d437489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c361c44f4b5f340e08309c337bed74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f99aa7e58181ced8c69017b3da743e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab7af1fb4b74269e5f57857f73a303492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a779bd122ead529e63b9dd1d43c2cbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d11b5dfa8a73920f94e17fba6693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91dd7dfd36ea9171b498351d8579c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae09d6d05cda853e10880a76d15783b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2bebe677815091e234e382ece2fc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5ea91ad00ad1e7245354b944b9ec6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00791a777f994bebc4f5c4859d909499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996776ece669446caad072e0e89a4e45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb96e28a0024dcd1b43ea1d935a0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99635091ff04cef4f04a419a2f8189502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9d72e6936b414f066b4c51e8c4f35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653dc2cfe8f3c6013ed2674917c4af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22f9ea3d10e3bf4ff2d7b70915ff79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa07a5f65ade4b12f3dcb427286f067506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e66dc7ca331f4cff4edc428ff7c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f34af4e5462620aaa5cd98edba6fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b25d1b43db1b302badfcc25f911d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9576e2a43b24f513457216d64c2e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48f66482ebe9fdc0a331569c59978511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5992808cc5de720deb4b65a070ed73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b0d1fe209903d7e54d2765c987bf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03520ca24a1e0acda93afdbe909dcd99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ca0980d2d4f5def7f1cb2bcb58a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9418840d8bed8972c48877db9fa3e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209989c4356034dcdffa81c4fe867e28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfad76033c8156735d1b0cf9599e6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8679894434065f81d2c62c6752b40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850806525655f778a4fbe685c68d65b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e44716a50539eaa2ecf9843efd9172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635552d96fb7ccffee62ebd6f8c6cca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60b005d1d32cc0bf7bf9d855aa67f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a36995b006fc7f8d6793836046bfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582108914250e1948f309caaf1136c17525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830a6169d71c6c3782cb7d12a302d23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7ab5cdb19303d8c6e8e8ff6a1ec3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1058005c9348abb1bfa4cb54c9b8bdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838913d71bc8274f2cb158429d97f92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a0c5037959ae6a730f38246a4c4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52ab0040eb8430fc6a76fc2a01b6b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c9c73205ad40e409d9c8b2ec88b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca6c7935a78fd377e0bc67cc56e60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7686346192888ed4ac50c4e4da1d43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ccd89729239c5c6ed62295786c085535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ecaece5102525335804e72a19824536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9124c3cab2de5af80733e802b28bc8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f092e5a10cd313bb6f7f4201d8ec0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd1806fd9da04671985f26dc9afb73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d38aae9dc0ae0767f41ce93e11425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9a9a54b3264f6518ee7f9cbda79d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ea65183af5405a6870a6d75bdcb8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f817c00bb34722c5d4b011c597522543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4acffe66435b2b40ea70c8cd5b461544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a7562679f3e9d07e34206ffc4ab6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11117f0b9484b101615881b031f7ee4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d5694c24375d29039e2f50f3097e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bec7c70b4565f2b4acbcd13ec932d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2537d52f5d3e7f210852546b7d40549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4150bc58a7042f5de9ebbd7560d9561550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9388cffae6fd53a203dabbb3be166c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ada9375103b1558c8f1190ddd64f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e1ca315cff6a90fc6cb2e3253988553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a41351661514fa518d82f2cced248554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688c37f630897eaafbc7aa6bdc9ab6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7758d7549e78bc2ecd6a8669dcb049556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757d70683b83bb161bbefe701234134557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa941d5371744e8a07d664e1c16615558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863506f3408bf99216ae09ced78d5c47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f317fa3bda925a0aa531b45e4f3d4d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f17a4dfbab21c3fadc7be32fb438561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d5ea2a6438e954c1b1f1b8e65deb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307bc637e19568dbcdf147408ee6f0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c600d05d454a744a5c78342901e74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd196f4558ee015f8c6df2188413d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c3420be3163d628b5857843ac80c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536886cc1a0600375fd023ce06db3c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a96b3f748367eada6298ea352899568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ad987ef243d5a1ae260db7462aa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a2e120bea3c4500746b3fea88cfee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f842f529018cd697be7a080cd1fe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eadf66f301ab7e81861070b6991944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa6f1d9cbf097299c2d6625b533a06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5260080f8c99171f2c18d0d83d7c52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501abddea8f2792f91ff1ce460444e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988bbc2f7a2fcd44deedf0e516a8760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574af42a7d3fc5a1d14b5328a30cf6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03872c31c9f47547e49ebf20f0d7a86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372a05cb591856320a439df26cd5698579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c205f0d29b164e5d4f71ea37fda6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917328ec11a3a6d17f5df33afc90d45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea357f5da734a7399fc7129495ac6cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8bf842fe12ad0f28f98852c755d77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd4727f48dd30dc7a2f1896e911b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd588194abf6d4a64a6ef301b04a2be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a1e7304f371309870fbacb092afc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe2f4a0d56627d83f2520609c2dc05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e66f30c30a1db1917c7d2f03ffe09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a0c6f19133a04da99d80adb518f24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8221d096bc9a1c22331a44fd05ff6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621d3bd1c102d10e917e4659c3a286c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b52272fefefe81687990aab033f9c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01443a15f4b126142c5af896343038593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6ad586f9be2f4e4063d21831c95c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2588eeb5c62b3548e98a27e2afb7f84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1859f33d98d429d7b2d0a5c797d3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac9b2405fbf4889d112bd2e3b2d9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e486b2bab98b1a4e079d24b7fa4b4d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888066df68928a0e394154276a5c9e81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a48f310606a5739a2759ea47d16ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f4c0d7e6d6c714d846b5b8883ea7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8236d9d7dfe5672d9b6567e870824602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab7bdbed89ab6ef13a440bb3ffdeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6747dcd6961b38b396b01b80ac972e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6815ac365a97938e1a70a46a0d075605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac5d43167c6b0c3132d89e83e57e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb730f053f3b50893fdc0b9b518efe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31149c5caad0309530c1ba92de3a0fa2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74c3312f7c787f670e020d32d5233609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d76b94afa93cf625e631f19b823c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83275559fed81a0d9083c83c221ecfbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca198abf1da5028946699994a1abf9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb47644d19a7129965dcf9d4f4041c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491dd217771c90f4f07944d980e9ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c7eaec5916486081d3993f95c986d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfc1f3e602bea20575ab683c7bb8cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd630c362710df57f579a3d3a991a60f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358ae0740c6cb0e987a5e947bc0ea1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39b8fad7f0f033578a91854ce1166e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbb6403ac4abac891e8f026637e2ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a7de52dc0f082fa82201a70157c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c8725364c0afed57fa072549191b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6add3973e43e8f65ff56d86a6d233623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caa4de00bc4d8cd2f1da547d917270624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b06660455cbd21ff92a3778db7ee5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c71fa5db788bbf5a85cf397816d92a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4802d923eb133717a4116c8dad65053627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba6e0037454117e31647f8c695aeb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc354869b62ebc5256502fd89d4e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e20bdf4e40b1b7238628dfb9ca69d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba008269750289bd7ca758b7585b96f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59623248208945e3a3100894fb2831632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0084d511c7d414c1f9fd4fa6bc1f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e437a6c3169d7b81f9dbaee714182d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eff23695bcde7ee90aae3985517aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e42c267676a13b0658b15592dadde5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7798693e38de973519aa2d55821985f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a34d71014ad4c02ebe497f115a2eaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497fcf81afc77055bf09bd454bb7025639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30fafa3021d55fd298142b8e22479640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4b827572bef7c94b7c46f933ffef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea86c4b9720dd1f31fa9367783cd44b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c9b4aa96957b4fc1a12fece5021a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e930b761b620c60632ea7529873a304644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b65dc8d2a9fd6a8d56bb497114884645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8cc16f8d0b07c031850f0a27e1cd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949a2e5e9e91e8005f7ee00e0777f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d671b35a6ebc04ab2d69cea3a8bf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab7aa97468877057ac122ee9a9a6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e7c4bd3408574300fde4b8fe48e58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03c2176fd5c1f87853a5daaeab18e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a8d2cda37342cdfbdb317dc6cbd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384069eb8b4862b2dedb5769fc9606a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78bf4a981f3883d69e77435d63808e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de722f943c8f6bb52b5c01ca3ecf8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f1f51c0f095392463b8bc8d1a11d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f26f5ce954624b686925d2bfc9dcc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759967c9a77079cb6d8b148a514f9df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c4a23883277e37ed55d1033a7c76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d356b3a230c18b204686e863653c1c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098b4deeaf49510a7b6c7dcca65c87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eb8b66b6260cec8186a84f762eef8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcdef136d5dbf4bdd91986823ebdc5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080089c16080e7886c64aa0849bf9cd2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36232b492215a093d7dd79cefa369665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6195d75b0c051b49fa51af64ee66223666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0f5cc291856e7ff5dfca87ae60cf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62df3b706550af9348fce66e90b0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aa2288749c3acad24a9cce3087172669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48204d1389ecbafbd01f6cb53a4663670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24010507f58be6cf4499a980e0c7dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac82aa990dec70385b80c4612d63b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b98bb97d3018be36f3968831770b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c92bf4eff90ab2a79d16f3f9c9d67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67114780f0de77dde4367658d15be4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743398887e1bdab85c02040abd5519c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba03a0c5a7cb8c5373eb75d9e3f598f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe12511fa79bc923252427f9219df0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2f12e00f911095a4b2212e2af11e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478c5918a4fe068e67ec1c986abab76680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89e8d609099c03b5b62099ff2f258681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb295c43535b46f59f36844aa0bf29c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293272abb01091c6cdcce2fa5a2adae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e1fb05d078749b208d1d5fdd096d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ea6eef99fccab899b42cd78ef11e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0042e9d3a59bc97d5c272374fa86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17502eec010c55771158395809dee9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d56a8c8bd2ea77497a6b97abf8c627688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b789bd910fefe3ba1cd2414bee3c07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2fbb16ea21014e47b03e4aba5927690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5548401c34d58865b1758a327a86691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4b3dc543bd7034c17114021739101692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4fd794133772334075efe7468d552693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5f9af263a67b32253d9cfca6f3f7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91598d952f1121d30ee5fd2a3092c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef42609b6374bc3777c005a0002021696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a812040a7f678d0b97f4a730caa1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5102902aa243c6927fa033e60958698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16638211be497b81a20dd0cc8bd610fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42474b359334456ef3d960bde50292700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9bab5d3114302fe635efe062a07df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b310730cba5000285ba72cad879b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3f11f61acd09927655c93d2b58c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407011a7ccdb12acaf2c45ddf2ec9334704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b1ff08745ebfe8b929d0a917a0bb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73addfac779ab775f36193074167d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3f6eae2810ce9b13adcfc3bed05e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd60be0cc7bfb51ced0637f3198956708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83827a591bdf216c0eabddccd91327709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3dc504721b4adddaccc233479e10a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743891f44e194bef611c0904ba520c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbc07b55e28dd8499ebab75a93192e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbbe62af53b045704659d503298fad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a155f5e0f39237df13a29ede6d327ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c316fcd4dc7eae4fd60c29db4a4c56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbd6eb78b151690eabf645744c39cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6ae0cfd27881d2f3a06613af42eb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea46d86b4ddf6c75da33bb6763e499718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5080c71d1349cc0b2297a82b7fd0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec652143e362ffc9ced6cd97d733dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b9ed2c62112b6e603354ad18cdf0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeffdbddb9a072ada3f8f0435a48f62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23de756d5425893a1da865d7ca8d98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba24ac66cc8a2ccffc39de9f51838724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd9b23fc3608db1fce2e4c953af226725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948788d809ecf8d58ef99f077b71614726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f4a1c6dd567ddd1eb523a395b0cb6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06fc0076620ab905bb5458392e21dd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8d285e14d4b95615e119e82690ced729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d6ab080639bc701e0f81fbcb8795730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c821f1cc4df85253f678727cd5c85c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f2cbffe00fc252fe438e36f89c671732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6686064fd90f1b20edce60721919e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a37315ce0f88163d2691ffb08863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60c7fe19250f1e8fcefb14f1a08ca5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932130ca63b1042621dda1556137976736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e9111c719fd529a40541116dcc10f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c233602c726b096d13e154f586a881738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41906969813f693163a3b7532735d047739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77cdbab9ba8dc649374411cf9acf00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72356124b685c09dd715034130459dc9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1bee757d477577484b9c0c477de6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0d277887ab80e1012c931c1c4f6f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297d82dbf4fc84c1f881381af80f7e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ace6772bb7f93be21309a87dadfbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f2bfbfe60ce85586c680b5459e22c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3392d7ff68d46b440cb3e4c42c84fe0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e27ca7b83864b14ed8b4c1adf02cf1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d88927e777a5cb94fb2a0e73f35f0b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740990ab4096d6473464f28b69eb008750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ce2914280e4b957a27d46545eb7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691762362f6bea5cc00cba82204523752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b5214f63c5feabcf3214d9cb00a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad7e487e7a359425b2922dfa85f9f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782284b161823b24eb0dcf4ab18a74a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6c66ceb4e01f5e75d1fd005f0424756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf37933b3c61b90bd56240172d5af2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ecbfc5b6fa79520c354ca5c49c38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22546b245ac72eb2c5f37973ff35906a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>