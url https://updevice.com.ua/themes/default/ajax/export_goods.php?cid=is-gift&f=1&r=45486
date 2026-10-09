--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca15d597b45943834e4601883d9b981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b650d89ccf53a976474d60b1e6972a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a284cd50a3e58b5ce03fa2e5fba1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948a9b691dff05076893149027087f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab84c962cbc80662e9756acfdf7f8a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6180eed96c5dfda184f625d80d54426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242dcd2a02900b99a1a3534143776da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa8d2717b5629d7dff97a691f1558b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8759fb11831cafefe2dd0646eae1269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb0b57620c95ad2d658ff1b5ac0ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cdd6dbe5d2d36e12f1b36d8b9f42e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c123e3fbf0c2b5520d1ae02acfe112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252439905e8cd048ffaa192c55ff0a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c62496873b5826312f691ee35484614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65d6119ff7f0588eb5a76cd01763815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93957bb3a5da6ae9a1b2aaeb42221bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0022cfe32d99f339fbc364c73b9fb4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d87921d6e35213353f62ca3ee20e7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c08d8fced11267e45bc848d96732319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363e80eadd97d89cf5b57c2ff10216f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d10ffdab8de55e3165736214f632c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a12e0e65a9a4c64420664b333827222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bee5c8b4a3d9ec04cec4a936785ad623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a79ba72ad41bd562f64328608dcb7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93a7c0dcdf652df9a01b53436b791925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310bc2620dff85a1cc777a4fcdf5a6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04244ddfa9de8882fa10a94e09d3452b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061c1b751dbee63acdb2d1585aa41928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5686927cda6bd5b449452fce19ffd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30560e008686cfd2cd602185e99501130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3ff70b99d63097e6c7bd98127e8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc951671d80aaf448db83024ef9288c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb034daf78037e41643d83536fda9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeffb3524e8adcceb74be010b78f9134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236481fc285824c63f0a649b4f368fa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa400a5b8e07e58b3177a1458677f46036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bf7dd0322c1414ee42267db7f4ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544a9426882f24e1b8990df06b88fd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df29a0bc2fbf756842ba5eb0853d7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d7ba2d05ca3009d3aceedf455d2cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd72ac60b500b12486ac6fe74512541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9403eddcb6c1852bc595b7fa87f46342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65bb5f590abd7c04d276288f0bc4a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d1265a66c0744ce3d46fdef4bae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4a158ccdd1f7cd193d2391b574ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aed1ef0b6f1e394ea9e1a1f68b279f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b13b231ddd58d7e0a6cbe1cab2f96a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288b79a8a58a428f455ac2c8dc81daf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89449a55e8f90ff788ad0b408ea9da1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84020a307fab1bc525fbf659319c35b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333ae91639360ca745174d2e7bc561a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ea6538b4f82027348a1c8cb3661b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada1f0a1e871ce8c598353ce112870153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b83f2d0e234685ce152dc56dcc3f7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5ed91d97dfbe0a50a622876afc40f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29214c897523e193e9f99754bf63c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca22f0590a7982f3d189ae33c6fb03957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e838bbbf37e6cae7e90b14f8f2a6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d7eb20ce357690965941dc0d5e59b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b641db0e3fc1c7190e6ad9b3741b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99587a6a865d74b52ba193e39211c84561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180280574487eab6cb4d59575be39a1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d508600512961c47b1adefeb1b6f73f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fbe3982094eb9026da20eccf2fc3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a4c3d04dfb4a9e77331c7824f5b0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62df88d208beb171252763abbe2d8c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2c174b76ab3ee8e450c92454cfa2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74cca8e0f194bd3362ba84ba69eb2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ad974d88f712a7b272a9e1c8689869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892877c6462d0623b6c7b86b67b955fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6ebda26c3728e6873ac13508a40971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81704bebba06dbf0b1dabd65a4af568772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74004734357cc64f3fde547e66867d9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f2edb68e36f695837002298fd5dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ac2560bb6163586e2d8d217728c9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4aa70988992ae4fc8c729fc62f4f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0948a4c6f1179f99b84d79c03e93c8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf292c211d55bb4ee3963b24dd33abea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abeb89c8cd7ede9f6fda6303427a7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafe28c5a788c3d8b4d3cb490ed05eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526e5102164843f33fe2dafe61e5d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f92800c425b0b1eb799d7fa9d6ffa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b47125655e656352a7936346d95583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527dbe8dffe42a241dadc5ea444b8d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b26a03dcf69aff39328781991d4bb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d940f2083c410a7832f17f5a5338e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d20c4875f9b1ab81f83bd3086c1e9587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230315430146683fe58f6b56af3499b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818979ba7c4af6c36f31a444268ede089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafccb482841cc298439a8e8fb2b0fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f70efff32d6994474d4a3159b3ecdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b7bef4a89c7a14f874324579935ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ef55fd5909e2c4fe013cee10a560593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460e473b4de64ef01f52a6147e69d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814d4f86529a0c3ed9d485bbe73d29395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dab3c9ca1b886a0fb77806216a8df396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb0fd03b4574474e80a8a943a425797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32ccb9fbddc62ae6a7877ebee5b5aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318754cb2b41ba86d6894dacb90413499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f88cfffda5c2288cc1eb9e71554c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bbe46095677eceeda6b10aaf4faa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a6a9ddaf1c4ddb06e76cff31c4ac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc5a50bfeff1f6fc8589bd2a6e9077103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f0c893dad615840373eeedb161a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a9f10c136485402767660db666958105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef9e24698a6804f5c479cc175748f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66666dac3dbffd5c9cc7e12629d0ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb349c50ca71cf5b25bdd865f5a7ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612b0d99d59dae2292896fe2e4b6017109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7865d5edcac923081e542e8285bb12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e801fcd710f03547bb144e9c20211d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463709ac8a617bf91468df9b2d78731112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138a3141f7cdba2f218f7f79148362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46840820a7552c583cf27c6f3fd877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796991db925319fa87144ca29139d11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a479a6584a90b26850e7899f9dc4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76313aa4d4358fb311ef22fd245e6c94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4794d6ab548bc5f4863996a0912077118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396100f9d329c65fab50c66680fdc9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad25b62fabf2e32198a83f2062cf524120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75878fa2a05d1573e04311a4b73d5130121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c1ba6b051a9e9b58faced2bae728122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce9636e33528b64ce020850406bd8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8b967d29de0fc2f4056361e1a672e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed153acfd2addb5762d4057c32ed5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fef25f1701ff62aaf1dbc73d23ce2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920f1bf087f4fd3dc11079f1051ddf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee541e6e10b2691ae2ef61b5cec3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e82c759f7508e1ea707410b8957848129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be04939e3233d8723e89ca4024871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393444fea9cca55f194dc01348ef4b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ba8d405eaa31ab93c623a5d2a5ba4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367ba3995b7cf0455aec5991c6e6ddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381362e406b76d9f530707f0e638f97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0487860668722fb7d7108f75afecc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6dfb59688fbbb1c083319196a18c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba53af090bfb1931276431184f076a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716dddfa294cc9c772b55c8f1289e43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45252adf119e043d616766f616e4509139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf577d1e91df94a3a308eb0d9d945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d12a53d8b24844c2cca27ed6beeda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb54f9304613e5b55998daa3721770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742463f5f4cd7bab3f32926d8734528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da18465debca5dd8f71d182dda708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682ead3a08318e88eb5879bccb487b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dad1b491d90afa8dfdcbdb30e304a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b2ab792c2809c003662b538e7ebea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae3fc677510c009aab88acd6e41406148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f56dcef527a54a9477d155ab3a4de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02680b996b14099a20f4992c0bc2f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e134774551d11b8620b1da024bb6e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e8083d44b7f747e9b2f9603bf95c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4fe2a53484650fafd5df89825352b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e6cdc8adb5208cbd1cf921c1abccc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd9879d6bb263e0825d1c11865434155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab82caf92b47bbac63560be25e1cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1512108c55a9639efed7aaf425b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932060a397ffc5ddd8e45b676db8a83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a07b65d10053398d442601df731b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6a77da0ec89f7994f4044255a0d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57cf059347ce7773d5ff99c7ae1bce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5ea11e3610ee76fbdf7f1dc4182f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cc3b5e1530bf6800d69ba129e8ed6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d7b526a3f9ae2c638ba2cdfc3db8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f1cc7e68bee56de1cc12f591b1525165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c014d293bc2408d9478c06f9431b09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f8c9d5055adb6f28aa9bc667dd503167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a43217467df6d17e6c9855713edf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852630b73752543867b934a4491dddd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a38b75e93eb61eb036903e4490efde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f745c3e2eccabba7664095890c8662171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf942be5163387596d9036d49b3768fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455590e325125413c061a6717c4bb1c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790f3c6927951e1b781c87935e7b1aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79388bfd3764bc871f2745dc3a9be8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105da01d30768bb56c80b8c7d3b1854176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d96247276dc879c8c2e2df70231c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91bb1989b691ae65e469961db7e390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5edd431d409d774a82defa6a066ead179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7958eed661c2caa2ca8a00f5fe49183180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885a362d6e029b893c2b5772f4b3ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae668aa6d88c2887b28301e369ea7ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00331c442fc96fe56e69c8932e058983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de8e3cd35024aac173b8767d01fd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b6b8de6afcc2fc618d317058366d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d28e4bdf61d25ac07be3947f449e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b773d2a0e6560f7ea63ef239ae03ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df797ebff19794dc2dd8a01f9b330832188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da48eae189eecc626ee0e8624efc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f6eea6137e103e628463fbb1460c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094fbe0754485e39635c3993c69b5d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523310ebde939bdb1cbf7fda9d41d5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc87ce7862150b66aa40ef6db9871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326ef4f0e4b776e6b03c91d007634ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92302d0f3a019d7201b5de02a895e54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68f9d9d5d5ed3696a77b576a33b13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a2ab01b4d94420fc3931717265cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec69a42019f889e8088774c98dc7904198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0acbf5767ae592ea36df4b0468ce9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550580999f7aea5fd8beae7e5f1d4b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552f2cb9195d1bf84aefce3c7fb475a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97dcf9d6882edcdc957e12dc5f1237202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24704d02d8645e55dacd822a473671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9f0f7b131157ee1a44a7afce38cdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c73a4d9da060407872e3653caad0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16c98e7c4a3a8d2d90431badbb005206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e019d2a32ea7d215ec92d37edb78234207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9bd3e21928708669204f3aaf5571208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275ccd89b0391a633c2cb9a11b34585209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1b6ef202ca659bdb8f733748a75f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bce9419115a7c69951add3ce7a4f56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724c6c439fd802cc265de063759541212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb88c121368aa0e02928b311138648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858cbd78c6c9391d9f606524954345214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d2d80fb467f1de0e5f681c6bae474215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4e39a17fc2bbb939d2be69c1a1fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc563b4208b1d58a783f86594a5a170217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaafc43d323ab5d272eb8a2ecb3a6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406555f0ed8224bbc0f7a4cf156103e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b464ff63f5ac65fe271420390ebc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d8636ee8e7db7f2aefa27761f93b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d817624f9ab1ab2f4c548076270bd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaadbb9953e2e32fa33fb6b6eec1a5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04dd6173e2f5e93d5752320de3649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1e354c49febf3d6b259086042cd3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8cfc7165d7b68a7c6e3bf136d1442226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26bd198ec6569e1baabb035e226fa3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd12a934500de283d88dbe49df4d11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc233d2a11bea94eb0328f1e46d5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173182505ec5a0b85c8066fcb98a60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc206e162ef15e365923bef8af87f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94d3f398968729e0e67e63983136bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dc29b3bd16cc18deea8eb65a256d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39739b6cac003323355bdf47ed6a964c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852fdd344c9c3bfb4281e4f61effbc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d59e842830bbf5f0291fdae1bc814f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74941f770b3c887fdb1a3ca73bbad23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c7c292965e54ffb17089b8fa47314238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16911218bf3cefcbb3bb129aa7e90c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fbfc73946112a981ded89900050b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f91e6cacddf41565d2735a39e118c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21be40ddc18913eb24bcf4581eb317242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc562a026497e446a48a225eaffde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df38de0196964387a7890a4068e7b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11d9c5b9e612e0139458b479ec7f67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae3879013fe47143601010d585792e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f35856d0f5c291953dae0420de273247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734677956318c1d6f136e9c7e3bce92b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295413304ca9f17c540daf2c0c146a99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a3912b94f9c15fbf7d0cbbaa0c692250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2473c8d7395f66b8999f6377701d73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42196043cbbbce948a0a313212fa442252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16862736a3fc0e0f72f8803aa1c7dfa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885cc6572c788f47a9b2ed67486dca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a81fa285661fd3a3a2eda4ab59146255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734dbd4f277913baa0613f21543e3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b32031850437ed9e57de5534a407e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a86848020c466a9ddd55cd8f4acf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233f59a085bbdf6d66eb50ca766519259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a451f8f5327c0afb78c10569f82ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4c2bf0a318852f097a0b5e185f649261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dc5e1a57dcefea31fbaca8e6ef0b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e792cc9d65eb82d1c960aaed21cc709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a00505ba53d7a8b13d86612179e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef36f6a19689c1e84291c13fe32b720265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb6ea33e8a19fa27ae04390c08214266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f27cf0b6e41d44262772270bd7e650267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912004d9eb3dbb7969cd9373054fb24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d205f07db2f6e9bdf9f1fbe43e3fac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f0612e24e1f8891bb82b55c1f9dae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce52e4f20292f059f7f3aa64454100271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdd7a881cc6fb30d20d33ec641cd5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcd8f826d84cb07920089ef5e630fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae852cebdfefd7d64e179ff044576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d92d57518cf66f6e56301903642e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cd73d778289aa7ef3f624e2889499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0b31b14e8675d26837f39a062ca0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f7814be5ecdaf803fc2a74e43be50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae03a07a7cd7a8060be25d0c18c8c60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4fdbb04e986ae82fad2175b3bf8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63032973f508f94b3d65022a116ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a0a0d5a10044b5b7fca165c051b73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f51171aa0f8f13de1cfa57ed188ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9062dbb228f08342619911752f797e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7bb548378c830819a4663b7a39ed3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da599f0c69820360f2ff12355ecdf81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65c8608aeef28784af5c0df77fe8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a01d5e0c7cec5350bf1ec008e09ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d67b5607d115fd844cf5357553c134289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb175f25ba18a21099a0cc012ec27f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323bcad635c6d058e66b466f00b3379291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5886a9904d8a139e5c3d84a1e8f5429292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd22e84bb93607cb41ae2eb709f7d10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7173fe4f590beb1d9fb440964e9f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb711dee14418a6a85b0c478a1ae8b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1a52d680e303a4ae4b55a3ead5d93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2a7805f99a68dce4b93f277f7314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd5796c383c9d45d55541c46e92af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf725c352999073bc029427652376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7548542329d5dd5ca659e744923e25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4d5503394ed78fe0ee6029483a974301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5820bd5c58e540cff9d85fb98e9373b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e1c89a85394b42d3f656a7bc36719303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c36ed6627a37c26630889fc19d9d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58100b532312eb78e5cf31945b489f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a14faaa059974499ecfa268587d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e403e77bc790942510a1c48b83587307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aad6cfff9ae641b91c2e5595d6b40a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d931372b5a68cfdff054db760d5a25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361453f9c4b2abca5d4994af0b30542310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7491abf531e9ded03168d68fb32e215311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5033d256b449d3faf38cef5871138d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a14c116a23ff9ab5765692e4a951313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d16c3e283176e0465f81ecc13a09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01090ae099fde39f399de379fc1399d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990c40ede1a6bac6bf3f8943bfa25d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaeaea018b67aa674c2b209bb47ea5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ffc4a653764e8df29212e7bae53d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563647ffd47ead6d1068cdb6f832c1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528d44b72924f9819fd58e84e3d732f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294559992ca0254b16fa4d3f57efb35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304bd4337f4dd604ff22a793d474ee8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d30f6eca2cec06ef470d07ed5a0601323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86157db87deea67aa7917674eefdbc65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a23dd58572d3fda74f8e3c75346fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6df54cf238882bbd8cca0adffeab28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74427b3988539ac9de86fb71ee44e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc1e77d84023b59102fe788e8fba97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c967b9de8934004632b92e35eb0bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abcccece0b7f7efdb89468ab2eeeb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65fc8e32aacb9829682b23a4440f47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c08f778e210ea92aacdb3159e8ba6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61b9d565d2cfbb3b8bb8f18afabfb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99905451bb35b5a6fdcef45287bbd62c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eea802acb754898a2f6e8fc85a22b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854fb21f9b992f7e0c759b2180a323a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db003cc528f9d340abcadb37fc0ed68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9efaf94c7b48db56ed84c4cc521f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf7779d569d06b101c7309a79f761339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863d2937027787f793b11d1cbb26849340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5bf77b5969fbe464282f30eb597e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c10bcfd25ec1ebf173b66f96182a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1658df001ae06f173a2616b24eeab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c7e6db7e1c001d4f92ee9d82e08d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957f7287bbf8a809db9130fa64cc2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec684a108296441241f3f7664e0e8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113320ba3e8bc73f3d7c989320ac00d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121edafd3d9a851f47cd60773913021348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c267583c972ea216d94c4a384e46284349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310577502a64fdfe1e163e6021449a91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb4759514b83a91f2a360f12a87a93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bb2a8b59650bcf28293be61eaffea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb5afd25b4ef506e75e7e6f5674b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbad8c23332e2bf166e8cc0f4805c35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885302387d2185c171cc21c154670ebb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c723f73dc1844bd93523225adf1fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef837486326042f2562e42cacca774b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215f0f3326b8bcb90aeb8c0b8a7155358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a5e42f53b1678e7734f70a8242f01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592a5989598ff7a0116e5f754402b35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18a7be8ea7e4c784e02219ed028218361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299524b14d964e09b43285cb229571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae30ddf389629a30c091b2684f0989f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ed59b417dda76f51709720648414364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe072221c635d9237bff01064beacb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b435bf6ad8163c4b75f451b46d2f5a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60527933675d3fd0c01a3fdc28fdde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f24fa5542474a96acb22c7b13e64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a6922e224523ff10977920516d313369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e7c99885b09693b9a2b5143fbceca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255ff8218f3c024ed7457db589fc04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057cc07add62a3d24640ac56ed0728c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c38e675482b3b979c39c349d48608373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1ec1e7d5b8c511cf7bb231fbd4d80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8495e65465072752f1a4ac20cbb95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bc6571f32264abf73024b96540731376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d8f286b4462ae4691796c429c7159377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48b830e86f49247f5dd46a15b68cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405943b21cdb9dfd2d93b5c95d3a0709379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e4b002343de6488baec81cddc6bd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39de3d56a3defd04f4cd629a45ba4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d736910b963e8539c0950b7a882d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084340c35e9217ce378013cfce2c0a33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e98e52009b0575ce2909508bc5493384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375863a58725e51c0fa6c8cf0e8f41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e888a45367fb09b5fab02b82fcfaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2535296657db4da4a89a5277ab63e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4b65f43263404757b030afd05a8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c7d6ba6b680204937bfd840cd1e38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2af2d0b19e44d6ca3db243f92e9fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c07dbbe3b8d5add92d11d35376b8e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc679df336729265cb85f07df8f5b759392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f029bbda539e0de5890e9da71fa19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81f836d46fbc4d5cacc89ac63c9e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3e3d00c548613b0d81a1374b796f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78dd2cb7be81933328860daf398a74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c95624416dc615db8254f86050883397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32a7dc6c1b17d60a4177a4e22a4eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98410ceadcfcfae89909e071a09ded7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838abe7ac47e44a0b99c101b286b72a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f48b714692e8dc8c507d7e4865b89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993900bba7908eada820c647f1edd1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a74a6e7976a81f618dfd3022e6eb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9256f8e65a129e7bb6bb72704b6dfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf0cf05511e901cbfb4b5e5204c302405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32aec985e1ccc82d6e6087a0ffe5aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27590f930734d847ade5c4b6bcc49f2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce20775443748a2ba6a67f8e47ee13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd61bab1a13ec71dd587873590b45f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538edf280835708da0d9b5b1e488674410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d62b216cfc32c1118288372a9e48c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56bee2b432d14843faf763dfeb585a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d9d141a7e8613e8824b94e7862ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d38f7342bde66f2537d77b87d51e7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7fd6e6c08cc22c9092124ab6a034c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72722a05ef9c12dc45bbbaab6a315416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caff605e40d3906d531b2bb445d7be2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a323bb4609352830142c4f381697cb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabefb67d89cbc91a534cb27fa53d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e035d9c5d1bf8439dd884283dbb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5cee1cd3a7a5ff955fe08d0b5ac2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb1a4bf7dcf1876e850b1807f3fdd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629543071d23b101a3ad080eab9f63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b6ae34fbe0f4eae0fe331e75b905424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef51d8bee2988af44f849b43a3f8bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a16a085da614f8ec789c02f2f73f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0f039bcf6c799e3cf1c40d6f37f3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa54179c41cd654ddb0e46604c31ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7c518c06216c5c67001af52853a71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b1c1d5f2dfb6b0a6bc51c5dfe74c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d47fd06a83f4066fc9ac3237df91b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35da194a897316f142ba0835cd0a9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983985feb1af5d47d6b467c7b2950be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a20525341fceb9e91fe1a1dbb6242434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6c05c26e1435bf82024211b03c70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d470320b35b5301123f5c5fce3e080a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b636ea2902ed97884391aaed89516437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932dcab06edbf45987bc2746af18cba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c9af5bf0325327126c4c7b421fc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45c5636fd4d3f06689e4f5a4dd0a63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ae173a7da1c5da8fde4718e7c9da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7050a3db265e3dc244c92a957091442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee87ce44d1a0aa8628d52b0ad3e5ec2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c0d869e4855e6ce00194e7a42acc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d5b187aa4af71dbdf79e1a1d94286445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027e852fabe8eff9cea4b4bf69e2af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bdad6ba4644db49bc8fa5e573d26f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf2727d213efede4cba5e338e7eda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314c7f406a8facf3f5c92ba420f556449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392f641d4fa94373d7268b2b6613811450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de32db3621e24b1707d52134215b4cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a67f1f4136a8633f0470898bd87d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90f8e69ef52b351cf1e84a75a966d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a563f91271be903084724f6e1f36454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b02c6b1ee8e535b72e27963e979b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337dba86351fef1b5c0a66cbc76e73d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbd2571e766d05a42291fec352fe89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e392053c72b7ceb2575f28e5ef4ac0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ef36cddc89eb0dd1d21e4b4f9b43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533653b894d6fab0ef565705646ccc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1912a8d00bf2bc45cd301cc57f0ab1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35a9e2089265323b8569c836efd9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f532a263c1b3ffe509a6fc10d24b04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809537e015c1c59084a4fd413834aed3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474568442859e73dd151d5a53e5563f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674bc17ddfe87a90189f039a5edf6d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d48b35019360a38a71222c85d13b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646939ca3245fdf3d31bf66d297bcd54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d53c6dff4cf8abe44e59e7f61589469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ef0190a82b03417bb5f5070f1e90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2bd49946ba4056efa820be0d9b09f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c97d608d9565f3b5e28d1710833ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc9ed2188e91effb0e34b3a43e2aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec94b487b11308abe3ba65ec56652474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d363c01ef561660663d30b99be10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab038352c84730f5a69f0f2a53a03d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7978921127890b3df4720d87ddc3e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd8104683cec4e6df028684ed7a8fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83130eec19c7f1cd0ad1acb310d1777e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c900d4cd50d5e895c125a01199398a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c947faec7e75b85efcc73bc0dbcae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04998fe4c9b90b74a05b8da11a327cf0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f7d8c657e5714189b9d6ca8352d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf34742efc183e51a03711f229145484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886750bfd96ad90b1bf334e2dc7d194485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e603ca61d15800450db5116de58c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf48cdb537d612ce3cf006b59ae16a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13a7a239692f6e3a661d0327507618488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac3057db3eca398059095144aa380b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e772489978b23b92c8d19ca79d333490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e460223007d9fc4796615d8e9d86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a4b5f1448b90e15074464fd24eced492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4c0aa04747d42d1328b123c5d70aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830622cedbe41ba77caaca4a14ea094494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de9eae4800f961dd1c7bf83ac5c195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb31d5961063fcaa42c2f4507dab7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa44bf351e46d4a715e0e856d77332e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a6b29875a5f33a3f0f12369ea1a75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147dc0f1bec8d0ad7a6243807dfeb41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c9433a3346e4b838434302dfe42a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45927dde8ea7b958283d07f60f4c8f18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd0552ba24f539bef8dd0a18dfead502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf32e74e2edb63c743c7d6a02b299c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797becd48072bb6f098028a61a50485504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86730c556c56a1fa78af8473cc9d47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f338c484aa003b503fb5d87ebf622506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdfa73abf0a6b0e2b055cc68ca3a6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93184586cdc492b61308c97474de7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcae54f991d6374c4efff089ad68588509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e4b5551320ff9a6118948f8fa41c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8230f76d0311dceb33d622dc19f78a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd1a6f90d37e3a4ec8f0f5b9824e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b54ab80f31612087ffe6b38af65386513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdeeb689bb89127e0d0fe8dc072860514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540b09df11a00aae0f59c1cc9dcf47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e189b27316a1f1c8237005bddf99ea4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907db44f11678e4af22b4b024f2b1149517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0053b0d9f981d9f85b24852e817f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c898dbbe9b9677e78869c8a3de384519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e1036fa956face5857259b26f171520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c5b285990632f9291e868a75fadd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122b8d0ec5ba47491d030565ce967c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be1995e939ab2875e4043c7a162c0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452550ad2fb6a7050a48629198f0bd0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1afd649b48b7757b2f579e60834c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71443200d74fce4ed9fafb74d3907526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6913d789af1f7aa9eb570b85689fea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e864c73f150f501a07c5f1dcd669528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571296c8bd3105c9387f4d629c12782529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f28d28827549d6c75f64ffb0ad4d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a06a80afe2d91146e16c30449b8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f729d750b513e7cf8b55bdbbe79c9ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde761ab84f8eaa30487b8fe6e47e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eaf169fba92054c433f48235c7f69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9474919289b2895a4ff0e4d4832f91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd96c36782f65c229fcec5f3633d449536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c95810f9be0bc2ad03020e344dc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106660329b79ae2d9d6e63fff18ecef2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c266abacba3fdbb4ade2309e59e9ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5d3c3a4bd02cb9f6806727ef0fbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a76764080dd1e7a03f0afdf427bcb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2b9bf4415ed4a471c21bfa28f10d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176327f823237b14a6ba2c6be4b99c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dc0d53051a7528fb4225d64c4970c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666bea3370e29ed3396ed0a4233c79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fce54b403c0ffbc707eb932a776a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29c93c3ca7f9331499898ff3be4241547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1556b90acb194bedc6750b028632b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eea473425f394f9415b176da4b1fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efa79bf4ee39c96544b9a392964ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05db827a12811f7b51aefd9c768ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1881460c001b4df09af5d820e76a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c900a3dc77c42646437e4af8856cb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11dd6f420318b57840076a38d8b613554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c2202c3cbd86aec6bf35b4e61513555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540d715a588d921e9a141a63a6ff015556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6bc5ca68fe7167da8de90ceea7d1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0398e1cf9d5c303de65f9d1b93eef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cfb84ffc98517743bac30b9d89771559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e9f22bf8ccad212f7a7b33fca9082560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425dcb43476463c902bb4e6abc60232561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4cc5b29eb6af70a60b9830a1c224562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02adacd1f7955e018e6b0c13dd3b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175d738a79ba0be7af58673e77f1603564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9e1e9732c07c71bf35c5d2ed22431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517495ac3ba949df7095d1f134d7f0cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a893c3f74956271b096627f5f7dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d13b919e6ea999134d1ad964a9f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9e058d9d3dcb22384b597e68d67c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5665189c9100ba9d35fde231b4f115e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2560fe531370908c662aa9696f05c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987f17b1da1971c15c96db192944b6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815e6fe14684521f12cda21170ff9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf25d194eaaaedd27b35a2a02f90b48574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b425c58b32df38b5545f8cd2027bf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3954fb98ae1f255b5f4b3d5a071398576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de1aef60ab73b525ee84ee826587e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ad1edeee9d15dd3fc2081b79b3c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f5abe49c930d15880bdb2c00457f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24582e435f1b36d8cad710e296bf707a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094e62163d422379b6da3a6529ded3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab87f708f937db9b4e585accfac42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ebfd04c99bb44a37fc25401efeb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a14335b7733991e36995f0d510f933584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230d06ff0aa1898596951c09d0c409585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5abc35197a3a72617ebff2671e357586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490c85ec86bc3dcc6700298e22255c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eef6379c6f4150bbd3d5a0cf0388e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32e60596b8e675272a87a528e92a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca95fa3ad3272d0cac9c1ceb71916590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854dc022c586b5d25d158810c946dc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02dc852ddea7a36bc2c849b72763f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090b57412e55b5aded1701c8b32d51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d527da681793ecf4f4ef4bbb296c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eec2a2ed0b937c49b6f88a6a448632595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa27a292b157724f7de422393e5083c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768c1fafdb624de68b70c0ac93d7e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f3c0bf96b8614b541d6609c3ea394598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea6ac56570a4e6eda3600c89b25e79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375c9d1311dde9200851d0696c562f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be12141f835d748e1cae2ce849bd69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60572c53724b6e27ccf9cb1c9d91427602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abdaf9c4a197150a272103e598852d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc350ca1828c1517c99ac224f231c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e26fcde130b97acec9b776652f547605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8f8ecb704c9c2f87cb02ac4b1a5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebba6c70351eeb5594e67c782f3c437607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e221e190bf7db33c9a7ca887a104608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137f4d28a07317875b1358b6e8da02d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a63cfa81eac789f651399c01c8fe49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7aa01a706013205fbe90c18c20363611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa82fb89b301da52aefdfa41ca8b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f50133f85e1620eb193af3a0694e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640dfe16b9dc21e6286c74e461a358b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dc2c5de78dcc14c630e6a0fe0b638615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e77ef7230cc209b66bb5024eaa173e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e33ecf7df27f724db31a288498f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cceac5e5ace3e78b7d35bdf5e15a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576671fd1909fdf68db3122837a800619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e8d02db93a75fab43c14e3ea28381620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae80b1ccec5d5ba7d346e0ac2dfd0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0480aaaf243bdaf4e2a5b3e2c6e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5497e31f91f692dbd61f1a29cc46da3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053755c5e2f331ccee4d14500a07c51624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9635efa3e5709c34db73548a785679625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3f6fce434aa1c9994c91aa722a28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba377d237aeb14db0c58023109c67fc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454668d1d405fd6a1bd7a7481190521628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c429a9b55e5df73ebcc763e3c72f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc4a5672b5d8cab747f516e6aebe29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb5225f69a30c4e137ebe58907560631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b24726ff05d21d3a151e7cdf1f3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228a152d77e95665d3350c91870fff1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22e7f583fd4ec49256dcc2f133bb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b6f83c315483d7c34fd187477dd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fec7081b96a11762679076502a806636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a515d60cfeb8283cab4242a16ddd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c779747ce223ccf80966d87652bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f9e29152cb5dfa0850055bbafbc2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70078811966cd9657e7806cedc118640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddbc7053140666c7453f3e3af252c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519890e0ece0fc2800ef7048a147153b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab0484da85de749ea4346234104bfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2de54a00e21003a44d5e2e2ceb13b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8c78cff09802e6c1cb87a25cad621645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa21b4b34bca7e6983afeb3ecc0c1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeba81eca1cf906881445b7f4de5571647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50023587c086b776e2b9fbe03c56ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64e38ba91de0997596d75f2dcb2dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5000e5f07427263962be751535b03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9addd86287850a6ba9cf56554ea215d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439bfe9d9aaaa58b096d1b04de78ef8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb904c821d66af47f16e5924858896b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45942413fe4972d8ae06ca38672f60b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2de9dc91e93886992c27fb000333c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c720808c98fbebf6edef7de2652054656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d94f89eb616e4f38b51027b4bcf0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c8a21a29608e9915b3e9efefa5f3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90488cfbff9eebf051f5b3da9a564c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4f486cb9b2e88c22bae0f3a68014660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c030c9d4921a2055cec9eb2bb26cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c913929eb250e81c7993a35bc77b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65094b061c931d1a8eb1bbf6d7d6e930663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c366af3dd09223c5f87c7b8702d39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd52e17d5cfb7d9100a2e1abf6c2525665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a92f1d6f866e6241dadf7b90f368666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfd7c64bb0becc2b79fd81c67c351d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a709c9990e199316f2948801d3836668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf639978041914ec6ef04bb2370bf02a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcaf377a7fc5277034d5ff2e27791a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298be0295be3c1308b58d534cb6e201671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf2b8066596b4bb8540570e6257e8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3994a07425a2b806c11ade32738bdb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48090c33f22c872f84626bd171e668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3549ba952225eafe8b2edc10e5f3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc34deb4a5c52a7d17bd9cd679fc5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c03ac4b2c1dcf9d7c4c98ff8b4148677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422b4da718f456d1b464aecd98b6873678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fe5ebc5bf8d689a241ad9e5e8d11b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e28dbda780fe4a6508609bd5f6e51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e0287befcacd706267b4004f551f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2fb5aa89162719b46ebe70f94ac8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072b9d11171e21418b79d1545914b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0edcbc49d92b0371b99893c46aa5c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424893bfd7df9c78eb4ffc6d1be21f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2e1f5e3b2f3feee73f3c388ef358686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a5eac2946b43eab8722c30f9b12a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77000ad6cd292c20a0c502f3df285d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb58fa7726697bf10998cbe28136ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b332dd3b841e9a4432990b3d068ef2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760dc74fccc54463d24db101989c6f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e9aca4e4f90490c444ab4ac5dad61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03fee4bc7edbd5df9dcd3b7503d6c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980bcedf0a4ac3af9077aa24a74616d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269640c69b4136175bf7a8450d360b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d6eda3188d46ad167338d0f03fd09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384962c4bc4c9cd6cdd099ab18c241af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189faa0f29dd7780c71b8ddcf68f245698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278d8215ac41d5ec4a81a1fc606bcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65597ef35029593bd4f73dc3b4d49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca40fb7f62e09db218485e12e84cfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c7a167a092f688dc9a2e0622e6dae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3fd523447668e2c64ec2ddde8908703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7afa5a32bfe2699518097b729726704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee5787e0a226ced999c48d10b4b2c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe83af321fc4e6e3fca6d174e3c3098706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d1d55c3974dcb1a10864311afc19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f56a8d61c01aeb7f0df3f16bb97907708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ecc414b47d9364783105c0194aa5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263616b5acb5c9cbc4a7ded454040b1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366929d2f4f40170bc873758b0f82c1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0a3083a855cb318b6dbd9e75e64a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56b14f1edcdbf665aad4b0714a3cbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c233d3fa87931dfc32e11616f15d96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f10d6a1c3d1e02621e65007bc8cd6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6bcea0404582a5c29106022d401b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf944989ef0564f372c6f0d1af31b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0b16f63faba374197315e3af3e87c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de28d58515ac08714adf775434366719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460caa17ad874472546d7f9ec756ca75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ef4f683cfbbf15d119260d4f7f92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347951ea6feda8bfd0003c0aa9410ebc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4bf0c51c9baba6ca5cdc96d44c398723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c172064d65e9cfd0cac93ee721113724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab266a7ff6851926504883fc3e693725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc39a3c4f379184347ccf008e2613726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41954216f7b4dece888c5bff8fed41c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125e29b0dfc0744c3264da1dfe798e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9231f4c627bbf06753dfe083f7d6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91cb7707bf69751e8f77ed274e7145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eceaddf5c38d052a7569da64e81325731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e118a89b0662fc439bc0da010dde18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a326d9bcfecd4d07dc1507c4b8bd3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b367bba9701615399eddd6c2a7935734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a0bf519d076821609d157422055ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9feaea16eb737077823aecba1edc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b913d01bd7023c4d7196b007f077945737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6151d2c3aadf59f2ce0888fd8b66d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417cda609e056a3281d7d400a95d82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b40146df552a475c7a72f1a6b59c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec761dbe817e94ccf11458eee13b6df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef660b7854757033d06fd1d3bee3a76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a4bc697254c58130fc095535d08f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3957d7725fa951723c404ce66c6536744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07247fa64289a7af85dba166c4355745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637838e45bb5b1395cbfae9238a7abd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52920933ae836b8a802541aaac293aeb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711209b80c1abaf8082128fd0f6df3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778d858ca289cad3f214b246e7244da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6fa36ad04f521d5216a3c30a9296d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23005a3662b43dc4d2741cb476e064751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a13351f1daa90d43147f3dce93e264752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90c25e3328e943d01f202f0fbd6ebb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797086230cfde2229ae9fdb1923a3ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378f27f6294fa6c7c9f4e2572565cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2f81113b12e6ac6e19a77f096ed1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b53331ded050941c3bcb7e7ad14d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a64dfc75ba16a8ba46e30f7fbdbfac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ff6d64faa9c66677a44f0968c5b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f62355ba00c95acee6626406ea2ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5a2143d3dda1dd52f21f3b35dce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456619b1b84bc06f36273ee2f5baaf4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12239d1b8f0849471d078ea7e45f404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfce546bbe0749f0ed2262e25f3e145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf63a58c6c3f0e0874c39f66f6431ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f27a2d6b8dc366557bac171967cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bda58c73d82625c038ad604dddafd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216544904a30c68e2760c7c6558bffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1c29e52fb91944afe43c6cc42ac9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ed28314eb5542dfc9772bb63699de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161b236a515bb8c4e8a3a74c91e63512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f18cd038350da7e2a1853fd66e8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ad565f9bc4e849ac761520b0b0bdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3292efb873916371f74b9247d81f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92fa8cfbd18924cd98c207c127b32816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832b80412b3ca9d712e3016c53927d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2603ec62dc3db264fd32eb1072345518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593f5a924e277b8614e11c72a95bbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b34463a23a3d524aa8fa3741a6c2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efe797358cbf20c669da79bbdd583d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112241149a94f8a18d62935c71c228e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f949255addbf30080b6845919a3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2a175ed83e9c3cf9dda852423881124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b25281cdc0b339db5c3d4f6a78501d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccae897af6fe5b049ac21e8132731da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609290294694db098b98aff1ae03f7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29365b140bd856d127c1c6b7c004c7b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924fc365b075de200c8ebc8a0a2f14329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa44f325894e6a18453e33c126e1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ac7908a25848672c4720ad1d9936231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0b534c5bd16f84ce7b7023557485732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63baeb3ec65453b1e9d7eec4b83303c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fbc9fa9685cb7eb9d7a56175fc35a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6799db1b44813c387c66b063315e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34379700d4432bfeeac11cdf12d6182636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52671dfe0692c596bf636787582c811037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8939a6d65407950bc667c17ea44d72138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74255a34b271334f89f68b669bb82ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478295d05c427bbe3c2fe5f6bd9afd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9b4aa6f58a4e310639f93fceffd8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb2392c52442055802a4aee20dc4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57202897cb609a0886f5154ab223643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0de699832c03e331e723c986dbfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357376f4f1c011c64fb6c911942e64645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174ffa12ee54e144eece8b302ab2c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af857bffb8c24402c68ec0e3829fc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e70c6d9807528d64ce94aa7cc865f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2adc219520fe5754f1dce34933dd9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcd2514fc7e8469eb51f795210fb8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c03604337d22475cff7cc1e177184b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c8c0c76a0cbf7484a9415a3fd1d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52ccdcb25ba235947382e4f8f71d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf6c53d04e22005527985bd97a89cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4e0c67165df2e291ebc4b6e8e83bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cddd440242602d523b830cefe65ec556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd9865b8d56cb76a8d9e83198a1df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e362b8b04e1ba622272696979fafffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b20010135a421bb335470873c30559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370efe015948fd47baba90183e423f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385e464b98488acd47293f3f23976561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dae581d6a74a8292e51bd452baa6c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd6b07acbd3b75da5e857f2882828763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548fc8c22962c70548ca2b20e981d7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5231c0480cf9826f4f3d2a2e3ab9db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84bc82fe90142e32fd6bf3288712466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355bb632a474a9e69748514e7d3187f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28cdb634d9c0259ec9499be8a0a1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157996cf1cf64752d11ad279a327502a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bac0d30488f0741bc9cc9164c276270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edf66b3f6ccec6f65386950abea18371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286974d031829c10e06b94898697d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992ede01071328fe7efcf49cdd00bb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1bf8a8ba0ec164cf75300421c748674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c79b05bc8bdee7aea190c76d9eabe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6891f30fdd423d165092b7d0841e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc3041d536b2599d4917dcb37289b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46d9f5fbacf44f533c54994f2ab6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a85ce79bd614842913a8ca6455dfd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcae3b3a64fc8133c4afd5dc173bc4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3174dff432b658d25167e52f6f35581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed084c1e02ab6b4f651a34a66913c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c8a34c7ca082efa40ad5b73483b7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4dc59d93eaebd1207d357ebf0fbc484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c005b7b923132972211013bc5f8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903eacdc10f8c9e74986543e5539e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f499a875b5388b2e452f6f423ea6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56c11e5190f3559a348c8965ca3e7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c2fae511a7f07ee64e9ed404af35f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9869b4dcbdff4ffa6af71687a8ab190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9960da71e4ef7674a86be3c69794891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779b37cde1076aa952b84d797c960f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959ab589006c9e0fa928e56d53b84993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423b6f87bf1a10e8dcdd28e08cd46094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b60a5bf7cdf49db2a95845e3f10b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a4e9c56cc431d93b29602ca8bf89596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd2dba604cf40501c4d1434940ff8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8868ce9b6a22e5f57fc8146a2ea09698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2409d32d1d85d73a7d00814a8ba130a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240115241e241bd099bcbc750a7d45b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012ee98d1ff2946e091ecd03086438101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a887592f36326d2f8b2dfe5ca6019102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd6cf8222bc2128bc1cc8ed1fd9bae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300791e35d9d1aa8940bf6bd5a32ce12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ad72868c9245b806e734549cb6362105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b777902040ef61528ab567eed4d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7a2c75aba8f58dd8a6e8a7209ddca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb48115d7f73abc8598ec948cafebea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19251c8b3152ef3bfdf4a42c55700f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d0f8e060076582878747641ac3d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c8782fcd02c1fd16ffc65cee55537111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39c878d849d0bee0a091108aa0b9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3775dd921714a67f1d1175c6c3967e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17388948b594b2ac5beae29370ad7e7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6d2f804c665680a66ca6ae2ee1de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355cdd84dc1f53fa398746f1179bdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2245ebfb963057358432721ed6e98f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef6693ee9a45aa35ce3cbead3ad0a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d38709f772a3163a6682e2b6312eeb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5035b7f667d89b9868738d1fdece120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4ee5322aeaa65ef228d337624133121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0603c764e8b2b17ee7258e76f9e346122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848cabe27bfffbfd63ea061ffdce48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b77e8342088d7f48f02a910e329e6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6d8775c9cec5c05d29eaf94924a7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8fd9c9ad719a052d138aac4214ec6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d186330d296192abeaabbce7fe0a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969272eef6011f8caa439c4cc60ee7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97422831a6e36a63a76d900474538c42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28618d494a2fd66d83ae4c4797801350130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd951cb95db154b643c9f4f041efab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453c9ec7ce06ecc1a092ae9218ae38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14977b2750a6aa12a42084afec1d8c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726e69a16b85ada32be44aa4058406134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f77791d57e7aef5c057f874800447135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd753f9f05399b7eb064403b0e42db25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f485b23ba2d59cd4d7091fd2edf8f46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c70746797ba7e270414d5a5ad441138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950a40d7c4fd064ff86bfd2a5290eff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffde3f92f13c1f16cbad2c6488696e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8be37ab56080d89dfaf1bb78b57b63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc2b81e306ed862e471251830d669b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301389d941e47fedda51bb99fcad1d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85cb9c14615969071cb7013ce0633144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13457c102198877af9076b80c39045145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6797a47037052b436f2dc08e47819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1e721c7a72d4a5525466b02f45c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d907612ed02dd76f87d772848c9d6ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd752d022855901c4826263860b65ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083aaf0af18af26807174ee765a1cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd6c266856a52d584c2b9982ce8cdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a83b920ecc6ecfd1f5665060b84111152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f88943605622f4992f8b755a7e5905153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd30eaa0acbebb2881ff15f7686099b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964439f1a716dc195814d56bfd9f9d2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec9dc9180ad4593ac6908b5c38f2cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c984342043dac59f48ce461f1907ef9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895fa73d7a5d5134655625605a7102a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50daa24bfb5c0ab304a005e767d0a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa872f9fb72a1ac62a00851f3cfe5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8df2b1a699ca76e7e682f95f80193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53997525fe55b579c7d7bc4e23e1879162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f353789b85c82c669f86f193bd779b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d02ef357582ffe6539b03456eaaca2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9cf794a51bbaf120c9fe251993118165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa7c7a6ee3e9e4a6321c381d569e43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed27cc718d0a46036d6d1c5f0c67a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c4c8179528759d9225af8148e76d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c55174c82cd41d2e829a142f30906169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c3df5526241297e473f00c147ddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916cea306146f6df6e7ce7200d494b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b73f6a494826d61f24b2756f5fc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82d60a2b62c2facd42e73fa29ce9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f33c3fb7e79ec4e4ce24af32d7d3db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1f7d14899353460fe542c9a2963d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0773f803c79d5e33ff2b3813132645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f09c85178cbbdf30a7f0f20cdc8a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4b61a3dfcb0045ec4188447ec7fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83a9d9cac71f84ea8bb635cce8e3fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fa9228646073920cec1f5d74f4dda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b724c6a29990216b8d95f7060e63a29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974c7bc3a8ac7e7c14488a69eb1a04a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699efb22929103f81d5b92f7f7a080e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610c0af9e8c87f8b59454d65630341184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda57ed07e7439007d618ce96652027185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561b72008d5f913ec7570acc8b2aa80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6bcfb5a21f4b4310b2ce8642a85cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab0666bc322501f679b5f5751b93e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbcc6b39dd7cc26a95482df2fbbfb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a20a6f5fb5ee350fb5e461c158e76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94a6c62817e71d44636576694de99e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59c5f3cf785de3264026b675d578d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b021a11c8ae7b3c2e46c6c3006dd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eddfdef2c69e839cd09a3dc3bbed7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab50944db66173209dddd1bd0d9569195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c309a167b37b963d54e0e3ffc398e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e3b43704938d8be0bca3214eeab42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c9bd337bf787ad9a6866e59a31587198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c150e1b91e3d97229b6da6594c11e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b808127d9ee22712781ab99233d5da1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f85acb535ed9d8d4977449372d3af7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a5e4183bc03896bdd53b7db978517202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a1b00e20ed0c8af6135a2cc56b43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4db22309db4de560b7efe3469e0b34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3e482efa5dac1e34e5b0d9f9019c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13feaff8f8c236a1fc5f7a7acab1ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d9bf265529b1c49a0236a93817bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fd004245e681efc5f529ee99bc87b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0298e0d41df9186e739f7503bec4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a84a573c725df901279bccae0d81ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c98c0c407526a569c80c6fd68c917211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497263b9e5f50742dc87d135bd506919212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac494a725fcf77a4a7c85b8df0760a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3833f922bdd3aee8780551b0e79eb8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d86fec68565915535e86a4e33ce07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18b49ba2d40450f67c2f6c32597a23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca903a06146c85ff248a5fe60ddbe5e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940a4109ae563e3e549b2a3c1ce1dde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aad0de0ace8ef2aa86e6ab08af989219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396f0de74638dce84dcae498bb3805f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a101acbea88ea8138b9365971e979d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade7fd4a45cd72bc02d2226beada5ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368defa93484cad5992aca48af40d33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c66a66cbe82d7b03997058e35ab72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e29d26cfaafdfe26cf97cc30a3372225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be79c4de87fee16bd5d49c4603d4a87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9a6cb2c11fc5921dcce3e9d7643ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387bb52cb8dffa3560f8fe863c357ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85dffba1f3d86398f7f8aae44e5f6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035285f6df614c47cf931e12b50c968c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07776880bbd6c461c7798d4015414d5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3f6992bc454fe4f822636c5bb303232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c9f9de65095499399f083a031cdca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf57962f9f749bd516cd49c8c458a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb590a5ae6eda70ef8d668c39dcd99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b59e68f59e11538e7a6e85f040d52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68dd671cab757359886652bb7ed8f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f65f8c2608b9121b111f9d7853731238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f950dd464c3af6b73a8f504d82eb396239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f18997a4092c198ced1b37b37d5b22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020d49a051670194c1d91a216310eac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851a91f0618ca042bf6756c3da424d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a12aeb04ed1d310aefb1f482546c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da66ac6133ac766cfe9d56d9e40b59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cf9974ce68c6817d9b07d94f1ce5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbac9d46061dd7b6af91bc12aafdc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600979b7e66ef99b6c0113add064f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf657f7dca9e17de060f579a087fe23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7958dd2d181cf69cfb62a113bb7e7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a43871d5bd6f698ea9263405e02282250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c762f8682fe5761df49243d9de825251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409f3c4390a469fe79e4ba97efeb368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f932af93b136c21144b305079b57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00080d269a4b2108b4fd5c993748a163254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c798ea82d61dfcddc324b998918a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc06d78327881409cbda7fb9fa38a52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026326cc6d0865f5d0b751dbb6b83964257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275dbf147c4b9959ee07203e38a7fa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b193b1e629c5baf43e9f7ab8e39fea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b15e4559f4be6ddda418ad9276f66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df1ff09b092cbc75f8fa2cac3cab0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510daa6334384be666f75f2a1365f60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186112fba132bbf8403c7694f1487795263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8d3857ef0128b56e85f5a69ad261a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a2590a61d283da43ea3e31a97390265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69846758cc8a6881d12d908023ede266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea60b94aef0abd4ffaf734840b89e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded2f006b63322fc1a7997907d1e40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84706568cda119744e40e47aa7cad465269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf72a7de67d686a67d018d94ae28c7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7521d8897b203146482049db506270271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4bc38d2d94c22560d8477d8dbd2bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e62bf8477537cc39e90cff9bdd5da4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd0ff16a43e28b5e391dc8b179c12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2a141b04cf485491f9e3245842333275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d28df047cd3827f6aac677f2ab02a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6149b21b5abea74893728f16567c25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb215488081e2668f6d889ff0e2658f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19c4194c6cf0e52fc6aaa36526151279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d010f16c6cb511e26b846cb61cddaac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e045c130141d212961d0f1222757f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c82a503768ee57e4fb6f8895501d35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64bb318f92701aa842a3a9843f41d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9de5fc05337b6177909f04a812376284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a3a37d36de67df540e88c1b895379285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b9ae87e12bc35fc084acb5b6cb23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefafd906cf0a9472834fc08ea62948287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc586c60c9fb2a5913ba8e8b066e320288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f1e58a4e7c48e475e54a51b38f83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1def5e4c481c0f766c045305d8cdf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d2c5a6df4937a9eed20f465e9331f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f60d724f8fba7a14b5c91c1cedebf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbadb760b19238652a5ba9485940d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49de91be5e622c0eea54b9e19e97b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab847a8d1a138602a023d32e97e20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf5d9d8f4b65f87992d7ef2c7427d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69869555e2728d5ad79e7a5cdd5e6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a2b8a7138b93eea3ed15dca3dafc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b45d161b0036db930b98cbbcf39d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc927232c72f89a8e99872e4b8f96c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e767eb2781fa69708ccb71f89c6c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5aab1ccc42842200e631965e0c78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc423744f38dd847e70d85ce89545303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc303179cde6929de072286a115ed2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554aa413ca49ee5179d6cfb5d49bd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa8a886e38c6d02884c91350604a39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43044ff768731d62f19671468545429f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f96898895c4a22653d03c04d15ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a05ab9bb0b1cf58a2df9ee6e6e7a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b85f7f9c6151b3c0cb094deb4a82e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc4b841883f3fa0e7c21c762387df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e643c3f419d4d31377d1ad5e372217312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9a8daa7e492e5bc1922a20ca97d42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f4ec6e6aac2443973ff77d2a7c2ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1415d5059590d1d459cb213ad0002a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb4379f865424a18f8152f1d3789c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d9de9b8cb4890bc9d4f9f99748eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414c31adc7bb7bc42cce510c9ab9170318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1af2e12fe225f8818b0ded14fb0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904e2955a737d548b7a3ed218517b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c284be79041e364255a3cba81f089c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2b38fef120b28463649d341168202322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e15f0cbf99898108d450baa20f472323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d3ce11893868016ca19b73127263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8254b34f13e22e2113189c4dbcf0b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e25cc274ea8f6f161d46c79adfc0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfccf0f6b0c107b93747aceaf202287327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d42f57e967e7899491d174e754b344328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6afd91de8d29b7af2c09fde12276f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfb0cbff0ae093b8705d5298ba72bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd21c415d46efc9f857a741674eb0aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f86f6c65759ba3c124cbfb304d8119332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43542c550a1c97128ab1d857cbd4429333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c5b30ca36832f56520e5ec54eacb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf37f3e04a9f78df821dcf75579c2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5dcd0967739fa70aad4cda98b6f71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcfcb5c3afd510e7e32c7017842b35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53347e48b0dc5450e059b32c0b4819c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37614d59f258d2477f68f87691d2fce5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8c2e104f1e98fe6ebe58339495e54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddba33b5bbd2bd54f08c28aad0a2a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7257b684c7ca3a5896ace39d23bead0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bdac23ee403a30a6645162b63bc6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d59b8c7ed6ebd4405044d72a3e5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843bafec64a4de412999cd64101a46d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fdcff86b5680dcb73218ebcfab2da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ce6ea9aca90644f762e21f663b8fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370fb29519d7ec362f87bcd6ccfbd74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49c22ee636c252309e4a09e6f9c475349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14142ac240580714e75c450e6eb4a5b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b27fa475238f5081bc42a0d4534ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec27c5fc3ff4854a88118f616e4896352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92716ffe3a05de4b5ba4eead863be8b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc62daa2065ae36ae520352aeee87c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41b992e4269f200caee86fb3f34527355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f038fbc8240af7fd391cd2a5de353c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4571b0bd13c86a66834f3c3ac1674357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaa7ed6a6dd17cf3e9f421a096dbc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749a65bc82a8dd023fe1a605167bd06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd929a56dee85cee1475218d687d31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049eaf55453fb62d1d67b2feeb3aa5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f5b359f71db0681b5e2d629271a45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3265a7ab283408d2948dbc2e19c20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6339cf4c2b1a0368002058d2e5717b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c086494b66d15ade4beb244483a80b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468606450aaac44d56446b270425a780366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff70f940b07cfdb1d01563fe7c1e39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb100988cea3901f4e0c8ee54376e60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377ac3e9aaaa14ddaeff54f8fd3e853369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805725a6fa622064148de6dd89e1629c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3df92ab4464ba3f61b31c466ee7d13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415b35407ff1e1b357d7aa0e031f6ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e897d2d7d0dc6ceedc6a2dee6ac68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f51c7b0f34d100484dcb17588e059374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995206ca0e01fee43832036336542811375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73132cbfb979b757a0b4b789cddfc55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb6a4342d61b3111463bb28e8f602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fcd9e94b3ffa7200cb0849435707a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06788ecf147579bbbc963ba24a0d1af6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c228d20f39fa057fb8b179048a5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b3b4ffc9d244643522f711802324b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841fb77a19a30f28c073ec88215b0a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffbaa1bea2de3084aa4a77dec91351383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033641df24f759a176c17f1d65ec45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290fca863d553e41b3174a9642a9cac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968e919f8a4eac607f0a2a045c4acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8698a1eefa5029586fb95c74dc6a335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163000cce057eb7dd94f9451deaf6ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a291371b2172e60dea4bf9457fa30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14da2ff4b3195d9ef2c12190bb7d3a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37cb417b2a2dcab0c09b61caad1440391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3b10379b5c8a202fdb85126fbc36b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a9111e6a69bff12ec018311a6b596393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d1f638b7755c36540ee85642f043394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b96cb938f5232c7636a0a85a235c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebbfff572c2a1acc6f0ba7ed152350396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ece5e59ec6304b8405196601f7e3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7cc4808c3958a2b58031f2fa6cd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa61ca63029e1bcb117cc55a1477014399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab637bc3ecf55d5283bb6a6e5dec7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635703d13f7f0e25a6f2cbb3ad58ac21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48920f42e1b19b4383731e9b169373a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312470bf0493018ced6dfbc7a909703403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0cfc535abcc532040f65b4b954c8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ea9a31bfd9c41f4dfb1ab90cb192405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ca045665980059c07d485dd19de8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9716e36b8d52c8702802deabfbf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f130fee41826f96dd6f9b625a2ee4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d471cf10d30308b85385c0d3ffbee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dabfc3f05732459898bf9e6a530a75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b7658e239da37db18a6a498b2547411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbc2a05f282d1179527b064067f983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2be2f04b2b0a3a8053a8984a5bb15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e35a1c1946123394b8011c383eab4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70139083234d6b7ac68809a8cef20a4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2ccec9a91b8d81b9b3f6a50b5fcfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3ee540d6d4ba0aeb6a6e49a6f978417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9172d2a00f1b3c08e7a7b17abb5b864418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f978e7c91f9cdcd9dde05efa8507f38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a7447e6f3d30c4d9a76eb26ae7167420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f4e110aa41488dda5266b7d41adc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131690d6bedc291ad76f1a5b02d0d849422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f445dc9af01fc7b9f4419e169e249423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c3b952a0707eb8cc63f0c8ef07bf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524dfd678ee59972135fd2cdacca101425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993afb2c06581e77a0879ee4068bc40a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f384f288b9c3809e8b35ee13a35074427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55c2d739790f0c02d8211336101bd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213576845b538f7cb61db77ee5f9d641429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd629485b6002fa2a87591c870b6ce1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bd491fd3a7f0deda83fcef5118095431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4df292be4aeeb4c55f6acba987cfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80cf64aada261807d2a8c72e6bf213433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226fc79b5a807e64bf8f930c806fb32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4ff2ab2c18ab4a145113518435ea3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd478c6ef960a96e56bf3aea3f5b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b244261aa939f8a12350680c72a512e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4218921b624d31bb17a7574624b56d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3683ae756f3d318c00c56cfa9e4ae5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a7bcf3c0a718aba53a14110fc73f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef0a41e0ba14e11bfbf96de9229a7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ec4afed1fd3122411062b7e9a47d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af01f9548380510bd301fffa0e6ee2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c9bff0cd8645462e5b46d304f7890444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613b991ab41e5355c516dcf0127b2d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2bbc06347a49fa0eba5588762896a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a50018b70bfee5438d519a7a592479447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e6d7d1f7599688f049f46f88779b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2864dba57bac9c4cdfbdee930d5b4d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0219a5c338cdccbc0dbd6847581d53e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b030c9c50018347c531896b1c3b48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1304a7b9a6dbd19e25fccfaca9eb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5531cf46124e4f35e2563cf0b439c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad75a5971cd217ec8ad7d267d2a3bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae4b845ee22e54c98a46915275ca00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93a0f3a135687d415d3f08894cd32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005f7b393e41980c5ff3ac5c5854b7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9daf9f02d9214d1f5757e5bb9dbc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4512e6aed6a8474f73b7efd00be24ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc29d1daf8332eb73734648769e68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7572f1930d2851ba2ead40be500c1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418db06ede1e876974503d26b6314eb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed7805cb557d37e70fc0c0575cd265463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262b63825d21e0887d376c8d3f0b22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35ec295e112504b92b899f29390341465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c18309898525b781a7ab2650154ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3344d1a7ea939cee2d32943741e86a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c485d25c5b9bb6d6122eecfd7a90b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf1a60c5c40175199d85fc5750fde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3b2d0f876ba303b2f68525de4155a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6037b2ff7a85a54e8507b9e6f39855b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50bfe66e262f9e8cb11a7cf10bb03b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8031107dece5bb3a53631c765fe68473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3986543f3051a5e6deca8ed3a64ec9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2682757d2f2d2593d2cbba24f9c0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba21b75bd14698ef3908a9d6e63956476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06919d6cf05b8e2d43d2af6a4711292477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4215b9f39905183676116bb731a02d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22179732da18f73321bd0b4435278880479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f7b95f4e207a177e0d9c3b482f6a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91699001fd1e4f83b02e8902433d2cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f048dc3b8ea63508525103075e139e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dade0108ff0f574316f0d5d6fe5bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59395dc2014b34198cfc23d2253dc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d89eb231a5a718961b05f8cf582e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed48abc0f6883a71bf6d74fba9121486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053112d2afbf03d56611bc12e0e64d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d525e79955197e4195c9352235c82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e6cb0de5f8511307d6ed66aa6eaca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009185f067ddde6985c0fc9076c9bc14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d699932562a5c9ed3f372141fdc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f72aac2ff79d7a256a9db1d5b241492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58367e1aeb0e100aafb84afec23490493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53381ea1cca9b090f274025a7fe08b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48348ff2519752f7958a36f6d59a6bf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba8f2388fb5c7885f2e5480cd82653496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17828883383a54245b5624f7e114fea4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cb3453bf44272982a28c94766b8f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b888d1756f08b95078bf50705b188d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b94b23ea53890cf7477545623603500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a7e238f28f65268bb178db10e01b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42b585cb4449c5cc760ef1a746989502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf08cd122638b6c6b043161a9ed1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffc7148768b52ae431329c70107d74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4712bc223f73351cac8fe0c9d5b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afbe8c735ee87c64316b6529862844506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17656cb05cd215f2c3d6c4ba3a1fc68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8cf47c6c1e13c98812a2e3fc7ead3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabf609c1e4810d44c10949921ed76c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd7897e62075e15e5b6c32f1be7b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeae48cfe32d0cc76d0654336619e60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a00dcca6b936d6575dace5afb93d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89471caa3c60a33b5ce862ef04df78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1750fcf3b0878a0c5251335b3f9c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57775abbee93cb6ffb7590d3074cfb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e72aeab7495a6c743652a76b41833516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203fe695646882652d3175998e04c37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0427774dda002b8e64ea6f38a50f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947d7cd15ed58fc36c15a9a61cb6867519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d191b170d4f5d31d2618c890f1ee7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c39c6f8c9e35f0f052bb88a4c48c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb00534aba73449593d34535f555c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8f6f9c02e5d166336b11f4738775523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1703e213ee885bcfbd29e0359de52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe7fdc1276abf557c4b3056f6ca753525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d041551879edef56db3274fbcefcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acc11cbe3c1545ad5d47da1e88601a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1b1a0bf750ee1e48d35e9fdbdd2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b2019b297eb29e02808eddca6c8f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a741a97b01ebfe07cb6e30a4a20a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040994724dfa8e8256062338171b3a6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bd749e4407d066d1ed487218fa884532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20a4c105f720c58e8286d3ccf210c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac943fb6016ec1f6b4fb123848ab26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e452b1d735ea85b43373f07d881aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e5d8d07c007592466cd674ca6fd57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048358a9c580d345906836e65b2a5c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424230e11d4e79a1599589361dbb29a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45f29a3f3372913df9a4d3e9bfc3f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d40eb26f0b7331da05da3fc19cd4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da3ce9fd616220758772dccd6ba859541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931ecafb81d0322990976bc527e7509542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3515d3b264325f3386be34393895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded930da488295c315085c76c97a8d45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b304b29fa542866136e8d7bb99d994545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd50080d3f175a9ec6022432d2ab78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b905d5c676118c8ba37bea796067547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c363bf3bea27caa185bb71150218b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9610070c7781e9d6799ec9a042db5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ec9b0cc6589d3fc310698cefd4a33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c386c2c3b2da14137a768476aa887f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4efe981579dad4a5fb3cb7ee8aee8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85e3dbec3197b877a73a15739a67f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2aed17ef6d1c61826e75b5ebbd738554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a8e315987fc68845a485c346a693e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e97cba030a3eded93c0db96db7a07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126a25517ec94aec784f34429cb655a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9cfb52e32a129a38405bf31ec50d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9aa5341635cc858cc5dbbc958ae31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75a8cb90f93a1aff8497a1b397bfd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7be7b3a9ef60fd6beb45daa1e7a32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912a786fd7b867648a928a8b239fa9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb730ca6eb01b09c9a45c3a2c2f700563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c435218bf0a80481da21ff17fcf18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ee624e2f69d4430940a61a009f28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0c201c4ee55f7b2a87290da4cba3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d625d166b01d473d588706b67dc30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124ff1490e282240236899698ee2917568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ac0bd28ae027c98924dad516e350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027523091b50c01f5a94dee18319320570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489abf6a4c54ee87a2712ee6956f391e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae28de4007fc5e700af73a819dfd68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0d4b9d871c43c53322847bd9d60c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b0651ab706bac23174031689c4276574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df9228f6ddde82238ef51f72ca1466575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63bbef393ecc0bca1b867c86dd2af6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e45282012d59358890a7f34bf9c52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5bc4c910ae41840d6f6bb9ff0d328578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94288bafabad5a1e1037608e150711579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1cf2599865c1ab5dd42d079985f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286764d662ba7ed94130f4a4fd1681e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e233079ddd249dfe14e99af7cef3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7881e3a6e47887a48baa8df5e0c58ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19e8856c2650c5215c56472a4afbe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6011bc2172b71300c6c2265ea88d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782d019085650d371af228ae3157674586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3cef9eb74f233333fb313de3ce031587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc04ec73d1f171c16d7e24531a63c0e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9c3cad2d2e9a7d2718951ca1a5882589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92913637f33c01eff6641d0f6d6af825590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477fb6825013c8970df2f7f7e9549d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77867ae0ffb7ff11c6b6d06b88663a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c34c0563005b78c7ee794277ec53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4615b657a416685c46aca88788afcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef030930186b3e7df51fed7c998b0419595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b381bfd006d99b188a9ce15c183e42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac84de7ea42d40cd289fc26c1627665597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716573c86e9a374d9e512219ff153b31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628c1f6d191f842637c4201c32f8a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d5974598ccbd2f021e83cb07f8e20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462e6c8a08c4c379225d69f90664ca6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c17f2957cb47523a117c88a00dc61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ae42f6e42a7214d2944103ff5a10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf422a3f893f500fa511f9b8d66139604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458e3d25ad0eeea5f094af0d243838605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d45521c036b8e6624c28b3c92f4f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4bde7ca9d3435ff6098f067f41464607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554435144134ce20c282bbad89816da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28adadfca4bb7552f41e49ed4c4cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c0899a877582f83d195ee90c25c1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7eea6b97ee0f0c9501173d4fad6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b833da8ae0daf96cc0c89e1ccff8e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d77a21dd4b149a8b7fb36f4cbd016613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690937d99717fa232adc89717b0b9001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1036f83dcdeb9bb52091cea1260a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720baeb4b8aec8b4e9fe9034c841bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa4291334e664863b5bbc242aeee5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae45ae12b2e69c995002b43c16e5bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe130e3065f4fdce062f523f10f51240619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea3f0353c5eda4c1ad5ec042965e2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61da0f8bbc8e58c047d75af596bd3a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb1b8bc45536a490b0ee9c06e31c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c01a0702fcda3fb486b2f017c47ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b057339800caab9c9c8ed0d620564624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b25ac005bb3b844816ee79f4314b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e703274dcee45d628b5611de8df9b01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e7ee84427f54b42ed57212a2db67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069403fd828b7d9ce07934700c103b65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba054a0d723f377771d90430cf982e3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2242bcc5e3ead2ffe937803dac56a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17189df19a279ed0faada92136177ef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7944b3b6fbd3c547d5899477c6aa74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0975388adfbbdb04546e0dba63cf7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf2d6941e04751ad6eba39f79b3e21634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fe34b87311e3f838424afb65c4877635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3df05e83d8e75ec05e2e4836da2fd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70614e9d9032d1e87338470f86bc9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d3dafb509a619014fcd83196179be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f5df8835a8fbf08d4cd8ba499ad1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf6a63bd73c73999ff9f13f5c51fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa99f962b8c33174e6b59acc266b969641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d30326f7f2bdf0c609b923117442642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722446d0076a553a110d3eea682fc4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32e17f6cf167b174e5e45c68f8c3cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f8d90e326b362abfa5d96e31b2db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8b559a5eb721a33ff512990604972646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6f4edeab3570cf5a4abb5d13c2003647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740cf00c845b35593ee02eb31771762648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283bcfd20e17af80c9ba91585c57ca0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a3e26e6d9f1ec149c6d215c538351650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc8ed2ea47a89d7334c79960688b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456942b107a344dc82f08ae9e8a9efd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60674ba7b5083bfe67d112d2308bdc70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a16452c854bb0a559b61926b74bdcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd81a58f2db678f6ce066876590982655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951918b0126badb6c75248ed665b191a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc308e22767e9b176503e5e6bcaf3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82bf373fdea3f43d7b0963f96fd2b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037faecaa5aa31a8c3de3cf33c1b421659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2ec5d1000dd63fc53b8d479118e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86154639ffe4ab8ffa912e4f0ad996661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4d33d5b1d3923d6e2ca3324090c63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1ff0cbcdeded19b0e35d985054a52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e688ef985e83ba17cc713d2cc715664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58f14fbb7e363edb6a4f329909399e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c7394828b9e3a831618c0b4c11df0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06c9ac1f9e0024373120ccf0ae16c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d77086a65527c04d41ec67128833b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11367984d27371034b8e4e171b5dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21f851b3aaaed0dccada4b609177c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d6657287a950a7807479f98a301e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d6bd09866588a26635182cc73038d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229949d6db075c3365d075e45d359bb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf10c4e130d623b0fb772bd03368ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51503cd39ebfa7ff87b3d3a82173324b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707f02c5a56e2089107bcd5540916f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1782e99802414e26a2a1a4f8c371d23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44435bd0a78ea7a0ce25aee9a5292678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43b90f0835d10b37990ee696963fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a1be56ae9b1ce1f52419acffbbde5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac543c7fc465841fde8994d9d170242681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859278a8dbb0aae81a9021415c8aaa9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c85ca4b630188759b5e8ff3486da1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5ad52e530467d9911a45b602f9c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296b98edcc890d94cb93489b999bab8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098ba2224e52b2bcb57a56e93924b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a1da8239995328fcb5383fb6d64a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fee9a366beb7e91569ca5e9903940688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fd1fa3014032b4b85d56284ce1beb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b6c05ed0d0ff7b36b8af507ca577690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3690784cc91dd1ac4d78ae56cf0c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db156da6f8164b3a1e830cf98fc27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a6f5ded32de43af53e05cc1610d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e412dd95a3f6c5d4f26b27783ebd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3b9d7396a20ab057d842edcfc6886695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3719fcbf8aeb53b869d451084e3006696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1412763fed40be5f5edd87b67906c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0d4fa4e52f112e4edf803e60f11f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b50e5a44d79718526de4cf429be44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c072662d95968d84a3c10029a48ca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659397d7f0a6096cd3b01a6e585b839c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92282aa661b00a208a66e55d90222eb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361bb0644bae0f61821dfaa87a05ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece492c6e3224894bb022f2ab316d88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b7775359aab7b14c059282ee683b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ac38df981e0b158de4f85091bed78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a6fcc04aabb3ac2ded949db3ad69707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9e2e33d2296f3465deb6cebd1798f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089bf188a0c9e4b1d64b3388e46a7fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adb8bd4bd4e7a5e0defe5b6c181120710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a6171f4a9c4b56476be11aa311a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ad568277bcdb1a0b72646aaa7532d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5820e560a369fdbab504b101f2cba2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb11a6693faccfd3dc3d3d84a691cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e142ca39dbd7a5b205096efce6f112715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9549f2ab5376e7462a25783be33e86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49924fbfe7f88bb37b739e3bb2d7890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946d1380b5f0abf4a0102d92a430985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c5336ca8fabe327f04c8e61ec610719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076293e6a922e31aa834061bfd36d6ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757f7fd350f9ecb93615273b204de1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565343796229e088d03202ed9ac8f3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f9485d5af8493d1f2d2280fbc0002723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605cd92995532376ed070bfee37a6f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234949179a1401feb4f6aa02b70397725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821df8e947459ac045459739044146e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a2b13e8c3f6ba7dd1582f891960b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a5e16e76eb8e57c7a8add6e3665e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793ad537ca669634c555a8704e4e52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca04df99c2cf0b5f1e55978a6b656c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f8330a958266db03364303912017731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b75bc43fa88696b098958fe9bf9b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf2dc334d8e7680116853adb7322bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543c150edaf3946161f580ac85d176a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15316bee9b5c76917da3600920f6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf340576ce66d3d1bb190290db8417736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b812577af3e9192b210a9f0db4542eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393e2f3346708ba33f4dfec592cd04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36676cb5c45ac02686a3e3ef0e0c2c8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd0d9c48389ab5977945b5870ea3a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d477159c48b13cbe1de8fe2d6f93a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c94eb09584e9c70a38378527d0bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4ad42fd29902477f4a05aba58c15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57290ecdd6cba5e5b82c742d20c22f1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774365cf1e8e8c74bc35c899067e51e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55455911b9c00babc0280316ef24b97a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362689cd376885921b6d97d493d7b43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76b6e05699a28ea4c6f03c01547810748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90567847c59b1624b095708fcf9b8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eed0b6d689d4e7a784bcfbd1727dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937215951865dff199db6adfd98a83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560132ad41ad3ac30ffcda35a67b1783752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da65c10a1afb621f0a8abfa4c0204a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbabf9a64589e621ee16fb52ccbc518754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57d17779c2915badb6e9f5e714b9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ffca5d1d5eeac4035139d52901f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8de33a18e05d79870b7f5a754200757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549fea6db870375845696e8c60b26a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de044db06659bdfb069cc051baff3a4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>