--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d8c438bace09dfef59d2bc2fed5651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8f5054030c200ae812d87631b59552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf84fff39b66cb0583ecac03d0d2323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444847d25f0a6c1c0654af179ef5fed94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb33c34f075993c3c2e948f933fa81d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9996efaefac64dde1c4552a960d3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7132b6aa3ab0337e2237762192c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3fb3a2554f4fa8b65679f25970b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2b82e82a3650d49d1a94f4c90b6839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02263fc4509b03f81417c5b9d12fc7f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee640615a6a204f766fa81e912f21fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e171f9b441c2410831e34ea47fe2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937507e45dca14ab37f4e30e0daabf5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba3d7f17691ee6e27a632398b1b1fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e23f650a2c2907e159f3d693199815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8f36ca18aef0fce9a52e2f6790b0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270ec899c2a7e569e1c5591daf0e1d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa926407190b493ba245d35552251a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae9e4abbc2d7ce63345c715f76c67e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8db603c43ad4333f72a1a650ac4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90207b1b4cceae82ab8cf384118c34aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef77ce4b74317d3f1a364ad9b76a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd9f47da01a9558939c9ab5109e98d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b7073d58c9b62461e43d99309e3f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f9cdb06fb0fa4eae7bddf890c085725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcadfd4acf20df888d1c44afa0206726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8105caf4f0559e0f1c9cbe7eb089e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d14ada7605573dd7577d510c2a1d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868664214b8ba305055c58b6abd48329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc939b9630f9ea422923fffc53591f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cbf4ac0d5e9af41ee0b60e01b1b6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c176511e3e085b3ad3f9b386f38332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a7892bb048b8f6b23b8862681aeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cd43bc9302815a296805bbd95735834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c8b63c5745ea3b0a8b567946d82e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d5e5e614f65ea046bb4b3740927d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5972498c31157533cf96556fae873237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e674d4470f8567af07eb8339380d55a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90233294198322bceb16650e285cb76039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688294fbbdd71971bdd41901841f04dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605680a7424f9af8366df21f267f490341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5be04b90bde4569834f1920cd9a5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec32094d1240bc53aaaa4f62052349743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a52e25332224cab62ec7f78b419ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34072f354b56de0c2f7cfd654369b1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd905c8ce54b3d79821e10a7f37c4ec746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49803c25b02deda8bf3466549f6ff647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ec5750b04b2acb5424767c72fdfda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd5217a7697bc7a96e0cd8c2bf71049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d7e3b732821f72e7c77b2ced071b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037eb1871e6b3bf01a278733b07956551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa2d86eecf24bdbb0acc166d456be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7bd7c26c80da219b8f8747d7b9d6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a56347b367143ee803670eb9730a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410abeccc233b20603a9ae0ff758e96a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4799475ac28bbea7425fa26c1df9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca07240af17ca52d3b84d810f88d4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9f9035a64e437d368ae48408370da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abd4db4ea555189415a7ad1bd990ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f5f318bbf9fba68b7e3113a4c5aa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981a24dc4f96586fbda3a0cf1c464761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12dfd7ab421ce3bfaffdf263c3b3ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0083e92ddfa21f85b15807a8ce603863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5295afe9587960140cdf35e6c04164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac634faab6b3bc1db3ffb66a6ff82a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808c17ded7507db23d917c344e0a1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a1f1ff7433f70eec9c06251f453167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fae8599703f72b58cb159341b1b5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b47257cb8a5a2d10d9ec3efb015769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26b8c2e070c28ef2a5356978e5d1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4456ee9d1daf38f331b2598a0380a9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fe9251aeee2756e0514cda53857db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6394d6025288303f5f17a1d7d856373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7e90ffd5bfd051fb549bb061276d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e556e4f1a348adbfc9a8aa0892a9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558565747587691797b82e3cee88d8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb0c2f7ed4f3694e97c645edfa2d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4162e5995044bad0a6ee2caa6d5535878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b446327e723d9999b28260d956ed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5081ab4fc9bafbd416927e160f2fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099396542479803d129992afc757f0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b519a291e27cbaeed0e77e16822fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ddb551ec50d5465320faac5802c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9414a9f43c26e0ed6b48f0b77f49484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc223615f5e7e0f9e7dcb5e2c7d555d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe11c016ae8abcf426cdfff0cac29386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c93b0ee248b18c38b8c1930f1c1fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d52257c5593fef9d3fb89d9fcf74c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef7a18ef0262cd7b66666434fa57e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bd1d444ceb12ed7e7d08d85f99c5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef0b02c7004b69b45c01e77ddf38d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525cd63c1c90c332aab6790bb65168c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c3b908335c6b60322a30399c072493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea017628989eb6e502ac9e71e5d91294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b145bd9d219875eb20ce30e5d1e50e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a3c662c78b35ad8a1d027aba031a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc26c246ebd916c2c6712e3f30f03a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a062df1f69aea5eb4ed0f35f99e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842113480c8b7d99558f4177589d74fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca81d4c7a7d668359dff7d5d79341100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e340dedbe7afb54d10af0582c009101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c69f805743d2145e9ab9e5730d3b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fb6eb42f938efaa19e7c7e77014cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df087cda71583ec824475866ecdd87c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053e726f24ab204b7ab73ba0e110c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ca66ef4f97fbc589a77c2484c8d99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa665b9aa1182bcc5324c523e9a3a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd50700b6e48091bd04ee3ff1e6d44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa31f3a4517ccbea27dafa7e4ba3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2c5dcf794a457443c3720a4d9fd85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece798e1643038ae83cc9bdcf12c8d9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7b913314f2fa97b8e92dd4c8ddc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325c22b44d293da971ef078f548b6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02af7edaab8c1ba117f9ba43c02739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae825983856cd8f1001b939ce340edcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754146c9f864e908109edf0a40432b96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ef95bfda06e25d57993df32670043117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14ffae8afb8913f7ee32a90ad3f07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413edf448a56105232feee54193203b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55810969d8bddb4ba5eeea8006b1991120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a5724c20cf8f9db955f4654e4de9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854573fdf35423c3e12be18b3d250d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaef6f35bff09dd11e5594965982653123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60d26b67d4ed6d9351283a55649221124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de9586f92596f47a0c902232fd90e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27904f310681d2b1178c1d0af56d5095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc1e5f0763955165c5a097f5d5443127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ddd1ad2cc3026deb343e3d3a36ae5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50b76780e558261d665bcb43d2d3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832c7c36f6017368cd0c852c33057e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d353ac949bd5c82bfe0c049bdfc5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fb3dd3253de2a7e0100b0bc22c001132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6534448293355e86a84ace5d29c20d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5cf40c60ccd4114fca0f440b38b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8a71a0a93166b2d5d7e5d0b785b68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2cc65f1add3ed33ee62228d24b688136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5157714614a9012308e420690b565c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229fe18d0a0b1ea7cdd398e146616bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317e095faeabe2da3797cd191ae2584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc91f368916096758f6beb8e4e011c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92407cd51f9824d2356600de1dcb9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e98f8f4636309cb70fa2fae9ddd26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039be7fb2a2e297aff82a3ace0f5fa76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df909ec6835ef540bc52e0565d6eee63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb2fe8ab47c2a0174f7de6a33f3dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee7d9215732d882b314dd0e4727af8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dab1a68aa114abc22fde9008ae707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e755f34734ca39f171d511f031449148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1d3df569fcb4d9db494690c9adb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91433428b0f924f843c26d497879801d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ce7b6c772e93ee6006025fe884775151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e66450aceddce32b80a235163ae5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486736ac953495f1d509d79b6cc1ec5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cf3dcf405b3e18fef51e6342f69ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611740335f3386e5bfa751106280447155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c929d89d66ca88f886feeefa1e2dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eebafc74aaca976fca0430cad5f3e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07a9e7dc3d6e9dd20e69b92787fcc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f2e381cbc9cb8cf561aec1e55f73a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601d20add729ecf04c1ce91a1e5e9fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146352cc710cfc468c3541215f7853e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6b5accd9a4ca3698525e92eb5279b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779c3be8131d79d117dfbadaa7ea0a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd8478afeeb71328f4a6c5d461b86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c1b636d16d4a658d4e6f1293a3751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd43504884d84c599212c139887f30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960178d7b212b56139e576108ca48e09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63d65f7edec800240806381cc8c52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134785e5ad9bae37c6aafc82fcd28f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5f2249a38b554be02467b570bc4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21255a858279cbbd74e2091c4a2f7d0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c91430efbf3537b19d26da2bda927172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca50ccd1eeb92978b345e0afd58dd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a3eb11584555746559ad5160b6405174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417695a5a8650720b7c6dfe54d4db53f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d3fa8c2a279f18b8edaa41ab0d2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91812b0ecb957f17e864d06785a7362177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b8c753edb56af087cf9cbafba5756178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1bee275fdec8422ad767b79e7ad1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af43ae063d33b28ea4e8d38a6128e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccafe1526eb03dff52818c3f80f026f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def94193089dd12fdb0c673591b6b23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed7ecdfe5a5eafabbcfcb2daa8f3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f23e489a889de4dfd801d1e36adb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840376ab7d1846673ffda3947a56eb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b9092bc65ba6c970c1108f0a27d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814322a2bfef0ae9141d00df4d42a59187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaaa6163f8f1b654a1f28273e6cf6c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664051a907d3b6be76e398b93aad35a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b2393105f889d5ad2591f00e5a6b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd68fc2d3a0637ceb9639ee6ff1419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de9ba47078d2006aef70e4931f6bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04a97ef281092f761030fcc612bc80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998cd170655276126d7092e9edd6b94194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ecf95902f6279d637fee689827a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191ae49b828d0870ed580630ea7dc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9434d67e5eac8ae59aef7e846a5e0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856df77fd7c3143ec14e1beb69d78d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf207ba3cba3926da1b3a6120cfdd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796f0401e303a94bef6ab0a535cdf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b33b4f52337381039c4191a132fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59549ee6cfc78fd828530f9f69b38e66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d413eb5ee2f20023559d908be79c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203925853dac1ffbef1171d84e4191db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e95a513e2198a041342ab264c84b31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a071b9a611867ab7344f4abf4c1e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3048b2992e8c30f53684aeb4aba37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda6b7ae4b169e3165d57774cd0326208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec9694cf3f6c7dc733602df83875e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d40a04d0cb3f73243807294d9ad1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0910b684def8c315e13a67662b61ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f9a8896662a34ea64c94d4e138c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67684de56e8eec0de3f93a57376412b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be7130ad7c055651d81ef77d520092214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882a6ae9a653854707d559449ee57b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bffc5ea5fc3070ebe264c87720df1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76341c70291b876540cbdeb4e6975217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690560169ce5902c68eddad0483ec26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f3aed9608027c97311b6fbe1f23e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88609377c2456e573231441dc8bcf1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05990fd5f105cf5deac0934149baf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a372069263e0633953192b0f5b2d8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9e78d1df10571e8b6ee7234361db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafef0800c795799c11ba56ac941814224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963beeda23ac36db17f3209471517b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7139d910948fd01656e8879e579f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd0571f1f0557a9be470047c496c6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad40997f157a8b53c1d2ee82f4f7e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105af781188ece08aeb294df19bd7daf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac03af055dea50beef08e265e8e5b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d05e7212581acc732b8dcc609ad45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d245a2ae3cc5ef28ca24c6ba4b60e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5969e4212f8b531f01f4d996a870828233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a63d1002394293ff5db490a07062d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fe70733becce18921b519b9207f2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38c9b6eddb231603ebcf50ae55db7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b528183d59beb8f5fa792e23dfa8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e06923b597a0754d6506d5075eda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce7b193218941ae706ff0125e407d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff9d754eeeb2bb4da7b6c5a1b09c7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7fa80655b1989d180869adb1f0668241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a5ddadb4f4f896a5b91a2bb3b02a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d076852ecab832b14dcf434e352c74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c18fbb6356ddc82b46b8ab8d2075244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc011a032df24dd1c9eef7fc623da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc7a04cd1ca75d1d5374a733d6f744246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540538579adba4bce5b18383f2c7ea3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e412b978495dfc23647b55068e1e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804ccf04d38e3f981d21ddda0197e7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17735124573a0ff91d5d3b9642a3aff4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62c570907305752bba4239e9011a0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3c54318d583c78b791939c697f02252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f89e0519cb9c73ef438b1e842b66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bdfa342d230869e1c747620d21fab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8738e3c8dbecaf2c13930ebe22966c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd965e8456a4b87e0bc2e4bacdda14d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663f8fcc67bb75ba3b0acc5043066bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300af68593e9f8afe99b9f45ee9601e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2072aebc67d2a9b5541b0318b32117259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aebdcf6cc32f0b74f2e3b224fddfde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98662f446a21e814ce1200fcf1b6fd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071132b5fad49c0530b318303d39d8cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679b51f4536e03c1ad16f0a70dbd595263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f4e94102cbccabafe663cbc58388264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291aa8c7d15043ef773f10cf9134267265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6083fd4ab4baf76d53eb7054d8571266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7b3a3568a812232a1391f0d0f7b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c25b5ce1c48fa45735a4578674cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4d07919d050d27f4e31896f12c7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f211b1fc7958cdc4da61020ebd21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ae431917bba1e7c46db00f832ab2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ad0b2837f4bc2540d691b2842092c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ea2425cbf9286050d29425bda7a6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00acf4420eb9ef34d0d53c72191cb4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ec240e0f01db381d42104de6f1ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f6c4fd676446f2617a0e4642d3f2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8e4c9a80bdb01b1d0d89d56417ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408c9a0582eeb49095488115ce1f14b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6aa4b2da3928afd99d901b1a920aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f3b873fa915aeab461add4a60f5b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a781b5272567435f996e38c82730ad0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112e0889a0bc337bf84818fb6e45a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ad62158944f7c1dad01aed12f7bb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff69c8e06c0619ba983c78436c8cbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af716d944b31de3118db6f1f5ab58abe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a5039a6619d290aad514460506b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ed697b0b906b1daeef0efe6f98d91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58312381208dd9153cf41a68022aefb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18442f542c08d169527795ecb9c61192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7cf47e66e76b84fa16e7f295f0570290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98fa872a997d3bd26c9f4e5a4cf15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c49f0f97bb2fd9e3d54959963476b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e911c19d2a809c1c7df379d82cdf9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deefffcdcb97e2a72788d92f387685294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9d02ab6d95598bd9e6c0a8e08c5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef53d8d8fcf1c2012f046863f18a5cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3455997e2ea4ef14ae20c4d81de7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f0caf5ef9e02cc62c462086395691298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622936e693ab24a26eedb8568cf7f0de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fb6236fde532892f42da366b09c3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c678dafc19363520eee0d399319c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a0597e4ef10b0bc402dd6eb109dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81ec1765120555ff0469b9e5f1f0db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483322db91e424c5b55205df5ca8959304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9f1581b73f594cef28fd9b344cef5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba0ce31995cf51bd656e2b445391f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d57ee025bcc5dc4cace3a642c965307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26952b4f3ca370c2abba13c35f414308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e079a99c0eb3d709bf39aa0a500f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe61b7fbac301a12d0df981a7356693310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487a6a1a536b562d14df7207e1fed83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351c27ebd5054412ffe36283c70813e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea87f55e77f39837986b46a95b8c477313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e31b3b8ce11f564c09f141358f80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb16a198fff1f320c4ba58de89db61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfadfa11ac392fba462e779a842785316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbd7330f6f9aedc1d66df1062be0b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14257764c1b360e0552dc9058d7aa83b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100043a5c1977f76b863caf406c14234319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ec79446089f80158d412307460b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbee569f4faf21ba56d2e214de625321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30783ab6194621c8a5f7d2cfa91a18c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04488f747f555a9713f450442c51ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb9bd648c4963abcf2e256d8bf477324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e956ddbee87ee829976311ae8171c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20bce961f184fbe2cdaceb0b9f38a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38b756e2e599894d1f0a5859caf8c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ac0f1867e71b51de0e23f56fc12f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffdcfa451728a9d2683d630b99022a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2993a6e5a5b69419ad490b0e1da1c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc8a66be8de665b22fb171266076fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882e4689d41e9d3fb7acde959ba865332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46bbf3f8b630427a922e241ecbae5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d89d57f1d1d3aa47136ab8122237334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1061f53bdbb09ea1fcd5ab7c089d4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc64a17046ba415ca4f441d29947a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c1c922145ef85b96122b11040ffa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978af82c53ddd4b4c713e964e019b09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011838af1647d2f94344501f6f2e336339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4774f64de1731f9301e62e3d24400340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5d974a8927c1ce8ee0019f8574bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd080a991141625f863d5cef4ab6ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0dc7a47641ce91767b927cde68fed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5103cb78952d61fd38eac7d3e51203344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd96197e5bf0d72a0d803c56ffeae90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420412bfd3896e51486dec3bcd7fa05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f80ddd1bebd5544301d14e4ad8c74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d59e0e0efc24b11012875779033e9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba79abbe18cea242021f837103adf5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305744a22bde3aeebef548715c0d6d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d5803c70bc3e01b2b1a811d9e149b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36444d90f141576457104f27e9404352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2bb1689eb300afe892fe896c8d688353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8320e6812a50451a03a91258b15ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cc698fba4baa77afd6e870cd33caf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5effbbbd581e92b2b28858aeedd367d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b32c2926a6847e76eda794b8d111357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f83dce221951fd1ef0fb5d4a8804c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ff9902b389547a4b7884eca5c9b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eabc41f7c34cb67e1f0ac4cdc8788360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac6b7d2463b9910a71550df00a078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852f4ea9de2f5ee79d931da03d3d113362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae2adbf72cb897851e568c5e364b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6baad530e48416a00356404da68c3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530d9f0bb44ad3889d61ae896e44d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb2ee9ffaba2d0e470340abbc7a44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e716b74856ab5d47612e1fad36a83e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d68cdfe0cf3b7eeaa022cdc3d99614368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b678686aaac92694156405ba0a1185369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a5817b006d330219e8e66711cdd7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5a1ee7c03455ecc4a00f7b8873c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdffa72c9c7557ef387f6c5f2c4570372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f6ac6b221db405aa2bf1452e005cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15834d13a143cc8d6fffe18b0be0ce60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d49252a2bff7747b107e10d1dbf4b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db468dbe6a65b20754ee325a3d11c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42424eb7853d38ec15796246a84b2b3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96c38f20abb26b0ad7552f40fb862378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e159868202acb697e0d2d69c1d4771379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30762c5b4ff04804bb0932a4240ce9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e2b81dc2f8cbfe0c18741005569a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582bd546abe417f6044df630303c5c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5058935ba245791e5c9cbf0f54d09b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0dc3ba1e0490361c9fb492e410ecd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c9c70f03c9c36879170f46ce9a6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1636e4eabe474b562dc4a5980522eb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88a166cabe9d63b1e8f54612461198387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9e9d15167f4c0d97eac6767814c78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7750668acc86dd4c177caec6253fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ee09c592fcf121b1ad1cb56002f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc4ad3628dcff1a5526e7dd295e01f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333ce50a76617161acd335a8bd70e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeefdaab59fc01b3fa9af387ea1e58b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558fd53f0467fd68c311e1f649aabe7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0fffabecad086cc22e524a5b1bf4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c5f92307c6c74c5060c722dff944396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121871d65d05f76f8937c6bd159ff6a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf70523ac0edc8740f94758abe13e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56546ae379e2bc24a8370fe30033314b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad02630e602895a122271f7aa93520400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed9e229b9cd7d6ef9209b2f51aa09c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e47bbcdf6e57be838ab20131807f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66b6f47986b9f95a7d88cefe640fcd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df41112288297187b51ffa30f484306404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4a59804c4e19562dd4792fdb6dd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272f87d5d82b2ddeb640a76d2f255e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483df8b00227a6d285aab5f10be7efdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18a5b245e1f811e9e3e1ee239c987d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc9e4f9d65a4cb6177de9141b643f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a341a696cea20d594cf846f7b201e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74b099f3d9175db5f3ea92161f44f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913f461dbf447677a8793abcb79f5f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed634ac595485693fe870b50075dc5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ddc3559bea2642ef060567f4dc53f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c92c58943243c8200bed1bf8ef75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ec545d4175b1c3163bf0b42cd7600416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90b0558ed767fe29e47662750e27a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350d676421800877ed38c1281f81d49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da1666399b8d91df2b5244773c2dc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffa69f7738067520c6ba68d4109c0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f361892af444194381562d5ee195421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6feff0f33ee10d7408401e65bcabd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef5f231c56bc035bea86b09f80d47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ba606b5315769119d609fb99d257f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5dcd1a62de20fd51a09bf5e78e1af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb702a2117edbc460e83fcad11a76f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b13a4d010dd0185e844f800f9ae8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b9595e356c30f520dfc0d30ab7ae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef23ccc300c427ed0eeaa7b2faf04f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5310f95ce48473dd0ba461fd0ecd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14671bfb414e97b626a7694a989207f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781b83c993af4c9a545712fec5845a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816a07de85ad09de5d66258ba570409433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74ef2ad44365d878d3603699ff6dfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92884abd9d11356d28cde83aa909122f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb70f75501c6ec2e839f0e514ea30436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c863a170590e15d62ba1f7f4d3b51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e7aed50c73dd270fd0a442b288df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a48565f18c5618246252141ab65e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e39dc7edcf9293cf41c86802484cec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf698b1d1e6dd3adc5d78cdf35fc482f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595de6aba808ff4baa767ebd29e0b20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8301ddd21182553dfa6accea24d0d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6657abf2674028ea1c6aa6ee0f8c49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25a036c3a138eb03465c2fbcae9bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9cac6b843f94f6ff20e03ecba6b26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01479cdae1961b4cab4fb011abbaff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830cf7757ef622e6dbd98545158c3ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd93dba9229b72f3f29d098502e3ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a7047c6f29658ffacd186bdbde799450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417686c3f68cbf87d632ed48daa3c2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af0b273fdee0fd6144baa4a19eb54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad150f6c78172fcd98217ae1d98a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c4d0d3bab75ce41e6c38fcf088b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48011e35874875bdc50cd1ab82be035455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c1e158820da15ca80e3ec4bf73058456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9a3f9360ba9e7c3b05151a384fea4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515443790b099c8408274a87a45182458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004cb9f34006088575580537da3154459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31a2d6a252ecb8069d6649e6c38acb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d235c063bde34e0da5569aa1b624c89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0518ac0a56a83401e2220957d844462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb73cb9c027d81b5e3fcc29b54c120463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7e4252c58ce8e3a4f689ee5360291464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eb5322ded20e3a6b9484fb898b113465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71953307cc0174989cff64af7d167e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77b9a3a756d8f9213306143a1d692e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4530f13574e97bb40380f381cb0519f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011f02e27c7481abd6b550d95c53174469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaaab7b19416b1310fb301fe809bb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f040f653d5f19fdd011c45267431eec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e4beb176c74c603252d9bb211ee1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581eaa789379e9c09e6601d9ba10863473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf066cd92e4d2dda239432bb6e7ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f704d05bba188eb825bb7fc44a09a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab13d57f7e55d843c6bb0eb7fe163d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccb1377e6c1e350e5458740b0ac62a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ddbfb8824084a9167a4ae78a5b7dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c0ab4fc01335905213e1f6d744757479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d23de5276184df2ce4f9f302550ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ccc3aa7c85d9688cd951e01ca6c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b9793c0213d1ac19eb131bb035bf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbbe51f49eeb02e94070a132d97aa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ff9f3cbd0975721db5768cbea5d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba9f5ae7e58315505ef3eb85a9838485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85b00a52cd8aedc1905e6bc3cbd64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa114de37939c359db5355dc39a03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aac4cc8c1f2f3db23d2eb147c028e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e41be87b3fce0fbaa7e9629c30dfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bf834d0667069fa7807a3932a8495490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914293ba9c51abf4ca171fef93aa2f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a4d11e001e526d88583396ce2ec87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec4cc35fe349fe692781a1cc3ce673493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bba0622b6e65a19dbf760f6b29476d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b967e047f9b5f08fc76b8db889e1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8781374a9a45914bc1a5804f895c1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89314b05f854db514ff14aacd6586e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f1fa3c5ae94c30b0b2470d43d93df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4231c1d1239d18feb1def6f1660c38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37666882a362cc9cd9a0c78eea72487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebef391a0af4a49efd3b3612c08e1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886aef86d0c23d2f38bfbc3d270cf5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587444a07ec479eb8b3290c196636552503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66074f930c4c4ef98fa445661ab1667504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8b4cf0a8b36441bb1eca0fce98f14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b842de54f53a4823f2a58aa37b58d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9fee7a8440a52dc13c63625b2527507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a04348b423b2df4c4b92615e56025508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadade389a97202dadb2c0f170cb7d28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d492bf4f807036d907176a53e4def9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce95482e3c6b23293bf8649ec6e39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06df536d316cbdff826548c4a5eb62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffd7b5747d6864cf08213b23a47566513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5126f5724bab2ac24cb066b2ec75dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704a0d3a129a1c4b34377ab19b8775c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1acff822e743143bc47e0bbf5c203516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8fbb3d675e49ab23d806e56105f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba9e3ae61817c3371af94f1cad7344518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6fafb98c5048455080f60b1282ee8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc3f81a730ec1e7ba2f83085a06a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009f08a66144b095d54d0b61234868521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43b6bf8c393521a54b4343ee4408a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8f3e94b0d39e3b58be822fae681a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4295d81f447d384b6588e9b04991042524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df1d63d0d04f41f0b177aee3b48417525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb2c1352ac36399e952a82cadbb20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cbb30980a36aa0549d849b53fd680527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff259f77e43a4e31f5a12723632719528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3051a20bf298a2f3bad6935c82e64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c8d774bbc5405006660314c33a4da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f0b15e0fe491cf2039bb632b2e2c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891203d766fd2a096213e1edfd43146b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4ad072ab1a2f138f6888eaf9ddd18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12919d720ddfa06eb69e273d6230047e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2500e12bf6cdce82569ed3fbc78fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b1bbeaaa1fe8879c224f9c09d34c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea68408bb69f845022c095433188d1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bed611800b8e4638e022f4ede59f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101f28febcb092c96eb0618a79ee854539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452114156886a77da74257201a0457a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539bab44e86a8464f6049549a8226a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297627bcf744afd310e3a28b81683dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b1f09136aeb2cc548585bb8457891543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7a052ecfb34ce223510d32fadb761544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870fe9e864349f9c35473eaa75d6070545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e700e611182a3f86bcf8150207c6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23ec26a262f550ca40829f708db02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31705a1872308d3c854faeed64473445548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e84564ff982ebffa505b02c014a196549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2427a4af721830a07ee3077cdae31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230001197ff2133aa3cb19f0c7ad85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ce6d15d965bba1b74b11a9a44f34552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96379d815a2f6f98fd2594ba9484c6a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc89a5cff5130bd537eeac3391961ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ede1b2edf108136d0eb5a13d1adae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634ada1d52c2084260c8e3256a646f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c1352b2fede6734558eb98f84b4d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb575e9ce80c05cef831db81d073750558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dcf8559a9a2014bf0d79bf37d9301559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519f0baba93fbfd169230572848de6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42af9c7e4444ba7cab537dbfa82652561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dae43be4cf6042c0d054211dde1f1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40358cadb97d0f68869a1cbeaff1553b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fe387722d59aa81596f9c019b38ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6efc7cabda899c62b46d05686225565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe75fb5690fd4bbde7b2ec2ffc4b37b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d638fe0c2807e26f1dcfd93a8966d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc061d1c5ec7a8d49938ec9a754c631b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50a6b4d4b8b907e3761f173087929b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb571c4b09ce0f3187b1ca8131c503570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b148c67c4bd06ca83d717e59ab4e7ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10751b97fad293de145461b4b26c2906572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6546e6d24b5bc484328ab32f9b8a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea1b64f765141a1732dd2a6b407e33574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992af4c8b1132e64252426d6733686ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b641e10e503480e093aa1575800dc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28af407b640828d20e4ba73d036f7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae46dcd982d93e1fc33f0a383841b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a0b2cd48199a0ead8d239e593765579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312da94508af62df0a900560fd233c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb6f83fc90dccd01561078ef6b8b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251115a0a7a27615f7777e862b2ac5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82ddcca2d973f53fade25b83b3564583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010260b1c06ea2ef6812df560cc2d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38098516cc6a2225fb205e9ed825d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49cb07a782e3217c175f04b7f2d124586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8a5f02bbd13b7f8adf0944a1f992f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb17fb8e6bacf4fce2ec02d3a82ccbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f44acbcf70259d4738cb3ccf6a33589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab9017dcdbdef2740047aab2280db2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9f0f3900fd00d0d4aa314cb8b449591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301005d878ebe99be42d7e7f5e87daf8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb0078111f8adf00f2316dd8ba1d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f716f9b3aec414668237f41464c37f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6768115948aceec4edea4fe94118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dab4ce08d2f6932eac41401888683596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec439d9969a4f45608aa9d98b1a9d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53656c9017ed38f6b11fc2acf1ea38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e194e4fa5590ea7df56b20f9a4abdb5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265aed0b1353cb8dc24a12104eb927b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a7ca278f9cd402f8adde6e7f96a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e614484730d51a24d49873b2dbc79cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6b60720fd0d4dea101ad86d418928603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240f1eb84e5e77beaa56cddd5b1735604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f5ce4227a4e99c72dd51a27c2ebe0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5142cabbc77a38f75541ac9fb04b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddee5c2c04dcc26f77791ff51080c9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9628f44259ef9086679acb419d1a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e223dcdebd29c97aab009ccc2252609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09f66047436f34e97424a6396eaec2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884bd5716967421d15a500bdfad7398611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28622f4c06ed19be4536e4a6d4024cdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164e727a37c1f38f138187f1e42112613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df81f4d3d48104eee8491eb6435cca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78285bda6ca07832f4ef7c50a4c0d7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d061ff7b54e091d9785d9eb584a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634e2544f97cde79dfaa5a0a6687b6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777569b8ead0efef7935a07692e7072618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cd6c6f18e62e353f7a1b9712db220619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486072bd4544d36ea2a35a9e367f73c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab7b92a5d78338e1fa35a9dd74b4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e998deeed4e9c965d24517f09642867622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194e97c2ffa934c8536bc23395714c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de6c381510c54cb4d59a65ea94484b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbda9d9d9004faf16dd82ccef20eb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92243c39d9f34c4ba8af2ae4de9f9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9206e5e4ceedad2d964852fee228e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09718721820e4246b0e28f9416705495628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a73b2e6f35873843a4c916b40b2df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d04022f6ce8565012df4bbcd495e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75707bd9e25bc138e34ea892d5673091631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5b280c5add82a526e7cbf2f0a270632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0239861cc12f84d82a8972d0c8219633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0427c67461d97f41d4d3459b105224634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310ce9dbb202d79605029026f43046635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b78e70fe0d9530f98aefc9dd39ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db5413f6ad042f7169cc55da9f169637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8f42b4702263dbc4ddf106c736456638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86245d00df9a54da9529eb4c9a1b1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fd177e023e5ab66cc721d6d77aba7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd6f781e6780bb5c1cd577307fe61f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311986bfd47998c1a1fda3bdac648d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d18518e8c99f423191335fbf4eb1b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82114a4193dfbc4f84edfe872c4ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a352bb5021138dfbf1542bdf26e2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4b087bd0767c75e413fd56eb03d98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a91dd25ff39d26de84f2b634997cdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743e9a36308e73e3f24370d17ea30a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b0b6156a707342a55f7cd5e365f7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d23bb32526e861ab7ed788fda76a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f0cdb4735c3a62da69b46ee0c1065651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a082302246e98c4bf0151e8f42190652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961995ae5093f41a8bd24cf5c2f5bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244de654275ee14caedd5fe751d4cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893631745500276bd9aa35302b7f8b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c950dc6ef1efd5a8b9565bd8179f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e667c8bf17b06cb369cd256962bc9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda248cf4503dec422e1261d16c1f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d016e85081f251d4981f71e37fed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60f492c3ace4dfb7d1796960f0bdbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a510977637c8215fd5663f6080f0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f13906dd182766c495a6008cf4f716662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe18944c997c74f7f294f0b18f3550663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c81e5df16b90b9e9e3557fb4ad211664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8daf778abc71f994c6acfb9c9483665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c027138353654ed75fb4dd32bf1ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aecfdffa4477bf0ee6aa97a8d3f1ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691860e0f681e351521a958848891ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b13a26a32f55776c25d69a119220a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557eecd7c7a69576d8b66b4143bb535670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb01c19658d21f451acd5cdb5ea96cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ac8aa6f5f67d448a0d99a93c3e18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c5fc3021ecf7c2a08f7b32bbac261673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc159bd251feb139c82b1d2bfba252674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53441211a5d3e4102acd153afe2cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea4de1a7205906bf787b5f92dc8ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11db9e83fa471bf169fd1ff7895aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a2e241c160fd5ca61a2ce4ca5d67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277b7b159981be7bf4414b4c5315706679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1f1b1e18c87af2b87ac9ef72c17a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268383c81e5a6d6802c260b6ce55b3b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac480f00e77b0f93c3260d314ac98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938a64ede9a21c5e361c3505015e36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afe3fbe2f7ecef51fd07e718bb421a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a054c3c22b5c2108078f9fb659b168685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27267ccd5f91bacabbfa9cca426f570686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a235862bd26402580d866b3e87c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0982ad6fd960a9948cfb1a25ba379f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8ea4722ce6eb1983d65f8a8bc3f83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490ce6df54a686541a73feb10f9e23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb2cb9d5d8bb3d8ea640f35e3dded0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc26a4251eb8a44752f164e3f644801692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c7270955dc8665d51cf494e5caaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d1cd00e147d3a8ae099408c8f63a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893670b05f90d4ec4ea6fe679930494e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59a327562e8663e38767e5493c0688696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396434c44b92c2789b3174bba2e51f3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812332e0a1bc9beafc5f3d972ef0b3c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddd83d08e0ec6577af50d1d4500b48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6e4fbbb06aa51d00e0fdeeeaedc2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2324f8b8d70d9f10ec0f68482061701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7b77504ac8b22f9707b36dede603d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94c1a67ada5d01f4049d2d95a6696703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef4dd344856fec95e374deaed7d5d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35c7b5aa0488b89e0b5303d4cd0ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2069d0c34ee2ce1f78737cbec5083a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089eeb8087d1573b4395d18a3b4f10b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500ad207efe2ca5c483851a39af6c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc011c61d0a56b236cdfd49d020ac7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c79191cc8105df8fdd68024c5aada9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c4a12b5046726fe707d76d2a9d0e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ead5636507949afeb0bd9ba44dda02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b927ae0c5c03ad2992f8a2990a2f74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317a2cf1b708a691bfe7929b3fab0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864950449e26424efff1c4c9937332f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c27eb2a8a198666e1d4bed15140a52716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceba1871cc3d7577d6c1c03d353f7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08902936654cfcc3f2dc98a16a48fe8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1b79cf60efd7807a0fb205525d1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78736a15ca1fb97351345e60354e31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad44f649d81c1d6038809af9d09dba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c137e4c3b15a3a30e388c0b4fdba2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f997ae740a3f48964261842f6986723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016a5191cbbf2cf7fa56e8f902db4e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27093e98f89c30edfab2d0c2a78fdc2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66157740065be0af58d3043a6d447507726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f0e257043a541d23ea991796e5ae2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5da0f722315ea5d3a7e46621bd0781728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0861745be0e227b7fec92ade80cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3cb8da9c9eb4badabbfff0e62688730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14549b6843a349792af956c150154731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dafce1cfd71e2e9c5e9ccd5c85d66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579716e12c6eefefcdf7b46e4e9cb767733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a81eefa0f1990a3cb9d33d99c3f08734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc73c6ffa11845b0a750f76e7e6483735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b3447b24efb315d6b6ab5ee3d51e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134b712062250d968acead420a6718737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3fda73d18aadb2398ac85d8043dd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c6d3156edc312242b3603b38f2609739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a0ab9cbd08430691ed40b7f57f6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44a72a3c30517c9b1eb022a0b23961741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdcdd7165c705dedce56f2b945c40c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde8865201207442b347c2e9d740897743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60794956ee70048dcab81682ed6f31d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419747a09004bbd29ab1717e1be099ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361baf28dc61e72bea70ba95250eeae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217765b1b662e69da00b9ae8b310602747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2b36990d2998db699e88059eda817748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad93fc42de3fd890ef37fa1ee5734e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb09be28419c1b1f2e7054b2641b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501271ff843c3addbb6008b22eac6952751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748d2df2f7a25ebc3365d1a6376daf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78fcf4faaf7d0f286118b166d2d7cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f3b91a5afb0b6f9805c194c30485754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d1478be0694d1fbad85f2045e6d59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6227d4bb236776135e36c0f67aa998c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f0151ccc0632f6620c556a7a83106757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6496ba91ca14954e7ff254a85ed9f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd332163c8b8fd3705548ec15d7aab3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be17b5cf489a05f0197bdfa5f321ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8c203f28a35b7eb0fc4b96ede67882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718e2bd89616d75b8be0a69984a22ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd2d3c7f744d067d01cf0774b074a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39715d6c490208e83b61fd428952d5b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063b00c14847d59cefd848f37aa9f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07a48ff1c445f7b14992c34495d69c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eedc933440aac55122a3e4ca8253248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f132cd0d3de52005dc0a5d8526149b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03dbc1b90f7f3ce3640c22cfddd92110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3760e3cfea9e78f7fe07bf4912c5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2576b94bac395dfdd8553907cc65412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8441ec61a46f502124a864defe6e0f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbf479a68da226a5042b399f3f44914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbcee8f8daf2c0da7ef1bdb47561115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771c2ef52e7f25aa024141483d1422f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3c3a4631ffd10d878441d47833bcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267514466446ab21921cbdbf5de88f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e00964e8359bdc5fd3e00dbfc5dc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a53175be9bb2d8d3d365d657edff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd9243ff030111745056f0b1c645721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c625bf352cfbcf98fdb6330a612b5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125dccb492808e639eca2d2cc5d038823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4bfd7c78b10262d81dacf2b1de43b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734652676b2fbb54e0b8e83f87da2fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3c7ba697aec2e837b3a91bca4d3fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51ec97c0835ab24be0d1365fb8c43927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b075b22dba6a08a53b646a3dae750928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765e7ef766ae4495c0a3f8fef8d001829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f67fc3e4436aebdf2034464c3ad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a1950cca327e51a2007692a63ad7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080ca974b8264c32cffe8c9c4ea395d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89321b2f78f3f375e5790b9824093a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0d7b20cbf77771705632a5453797034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ac272779cce77e2bd932bd0b630035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd6895064c87e852da96e1ac635e0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a61cabaa1f47820de467cc62b8db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095059217538fe447aa6e0587ea721438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984974d86ee8baa5a31e2ab1740576239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8cae0c6c04d3348e544efa480a2e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c7318156795a627ac705351729dd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e44309f1a76607d3ad9ffbbd9bc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fb2df897cbbe0ed54ffc149b59f2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e249f8ade00bdf1b0d680d5c8ed7a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7ca8c15d5d02f9a03521416377b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dc3b06347eafea3a48a3bf5402dc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c30f91fafb03933258873a0ea608147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a4b20055ad2ffb0c832bbb8ff183948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09321c538e2e4d10d5e240729e8b3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1afd7bfd2b1a2a36b05c8f82ca17dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955dd40fcd5d53f81f9e7a44ae319651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631240ecce724d8615eb7879cdb9d8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406d9a29914cee8c9caf89221c076753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e8114ac7ee66ab32f3c75d492918454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c275a4c25dbefea9b4b5563e96f9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f60fff4f45cb5c698fdaf5295dc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc178e6347da463d2faa40e8867b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca10c2384821b0a47c96385c92dc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53af36d607463b224bc57f088970df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efab47fa9b7e49d09414514316940e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c3fe81f5208d80a2f3f43fffec7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74226000ccbc9aed62ef96ab904183f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0774317a576dc5a0a4fe184b333e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526237e1606ee672ff37af2210eccdfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cd8397663aae095a3d4e0bf0ce9d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c06dbfce741ee275fe540fa6333a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230272f72fe4504a81153c01c3a92a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0c67674625b69ec3e502639544f7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f5e84dce05781a046e0d7fd5d79b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b2fe18871608d40c2d2ae73f430b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfb1e994b3c4471ba4119a7cd0a6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c4b572a5d3028dcf75c27f93997b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5d2e9076dd0552185a16d6982264e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd56017d633577d156e8b953f4dab574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ecd7cebc2b8f74c8f235abae61fe075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955181ab8e04cf9915cf4e715d83c2d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0abd190a4d86a0ae4b01f0460d3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f89e2f4332a61b70dcd2b380381578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5737cf845abedee4c133ec296c9653b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6529c12a51bf37c934a6594b2dc4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39547bd7635a5e7d5865a27c94fd03681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e99957bc3973b2feb7bb8cf57932e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14681773da14175b93842adf5467089a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d8cdb37d4c53cfcf7e4a056c47deb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc19cce822564b3a7bc1c0d61a06585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aed660af18d5aa6806eb729b7ee6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c846a15d54e8c32a97bdd0feef4a3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88186918ca57b75fb9caa1b62a9b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cebcfbb46c3148d255d9350a3797389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721ac7bce218599ba8e1c481f10db7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6182e6e84756a3cf4b10426e3238691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2fb6e34247030efa497d08bc5855f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad5d0e07bc1dceef868e04904ce6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ac5a73116aa60e3d4e1ade9bd4d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17631d8967dd237a95ec46e8dc64ecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4739703cb42605ff3b07e773ef3a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d4eca0746306e7ab0056c377b58c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2feff05f1ecf9275e1301985f8a4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057d30ba07480655418ea8edbb1dcd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f7dde4ca67b5a6803fab90f04d7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde7cffdd5d15ebfcce8cee477d3305101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff652f82f3242bebce985df1fd2a28f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f378b6ad7266475a7879b363f36c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99dfe5b9e43be3eca6d7b3bdebe271104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fec2ed17776c61e45ac6ca69bd939105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1040bbff9ab841a21ed16e54ccaa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4994224d2cadeb5cf92b13f5b4baea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e54cbd266c8e3fc7064e6da4a07b92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57a7692ccc0e4a68bc2974844cdb1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa215dddf9c1d23eeace9d1a5c540110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45555f66576ae97cc1637b6cdc078053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc3d3083efce87ea0473c20c00f8ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78039858045321dd1f39f8cfa3405c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534c364308ac498ef062d306798938114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec621cfb7559927696d12db25bc158b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee16280a5e47724c441f61b3a85634116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276eae0fd8f86bd7cdcb6528c142fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eaccbc548ca0e545321aa60be7bac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7edb4ed9b268196ba2b2cc6f42310a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb069689f0648993bf655cfe1880d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f790c0b74d1a5d8fd47b23ec5b17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb609fe3c560b346ded4c8bde0c825dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b641b6e15799718c01d0e3cd2a06d9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366b7558122409fab7f9ec4eca8890124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606b0c9168574b1d66dd02fa74a5c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eafcaa7cffab897bcd33eacd92f22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83eb74c708f5d6bb1e6905cbafc8f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75401b724f50525e3f382616968188128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafce62b13c72a0a8206c1e3eade81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487efd6dba6b3bfb52ddb10867fb1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8dc0a938678a3a11ad08222ecf5fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39174c928886a3a12742e23005df2e4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c96065d5f9cd61db88e2da158c851b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182fa976a27ded74d81c10417a5d3ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134f6cfaa289d87bb51c1899042ed77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491bf467f710465f1e9f00458e48ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ac2e208605239b2d04d765505ce7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0f54a8537bddf976f6d53839d33e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb61dde4d7e4e7e9ece69c724a9b139139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487534d2534b176bc1743d51f40bfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba32fde5f62ef029e3f8f06679cde7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b3f59cd1a4e636c7b68b459d9483142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f8d1009d95feed47a56f78418c8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65f31722c197948c68c0774ce27d64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab239231a987d65394c54374a6e7446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce1bace029823d1a1a112e990debb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461760246bbd367e9cbf4066fe3a490147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae060762f8b94e2873d401cf15d94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7441fd1f25714934a7a39660fc19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3404c0a8510d3d10dbb3ca40c2d952150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245130e60dffda1eff68949d96f50c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcf8630a1d75a01847a8463230a5b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45ea765889587a3205aca355efbe45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7475c78f714eb02f5eaa271699eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497fb69aade3ee6835ca6ed4f46c7ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c613169572ecf94ebffa2d19f58adb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bce4a20fa870b5a6b8d3def170c3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ac228facf7154cc2fc193d4923fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4abf6158015c58cf3c6e903f4e2e7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39ae42b9e6bd203b39b1437d3042a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e76a91adde220e81182f7a044e85e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0accdf6c906e903226d46dd191d9a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e109c896a2d48b5087f6b98965d7b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171fc1025e2b0ee523b4b2ec1d340f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5879c54ceff9698e221b2693ebf5b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54447a81c621744984f659cad6ad996166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e9d735a405d32641f4032c9136af3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197e78bf4c188e546af534682eb9cec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e00063bcb5517d2e97ab9cd1fa6ba5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6db6b5fbea1ff99ba44d7137778fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e40e79dbb34bb9c5ee1419c0faf803171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7336f38bb30aa125421cca4cb20275172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff13814d2573b698230e4a1c27ea9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28812a4da7a0783fe82da5e79a13a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13b6cc783396fe134c83d5cdca4cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdff32f2fd51fdaf98726218d45a17f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc112598cedc00f2056d33307e26e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd8b030eb53e69c63db7be402c6d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f35891470ad5e4b8cbddd5fb584e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2cbb0955185710c8eb8267808b7b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0aef19ad86fa449413f01e38972e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce162044e124e2634887d67f3e61f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688afd21bfea01a3a8461ada79f35e2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6564f19b26ec16639157d13a7e40be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e69eaa112b60018c106b58c5ce6cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeace4ea80f5714101ae1bd79b537e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a606e89154ea8ee07d806428d2a2bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab21b8fd706af609f2837457cae8b4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c979158776875720d961488a2ca2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c7d5b061cce4de937e9ab58884d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbef0f1bd48d09cb804f1560fd1dc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea1a6a69902e5a7c3caa41a66fdfaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f55686355e7256b14d9fd4a3e4d999193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91844743d5fb7eec2e9a44e98c68a4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c349947add9b46c469913e8a1ace3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a696facb4b1ef62f06905395f232b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d775bd21614f1e462344d28eb0fc38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22030aad6411f55b268156b6e69dfc87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0628932660a20cb46c4e0ccb82d9198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb0314f9e5cbdcb3b74efe0800d05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb43f59287060440f2afb00fb505a00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b15309059c81ffcaed7838ebaba6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913580b016a827d178765693b75b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303ad17053b7567daeb17ea9a07dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d97c641bb9350e2e810b6a076708205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b593bf6adde33c745110c9f1ca89cec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18b94b1ad3b389cde5728194c2e9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c80ae3e40c52accceba88be96d94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd99d9ce86edb22024e7351c14a50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c40d477811a713ed63d2b7bb1676210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8672b9d6f14e9a74b4e60501141de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e930acfb0388a1f97e8d488e0d6bd3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd94adceb5fe9fa2eeb75e2e749911213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ed4316f6c8c5a0bdf06dd7a9c6a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b18aa0c28c6ad1e6d5a50395e5b70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09421eb00845e80eefd8b9d4d4f1b912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676059fc1dd14ee858d6d487e372081217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e6d873958a3541729a0be4af4fb45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e64a42e68ba057a21814b9da77740c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e06fbd901f75e6a8f4bfdb897f206220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492591cb2494bddc6c6f271e1953312221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94e19c0d280ce8a7efd42de3d7a05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320645a8c1f04442a9f7d8188d486c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c70f6466081b3ecfd68ca7869c97e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb7c22cc71248b4ebebe1bad885bd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a28972a3b5c16ae0631c473d9d619e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16c20105b3907a354e511eb1488d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b90098865ab479204305fce40b176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751eb7d38ffe80fca25c4f8353b5b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e37f6e470fe3b3ea1c625afb3c080230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5ac4f423dce02ae3a507fb08cef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebef2c889485acf1f364af5c94bee0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e7761a7f4702339b3c3a01d73d32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fd2b035c05b32abbce0c51c0dfe2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539204ffa91dd9918a4e13614c7176235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b514539ef481d1f7662f8edadcc89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c89fa7a062db436600bb3e2fe314f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fb4f8dba67115da0e853fd8d8155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a08342b5a5b2582bab79fafe6a8ed8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220ae55ea0d57fc4458a6607bdddcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0620b91e288f950f78185541d686789241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a921add921d05b969260b9ae8d869242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e4bff38d6dd61bd4ba62837f79d2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fe51040653e37c05448fc433ad87e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53f4a75d057a05da4497ed82a89cbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb109e33514459bcdc785386e5c22816246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa671a76edae4c19521673286d19163247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0081960213b1551310c297fe696a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e96b982abb31fd35190e30fb55c51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f4472c59ad937f669b24ca1118d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8341b37ae37dd123e7f651f2ef629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6147ffab707c347f31ea5de1be3fa6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad99c3f7f022b032d92a95cb6e2add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a10384c10d28b412541308539ddac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029324785c7095c4703753ed5bbdd13b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463454fbab56f988f9106ceb17d46eb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a34c6924fcc77fdaeb3ad7bebc1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645e91fe89efe55df57e45525719b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae37fa6fec9892634baf9b13fdb076b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329b24e63c03d14b9d34557690d46a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d9dff297d2b666889919efe56b2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9724999d2410ae6925808c20669a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e6b6978c6ca8eb785dd676e4007e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25759824f14184d062ac792dd62b032c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a683b16a9ecedf758e23683c7d055265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b719625d01294d14932de82e61bd875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ec6aa6325da3493d64eb361e19ea7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0c955808618188ae5a9d8001695cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c4f93f2c17b543a7dc7803058f346269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038feec154b64d14c18ebfec8cd511d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9ef2bbfab24450f49cf5d68e0909271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898f154a6c8d49be227827268be51da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96396ac3abd560c91798c92ae19e0e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f4d1e80c305130642ce99afe44ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fae883f9730c831267d22e1af7f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad39657dc9bbf7a00c58d5af02610d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8048b211284fd720dacc7189beb8f70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e0c5052172249c87074808ceae236278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3aaaac0b1214a93dd59ab8275f8e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463016375b8d65ed8f46d94848c7ac4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4ac86eee9a9d34b96f77ecd84374281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42c9c6c1a7edb794fd8ea66d624a2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7df08ecf562813d9b6e199605b160283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7dfaadfa409e2321caaae86472e46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df3c27f2786a52d4a22dcfaefb6675285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea57a29e09d50a2c535147a49117066286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bb53bc63024bffe406aa9eb436011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ab003818adf0595c2d3a9d6e8ea7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf656b5cc9f11cef9d6cf074d121d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0ac352aded49b08bf2158716ecd93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681236f85c77869f62ab3b1b33517b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e1c61c34d8a6cffb7c1a3b9d44ff8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c406772f286f0ca3d13a26c4400ef9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37c68cd81791b2dfed660af52fa937294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b498ebb7f5ea7365412383895511295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1873a56731ac59d8405dfd5fe006296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288129f2a34f3040f167414035bfb24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f6eb34c40139bb17c89d4021d657298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb324616a7169210857580e15c06b976299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40175ea47b0c66792419a41411c670c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b35abbc52bd669486e37a67415bf9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bc469239a0f6f2ffea1cc2d1e8c1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7d61014460bb65b9ff6f16a26644303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd043cb8d1036aa0358cdaa6ea44617304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad62bfb5e0573c97a9bed647e29487305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86a4ded9bc387171fb11268fdffe2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d41c8dbbcb08df44c126a0702cf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71e09f15f730c27e36946ed904ff9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eb67f0e144fe12c3a4872ef7c898e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed706c65b021921a34396692f9bc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f446e94b3b7a9608fb5e6273b5dbbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f6ab5c91e834a536b7e530cd2b4c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0010526812bbc2f45a3fff582a719313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dce3ce4b49a95beedaab9f8e17885a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110100e5640c13aae62fce02c9bc8a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef969dc2bf6b2769772d05fe22fe177316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f9ea18092191146f0df4c9b5ff11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc819f66ee919215b286163537773ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b3333ec48e37be8319c28dab38fb3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01373fba8fa19951dc79e6d696c4c55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483450027a684f8583017db572b96987321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10652762f93b4b7121b7e2cc481c7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b80b5063e10a4f6470a5b00c38377323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72406606789d0899d1c3125418b72998324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c17f0d078ee1169712964126bff1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ad53f3a3faa9a937c556b43c2607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f00c4b45490550f90a6a9a04aa91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88714ba7586a5b37a0d1cad9a3a4306328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b767d3d489cfec817d1a5c41675b00a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f1d039385aec49ee9a243f3c609e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7ca7595ae59c0de439e94f3bbe66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4ec96e6ffb27c2f2d2086bd952b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df35a7f45894299dd5779925e37161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1ce75ab89ed0e731a30b2a9a3caf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95344626dda78ca3d68cfbe7992e85dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154c7b300b6b9de3be6ce0f21c3fd81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023eea31d79b075069672226c4f0ab7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ef4f1b55e749b840b6b017025892338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a54a9b74b0dd871d70bbe00a0ca8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85719baba6fdc29415407126576a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ba7afe055552ddfaf0785b779266341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5fede29e9f8bddea09888e3fedb10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab38974a1c2077214e2be7a5a42a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ece3bc9661ccaba5733b6af02473344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf0d19d64967f8d406ccf79bd060d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7e7192fceb770d0aa3fcd2db5146346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03011af5a13c066f971f3483a401b8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e7162bbf51c476d98c75d47f5ef7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c634068a5538b74909f583e0d5b30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c56e9351ff29143877b5eee9e8a2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca931f58c01023a4718d242049f8223351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9feadb022cd74b91ac9bf54297275c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13005e885ab263039bbcc55590f15a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a53e04bdda5a8d22904aef1d61c8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9c890f71ce92fdb15aae8683d41b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c7494b45f5ec5d07c24c8574d360f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d8a77245ebd821b0e7093499934f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e08463e9e24d78201e572330dcb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801a471736e1ad31d9babdda78aaa4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a643f4be4b9839905f23c08207f812d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15887e83b662023f937a0c9d4f99836361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9fa2f06eff6781ae766968720ba57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f4a4b581af719e873133100061b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc208163ff2b685a4a0dac844fe93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ff3c4b3166fefcf151db22afafaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906dffa3768d38e3faeb2869db8f1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc0ef2c6c24af4d730abe3e38cbbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2303a1ffc4d126e73ea7dfb53c1d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692629402731d67dd89a07875df30d9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea46413ed5c2f7e003b799cbd1b893370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2ba075eada0ec612d3e16bee35fe6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa5eb25a172db11a25f8fda616bb4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e91aa0a2bf03a1aecbb0b38ed404373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c57b78648aa10cb693e44e0b7da2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6245ac340b2d4b15f27e83c687b594375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e606a8310417d00b6585e10872c34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d74d7d72f61813d7f5da0765e90a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46c94d84b2c81a6e8d2ca22959673378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f3b9945fdb24392de78639657277c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a059e9c7c91e918477e4e079376c34e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea30ad15901c25155587a7673ad551381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8049d283857d17c6cfbee0246c3b54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093039906607428655c3dc84de17c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ad90f4dc6a5ffdef18f4635294275384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3fd6491120b83b97b587e533d7184385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1aa0ebd11bc351c01ba0f62350b67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86aa10b250ff76031a04ef4b1c1d61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eceb2dd532f369732e90bfebb65aad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c346baee9a593285e530a89c4931389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e0ce01345f191d018e702d918db55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ad8233e6ac27f6872fbd217cd9989391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25619cf152bc884626ff3c6f2e7f103a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de1965c1deda7b9b1f03ce3716c18c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea8465b9b89b79e3b8e562d117ce8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eb5cf8fa66b5703d6b689c456f53f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88225f242287c990e1135d03c4e9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ae80ecc6f6bc9de992bc6c6d033c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0c2fda7e30ebd40965584832e39c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd08c4d6cc9b3c7d5206b6463ffff2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba042a511206d76e19952fbed6423400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa156c49350c412ac3243189242dc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6066794e4af703bbe62f3020a196d73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d23cce493d33a14444bb80fba4a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961efdfcd2c0b4e33088b5176666a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b198bc31c6fa75efa74d56f1469200a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e960f5c6a46d9f1b94223362f931a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c2e1059260f282f950df8250ac2b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3c236571728ffcf7a21fb004c7c3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5197abfdc04cc79652a48483284b46f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988846b017297ee568b1fbf6d15a4de3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e3c4e13f727598bef1ef19d332b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb77626fb5df3116805dbc5c51cbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a391fb0e3b41489254d2442a23f9fa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a522115187335d25761e6efc270db6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f840e3b48eae788e1a300101f84ef31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378cad63faa71fe0a30524c598a4df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4d095d3a467188cbeffcf15df426417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc68f259e780a7fdbcdb1c1055d40a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f1a6f6141ba960843d2263305e0cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ef1318015be02c2bb6329817852bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec69d77cf8090ca92790d625ef30b5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd9b046bb4b8ee4dd7251bfe9e3ea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2ee11a9c8089fec8e3e4706115b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98c851c16d1812569df60f9b6689f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da1139c2af95c023ae3f8eb0fa8ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed6d9da94f5026c24512c2a6d748b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a548e415ee3208f7a01a6172d98515427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058c5213de2ac439305caf72382d9a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490227b1b4a2faf54a14f92d37fb43bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a925d88c69aac070b2f2c8a8fa1e5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053824df3b01d6c057038b00b28e63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920cb6d14ac9f432da8c8555c6b1393432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e9f71f41b245947afe939f403056433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb3642788df5cef11d9c1dcb7973cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7c264aedaf1a900d7eb7588979bab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718bcda552df5abb2fd78155aa0ed94436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869fc2ca238469d1a2dc169e5e68eac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06de4ba770362cbbd754b1b5ce07314438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39284b3203d97ec23fd16665ba923c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d855dfdad9f01ef9ca7f5bce983ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf81c2cf6423839a108788979110ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f418e8898c29a1e06b22ef52f24b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45172c39288e40838b398335dab234db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3c139a6bfa75cd123687d665b74bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab5702a1cd2fc4ac675454cba1a66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b369f1264f0610458443cca8a6ff4ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694daceb2d6ded58f4ec72b34fe6ca09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fd0292b74df0068489524932865a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b549859aafa19e1d952e176b247f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567ac082ffe2afadfe13e40148e1e45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faa90d5d0191f7f4f558a74bae4581451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f8810c65f45a5cffe7901228f36d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667d7cbd283c5fee2f3803ae6d2bb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419724e05820801a6ea878738062715454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c36334a0d904607022552900908f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701501f008ac04db30637d753baa7f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8018ccada1bf05a58dba73af76a23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62f24d6dcefd3a10e8dbc5fc819e0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e4358370f744677ff36cde03171fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374393716cb74058de2d6190a84c840460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e5652808232679776962efdea3977461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e41d4be3da432af2ad5bc1b59014f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760101a31f63e2224a2cbe7b1cd0520c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec4239555bd5e76fe87e5ea5356d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce80f7c3aaa508a764508da20bb297465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe430f2d728beccf4944ff5cf7afd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287fb7acaef00454b9af0ffa0976b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ddaa71900bd90d45373cf12f9aac3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc52f79fa94a5542657d8833e304b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2b899b010410bcc31d98243291e0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354a00a8629db3ec6ed3fff31f92363471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158bb2dcda37a4a2b0e57184b345532472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ec4e98316a3ee522449ff8870715473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9821518647c197ed09b05b63b0f8753474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e265e1a694506aaa0e16a3b3f34cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21427ba18f614f3ed647ec4479f44d18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926e3963fda716f2e585051dd0aa902477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a5decd3aa91c503ad151a28a763af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df8dc44f9fb02f477ab95c08c56f4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84beeefda6bd7de2bf3aa689f811ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a59e2226dccf834bc9ce063b3990481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64b5e62a949f358e1be9a92ae35e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f46d0787b00d07307a0d1f4f286f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13001ca15e08cd037826b48fabc2d8e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628d8b73f2238be530934f1c69657b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd73d133bd836b5294f3a11272124c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1302b3018a35725ace625d004bcf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e0317015b3ab532d7322b1078973488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f49cdcbb04dbe3b7062d81b21857489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7b4f48b8d1bc68358b5f6760e4c8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec09e4c9a15f77bf5a72e32de9f16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960299f786bae0285b26e3eb0009964e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7a323a709a06301ae2e1c4e1574e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da620cbb2f69f3b3a7e55fc52c3b478494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f70880d38f6f51a5b94cb22e3f96b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41917ebb3c52970fa049f4ce2a959d14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bd08bf188ef4a1bffc0e7ef4f3493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d56c71ed935c5215eb24ec169a970498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557088068dac44dd0330f870c1671e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41e8e33ac390088fe804ce92d2169e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1186a686fc49c1c7a2a6c5ad4753e0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4519b4f3525df62b001e68f74099a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20300dcd629e6517dcb97cd656cf6010503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb974c2ea2219683f95113b49078b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41952656afc088a6f9d2d1f93e37ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd1466eeb84b670b303a8b5d8e40f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b6e14d4951b01403763c93bbddba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a411749b24d79406e2ad1108c73479508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247d642baa47d32c7f186dc2f0a001509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99a4e0284ad4229822bcf40332a932510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259938afa42d287e6eefe78adbc3e74e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8e2936b948de73302b713a86a4e70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565f8879748631e85c1f47507eff88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a670ef6c635873d3e796cefa15b8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e617d4975f74c56f6e2cd9673b61ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7aec7755dcd6052f07e5c0e4b7b45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865aae7566bab6e9d6467f76d164ab5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b0f90ff24bcd56b217dcc18e83d64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349dffb19234741be7a7d72ac171d37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e050573095ed2613ee53895128477520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15cb4a40d0c4f4da7c40378be746c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d98225b98f8681da75e5e88a5e7ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb903ce35ee8cca5a496e74f3fef8ed2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a34de065586ca9783318678ddabddd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681968848b711aeb68c3026886f91e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13714323738cb9c2da7af6e09c3210a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424faabdd8ec94a75c44623f14e1c7a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792889c9167a0263bbff8342fa3dd65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52bfbdeb5b4645febe085d31624d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c61cbfb7fb004f9cd3297df86b06cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336a26f380bd70efd8f49831431310531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaadcc266cc9507c763ff872ca1d4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a63066be9584dee39e47c7da8ece4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d880dd20f55c3bc3817fe61997ef868534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac387755afb4bc18a7f39a585daaee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a9dea5a1cc38983775d931441976f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acefda5b410cf5fd9cc29bf66c35bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220384c2b518eb5f2fc64211d6b27cd4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaec72f4944c5e89d62f163524c0588539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c347ad4ef130ae6714c73b237aa71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec655570c7bf7e277bdbbfdfe56027541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fe192dd51ef046ea6e01ff7dc13cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38214546ea447fb3e6a6aa744300561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570fc6fd919c72fda69e8b245b43690544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5053372a3bcda2a9cc507c6274b27b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf8c2e1e45646a71a05135975128ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a64f1a2a62123f964f9d2bcd66f847547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd75c3685351d278684579188d21e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc648b148014e090ea8efe00b4ef29f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ec8a756887a2b0e3a09bb045997a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104981fc39ea0a61fac6e4bf75a825a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573c3c62a34ecf08ae60a86a8d538db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cd87a19f92f95a5e67adf6bd74f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c3d466afc11f608de68ebee323dc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925a2efd1d5ed74b295ddc4981c605555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc6e57cc0f3648dac62e9d72d5d3b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a03f6587881578dc32848ed6085461557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dda50151561a4ea350c42dfcccedde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2804690e92210b985224a7d6f2c4ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f27b12eb77c80cea1da97cd070b37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa65d556d853f883c652c417b820826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c7c501803d27629f4ee4e5149bef7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320cd061b9968ecde63256d1b425bfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0b1976c3f3c293b60059c0b4a3dba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970667fb13d87950a9c4ce82821b9cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af117351c2cf07489c099b104cb807a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556612403e7469c3a71fef324cc926567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaecc7da01ab605ff6b155f777f5a32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bfe05aed74b6bab82d862799357ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362fd91b6bc800ddb0bd8d8bd9001fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15994322566f4233ccf1e3a310e85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789bf6f8fe6d54cff69d80ebabea576572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7381e488d62a1976bda152e36d76cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982ba52db8ba63acfef6b299579130574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfbe7981502f39363f4f4785db8f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd861276b39b65fba9aad0c69c49d4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6fc241a5fba1ce97751beda6799a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfdc7614a725bfe859969b7b4009f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674c82687c34701919a49dd1f73be4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0eb1ecbb104fd3236765571c2dbfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f59d7a4e1528771bfd57f4aa14c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcefa831b096ea1fbb3ea22ca23f48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a4fce0f021d6dd09755ee734fd47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4eb011669250a5493de3fcaf6a34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19f866cb0e2f5cf7bb5b3097e55ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce319825bac7d461048f3825f6a40b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7a5f228a6bbaf9d81231cbbb597f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af665201f950d5486f8fe15bcab62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023ae47da3792022ff241d667186198589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95a4c1a3fbd4318d211adbb1d47f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dfc426d500bceca04f4d9b15681a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a411932bd986b9da66c46d7dd13d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f3e006457f1158a218bdb230b76d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d778405cc5e456c8402e6d35647e51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997818f34222bb164a7d155d2897dd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801577576839ecd8e1c4a528059316596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933345f2d0bdec67e26a1ae2e475125597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301072a3b875b97674081d9c1bb787598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492673635f9540db9fa12f0f1a7b316599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9272cb8829ab11e5397ccee8e537600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdcf0cf230ed6d3c5b2460449f3adb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9549328871eea3697d437d71504c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3a6f753248274f1881de1a069240603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e605c8ab42a119d7277eb72f6ea5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1d680d5a1d85de160b39c9ec2ff8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208de03fa9cbc69964ef9f3e1857a13f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5201970373293e05251a6efb42dfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7aeba211e4d776a67ef13393cffe7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12d5f64b88ee513abbef1bdc6a654609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4420bb7d341893933a70a664a2e9be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654767a0c71c7e0b8327ccc1ff61cd39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd94de07ca78c59326ecdc96b147df612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c521d05ef17b16fe1141e1659559bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aee4819eefd8439752b0438fce646614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792029b2c5c700ea7be0fb7f02580ee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a587cbe54054c6a0721c00cae243616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f19a705bceb03c123769372e425ee7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d2319f1af8f8b3949241ee8465666618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779f08aa0c4a52862fbf38970589286619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5765f210116a818035b94354a6932620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10296c4931124f4409ac91b7bc697f1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced82d37c4689484d2c1d68ac6e62b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff29c3b6e7fcc7b1f16a6634fdafd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d311a4da27f6437636c1c6bdf0b0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d715cb2bb442a1fa933187367c39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895485f32bb11a1986f6721c3af1d01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca888b26de217c4f1ca55ef74826e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b660741b8d8bceef7f481d2959fcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4479f720e7f1f9ba90225452f3b09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877a763745e7b0202f114b81661492630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aa7768360ca2b6a8082c3cc45c746631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686be6089bc7879f65d1b23af4b3c35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230bc395461cbefdf98e9e89e2d47d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee305082e1b5c6a46e3ed02c79d03c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d8c6e0e15aa7feff41fa987258d8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b94643d3706e4b0f2b0166de20cc0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587a7731cf4e91c290ab925e5fdbb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fd2a3aaa5316a51f57f1254dd7562638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bfb59cc072d4285b20cb0f7388fab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f649e37a3cf4af270c357650a3108f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa69b4c93c586177668bfeffc06f79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b4f286c82ba753081bbb50de10e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd84adbde5bb49b2e73daaac31e9a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f82641bc574dbf598558e6ee8072644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac1d027d13a2866296d16649e0b56645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f4bdca3b114eba59cf06a9b34085646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642989b69b7f1ef05e6f7fa795cee00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad6288037076feab1991e6c99af593648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa5c39be3fc7a6ecd3211315c8b405649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37afc9b1d9149bf7612a9c76c551bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0008756f63f7b591de3a5fb2e823d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c8ee1bcfd2dca9115f730ae391fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f23cba5e9eb88033d1797f291ca7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173555ff6c37a84a8bb91c2b02e9f4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd53d9725407abc82fd13f557e0258655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f763098b4b34fcc4a9988098e268656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7a7fefe41d74b0aad0324431b987657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b4bc9d5af94faaaecf6dd58cb1a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393724bfed5fcacac6b70db81e83d3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b472a1f5df910bfd616b81692641db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ea692c602d72786ec20efa7828735661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27294571ca186ce1fb14356b7390dfe4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8e8889ed55a34e4c7077ea57b8afe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3552fc5a5cefa07b1fa4c529baf7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479118214bd3ea3119f6144d0784c980665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977a64d7a8eaa06be7c001bd4aec485666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f61b9dfbc7ae4d79aa59a52f3ae37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8d9fd8a6dc6067e171ab98a66b2b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a989c022b3b3af44ce03a68d86f5611669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07733a342703868ee697706224a9210670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7388d6180d3cc5ebda35648284a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fe48a42e99d897988294d597c56a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f26bb1a22ad38b9bcc75da07defc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ad3fa47aa11a2b23e21ed2efef57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7dae8484b0a0e30f747c874be2ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6939299c83387e7a02a2c94542c85f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a6c6f6710b0fb0a1a8fcd82466ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c458e0eb8d8647630defbb044d76fbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181296a92cc81e6d84edde03c6d73b36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff42bf3c0e0932ef7778d495998d72d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d4d04df7a2a767d1aacc0f2e0006e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46594c5669ae69bedb6f3b0d11f7bbdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288eed3aafd60394648d4e74daea156683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e72d3fce9828e64e2fa662c048d2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7aff02e8dab513f46af79df7eed00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2431cb20d1748747e56786e5e251686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70fad74af682b22da653454dfdfa0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93443aa7d98c7bfb942625779cabfd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9922c2d1cf34ea127d7d09930872689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412308cc609765f00fe3cf5e8b70dea0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919206db31b1dc682387e1632669aa5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178200e46d4283643d119e6157b31f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3d1ad03f2c78012af6bc585ad65ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6562650496030c7bf3a584d79af9fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fce4d93857a656dd58a4c3fcbcbae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a074848bc06a0c8882abd39b39fc9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a693fd6ac740a4fba208fd6f7edd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc608b01f2d1d1372ed35ad729b2237698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a0e0a0a044c4af5e6cc130f998d2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62264a9498e3b7725b37188d2b32e66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c08fd23264bf4f9fc2f903c30a3986701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d145b4017d0b5cc05756464568bbcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db7f348a399331dcd79341c4891c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6e2cd2a4895e780febf2240479da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d95b41388ed02a54296168d40c4a70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b1e082e27cf75b996383432c382bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1f61fac0aa61522f19dc854c7f4e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91126a8fce046c163bb64c65cd98db88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cab3b0f6e814c0d41ddea1a33cff0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf412cd6a98f9b667f1bb6194f20fd07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b0f8685172f2fde051541b455ee54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6972e9a7805e9e75c78c082071cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce4bb9df0e9c0bbe87991602ccb5ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4a033c13d0887c9e0732b9aace57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798077fd59fc64f526a84e87cf1e1b5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267770fbcf8719063f61374ddb10e2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b51c37ec7cab8763bb49213b1113a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103803b3c1a97e63384fa94c54cb2ccb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb77c8ca2cf19611efcce60fd3088719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecadfb705d2af6fa3a931d6d4a35f5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755c31bf66cb7b2fd0e5f5419c21534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf851bc1f2d0f26739eecd07b0d39dbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5becc6ffecf2137cc91ebfb356c7ede723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e3f70ffea941a96bb36ef2f08cac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a7341805bd3dabb5b9147d16a591f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75034a9d42cf838958d7197901f35376726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5352f1450a803c81f72ac781e3b590727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa114e14b06da51b8f831d26273e6728728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b476308717e093a921a01e411e0facb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b7b51a9a6b89373e6303fdeda57ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b1905e10e5401c127324c80485acb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b9134174851a20477e2f6f7ed83d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7503d81570d7f35606a780667b9a19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879277e51e77f27abc69238ab6af2b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650f81a0817183ed81d494a7f1dd589735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5e24129a4d40fa7cd56c7de5798d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a815f2b6bef6b5bbc520f080eb9d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84896773639702332fc3881a405e4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58823abc43b0a62ca6d4281d43aab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f765165be94e792d0341862a0e9eb75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3bb22645905ac7aee43a0a9d9d0f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514ede6132e7581d746d3bbf6647f0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0cb956b36a1fa1642aa0273ae2db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2486989389aceed41c214dfb9ac3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009935fd0d4a8449b2334073f9c1125745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd2c371a3d5fd5402dd6ff7b6a41e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b00dee41362f98786cf0cdfd9da40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b8af77a175fb012e81d12263ec4e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb51cea980905b77e27d5b5c8087482749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758c0f834aca39cfbb7888fcb5025ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a368949694c342c548044b6f36f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1f2735feef185cc8a9e366495849752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2baf04737ffa2839286ce42f229c01753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533e7b9c91f1fc786f551383e07759754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad7079991ae3128e0f373c2cab0ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeafea623c7e0894c1a14943ad70252756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b00a0c697dc1c89847092e8535cd00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc06c4f1d66c09613953b3237a1b68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6c03e732aa9e97faae43335bc7bc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>