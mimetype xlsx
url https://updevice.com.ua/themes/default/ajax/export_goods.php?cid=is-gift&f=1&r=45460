--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d3272df343a96b9123f8037e5b31e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aba355c8a30a2efe8dc4797dc411f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce211dc4612020e6c460b2bb517ae23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9506ed5fbe078ca3d13d31771e44a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdacd5f7d49be8f564bb8dff3b9c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937569606f8da99532f56394348af4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a825548eb0b9255293925151b0fc5907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c2e3a82fabf79dad964a2e59d60b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9135d30e0fcae8fbd791f19840505a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1df4105833685e232e329f263b81c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c664df3761556f2adf5af190fd520011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f0d26042c4b7d736c74dc09f1a5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe72f7887b010e9c77e4e2f93fdcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158e977e34df4542be38f276748d5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f20c73343f3b4f959dd1d66fd3019315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b1588706d01ecc61660e7a8ade7c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65a698c825afd46bcb299f28346e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7210c444d5de4ec12cd20a85f41ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089fa6c9036e6488a86061cac8fc5d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04cd7c12dcc2b70b66d70feea3fdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc53790d23e80ca296c70d7d55332d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4cdf092876b78b77104183f5df86e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c59276ee95ff55b748b2edd45d0a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c1053b52df9516ec2debd57798b3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefb132e7f2fa172bf15884246d42d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4744f0a2a7fae0c13c2e93229289f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbb002c24085f13e9d2d55665c5bd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cad712773286a825f956967e7018928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b1a853c51e7c05bc63bf9072d3ad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac309bfb90d0af7663a42dc4e1f55ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce752b846e0f83e2e16d56cb461e4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3208e8edb06ad91019310712c4de3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248e22b49bb251bd2379c27456110133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4768d7a4f1b7afd8bdc793c500a29e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f444d3f51ea49a88e2262ea2bddba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1f09159687c0191f7d27fe48a5c3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948be3365943a17232a14921428926237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79926fc8dd63408c285c4448e7b116dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe0c463a402d1ea0cbc135aad7971a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715e98f07c324c131582dbd510519940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2ec204583fcab65234cb062d942f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854a52d79bb267e4fd7ab9c2261513242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b540ce6b75c92e61eb4f116f5bca343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058da4bca2194b5861a34627cb99d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f658e3a941bc4ac43f1e9fffb8dea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83b6a9804728caece9a6e98434e21146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414a27cbf57686f6ad02345df883e7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f296f1d55e46013e3c98c6a97a37f2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5bb026b5d86a9c4ab4be5fd3352d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670310d20c4aa367642cf56e758150a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db3459633640b007943244bcc312b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529e0e0236d800ec707efff242ae7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69858e5bb7e88a0bcc7d7dad3425a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d554ea0fe47185c49483cae87ecadcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbdf574f3cf3fcb092f8c80ad51b4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ceb9fad033f02cbdf5970e6fbd4cfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ccd0049d6b815ef4966152222c88f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32abc4748c58cc0d515a0164237a43758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3dfa8aecb835fd4331e2dba0ed3db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b58ba813aa3dc9099ee776b7ac351860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a7c74b63841f0772b23707f4e02761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b078a42576f87b60d4d9c7afcd8820462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401e492cb349000cc1f27316cd6b6f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a14eaafe3bc98573294b400e9cc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bb6c6e3689373f720237f97e60af565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15471053b779557f28e341459aec17266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e472e2f5f0093686dd32123b8636c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52713536fd152620b2c23bb51bee631468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0495e67fe1c06a783f6e59096165b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4584cc0c33de48ea9de013bf012d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c697731604d4e314a5225e8844cbcfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929c4be91de8da78699d9c9c6cd073d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48968fd185dc9821317c116d5894e13e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c35c8ffe13a6a97455b41679065c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630a5706fc9ec59b33149369464f7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf1a54a02cd5e4b61a06d6277f761a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d694baeca18dd58a92620c0dc7bd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e343b41efa23cc04a07f29690a7dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700fd262742e84199caceb617ea72ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48a66a80abf13893d7553edd78a2ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab055f686109792f1c9c7b251646e93081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909b5f1f04891f4b9b70bf2303e401182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140993e1cd39449c070a164c7c8cdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef76a91c59c7a90eb9e2007de04d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db409f487eadf6ebdecf93aa3ab7e0f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90c54a39b7ad23d5d3e00fd3ab9ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec472f19f10cb8fcb627f1702e2f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5123cc0a9105060e9628b2f0c248588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce60d424512aac0b7e279ca23361e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f5d65acb5f548d6b1be79499a980990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31d45cd106891f330f7fc3e3ba0c5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcf62e0521873c3d5e87dbf0d942b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297263eff20313f615c4ee370c5ca1e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb097602f9ec99ce4f6a06dd28992994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1740a91e305d63effa9c1afa448c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06519aa2488b782289fbf8efd6c0a8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2f00e942319065f457b5dc5b582397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4037539472222330df10cfa698f26c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb374dfedb4176b6202966d8204f03199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5296da433ca5388b10c1d3186ef8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6125cddd999b134de18f4da0fd2b9c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568423532e0e70670a1ab47baacad694102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d465de87024c33521920021b53acaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9532cac938c90cc952242f03cb4a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3b348ffec7ebe58a1ba436edd4d87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3cacd87aa3f1ff189005c514ea445106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad95518f8fc702865c892de0c28dda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c5ecda8ed9e141c3891e26f0190d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb746c8bc88f6d6df7917559f88002109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb187dc383d069d4162dc9ddae7a38c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d678d3e21a79002409c00af0060a932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cbc1d60739f529a001dd263d44d8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff52c1209f23a76fd51d207ec8516113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3337e3cafc6f4cec75e9c74a291448d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cf04b93eee7f3f25104d0c2a8e12f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103be02af3ed16a26d4c0a1e2d3f7b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb9588c8e07eb51dbb4f08af31b3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fecfd0f57904323dc3edb91817220118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b27df09512d20d10d0e92d64b3cba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46114851c66808a26458daf19a783e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1904b871983f829baed17c9c6058121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbda123fc8f2bb9b3bd864f4773df2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1709206bf5965c3531fd8992d9ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d264a26c153e4407763ff1940693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ad045de2ea2baee310187021cecf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938d3c6162b35d7410a461c6249b2e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f64f3a66388b5457b24a54af6a39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed5993c9d223add4b5e5cbf4a1fb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a11a2d962b1776c09f4640d45b31b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd1ab43b25694dfd088553d79a25f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508db893ebb60359a33ded7a22c4300a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ac12cc29b3cc9866b2577c7b5307c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d044285b74b393dc3ce7a7ddf42768133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe1ca9baa15c26442c980bc41d1c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e15543dd74a807367514f4243ed61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb428cb9fccbe4bc933f3640dfcb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae469e3abb395609e56437e7eb75e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6f65a6218bdca56dd90a34746226a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10da3a5a42113fbce8ce5b76e1a1673139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ca504c286fe4233dfcd482e9afc87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8127cc7c0ac75653cf5354171c6a6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d78b6bea2359d9963f56f018e1cccd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ab799a930a6037f6f433cec33340143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de94dd85d2afdadebb81d362b01f995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8b877dbfe8e2fbd0524a37ca522a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd67bd3d9ee16c9f413635b0c225e03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9a025fdc6812d29eee6a34fa145a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afc4b5d7f4fa1092256c1416fb2177148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4e51019bc8eb4b8dfcb55ca66c663149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd56700323d9b3f69a38e9d3d6528150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb2dcb4f52b7209d60be206f6bd02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3486ac496cec2523f80bee302635182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab4cbd89f17cd1694a2fbe3d80378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6f43d89cc9f31958838b087dc6aac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef29d6dabd1986d4a10ee039341c544155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c083dfb5f7364894b47cb995c02f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e001406c488a8a709b748a286aa5e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535acfe3181b0b6b2f17e40e58f444d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff30737aef36c81cf83d386d5040cb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91ca350c075bd0705fade5f8a5e4e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f72f728fbb73b036dd66397e0bf8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d98ad1402fe5a25d91a6a9de1778a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee5b0be589e8542b34ea54cfcb1849163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d36a2a28b812052cd80555f19e503164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5679ea5875559cb7efa0e186f5f51a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb2745c68527354ce78f15d565f25e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922cfb861c78adc64b0a234ec67651f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c91fc897d82f40d48172b9b1c6ee2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f877656ccfc2202ea6af69d9c7849d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a5acc8d008e1268ef64ebc0eead4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef325515b2bafe60df6f1d9c3f027b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1532e754b9f5b99313a82cb0b42ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca0d6191e37ae3d2a84a51791fa9b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54fea3f40d2e6edcfd21641f994276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a39e354c94d527dc72ce220b8a092f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbcfbf3eb8dba27b501c20b778ec9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df7c2995bb2083f4bd3e0d9b61d7b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfc88d3adf28b89724f22c990ac731178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54556cd60fb84503c7d83f4c5135f13b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4c9f338fe2ede9d6af329152bd02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1049bbb44118365d7c5c53b236790a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a3755929eaf35c9836a293b28825182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ae28029975553b29219fea2e029bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cd175da55b297f91965b5f5a357d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f53b25031d5cb7cb77db5effc02d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9437f7f7d87f26f08bd424316f40c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb78e0dd56fa5807ce364f0cc5aea9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8d196303f3b0490c685de7d54614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9d1512b5d63dfc837657ce914febf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc222874c5fe1b3f69b710c47d9cec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e8082258865dbc7ab84ea614e33e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f20332f47e034548b5a4608fe0f793192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646eaa3505c72570b0752566f7f7799b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2349e1f9d94b068c6328977714e533194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f7bc09b097767dfcf549dbe55063a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7760bbbdd1605d356aad2e3410fd44a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fb46919938b2ca98a1482f8ab93b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7572bb5838c1ece432247fa9ccb234198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ed98ef7f21f670627bb1bf365d7c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deda33f74d71be22e728b29bec2351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f99f60e2e1ec0cddf8739d9de8db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345431b5469e9eea1147e28c2b6dee93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbaf6b391730f20bb4bd675b3ea7df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa9627348ad1b274954b2c80d02a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d99c91780d8772af16cace68e0924205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a18aa02c17d5e11520213957c463c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1892e9b9b09323350663187e3a8c18d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56479d5621ed302725e08f68ecff43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa827d67f298a0682fc756c80c0f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695afc4cab6757f986cff5f30203fe3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0316bf9ac604650f03d66385463a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6144b914cdb221663d3146234a83a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9fdca0b3cd0bd3e86d81da2d7417213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924654a812914325352fb916da24bbc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3002b4481e0fd8dc7f99d6e8af8c8c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67953a2815aed0cbc8717a2797d14706216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5173fd497a65a929500d705a534e42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e05aca03fa7b1aac3998563cc7b3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2a2d3c47b4fdabad212425426cc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194dfbbec5e7f5d46db0ded5cce04a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d5cd953107295438f26d68e9ce1b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e096533d0de7b92d3630934951aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f73ac1b3b5165f4d46190fa03f519223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8d91bf1b1c3c0599cfc27a3a13557224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640e8173e4ce6efc88b4e5775f44cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f62f4e6133bd77e91aa6582e985112226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60f009b40afafc38912adfbab35db7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a4ed13030f499298fe867ebe0f6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ac113c6289a5a46ad58c6f6921df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01876d80dd897539ea59984a69910890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236d015717a2c6864e57b151ae9de8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef312a1839c5b034ea3c0a1dd270d373232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc437738e6ee6396cdba4bad5462d8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22bb9464de9e52eeae3e6a37e7d0ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f550cd9437571347ea48679f111e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa4dd2da48b496a50216650c8e6162236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a372e6f06efbb84d02aa9888dc1c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b11a1e2682e90c176dde694198662238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3066ee0dfc1246c4f27308d2944c681239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1f818b1f06d073f30d109d79337cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a43fe212ebcb66788e66d42e2754a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08009991a1819cc175fba7d5ef7101f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218ced3c29bf9ca3f89da89cbbe47f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b8a0de26778e2c2ae74c359978af5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55b022250bc01d3d0d51d208425b01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b49a1340fe5ca5623bc1e94b1b580246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d99944634aa5ef1e3fe6b7e558e9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d6c5ad0ede966b8d93a48eb7de1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0bde0f463f06a17de5ee2b3ad1f85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a1f9bce86278985d572a7e0e54c5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325d0a365f1ff639f0461f41bedbf2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dfd76389fb861687e93e3ad1523a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a0c8792d80657eef7c5cae2c432ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbedcc965fab5c8a9279151d6dedbc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad545fc22a06d5b756ec3ed74fbd03a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2be85e031e3e4d4f42148f0dda717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3369688449b757a2e97c11d5ec87dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963fa631c84819a7bf7d2eccb5dda9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb83b9c70d93d075b7f47b79976837259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edc5623edf180bf0358afe254b6a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae01dd71a844e0dbc15cc4e5b00d15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03eb5444e38deea9f6201d83188ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aace9f033c5d078cafb4aae5c0b947263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0833d136aafb5c877a5697d2a8cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37844f0156eab266b6c9fe00357bfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5050350604eaff60f021fc7860ef8e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0170f89339bdcc5d8323decfcdd35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84a8c1e866ba1bdaa6af183b290db3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9237090273451818c449c695f3ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3bfff859c7dbc3602fe772a654ebc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06d15622e0e3f8727d2c0208fcfbc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6954adbe86db96ae35faaf59c48449272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d65454447975ccad30def556b8fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd909235b7084891b9c037460d3b5cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73040feb8b94216143af2112d47177275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593553e80f96033d6c3818cf4099d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6860db7aa1fa56ab69b5b4bbe5008277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5ab3fcf2bb58ee8a554371577f93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e553784a4431facc403b9ef5a49c73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe3c27fe4059682713993c2db05bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc802fa0d3823a4ca27639b28c7900281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d2e6b6df1c47193a592eda6c08f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb97b62dbb9e71a0f96fda9c73f93c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11a3f8cfe033e8bfa884f26dfc9a17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcfa7771affc73fbe559b652ff44eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6abe3c3862810d98230f93a7e31ba6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a81d64f0d65d00622c9a81081d3f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f239948cd0a0da3038b6ed8370859d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9c30628b2bbbfd38d7ea14890b91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4e014c90e44f743aaae5b0ab04d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b7efdd1cd4e69314d1d582d5bd782291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64edbbb47bdb9cca061d32a1f98b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973cac26f0719452782948d8e681484293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbefec0f4845ebf7aafdc6d58baf14e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d5d5c36478aaa5ce0813c67527e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bf56dd10a34c78201d389213525b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e2c5d98598cbbb347c1fdf99a9ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bba2ec73cb8e8e64663ed5c57f89d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c902daf6bfa3924527e96654a57dc24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f3313a653a6121b058ea2ac9c2698300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851e88d3184d31007c9956ac1045294301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbeda648e6442b19105555d9c0e0e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b092934fe0c917c697957d1107c1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77897982383f66ac58e81691f65edc93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102fd42420c08c32692bd4656729fac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b23597f0156954e4f17126dec7b53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf94ee114424dc7249a850e2215e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b3b51cbae18e77deaeb677aded33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c0bed08507793ea234fa9478f9dc1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e982d3848f60a0148492b6e61c0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4d17c4f16e28d3b661126f0cc992311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef94e77da17ce784946b0d59f9973af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf969987ed6a8350c651f7b68f0e2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9e4ecd2a870689f415ca8b9d4c0a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08c0635a06120a38882d7e52b3d2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721216e1ca879793acd5b6caae09b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c704006d5fb4342ead4718b66fbdaa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb927f84a36ef206adc0dc8b5b7acf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7f173589b61d318c5af654699666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc918290c573bff4270d8f8d9be40b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d73c8a6ec3f0d8fdd28fccc905c04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7330fb01d45ba7c58d481069d034d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928686a64c7b77e4894e498502cdf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a7efb6e7cb4580ed744e470a21deb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55fd51617239dd733e9433a6ae67d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581e2510b1ce381d6d222b8d262816c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df349dea1cbffe76fff7df7c19f8869327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c7a42f1f91fe676dffd60b32e349d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473ad0eeca9e7308eb9e6380450ff9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84551e5c35ad983fc94f187a3da23bbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572aaeaa332f479cde26e5aaad3915a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d558780249f8059c646dbb75bba968332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2784b3e4d9e84db1c18c7f2eadf8a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e218352837a45286f5eb0252774400334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a1e957833a06de639e81f8339238335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979002a44dcab580ed41b6c89f8561c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3398aaae10b812f9a085f30d93831337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e64f09448e4ba18d8adb74a7c0f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306b1f05a656509b0095020490c201339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aaa0b17656895a6015faa78173c99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208334293b8e55645c5437f552f35ccb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086fb620f222384becf55e9949feec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93204a5dc5d6df43c895623904f1fc83343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ed89b8484c728419421bd9960e5c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a28190b719a3c8a8c64160452fc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fdf109a093483f334e65d890dad82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba171a533f96f060ce4aac738d04e20c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b681c2bda507fa140c615a256cde3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c55fcb50b60e48fbb751c832d86dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f85c47c7303a76677b5b11be40b9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a36baa5cc051e752dc99dff66c8e37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6ae7dd782d29d99851bbc87133a7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838114969a33c439b3558410a438b1eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4b61aa7e2adc0a6e06b4489eeddae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe374752d3d303cfd98bb8209f52fc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf34f152548bcf5a06c28678ed42a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d9a5346ee3eeeb800233aea6b880e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3f7ed88c35514a7b45ccca98b424358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0a56908840ab5e2db489e971e8e4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1728c5298f75a9a09eb56c79e2551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce0cfa167d59f219a1a0af71113d6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea776d316ed68e98b0b342e3b838188362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e069f7508db2819b819ac707e6a1cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c8f1fc32b3be22125aa92b7af8f0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540772f520f97e3e41daeaf53b41dcb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ccad41fa093e5aea3b2b4daa96a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c9333bf048be22151d4bde17807b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad84a1673c9865775bfe9bf28a2cc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d52c68c0635e3096c0597c1edc4a62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae845e5e6ce1b6ea5653c5aea69d7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf381ced78948d12caeb3582731719371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc7b6263a31b4d8e4cbf3df7e8c6d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977946327a67d13698db5b52f61fd72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11307b6d9284b9c11c6052aeedee367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d11f446c1f57de530a970d7e3acc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d4ba1b56a7655ae302f4075293314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a8a16fb26da6c94772b78cc74420377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236e515eea934083c535fb9b96c9c11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94262188e70d3112980d27a298bf6611379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80e5ec1957e152556d7517ab0ce99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d08bd8addaafba60562950ec15fe0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0832d0ebf1be474b3e6fcf8ed016fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356df907e79863954abf0b734f2c71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b7bd1f7affaab9108913fdd5580d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e72cf2da3b592e6cb6e1aba402f27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5af15e32be82ebd50f77cb2e8a1414386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0c9baadec1c293756c9c46ba6c4bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865bba215ab1bb8dd605638bbbd5119388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43865b622683bc9c97db2008a2902b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f52d83aa0ee2f817c612933d96042390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dbef49b59e120a4e6ecf1f53846f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e5189eb8ef0c1eff22d150f06ace392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810aef31ad41fd4fdc0f44e7e2ed7a96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa06648468169307a5a58a13dbfe91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9585aae62efc94f090b020b45523d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22f0f4a4c4c95e6001d76f98a63e87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836bf1a81db631aea959525e893d559397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f51131f395c0af9e2e8372e947691398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a7792982b5e4f1ca82aa1faee14d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec7c1f220f204c2fa2004dac19028b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d4f172e9966f9d9c71f2f9707dd55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f6cc55d3d50a9062393b515223f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf774b62165bbe7a6caf5d88dc32632403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d3567b1022f2a0c38b354a1c892ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697e5434d11334d5605ed8b1c2afe0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d3e9584f8c7cca868f38777473b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e0acb9d104f74079ae15681cfd9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac54107e941a2e723d9201b2a52a2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926b4004217403f788009668723ac2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb30d267e78b011799923321ec772410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05462cec05aa3d5e9492c76488f398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc96ab1ebfdd823f026edbb5ca0a1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f42691357b6b1b775c317a16ad048413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be169ca954b2af34273e33ac6b817f8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f21088c64cd72d11d2db5fd1497e12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8580e1e8809e3578c4d0dd9560eae7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f628bc94951c4523ef2eff039780417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c412f2056b119f815242c3bb75cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c7f7f5d2e903c31b7a981edacfa93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a542cc8229da849d830f89fb9e68360420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9631d2b7231c89bb859f03297538a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424faeb12de4e1112321883367adfe0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542da6c37bba240644f56abfe36b9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da69642c4a434190f955846a34b813d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401564f04499c2930042e0c1d29fa97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606877ddf8bc6c9e8c0f82de02d90b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b995848be07ac3eb03f487119994b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32283e1c90a9a410dfb852b50b2e12c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1d24828785a9ca8177513f45ab64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3a78f0c31002994d5cc31a7ee0006430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e48ccd1d9b9bf0e67c3702bd7c120431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1993ddd4a000d359b32188a12d3aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5780eacd80e034277baece134bd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62342719315fd6c2c1d71e63419debe0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db103ddb3a0b6946a167e9624e3690e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d24c48cf16a45072601754d74fe79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e56c8e14fc6b57a5eae1ea926466c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdaa23169af0866b4921278f7771a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca61a366469e5cc75773e07bd596f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851178f547f136d31a6bcf699aa926b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d8d9aa941431ea298562dc68b828441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71948ae4746f51039b02f9a9f624a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733074c378f57fa135b9ce63184e4a1c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d147cd195d869ab733f919517219cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd02037b357963841c786b83ef740a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c74900b8226a45c2734f6ca388e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000195af368ea400c7fb01dc69211b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99e0797755d2bae653183dceaf526e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd1de2a49f032f114a7176cd1f00f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b0418d4db41448516ccb3718a2d4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a9d2707a0990d28e8bfcccd76427451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627b3167a305bef83a0068ff3649f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e63faffbb2bce38388bb17e07e118453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f43ca488094333823db2dd0d8cc00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8853593c5358db1fade619a6010729b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea125a6b8ffc9ef7a1556574249ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01adfc5e23aefaa7e441ba1cf238e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dafb4aaeb5f236da65d778532bba2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa82934b16089d88af78ceb53927ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f6dee5903c34b824362af2a831742460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317751b1d5004747850cc0ea5c68d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71fe182809861b83a8a22c0a9eeb44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b92e129a6a8df755d896cc4d9d17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8820ffd86720594b12e097eed26d62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89deba698857403e45c6ccf734844b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8fa55095355e632beeb9d082905fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce872b4e118058090f2eb1322934c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5fd5f0b867a0852a02eec6d113284468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56916503875dd1a9aa0a1746484989d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d968dc36790eb3f93bbe8f0efec3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e4621cf2c5c562e1bfb0fa879c31471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717785645053dc88e4f648da282474472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4195b4baeaf0b86d2a919c6627a57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2644f68bcc7b647fd34c08f1728b2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a25a04c2a7a81c14e10f7be8f79d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2253e6fab6c53a17d34b6e298c373476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7eb5827c723cd071e3d963cef6046477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085464014cafac7d4c12f6c2afdd6e4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d03f0040134c46df93dd7035cda059479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d50cf24e40e1de3221296d89eb337c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a71229e3fab640a29567a47226f18f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd588313ff2c2a27adcb18b1bcabcfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5a9b1b65fb388f66d7e1b8559ebb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df5e863d6ef5b4fb990d62548a80f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81907ea9200d2b1c6cad54afdb177b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a20dbb37388c6d54956640858eb23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18e2bc00d1a6d2417400ba561cc24c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7e7f8389ebd8b21afee36bb262ab1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21af0e0e16874d7bae405b121b0344489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1840b6d2c55c4ec1d354aa71dcd5efd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1939c1da848e35c8efac6c1aa729491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49bba32b0757b2bd0f62cb597117a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc73e93c336029a707e70481a8b9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d09848016fc4f219159003a3b823a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb912eeec9fec6dda1eb59a694534495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3822ed112c2b7d51bee9ca404977fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403654f5a8983fe5c76175b5030e4e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c39cec10f147c5f3a0a8b6f0dce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f25550fbac5d9dacb4b4a9c2fe9c2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4cf60528aa25b5f20f1cd584245ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f69d2b942caa0cc6c4986a7ce7f77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658793ee8fdd110344a6f3893db7f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9520917ae268f046c77d6a95e4c36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747b0f2ac8db47a90e86d6f41ccec65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c437c39b30c3203555fc77a81d14983505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b85c6ba5acf0a2139de09127fc26b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b6abd31d2b6975cb073e7e1d1044507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7aabeb44d4fb51cf522770990cd46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c675acce7ea52aeefd37e7a9c3104e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15622fddf561a1496c33b99b69d62fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3540fb24420194cbd3b3f0d82d0a419511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d06e915ccf687b36ab4571a4a1c0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225de65bd9482d0c15faf22b974fbf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b503a167bbbef229d694ac743991f00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b054b42558fe3f9a6234090541b7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc09bdd406b7b0f132778fea6de4a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf85a83833731c15183f956d9370f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93b8c2187974120fa872c761c057d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac639289dedf5b75f450e78596888f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf29eeee73efed1d6d3c00e7d94419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080232cb2689bc4743090e0aa679e2b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae605146f11f73445e1c93a7068c7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f06c5be06d5a744e39a7068939b14b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a49ce050390d8c908268b5e7646c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7b902e82fc76b6319c614a8bdbdeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8bd5d669bd08d82cbcffce57ebc16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9789d79bf1ac3bd8456b7dcd898ece527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c215c99070232ccdeb4e274e3fd061528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae17558e5bf31fde0967ef590a827529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b16a1ef38018d1d9470f7dcae69e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377d5310124a6757848d113f24d3fcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747084e803f3165ee961529d0d7fd72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448fa96dd93b25c1a572aab3fb7b5c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf350b96a28991e42e4ae4f6c9ccea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcb00335c43bc15a964b66a3934705535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8cb50dc896d630de1d5ca1aac4a5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c196e79a58c14ec1c53114a8d53e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ae98343f7f679e2005ab62bcd187538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cddc3d50615c8714583dabd3611e97539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b29cd948048e80d8a61c2c818b10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e7ec1f0a06e8a6554300d09ccba3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e40c2536f30a549dff0b67876d6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc66493d8fa335e48fcd690d4bc74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4a85b8ccdbb160de6cb03d250ce7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b789e79801d9fe9c38900189de28f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b486e5a5f8572452db5dc75be7d328546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd82263d9bc986ab7e253d633565a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc00adaa8bed65e31fa2899862f09548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425990550f9f3de561267cb31a4a6a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3a57c87daf42f29919b29d3708e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be209b3ec0e7efb8c5480575cb9ca50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8a29a59230b6e8af01edba84cb86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b6a88c2647445227b1ce7671b2789553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ebc6993b97a8dd4828a9305e961ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ffbe460cb476fcea37674f212d9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24b05fef0c675cbfddb20d20ff4382556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce5c3f9bc3562a2adb7f5477b8c559557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ccb28a5891d1dcc00759985128d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a041e9ad232ea8f7b8a5873f76cecf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d4fb2440f74bbb29a9f037c752bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad57c5d51bdab50f2484f100a710d08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71218215a5923153e451de751d245d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c0b5fa3076e618c57df60ab471048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25071da97946e39cc6084348c5855720564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10b3a90a27f0ec1428097bb768c600565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40118c76a77330a91caf4a19ce319566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e4be8ad47b318c985f0dab888ff4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd17fbfe6db97f2c66e6fcf3452d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85be828c38a14a140fa287540e6a5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792e884013edf312b4ba27d7955fbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e22b42612ad1f376f1a59f71f808c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55dd33ded0322f60a809af43dde2b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b372650d2c8511455d1915a94132a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235209f0032b09e445796e0f2d0b8a9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2540155603da8bfc9150511aa54fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538902748a7474396fb0cb6c736dddd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecc4e1558c19c5d7f09c88b019fa28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9a5c12f68ab4a1e8a6b69f5237c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047be7e775d39fd0ed3bba370758968579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ede4e85900d640f0558bc766ffb802580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adcb39e8d61455f3f4bf876be32090581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159443cff87f4d3fa75718f96c17289582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4542266d87bc0ee2d33bed2ceb4a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a45bd629b23782b2c405efd4db475584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddaafb5c581e52a1920e606a2987e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45b6d92b3a0f64cfeda3ee1665bcb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9339d5dbf45bcb121404c30bfb4f37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9760272edefdac98aa531f147d3376c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1534b1e462db1ea7ce7427ad36776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8d0803db6c747f2dea8d5bfeec28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dab81ef87c5a4b7efe4576f363a6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a99df70c8f9b8c06b81cba5914e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f386337d51ee8bbeab1aaa7aa6cd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93043a0a160b8f38c818cdba7149c8d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049f2f34c14eb58f7b83b2b41181f7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30fcb4dec9877cfad8ccc37776f425596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef6a7ac3eb788c26d0478b72e5852c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d71fa884058781a05a0a70a6d71d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13f133c9c9d5e729c0ff4e3ac49cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a068b8704cafa2551487ff34b9c5c46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ff3936f86270653eac08df179a63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7a5a1391ccb142108aa6475c01c43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e2108f089ff904f87365ad093c98603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7f159ee053943272aeadba271f07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9ec75a208a2d542f707c375c7164605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e404bcd1271b848d271180168175f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2277023a502f5151549eee5d3eaab1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937374d92601c08072a559de96a61995608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4688adda9c2e81f165e95566fd28bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e57d970b9f823a699f25b32681840610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931e2d65da27d81df78c5318d015b61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77966ecfc325854b8b4bb46c15742cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95449871a72d7887e14eaaa6ad445ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d8edf6b1354f7235094a1f9282cef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e73c523cd053220316067d869895615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445a4794da4a890788eb179d400178616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082390d6a830daecac1399afd2462da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468f33b2ad2928b8bf6feb829ecfcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48407234bc3d2af480a1991dccf4a583619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe271a0901d224787cdf0edff62669b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347e401822a9ac007ae0156b56d74c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68d1f4f72fcef48d069b77fc7eb40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d867f5e50296b06db668580acd7f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7ef54c9b349402aa251d9ad5a7baa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77495abac2f52404537cb684adfd5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d1403492c50d53fc89a1b02e22a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c6d19282c8e71c442e5d501009b04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc53da3ef17685881165c05c1483fc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438114576ef18998fed8ba1d1826f05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ac8539c7fc80cfe100172451e357630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f1e25d8550423f7b6adb79c566af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a6b801791c2adde856704ea2b3c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043ec1358ad6bd26b68b9d2766090d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbf2c46ebf941dc6609b5e489b0aae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41746599f587ea4a4f5a844645feef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef3e3cc447b59585676ca475d11138636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e494b420b1694b454d025276a0836637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e870926c8a7b5f60df7294221c872638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2fddafa55ce8de26557fd70280dba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa3d653b87aa174492395076bee1c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d754998817a9f5487648b7e10e21d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5cd5eb208c21d86adcdafc482c490642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b86db9555103f54817d31676903b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa0c0338c99be61279c4d00e26551b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae825c1d176df67e856839e7b00a29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc73f6f4649613b3c933f3420f28a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c812418500f4420f11b68e9eaee5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52115b5a67af62eeb797dd748b23dc25648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd6fc5875c86c1eea599d616d60e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6b2c29db77310bbb91de6a3c1877650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c40b142f1a5ad893b46d01a52574a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55055c8d278708238d8a71c9c334ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf437e8eafd5cc358a7213e93df1d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3e6f8b904565085055d259e66d05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef89bfea2b7fafd76d42f30c5c0081655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51057ae6e012f7cb3f77c39d286cf436656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f518fe5ad40dcd62a04ce85dc88f6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89511125f7f94b3a318f04ef4c2a13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2a2d923794c278baf251719b676f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bce5f9b53376acae8b7e1355c55ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294cd8dde0c2efe1edb6413264acf66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6626c633053faa86af44945e70ba59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac0d5900cf68418221491fe00386e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb463603235c86fee6997fa55470cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574804fe6119b7efafd933f88cd5f91665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9f95e7cbef4454b40c675f6afbc16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f47a9ce8c7ed1b0ac180b8b79691667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb2d3953007162bbbd398f3c320941668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a26a6513c16e6b80579557dca17c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a514aba70138324d1c77aede4b4b60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6f0b4100c50ae6d15f3262fbba0df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b46a2cfecbd389f41fa39b006a3df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea00e10be0343da8e288413ab66810673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325dd22cc12b4b4c58f22bd17697b13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4dc181febb822c7c18799248625ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0acff92c7b0480bbb459efdeabf66676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58751c94e367dc549cdf8ce69c407ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040225fbfef5ac7a33860fbd0eb09a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c964f1b1f27b60cc26166069ae01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effba5bfadec1aece62bdc615b1b0345680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d53b1c920fa514249c23daa0cb17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a65cd3217b9aff7b83e32c58c845682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7c7f5b497a5bf3842c5f5ec28e11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e68f81047f22451c7c3b8d1a8aca7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ffa6ce65676ddee93025de3de3987685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767493db9748379d2dbdcd60982fc86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d4e988b207069f7981c40e58631d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b4c3fddebdf671bc6835a448282b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79367a9e7ca179826ff9d8096af45ec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebba035bf3b4c1b2dbf4bb8a6ac31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d8d66d46f551f90f253fd6e43909691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5570d1a4c349fb4e237f53f67f99f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b0bf6d219a0f7a671aa042b301c0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c995bafccb1336e0d3be5e1f7dfd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0526a16d55a128537060c94572cbdc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdd7b2e4c09b24fa133f8ca6cafd2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69f56be3fb0d91c00eaf37b1fb351e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25cf6bb1b4e14a714a2afbca740a73698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab307cee13140bb7db96ed418a465fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f7943a93e09e5d13543d5d4318e4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f69765ab9824e1490c90092a4dd61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b583d210998fae787d04c6eac38f99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978d671b48e55feabaa07ecf51b8b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6abea1b65285a89d4bf6a255cbe9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c597ea31e178670f19dacf7c2a797705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fd063bdfcd8a35aa8a3482f4a23d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce454e9f025dd9937d56464b9e7dd7fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba3afd5af5cea798830e783f083374708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaacb6ae8aa43741b8fab3f472fb30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662662519f3e7af1df8b2252f213e79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd502baadfeda217b6de791da715021711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6b7ab5dd1f59cceded6d3df2e756712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dc6810d557d07bfdb608efc3650c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e3c9936a25a48ef5bf1f66a946965714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d7c3065615daa4a5d41e29112a89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faaf836607dc7f81c5e2987a102d4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a1b3a296d770f8ff6286c95e4513d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec9fbc45347b0b8ec6e2a68840faf8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab10263c176f423807ad3f5ee32af7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44357429a57a32cbfac9db6a8c03085720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71eed657127eccbf5667f67f8f04ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1d175e3a583ca2473d595b32817ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c273e0c4323237914a174b3cdd5810723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7cb797428c582062083069630db9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09173c87fd51cf8b1637a431f56b10725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d46647bb0cb99d6b4551c3d429fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9522aaad67c8e3778c1bc1947886a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad2a1ed9250496d8d63926b29a4fe2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530a5ab7214836d6fd8de50a1d2d1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c0ed542e02a1bfa0506c37e5aff02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be94d6fec4e2844df76a476447141b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e7b55a5e2d8d815f111c38238251732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb69508c7c3cab72478927db7009f85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd86868280fe8d7006d50b964d9552734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486dedb53a80e75852acd7b403f4b5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a0d95bdcaa7339e90f43620ef6e2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7d529eef5700848cb5b57385dc10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfde40e974b7b121590add56571a762738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d8b37aaac6d1867e357b67b14e8d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a541fd190c0c406792c88c3902f86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d72f9c0f33afb99c2a7534e63e41d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53298e3658ff4e5fbadd21bc434bf321742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d2d358003d977e22c30f0042fc65a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801f89611efbc728cd626a76ab91084744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12475cb688cf2e3fcd39a3572a6922745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde39ac5cb1ec9cb0406ef4bee93a2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399d41a2c850a607107ca59b49cd8cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec3ee6d3aabbd70cfba176c4393a67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a4fc5030e2aac3ea46a0d253f638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691b2040150dbf53efa15284835256b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ef75866f0972dc4a0153120d6869c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605f5790bd662501ef0fedf066831ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb28a913acc98ef97549e7176b0050753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8d63fc890d2f0218db855ba3a66a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7493203b2d19f381a801affffd8c18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde95ecaaffab6ecbca5a0997bcf0a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f28494860c32c1391da63fc58c3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030caaf5855c371ec8af2ef8c282c6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8745ca574609a06e479f8b2419c8308759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecae90c531908b028e067f845bcbfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600b71c3b5342dddd44444b8cde2ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9960db8574d4f3237330f9655dbdffd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba91245488b7c2a6c3714dc905517d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a6a2c18b6a33563d9a8308539ec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba96e4aa7e23f4784e0cbc504330786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c33e929688762afb3a8cfaf2273d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6905961b6d146bd69ec4733478641808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee971a5ee4efdb566a94586e9757659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed7e505a82cab84cac5df3c0d2453f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3f1ec6051f04de7e23316a40917c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7cb9a39301a66b5b82f5476d271312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc33f629ee339ca90b5c2aa789a4a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d2f069d80137f2cccf17c1c741f1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d93a01eca5ee58b9adf5a5fa36930c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5485bafbdde3a0c1e8817be1cd06d0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80f30a66790a2411743424a885e1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bc03272237c12a41b3cbee08a0f8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c71cfcda8758dfa455f2588c8345019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ababdcc51d104f3d5854476c458f9af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e089ab058c583f95e5564fd47c9f2bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1e5b2b203ecce2ee53fcaa763954022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e748d9d0e7acae28a970b669910f50123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73a5c5dd7d9938ff6a7f2abb8a72fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b530392a75d643e7ea375708ae49a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e038c980094bb3d26071842920c42726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850da7feba77be8c84adf61265532c4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0e6108d3c3a5b154d3e18f52f5a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c712b047c9a63c8c4246c17b47d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b009a1dd5c2259ba978dd47f01a32a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920999c02232b3b27d195701b0b2f7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc9a705c232b7d8f1d88bc96b5440432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94396238af8d41cf07e70b3509173c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa543c94762bfd5287cea5ac8386034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f1438e501b5af887d4e6b313c16035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da030094cc5d3831fcfb29e9bfee5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137a5d2aba25410105fab4a2004f7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639461c3b25e9c9b3dd96800cb8644838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d6e604afbf29424b11720f60a682739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50eb6d7eb16ec252a27069185449ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57610c30e508ba05ce78d21c20e464641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f90d90a7c5424fa3b558ca2f02173142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b248b9e089136e9a928d951204d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cb733f2d7a7b07e8028a5d57709744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50671a6716b52bfe90adf329485a058445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b6217f754e3a8138ae844b92178b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017db3fd8f6fb860b3bae1afcb9779347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b761ed30595a8fa9c82e3f558cbd1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35d85d5cc4f0138afa709eb60686f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32068cab163ee2f86dda7b75dc6a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb2665d27b6f1b3d193d202f34571e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb5af734c5cadcb1cbc9db376934552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b379b839568c8daf554363b4b296c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580698269d3f1e389ce387870b31d3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efd532b6f4100712b92598819466355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989eef5efbae64d1615da4b01f433756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355762e87b282d673364164840d3e2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25404a4c388f71ea9c908b78a069e9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e39774c8fa7caeaef0b86931e35cc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e19f7c7b6ae9912b5384e0698d96b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e168299208fccb71aa56d7de3c3be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30572edb7405ec201c6133deabcc531a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741afb20630952a498ef96be44c6fd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd170bb3620a1291f1074dae53d41664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa66061878a833b30c089e8357376a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1db4ee12f443a9d45a7b076b152366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed4fac34009c431b5000d8366d40867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ce0efc1426e42f56077aa0d0c99db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7064c6c522a959bd0b5110a17c801fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9906b02a4154c9c80456d9853e4c2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6542621bd7ecbd269d5756cb056ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3e5bd3c8ec2e30f9380b7787116d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bdd75dbdb0d80b7cc78cbe110bdfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdce2244a77fa8062d909decb5e434274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093793ba58e6a4a7b6f9447bc94153075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf454ce6a6c80c210de8aa160883976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830927754403fbace291a438e7e638377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551e927b074124bbd4b0ba89510126378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bf864d78f69978113a0d0cde119f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de431dec89d0eba112472260390fb1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afc91b0ad571b601312a835f7a85b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630198f9e1455b4f6f20e22faf29c9ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01915b1a63c03421b78d898aab19283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692be9a72636c0355878bcefec91407484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b24161f9c4e6144d79499204be02e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76222e52ee81f13c874e97c0d4191d6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5c098b6334acc45e3387fa5a1007d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa9f15ca6748c04a8d409c4c3d595088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a404df50f13c1a97f5dce9e2028d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3eaaaacd28c6d9a009db213af84890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c50251fa3818cdba2e6ee7046f00af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646df5b6530aad6396fe14a4debcee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bb07e6c44d323ba3f7c8cd4c0c6c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec40f66137faa1f044dedd3f15f637594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d181de21c21bd4d1329cb4c377f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf18337bf3c67d97df6a6de1de67eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e2a41659c89f9cc42fb72bb9639af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca45f1796e70be1b04105f9e60608698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015285a9b267ade6b4c68c395b6963b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2f38cc3767f00617bcae967a78203100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197899635c8bbd07f18fe1b817fcb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0eac2561f818580e70e154a87e93c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595d937cd4f0127fea866d0e513a57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4d0052ed622b6da833bff517f4b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e1c4513f3d521b5ac584297196c68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c00657b4c6cdfeff04c11ec4ee88d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c4602b875ebd46a7be5a510ca8753107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff037547ec73f3b103dfcf1d60fa54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efbe5268d2afdc21bc77aa7f2cefa0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93058e24551eaafcdce9aeb2f17153110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8dcf326a3cb5118f36293f5dbb215111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b41409c25697d6dad86b4282cf0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278c11ffaf857d107f811a571ba634a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6f8e91a2f8fac449319529bb060a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033b22b1880fe2d2806417a90eb16dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf20542ddba4c9e2a112738b42e3e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea75634606d8d4b6a44bcea3314880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efee8c4b240e88819698754e649c13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438888d3b86a2debb0ec9dbf00e0e14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c883bd1bef39751a3e88af5c7c301120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa3af1048ee3e8c077d0b176a7ad53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c2cd1526153d7ec8bcf5d8ac9ddbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321f0211d75bafd6da4c7aee3f9eee3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944ca98dde2432462be0b921bd92c0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63932ba8a5d81ab720c7034dbbeac9bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c03140ee58371a1d39ee00c452413126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee5024537931ec7697bad3144f0bee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeb10957f406896c642288721d319c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2839f3f65b4992689d2578d0e0e219129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c2f471e6ebd9693c302667b989a0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e720a18cfdb1e73c3a372ba3acb90e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3500a258c3ccf59856626850a0fe3e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11136235b0f00d128eae09b10f7d77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7a5985248e8621191f39943a28df6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d7513fd75377aa9e3d8f552c814b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef8e5119051fc57fdd22d50097120136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ac52f4856bd8eac7a275956eee78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95942051769e025bc87418d028f2de8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355121a73dd52004aec7f2529e306f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af796f9fa158e1963fb353fe18ce8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c046bf9d89714e25d49de69788171f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74311e04afa2ab2462eaba3437d8a1e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c1e9513a031e33a9562e453bb0d0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4f5d5e6589b57964e178f74a066bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538fe43b111eb6b3f7ed5ec9fe1badd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8c8d28373b93ad071983e752e3916146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c987279660a1f21129cd006a4c05d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda28953b97ff12619d6325f9d1308148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6687cdca303cdaf83f32dbddd23ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ccb93a80010980338b2c93b009637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d23dc8f16199a6dfdc4800f0f94ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb759bd1d84b24af86fdaa386330493d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e975b69e717e5eeb983f5a8eef33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528858131e2af51715b9a60e4e70d11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45904ec92835112b0bfd41a6eb56eac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fbe7ad10dc82a5a8d2f45e228d0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f38796dbef5856bf544e47bd5e2e15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5aca6d4f4b7e794acf8bcecec7bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df1503643d87021ba895367e2f637159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1145327f5b74568980084d4b766e561160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a9ef3b48aecf21c888534c0f0b216161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754388164f791d3b1713cf6dc4eaaf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3100d8267a75418527107693aa79d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab14e381b2a721d39468fb25083792164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da4e1fa79727edae089c3da3287c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b98264e1a9a5a2a0aba855712aa11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609edbecfafc9e6c005304d7b2b91c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98c37a76c58fc6f1ccd23666412da0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580a674387521110339ce6d4958a8dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32224a636b21fa70c087dd163b87a5ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d580b9a006d83b40c8606906e6edc26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488fc5fbb361d2222c0cc0269dc4188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf98bcda6e4c4acd7de1e8e1b76346173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d3ef814cbbd46a4644871635dbd8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eff0f42d7d142d0f7ecefc98a88c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad3c491192a12997104998bc0d379e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042928cba2181ac0984d3d33d2e762177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d0e9ec3d6abfddfc28d7b2009f153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e28765dd6462f4b11c2d7c3df7a75a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef4d7522ff3285936fcb17a7878fab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17296872445a073015ffa9397d1bef8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29bec9c8954ae9abcdbb155ff4e99b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f600d01ef93e27f7e39279ae93666183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acbb9031f4f360e82ea3b80c799a03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31acef1bd6b9c47ac50ff57d8257139185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84221d91323d67f6f41ff8bd5f4870fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ae19699c2c75438afe91dacf52578187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd23846157ea7b94b6b0808e38164e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631b20f4580eaaf5a3ef2a346a997c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6cf3734a5bdcf2165aff4fa8d275b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d3f106b158928ea7937178a4d26f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e3c153a9ac6eff017dda256bc4aed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7e0778ad89c7149415ba4a553459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c129fb64d9694b71f942f239001d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570a3a5b6f5e579cb1df0a704a9573f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e068e09392e46d70dc9cb9dfb0016196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d967783707ba4f482a7f01110e7de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f0e19fabae1d868d308e11a58e36b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7570f26d60122e59c2dc5e0f22e4a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f304716ea2b3dd359613a7491304200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75ab879e8c4d672b6509d62f41094201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12a17ea0859d0fec0112a51d873f21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3eb093f69172d74b76d4b6e986b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbadf309a56af2ce256195a96bf35e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d627eed3ad78b271d7c3126790b24b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838fb072b0afc4a053d54c8da780c4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a903ba311f3af3e5f5d38260b3c4bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac7531615cb5fce8ee534ad49d43a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc395296b9eff04e223aef8154712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff571c68d52fb3ce03831acc5d703210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10912d9c4fb73a71a8acce22986e054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575a55587236080964267729ca541a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595ad5cf9fec34eea59ddc7ffbb8ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f75294c13a13ea13f0da419bdfe98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d37a95ec408ee4cdc0f6070f54413215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7af2130371f7c17cf331911869cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c70369d0a7770404d178ee48f69c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d7a7373ac1dc0943c3f21c8e5ccf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1606ee4e93c936c754e0f7762bd1a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7522129de836f2bb98f85b56e20ef2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c349147c4db4c81f3e780b71481d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118359d55677f3889b11be842d2805b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880e977ecdf62334e4f07aeb740824d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc20bc9b790d370ffcd900892e55bec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68360c898738dd0641f243d02536556225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd73ae20aa8b59f0a1fb2ea5318496a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c4989d3974f18fd0a00cac5fe02a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e6ca651d59cab8920a0aea10351a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3184a131ddc5eb7e3b1a181f098d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5527d517d3bda17a5b2374b2669447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cac18785307bfe8b0401e885221444231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858fc2c923b95f1522a3ff56750ba6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc284c118aa29dc29209a7ae2d6774c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b4fcad70a7a3ba5a35f924c52112e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8927e14afe877ff876f170141fa6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3970dd81350f0884b9db632be722662236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d90545248861897fa32a1b29a03d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088be88e600924259ac2b736ab5d3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132538665a48378e4fea806fe302fde1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4624ac7ca72687899f1a5d3ff8e7fb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caffc6c78584f935b2462d0453ec50a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c1ab90e6735021af00f32a299003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d181555d339e3745844fe5093b3c4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c71e3c517568ca3c0a6d44dd3cdbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce752cdecb08b4c70bf32f38b75124245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db13101939731c11128bd5b65a5f2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6eb52cc109c1842a605ba1b7480a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e367a9fd78869816c2d990d4ef2b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad897487eb7f69ea69712664472cd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465f3b8f3ddeef032a7f546cb91318250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68408baa6e9b83ebe0f7f55affd00421251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c32593f3303283176ea7d351c75a90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7302f040744d83fe4bde0f7d83ee3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca8872b141c498d07e42e5cbfe91f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f433da9214531d6e2650d2019e1a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78603df0eff5b63f042b0dcbb93e271256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d228894e7e44283cebdd890842a7b9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931fbca25b21b6868324c274cc8d25a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068b32a06eb05fabc9a894a3853dd99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04311c401bc2fe9a9e360b8c72e74dbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58521c782aa7a2ef5ece0383ba737057261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b487fd0ef600bf5196a6ff60f7b5f7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dae990065a56d8eda23bb50face78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327786a4a246dbcc25ed16edb642bc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b5116c690d6a7383eaf4d31be7560265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865efbafc19d8e1a2372de994c6a5e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28a84d3b167f7f7f7ab3c8cc0c4c27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67438def6801f0ead1239cfc9fbc26f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb371cdb6400a548f8ca43953f721a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa3c175f353acde55ce1fa3213e12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12badbf2641e86510bd3a5952c5b972271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b359cad81683c862d1a7d323397374272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1ba858e0761c01f3f8ae064ecc0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab74241ebdc7a53f7ce6c454dbe1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396259e41c3928bd32e5ed261306942d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea183732f2abc04c8844a11bcd4dfb2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d020bc3423eb7d9888cd0d2988d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0374811c10e0f2c9af9f4418df88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc33b9cd8961b9f404205f90c7005f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa90c7be68aa4d19378582007ac00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34194ed50b940e4d4da07981ba00e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d2100b273cc35f442c029cfb8fcda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299cd7c55f137061538dcfc8c566702283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f53e20be778c4d4403d05498f7ce9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8a451c4b93122f2bd559e8218c4ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31967f9749f4e931baf8ec2059044286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e569899fc947ac2234d9df3102d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f858ddeabf51f94694e0df395bab8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f732573a3eebdb73946211d625fa4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e2f9186e502514f2eb4fa030e9052290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044496aa3344e0b4266802ce7c0fd662291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1708dec4b7e2ab47423769b78eb30da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fbf52d893a42d781ef5e348ef8eff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c143f20971cb4c54d77140428b0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f005afc266620d65f259bfd06457295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c321406a8df0e9a29ee1b5c09601b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479189d7e7856f9415b9e6ef228a31b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c051699ba788967b84401036011aa63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3a45170e31735c2e981c8a87b7f18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7247be8fcc5f12eb02added95dd70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e41a3b0c381c7c490e827c09435e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1651122ffa21e9b1ae7e115fbda787302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b9ef35293d596ebfc84456520f6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869013fd25ce2dffa80dcb81aec0cbeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f519e7337254651c3d6a21a7b66e0c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d56b8423c3aa77f34ecd244265c19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb8d338338129831644c3f229359fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2341a1a135d68dd4e44e08d8e67fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7cfdbf17c17afb3e96c7c70d0660309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7241244b03adc0dfcea36487ee0df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbcb4c8eb85f03c0f6e03d7d630ec3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362afad1db84190b53f55c03225874312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1497015a579cccf8bfb1fc9226376e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043df9b8e49c414b9c8aad6b5ee55d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca7faccfa41d0d620c384c3ea57764315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46627f1ba63bc7abebeab58c6237d2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09617245a54d2d1293e3fcfef1c311f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81889077fff87345ca389e9d0eca18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7731510a2450d44a553b1026f5c35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424591b1d4ca35c5de4237c7ff55ae9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2e1f706f1e3588b8c54c72c63016321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00df7159eb5cfdd45d47f4b2fbe6e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef1e01bc583fbcd444d69739cab9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce683968fd1d3a734a138c91f7fda6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8f7f131cec6f79a8efe58c040f17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522883d81652efcaa6933e5fc25908c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858811697a0baf60966abaebb8895c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af089e447b66b99a24cfda540db78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af862c90bf60010304abb96f68b9f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8deb3f7859bac47694cc835a10232330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029236b8ee11d612b8da78a42c05f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd89aee9993efe095dd678ce0bfbb1a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6370de6c7fd1aeefecb882428e8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada72acfe4ead2dbfc380143bfa9288334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954815649ec5f6a2f415c4db5c20787c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ee61776c579947005a9eab18be332336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b059ad5467aa7e5f57346f5242c96ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830c59c7eaf1c337c177bebc44ab83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6f5c369402096b06f7258c0bae6a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719933c36405a9d4a6f579d1a05150340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad4d3e1ee76bd8695b635d31a71089341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bf58058b9ae6b34f331901eafdbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e092069b27383b19a07e59a6a5dcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784303431d480df51ef70d0ad9d930b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f03e308f61a31568b56d54a467bc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf089de4678b5a529d4c0254efd9acc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb5847daf5170c92f36e9d7003f38e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd55adfa1f5e05388f2910d2fc1159348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf693631fb253be80406edf54ab3027b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8b64dba808e7528b3505635cfccc1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f0c6b5d90eb731ec936b3d8c321d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544b59dea59818d7f93077c55d3abb3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9160585df07391862428728e34a0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf6aad483d08a85efbad71f80d3948354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95aeffd98274f28d71659f3091b20d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4998f954b1281f5540383ca52e26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e323abcc758c85e9f162c3e7c7ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd63a8f365e8bf7297251821e8cdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb48f6e10e0a99c7f5fea4541edfb9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ab7f3a5331205a5df14ff9093111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04681f9b222673b5e332e0cd5f3558c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958765198520308c81fb5b92171f1aa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c831026b2d718e3ca8aff39b866ba4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc615cc51df555fff2dc8bbc51e789364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ead807ca0b528099cc5a07d441d30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57ca08bde485f0fe019ecf726dcc5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905a33f3acbc5dc12e37e0404191cd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e67cbc20c76d4c184d63e28a1d96d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589da5603b2675a985a06cf37ce6de85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdc2506cf5e03fed075039f75d890c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16e9016dcd8a20697ae29c5c9c31df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e371708623c874a45f1db492728d1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7631560fbd5053be1c5bf245185411373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5d2aa94bffd8293ad04a45e4df26374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89fc7f5ef2f597dfa513edeeb2289c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d5efa0fa72e702f47ee94c11a2354376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605015f671bd14554ebb580bfd5aa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da0ae8444a188921036e69ace6871b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f03fa722a8580d662bcb055c404a4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6f7be8c94d6fd8d92ea01c60e90ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba41bc1d3f7d5a4253f663f2ca695c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1403a3e8b0219496c02ec28dabd58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6031ce57deb5e61cc3184d7cd5ce4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3dad2106474426cee5fda1e9b7338384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a2a5dcea0e92bf9abda6fdf2c142e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764f74419be8cabd35f1ecb1c61f352386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92989cb2fe7e4464069cf305448f72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5d9e675f13ef779eb33221882a00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbc09445cc206f673b21162797390d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667282d4c77653ebbfd0f2fac236f04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43936fcec1250e507221d04b737f19ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376197ac984f2961044454d86b6bfa8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e29da47f13adc475f38484b0d1835a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54c109149f808847b13584d5c4661e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46396cda9ae7b8fc8a1944d476f190a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ffc91d3f15a01ba9447bcc6f15d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15fb5d899a2cd15d025372339bbd07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472bd2faf5beb7a92bca9b90865f245398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48239d121dd70222132f351f11fa83d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d765ee69854aa17d37fcc4a85c80c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801c0cf8db21ceabe6dc0d66cb8f34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12627459126df176c310fc41ac2aa423402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f62792bfbc3c6dc03292205ff336b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509994fa7208fdceed36005c8c0c553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7927efcfe9013a146bd75d40be22a46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fefc92a9a569a83d43ff7b316ff831406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9043360b6bec2353fcabad7463b1bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25135f523973c020e42b281bed8769c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d445b8ad1b675d1628f78251d377409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6a32a9de989ab1030e207d8028f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df344d9847bd4059017a8553b7a1e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324604bc8079321bfe10deaad28069d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a425eb41f7e28926a4093bb8249b83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356e9f194eda87387731f4e99d80c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dfc080af8306a4a6f8eaf008b8c62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b4292baa3e3b9b6878ef013f2817c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67de1a0356c4708c0965fd91fdb1ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf434837511fed72bb4f27289048520418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7e86e9f8dccb202af0bab68e17fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9a43260d48c74740afd158d0cc160420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb5121e7532da684044c0508fe36c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41481535436c9434a649d4211187b1ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a8df66b37ac34eaf47dd4bf79473e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7e80fdddb3f371f70cc200c5ee53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b824b01461a8410a0a7a9f71db317e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c0f90e5fc9f6a7f2ed05a4d92c63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525cf3c20b11baee0b250d7001d1588427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccf33ec3ba6450e85cffbeb7374f31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224d48e61d00af6d7b9806e369153a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab277c1e914ce43eac223c8fc82885430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e628c02a3e73bd1243fd05f65523e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd951493fff2710b78fcb080dec726432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4dd19f5248670720838452b7edd1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5196bf094559381d61d1272559d89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7cb99307076f4f06b465f550d232435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49ba6529a847c747d98c1a9bc9118436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e2e67fccbc4563b3bc0c015546dc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c00ee79394547c5fafd6039ef8fe7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179cd68e6e1abd3911423cb0dc593fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f059d9478deef1723bb40181b139440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923a72eb58cae16d84eb1b6bc27ac1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2cb1d4eac00f8ef2978f2d4d50f32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc742a9c56e247ad9a76365f5204a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53bc79aa6f8ff4b858f6294b299f44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bb86f850a6e116f10c733db311cc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae55f9b94045fe55a250cb7762711f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c87d14fec4e16f1100dc7fbe028fb2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b145461583a74077e74929b868e21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d1e817cdfa86965d8e4ac314c8bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aa8d0affba520c49a2642db108242450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fdc6e2b508648d95758ecf4ff1e2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aea5bd3a995953301d3e1872b3c948452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf966b3576dc31052622640a98e05f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ead40130e3eb4cc959e35088fe80b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a9d28163a7824914506fa4fc05a7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91337b37aacd12606fc67fb0dbe8ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29806cfb86272561f36acfdba14a91b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c339e6e0f093efdb4ba32d589045a25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bac99b9b173f0885682aa6b7e5768d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6650e57d92c4431a93a0ad08917fe33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33100713e49ef351f3e9ffcb7f6c076e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d5a7ed33a207bf152f4146a59ffc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77705a481257e04bdf6123bf535a8446463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05852d75820d1e71062a7576142b73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb4e74e171f94fee817f23d0b1200465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d833584cccded042444ee7feaf90a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c9d142e3cbcfc93f87ad9b7df413467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad769f15021c651c0ae2579a00effd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24f94f920b1efbd130b90745fb0b67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611113e28ddf12b9d35c90cba894fe3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8022031ce600bca62a9adb7a513e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a12d09e9073f517de4b3e66e79635472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7a536386d4e7284f66b7980233713473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1cf6c41c285a586fb06f88985f5c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d112e3d716040bf3357ba512038ac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf3ee4fa031345f911a86120c7dbe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c3e194c2c90a701099a6057addccd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6f1e1784dc0b451c2ddb2fd93442478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627bce891a285aa2d47dfe71933ced0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9a23b0709d2e078669f1cba401036480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7ab8d3cf2806102927f901b8b311481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d4466d3a4cafd8622409309a06315482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530850b2bb00b7b1ad40e622e130fb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcf5c47cf3d56526d736350c9de595484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062465a806af73307925841621451a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c81c3d0225bf530a36b4a7298a409486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838a616bffca0226167b53dc906bb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f134dfc7fbe91fe8a81be28d193f27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd0aeba3fba2d2dc3554df96b8426489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8aaada1f96a115fdc49937c112b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2bddbf5b692b1c1b12be2d45a5a94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadfe808ccb5d4a20665b67b649ce78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae672984b598b3b425ad4cc88d8a609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb0d93c29f6282846ff9000e7a6de0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41d3364b929a9050d8108da5042543495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56a5509ff129739d01514aa3a1a900496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902fbeaedf41fe5f2ea3fb0440cc965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290503e1a90e807d51c67ea0d8f6c21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35f5f6b6b4df4d8bb182ef37db39b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcbbb1a19259a78100718db56d07cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688410009e1bcad024fda4451133b09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b399a3ea53bcf725892c26be597680502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89522eae41417ef4077d6a505ef6c60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ade689f0a0eb1be4b197c3309e3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e92791d233e5cc589964c0d04120af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e163ff1236dd9e48078e42e5be841fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623667088c09703d164f5a2e0d374936507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741853f9197580a2a7216ef14337281508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18b3dc6da2d2e0c74a160765b8cbc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0a01df2739d2bfc2a208849d70d5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f04185c66260ebac40bfda56eb388511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4e6e89bc519ccfec9c5b4cbf1c3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00034c61d6e58853f92ed7ca646a56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1727cc181aa320906607324cee88706514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb0b53dff1abcb45a27204b80088e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593ac2772d3573d3811a4c5a428aafc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c66e389031d47f01f576c0f1f7db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb55c6dd36366003c5ac78c8ecfd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437246f41e8bf2c7720bdf8256e15f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1ba31520e85f1a7e5263d764d38f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467864c7b9bec3746872dc0f30a70b84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77374ed28258357e4b0325d2a1c51d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0717adef89b0a5a617820614007bac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa763684ab44cb4f69a3e05b92e1ce1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a21c6ba277fb17f4e65b7ee6539a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f82697db4380fea0b87133eb47a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b52358a2ee522731b3ebb577f685d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4fdb87056a685c4110cb7a0025566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521c5404f21cf0eb6dbd734c49730f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8bcb4984c10f920d9a10afa911e18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad2354902c8213c3c2535e9b86adfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4174279efeb62f9318550fde96739f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22821d57a670a58518787a9fea3a40b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e358802ba589c4a90f783c7fb32f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad9ec223ce378da8aafd98f999829535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51dc4a3ba418000bdff99a4470242536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ed18aeed5bc85018e8fb899d0a6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8d4cb1f0176806914484ec9466543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131b96f8ec67130c522b2f160530acb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d4ec8c036e91804142bb2c65b221d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b4b24a41e9952465c57e6fbe65d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846fe132965c0ff2d1fad6fb74d493b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df5261e4724093c6950eb72ed45b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531044eabd82b9a69eff9e6a74e7a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc4792c2bdceb8ec244cc98e263ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e87a9d0c63a441956b0fcb74cea2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dc54d9ead353c592a8be36d44fd89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb266cd00885b3a2fd47c5af25ec823548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cac0daee637f572c80b5cf717aa27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ff4d45c7fbe29bb811161fc01414c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989aa1aadfe608d157835b00638b20d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8057a605aa588034e8d2772d9ae456552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ae1d4cf62c85494cb7265988ec83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeafa15cf939dd1ca9a9379ba6f2e8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc6617b7452573eff3ad5e8349bc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b40263f6509e7d004fb205424c46d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e00670514116b6d360cfd877b50a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045078043c285dbce3a6c7cc1548434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83466f755e9979600a7ef8293123c557559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8afa3fb9b2a83a1e2b930bb9fe37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae52487c9acd4d4778ee378cecd0e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc866f526e813de9e35a1bcb41824b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f79f662328b2f4dec55bdc19dc363563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d73540befffa34d4a1f096ffc483c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fcc863579bc27c63fe10539300070565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e342ab803d1ddec97f4ea3f113e54b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9ae5117b8a1ef1578b6a7065110b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da2db32ffbebefd24edec0517375a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176bb827822655a64944a162df1ea1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec02775d8d3750a679a8a00162295570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad61aa95cdd6b737ccb1b1c5269a5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60b4e0728c0c023f125061db48e28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457cab8eaf4342488232349c3bc222d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ed709781a3fd2cef139e99727e88e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e92be32bfe22fa85b88e8b095fc1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd446389b89297d62f439d165a26d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b487994de94a4653db81d59e627db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a15f62a44bb85fd111057b7c9bc018578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c69eef7ed24f671430976f1d47481f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d17a110bcf222ec6ae1bebbe4e9694580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876acb4b10a8e34b120b235439eca0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cedf3a9dab75c8587ba483f44f1934582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e106965e8b30359204b2b8d26cd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52ebd36fdbe2140546815ba9cf72e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9bb47864dcae2a6c3a9ad2546ba34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b8cd898d37fa026d5b2654b9de3b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468e77583d04e3c3eec06df0b43cee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcefa3e4faa756270717e4463704d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73559a3fa55badbfbee7c038894f71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463f8ae875469d965e7e4426b1bf550590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665ea1a9354f3563f6ba9c88598ca92591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ee4b896641ba9e6a04f7e7c86b4e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fbe8fa4cd556af054b270ad3756c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a4ab0bf3bc97b34ecb9e8c7cd75a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad6a8e6e2c974d54254ac209da5bce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755efe9052b928c54d04c7dbd7b47916596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8fa217c645ad6faaf803c6e5ef4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd97f47b4ecdad68e2b1c9c0375594598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0e3eefc49c68399ac2e59f3506b39599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8b6a2c204db612529ba898e99fca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b2f331633e1e9c96f331eb67f9559601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84cee8d00e5f083b304827975634f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb29309be7b8300c385eca4a85938603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d6d1f1c430dc008c9ca67d0712dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dad2b4942b66f942c14e34d885d50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c11f4cc5c54c6144733dc0e702c8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2fe86724817a18e604abe36cf533607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0d6caea7419ebd49d83b25c824bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400797a3607e749bc9e43157907180e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c1e9eeda1f9a40640219ad3d07ba3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682357d84b6e968f13ea3f223f402aae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631747b303990d4d1c73606dcb50f540612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa790193edc360349374cb442c3477613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b509c994aebc409df5eba8d55eb9d8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda9c1da212e45ba8d4d48084ce7aab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8645ff56c562db4853b4301c6b416616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373446fdb35c1cd34d85a3c03027160617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9026feb33e9d4d12500b26bed97c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2154387c1bdec49e40ea545a66717619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85d9bd52b321c3c485748c9afb55b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555a8f3e29d69d924f0dd8e0fa709e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387603931816577decaae3b2cbe62032622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725496aae9b698e4ae3ac5ba17cfa9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5966cb94492cd4da79310c7c006c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc21232dd306918e4e5369011fcecb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f2f0b16b88da021abb0aac7d9bc07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc6b813a300579717dca2d3e124755627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040804cc45d2a12fa64389ddeb1c373e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593bd20817f250e6fcc0e52a3985676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560df680d6f924f4ea3fc2a21b064739630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8ad280d44aef82bb5de43463742d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe600da85e66f4c8b126f7de54ffd43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd0b7de67f2a5c18d0095f5db57ef8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f66d9a9021c51428b133bbf82f051634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e64e333ddf9459b84e9ed731d6fd0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503610a122f43b085519c2035d147716636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c06465d9839a6bf34e7de55cba30d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c3cd6828a8e24398d073843b24285638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b763ed562489acc627ab5f59747ce8d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03557a271dff9d347ab1b3affdc5fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae08fe423719877a522a663974b7bad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78180b173cf936f83787889a089b7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0367aa15dfc93be96c0bff77f2b24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf927b98c1094db599771e520db54fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5def8992926e323047831d2157c1b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6929f93afaf05bcdda663f3f4dbaf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca91b0a06f227b8a7dbb7c911469b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2ed968d40581210c1d26877ba0b36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2af1f464374a941aec85fe27c5a7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d012b3621f7e6af1c1d8d026290c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891993fe2fa4e607ee1eef21acaa4ee0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cefd52ed4d37e9b1aebacd301b317e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2acb949b115c9ca22014b0ee2e8f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da4be1ce28539cc67eadc0f8dece78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd114d5405e3c5bb071151953d644cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92beb6f69e1b7381dbf9908c4150d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f15238a793465a20557f5d315b34cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d70210b9826d0f7f00bf3968c3cd3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f752d74ed0167bd46bd4b3746f434659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e291025de980f1f59040a356186b0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d63d8c4fe757908565eb32144ef768661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c535aa0767855a221dcbb657b17f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a5cdb29a281ecccc51c4156b4312663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b331cc023c8a2f20243fc2670e6fb1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf40ab46a211d05b88447b041ad9d69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370014e707764e906a0b16786244ff1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57c7f4eec03bdd1c267b2b359a897b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bb358458f3f9415c1f390b034fce4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da550e0fddafd3da91db9a038f3ef619669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b0a48ad1d8ef704895d603a610569670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774d2b573e5a89ebd90c67adfc07c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec6e8999b0e46208b548cdcb04044672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9ae6bf99c94b2666af1ce1ffcd2bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17af169d6b2f2b63d22763584f7a17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497746ba6726058b43fd0955b2c9bcfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d58868c94dd632c1e992e8c105299676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeef77831ab7a33db05058fd18eed7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59267c6c553ae40a4c0f4641cc0dbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699320babd609ffaa549ca5a05d56b93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e439a0598bbbaaf8baf8ed2651adb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd1be12e6417f674c44bd17721b76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e96d5a9bcd730d63d3df8c299001f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ce091d14a7734069b6f8ed4f2c7a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d122dc071ba3eed4c0fe31ed3a2dd71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0bb5c03cdf7b0f77a7a5be02b863b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2007fd808f7d8a5ede6a1e2b6e823686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e2fcf634e088372c2b3305203cb98687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40e584e99b087c88e89b7f65a2d0c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ce7a924840761ebabee3b4d78508689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccf92008516aceeaf3012d61ac21cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c878ca8d82152760eccc61ab3f32e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e71bdd3d17aa197bdc5aa858e6e7cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a1a09ff0174f9ee6ee5a5896d6575693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9521d0e970ad86f5a971c2b3d37e73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39b107e976ad209490837520a84a4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd45f0b09e4a718ff97f8aa090987f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77953a26ddf0210e389dd2f862b75706697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af26f7065cff70a0e9c3a778eef43f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a00e97923cd1500f088c652c56ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7142277f2ddb70960162ac1aa887ea9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dbc1b48839ed954ea8ac7cea3bafe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8cc57c5f7544c6558dcd8bdebd2e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4f4fffd1ac4eae00e69a4ddc3e02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a4645b4f41021e3846ee480203e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99767fd77a572dfa6bb942a2340cc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501b89d62012ae1eb8f6e5a7e738c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d66b1175e7aaebd97a6dd5e06356d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa39f7253c265cb12fdc80ad89e9a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0948464cc298b260a955aeb0097d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c747433c3283062b58b4ead3cbfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b85cca86b4cff7492371cfabf21af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fac6bb0a8ee9e442d30b75a170952712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5df0233bd4b20765f537d1317e0b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c395d0c19ea4f946069c8450013fc8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869178b67ba655cfe3f65a12bb60037715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be25e4a6a59c5cfa87a8a2b6ff68b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b06850126f1cf84c9a1e985b42e158717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd2affd16390ab08bf4a24c4c2cb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c168f4df8aab0bd93961b696107c197719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0804c8fd866fcdbd530583068b21907720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e56d4bf5eadbbb26545b5b351db7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a67f6210ee276cece53b62499d476722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dbbab9b135c8650230494053c8e44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406496a52b61f083348a12f66562152c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577c91e8a5b176944f1ec59db317b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79dd9f3401f1f39b2c322e7367ab95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fcb5cc7a12d823cb2c6d626693ef1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f33fdc60a2056c518a00f2e1d61041728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a26de6932098819e4ff8da7abdb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f475b2df5afa9a9294f7b1605afc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020774e732381b231811bcabd147f673731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ca11836af3a06f54d61b15a5d2e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5189550f7dd2ce23aa9c5af5783bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b52f2fc3162e49c3ebd0a87b51dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3713019e90762880ef835ab205a5aba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d84116a6548b4ed6c1e36b411f76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fb82ffe98b590cb63a13c6a425fc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2a7d858cbcaaa4fa47b96df16b87738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f149ec58b3c965879de20878ca6eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3904540321b0451865630be4c699740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78692f1c82ca2087171344e059ef27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b6db5b71fe61298d223f3e75c2e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9cbf9234adef5002b69246c3eaa98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b6adb0a562cd4fc2796903086cf74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265bb2d425b6705188342e57d7ec5dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdbf6bf0d54917867f2bc7217fcb6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ea4d0b44dc39ad9cb443d9c6be02747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730768454087752d9f0172f3e469da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532fbf9fa1e68216c7851c660f1efc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa19a507b7d79a71ee8af379c63bf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472922dde68edb55e759134d4eda4a1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f828eff9382043007e3098f3b1e60e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9586160125117d07629827550884f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77f622128f4cbb7e85ab804627431754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ca62110b7704eee7c9bc39b84a12b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b9ffe3dcb7ff42b979301ebe94deb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df741238ea7076e25dee9954af6d650757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5298f7ab08e272879ab2483521eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30770e819a1c3b2bc2da92c2cea88759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>