--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b705d14b4491563b160ff82db26f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e826876d5b7d4eb38bce315f4c6cf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043b661000665f4c51ee9cfd70d4f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891e88ee57adf0d9e2493062240174e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59420a5b7099c995cb9e05f0f17a5c035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40550f3cf65688931aa2d34809125586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cc5ef183d6a87cf0040622775abfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247676f23939a5147d839f21dc2805e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002f59aba0770e8602a97a32c30e379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e1c2110ca0b57abfb5e35291a72f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2afb70b2aa2c4020295f49b810747211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308ec834ca244d324ccab97c84c4d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb772b01988710b6c091930b8f9d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a4651c24a49109760d8a92e47d7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb92c6f99c400b0c120ca0152971415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066372bd253528ac193e76ce3d6c5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b92f3d077f3d51526adc458fee2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7b42517f8a004b40a84d6a68bf96918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3c833e4b2070f516327a8d62bb4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c203b0b6604e7bbfb0f0b38ad974320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86028966cc498e0a875b7f07ba14df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b21cdb8d5a67e28377f85d79bb09e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e3273a890b02670e944f34ba5926123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abddc9fd6862f1802842fd951abcb8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367b325a6516ebfef80724650180e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113725d5260bcb0825ef61ac07eb36a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72559a7f452e1015a31d9fe762657a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779245211857e643597daab9e67644128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baaa8294db623edc79d76496fa026c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb623e6efc11e4d3e42df6ca17ceb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e231473d5e7307c660e8de43658bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511699638fa5c672365d37d1e502fff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1815340917cf05c5aa4592ae5f6dce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02199483eacc03e427608ccd0c287d2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf8b6f78dc5e981a422da707dce6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718497425380a99fd69fbf40df17360736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a451cecb239e8bbb93450282e93e17937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab76cfb213ff78f9033e850b1c99938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060b9a64d5ca178fbdf584e3a9e366c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497529d96c9506c92dbc4ea72a522f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79bf86f1e1c5e583ea36f48b0ad69f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b311efee474f9f659ed54bfb6855b1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e0b0f85ec877b33364be19738037643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39760fc790ada22b1dc46466f139e2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd304cc816df106b038ff988cd70ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ff9e27ca4fa618f51a6d01b3514cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3ee4f043cf251b7f52f8f1a5616a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e7c65c97fd14c146d0b16444745f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a590d87f0801debdcfac48f921280549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420e5d5895844d503f1bd07816731350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2041e4be0b37be946debe826b53a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb0d17a528396d72419cd8924642152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f6dc828a35d65e546dd8b259f3a5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf308301ce785047192e5f6012c23af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2955144a8214f96451874e4c37e91355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e61e82c92eb3d6c53825b5195166856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8cd34b78d425f939b82596c67128157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed4aa17ab970dc80c0715ce4d281058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f37f2585f072ab37fd209fdbb3c66859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715005f46bce3864ceebe59890c598860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d6a20d8331ff314bd3f4f34fd36cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa43079f92f77c25688d1b250279562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44ed86b6e098fc315531f21daa4ab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159692e20b39f072ad5015263f733664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f029b38811345847b7536823ee5bab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7f1c82267c0454dd844959a9693266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec38bae471ff35e9548c66bcf0c66067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fde0c0bcb2bb5530e9d30bc26e467668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23939c825b0850cb80753a06f129fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118224e057f017d4dc02d5750d086bfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c138b13953862252fe8c91e834a5cfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af85186c0d9257c4fab06067b720272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759d9643d9ab458474d5c0996c40a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dc1a021459de1846b9d84ad77caf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff2f592fb06775557129020859695275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d148d1fb57fbc0a29a9a22aea94c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e10e45060e4b8af48840b948e0fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfaec3d06bdcc3dd0cef6e0d19340478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa7c6fc077da39ebe401b5eb13492f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff5aedd2580417db2e60f0b899bc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf81f0ecaf75d721347100a05da0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e018d0a5fc0383abd3a8828bd68582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae8f3ab019db4fbb9138dd73cd78283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb397e9b623739b5f11beb3ccedfad784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae826e1413b274975d9461e65ca4ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf324cf7f046093f102da0570de8f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb0f15e500438725634ca38523a14f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da04ed9faeaf7ac0828701ff7b2d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554242d644ecc78eb491438d80955b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d78a1a42f0a506bedceb54374d7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590938753f64b190cdcb5a1784f94fd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf43918bcdace0ddc7abe939ced75292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7425396962ccd56c2fe877077746293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7b359845d5a0c2a60009e96f443d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27403fea2f499a3f400be9031d6320c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7991fabf514befbaf3a1f350e6cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56679254931a942151d07932718e7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26eaaaab7b02acada2700cb4b566398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f8363c98619bca8a047f6d47ae4b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bf8eb2e3825fac3e467de62b7de89100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4bd02fabf1a1a6c222332826ccee8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54163ee05e16a966c5f7d3280f6d8b43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b4fed7a72c82bd05c43e178863e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458bc6cb44fabcd6bd983907a0d57be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886be4687b56101580013b1adb2ed6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067bc8137ddc80e642a70fc4e3268ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930b60b688d6430f1b6df57507b6d75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed001c6abcb0a1d301db6c565f3f24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0976c94bdd77bad236b7df3319b7fe4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1530aeeac8aad311f3098faafe90d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad75ae56ab800cf35efad5ef93160bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904912315f085e8d6917b4993aec8cfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7a98b47d70ffef8b8fa08b99ec0db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda77d0f1463ac9bc44fc967ec01c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea801aee08f33dab808fe3ac23ba67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7274983af2281b071d1fb7e3fea4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda73352dad3887faff5e44123c99df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69450e53934ae09b63460f6cfae6b0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1cb29c6b43a70847b440208ab08f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e654c469296e0a15f1e5b58ff2329120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1a859dc9b3501e775edd8dff5d031121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e26afdf01398fc2bd72741c08203d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4a3178d2688cef58cd764f64418e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1f2bfde300011ca489bf8ba1a26c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f630f5b6a4ff114b62529ebdb2e5fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572b5cce8c7a96ddf155c56436ab426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccc4212b6ab7e30fcf51a38c94de09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafa3f1179c69b67d0847d68e67ef5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f86f18eb3f4ffe67e67f48fec3d8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c3b766ea1ef5ab9f632218defe48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff35ca171b42604952d4f8f87ef4a85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85c7a9fbfb218a2d16c76fd1db7d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d680769b447c66b811f0841731b99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c45daf6ad9cc1f6f9bd416d0e1a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6378fa472c3ae90292b4d0180c1d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f7462f14a425b32cc70203f3ae0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67953fa6071bf4cdc175fab108ac2608137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb33aaac85fb04d6453d7f8d3a2d9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2474dae40181b1313cb45793b939ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b679a5d0bcd417d886596962c8e83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25715c847eacbfdad4ee0c0878c4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f5493e2579df18e456af891433e3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c914d11ecf00104e500f91836eaa23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b9e8d1a73d7c0669ddd8d57fe732144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91216e0cb4813ad209cff8863ecb7af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db5b06da6a350487bbcf12df5decee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6527ffae0c9f9d2a88e932ed5fe65e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb36b9a98c2952a2c6f949b9c7b50b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787c1cb100719ef8fa9d461ba282506149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca814e1817282099b845d2891c9c733c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff5125cdc00f51da90cf5d699d9ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4a7b0d8fa8ccf673b33051487afb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5164b6d7a6484d6cb7599be950c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea18d53ec400665929b4405801d3b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea4e2573219792dfd0952e15c0a1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80bab23c8e00b73078f97c8fd0a68c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054754edb16d21dffb1eb767bca88f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34c6fabdd95e4068c498fa04b8ea61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919fc166aaccf94210158e6375aeddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63d6a13ca8f3cec66f18e3a6e6f13c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae8ea2de293d3b7e39ab63f76a119161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5504ec7641e3bd1280421b09340be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2157a841eed6b9dc1a81397afd9dbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f718b21012c8f862db98f4d77209e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e882362752af34a003baa9f25c168d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a80788fd57960680d251d9595806166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150b52422d4f124d35fc9f3acd3b146167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1401e6bf3f3db065e258d4c6183856168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445b2d537ef6ba5672f5357d2ef403169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43474c001d3f988edbc8334c453b0557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6328a23fd8e8888519f80512e55a066171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0f44a4981b4cd3e7dce186c6814be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cf0282f8f8adea913d3d65956911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976b8ed46f67ee0279f437d6dbb5994174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc0db5cf63db5f0608ecbc1c545d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a306e4e70ea454da97b0804ac7c6cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db40abbcbc18d0926ea5bd1d58f65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6fdb771010ba3ff1478b8752f3f34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352554154a0bcf712629d8329d88df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766aae43f67d375d0631612f193046180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daf93ed3b8579f06825b18c66c834d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fea7f8d71cb1526ef6afe032dc1c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd458d83facec69d820f475ecbd2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709957f8f6ce6c17ea12b58553791ff4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9de502fafa973b6381dc38fc1f7bce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fdc585a33bce3149227a2902b5e39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99287396ec1a15230047938a0aa04f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaaf9efe42fcc436dc73ca13c0916c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d87a2c0c80885b436790fb2aaeaf92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32655396cc5757579278b098a2e23e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fb2cef5ba2b77315e788c737c0e43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fef0c1d898e4ee8bac0f8803e3df0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843e3778416e99c7640d4cfc2d608a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0e693595b9c6b5ad95a9159d0df9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb52cb1a8c3f1ffd39cdd8c96d4ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccdd599d1045d23a78693ec07f3b9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6049360b4b5dc7a815d3d9aff61fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ba0f1ddac6dfecfdf1b89a2b3818198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7245475d99e3d70b1f81683c0855a29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade918a9fc686e74905f0415b2a1be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51343282d5b199f8f0736ba8596890a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc6167d138df9b6d7720c9a222e85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d33355325a5db85657731c67f828f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e69cc215b8892e1a4889a803905dbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660c3bad2fcddf4c91912fd4507945205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd545557f0bc36adeee4eda6c19687c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec93af04523109101ee51cb3b73347207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c022014d111eb0dd922e233b5c4572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b48ae5f31b24e378ef887a1c7560b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06cc9743472213affcae8c7670f4aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cb7b383590f3fc4831cb2bf55f0e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecf2fab896b9b0336f1d61b2741012212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7ee76a847dda6af3de2ae83fa742e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e73f21900d379ce7207e986fe289f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09609972d67e89f436ad4434a96bb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad69c7731269d73c23cc52dd09685216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e30ee3e64ae468017709a05f2d524217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477cfc7aa7c5d4773a069a71b572049218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987bccb4860dd6608e565d70aaca4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d903ae371af5f83900d2a93eea2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429bfdb3bc5ec7308ed36a205f7c679221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4ef0f9d79907c37c265652688e721222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ababf2650f76911f8e0ebe45fa11a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb701413555d471d3280dda282395b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640dc99e3ae701ad05be4d7dacb337225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924c5127ac628c83133b368a0b76c4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b56bf6cbc0cce2fc07df0e0fd9211227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624446bd546b25652e27663d6a550228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ac2b2ffc12b89c940ee74f09920a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18ee87a643246c7f8f2a9cf10b901230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe68c8dd8dbeda7fd63e837e8a53d33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab612feb5be33247ba2782a24b122f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8735ec1be5c96056bb2cae319449c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a06fe5c12031627a47d011a0760e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2303691e34c44b6ec5f33c4ea4979235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c222f44583a54bae1a50d9df41285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ee1b307f478f92252c00e3b593b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0603403f69cc28ff5323811f35fe96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4366535e0bc51060d2792f07eb94fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3a99be85835fa3c87335fa841981240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecdac2eec72b3c6bb10c6ed73fb157241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec497cd27190dffae882ffb79830082242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83076a97d04794b45a67a42bebf9637243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c2e1f86bf2b4792c27d6a2011c3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064818989b1d265f9b2b03c968c82fc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a698079b7aa83068e833eb237d11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113932ac6eb9d57ecbaba574507b13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc11fa95978f10f64516c311d95a0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0b532a70a44b20a0910031199695a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635ccc893a56661c0e847bd2efd2f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d62aea2f9fbbc11007d9d8f384c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054fccabdc96d7ecefe24a90fba691a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da128d63fc7c3af06b88a9d320affb00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfbe17eebfa0057dca557cd4f98fea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326c2c3bc56c58c1bace73c48b8fef7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f25ec4ee99bd3b257b78afa747917f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423863b24e7c192c585165da7dd077257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12e9c68748ad6570e9f13f71ab397258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ca4dfe64559c0043f266f3d890789259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c692f1bc267fff001fbc65d287f08260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feb81aa610e00aef46d4e6c31cfd85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cc30a627f648ae44daf3055f71f9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b124ee6db8d57cf57b7e873061abedc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb167f514264098e5f51cf745eebbd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fca3a1b1604fae0ee883a83582bac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bded47f9a1813d3be73e59474b3831266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03329c7b473afd9a5a531af14a9343e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745dbef0867063d6a73238e7a0f71cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f1fcab6ad39245afc3fd4251126f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808b616965d07fc8849ea6f542ade1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1d58cd668e9aea0c6dbb798cedb6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acbf309263e6c90f89afd85ef235b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f288bf071019404492865e5ed7f4e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9734e9864dc1ceb9152a622a335c56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c53a24b8cea5baffeb4b23e195b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a081d6d04a1103908fbc8df112fa2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b838cbd839a559df6b6233cfe57402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029751d44d18c70539995cdbd8c6bf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdc0b30a5de2c577d218593b7ceab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fdf01856058c04dccaf876a55c071280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c16c827e2bd2f8deba146664bedbd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8117094d9d76d815c29beddeb84316a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6ec59a44f801349839f5a4a1d434f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650937d0ec3b6fcee58d56711adf120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279ac32735f9997b409501eacf24724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00f6f1dc5c67045644d97009b9903286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376cb2bedcab28c93ec28151bd92e46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485327cefc15b383062161b96f9efd2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42590c05a0fde2de14232f43d191fdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0964c207ad1c94f88b5b0ee2dcb69b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19016e0bf3c76a775ce80c25257025291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90bc6009b16a816a6b287c7fd35b1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c3af1a70acfd7d1424b32825a24e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e0c388da2779537f3e21acd09b54294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b07cd6a4a1a6d01d23200c970a6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46b4da95c6bf7db61622b1b3a8ba0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72513222068bb65779427af770450a2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ecdee9f2c4b3161d7c6d2db5c4142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171681ef218738abe681195ace4d1d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2625f9f1f2209ff9fd699d5e0a7d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f752567539af09e428d5774d0bc9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1aaa72c621c4913f246da742e353a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f83bceea8a4ce922a47e6441dc0056303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551f09a13daa0f7aab77973e95eb4ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1533872ba897465166344a3a6250c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8a613ac0bccecca2435b351d621a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cad323b16c4517dd6d44591291a5a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd591812b380e0878b22e51e82fe45b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f495d3a4b822b662eadde03c3dd732f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1295f5de8f8ea503b093cb081e17a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf2f702c045fa73ad3be7b965fc002311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc458b000d4afe527e4d6403547762312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53f5169a5a9a89164d84ac4e28640f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23d6249d7854cb00b7529c4a045b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab50eb7d24178f27bb7afcfc05981f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5b6a997cb4c0a71af038313662bae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01683366f37626c321decdde69c27fb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1748eafffb7c8ae5c0ca530a15e6ac9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd90cc7b0a1eec4d2399243e1fd7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944cb5fbb949864c014b87527088066320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb01511c06ad4987702b2c98b5389d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf1880721bdb944d832ec1c02bd6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b309ff7f941d1244947c2b4fcaabbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f960d269e6c72c42f407312fa297848324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813e8b837f542510b313735be44a443325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdf91ac9d60e870d219cb3e33fd85d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008348b4e7ab96130f86b5852cf871e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afda314ceef28a3303c6bd20ec00af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102affb87232a4aadf0ca3a58df7a740329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c37918befc09fcc2ed26cb6714a72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea833ffa7c799327f3b6533f9fc1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d81ed43e4abb8c5ba034402a431b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3aa52d41215354bcff24bde1a1fa8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be53948b77fe55aeef57ec84e915895334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5400140a35e5b0a9148c51f363da3d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd88cced5e2047eea308e59a73efd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef7916839f61148faa1518e1a8b95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e103a7312ea4340b784342a75f870e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf8d7887f3045f1a388ab9ac36fedf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf57521ca2d9272c6d6e02d2e430eb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c9790c61df0d6be5d878231e2c2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb153d8d48f2fc9577bc6ccc001d851342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddfcc76d9722400f120efa3bd183ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7739ca375e1b286825467e9fe5c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07a580b003e7cd0f30c489fe8ea812345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a655fcd56d41e0aac0c181150ca1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b96ff41c8f58dcadb0522c4d78f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5252a775253c861a720b0d5d4323348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79392aa50cbdff9f0c939cefae232cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7844ed3600bee856933d03a51cbcdc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74811377fa570c7ac89b62cc1e6b0ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac2c233f799505439257878089b8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217abfaf03657d25eb2a3cc3a9544890353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0214b78c77dd3c36394a207743191354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4352257804b2cec9f1f7078a415a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac85f2d6cec2b38336efa4cb56afcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed3361730b9ae190086671482736a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5678abfd21e6b085bdb5da394d44f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c0e75522335320e3367a5c2c60346359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c93d47363d013dab0508437659ff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d84ca828816aced0032cb8ac86ad0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7652cd20896f2fc1e639a3f01020d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706962f174596398a188c91565fc5c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42fe7c7adb7620d75c2011632f4df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb0090c40d79ff7326098ca414d47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b850d97758e1fa1bdaf706b5c851366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c773216917f4cd0740a75f2136687367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f289e4792a368316f6c57fe43c09c04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21a6255f5b67cf11d95a065546c44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2067cf6d8115e88586499426a29489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e5f49ef187e11fe671304c52f6ae7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94543e343f5ce31af6c1b054c30103372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79471f5e8714164de1244d760c794a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351751beae66beb1583989d655192aa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90de81effa02b4ea2c1d66d3a0a2470375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12212a0e4e3831a656aac892a2895eda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8588187a03435e72af3ce6744b35c71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170877ce6d8be0fbc1e5d857821ca2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da2bd13ad0d7dfd2c4c98689b90be4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828775a18ea5125df1821b9f36540a3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259d4de18e4f07477590304bfccb196381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3d9a6674084298735ef800701463c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed2ce859ce4894ac7f19803defb46a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f069f6e0099154f929b8e18014331b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851330732badf4108901a242cac82449385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abde2fc7ef2c3923c60e00f5d705599386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ff87ea4fb30ccd03c25b75df715d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f3718daeb3d5f2377a1e3c20ec322388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bca30811c47acd82edaf02caad6e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659d7fd599b070dd21cafe0b9fb80b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ff7d9bbbee68d149495cc6201c42e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102be20af3598bad1b3a777f2be750a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfe6158bc31735257156d64c9f3ef8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224adc18d04c841f1b3be7c8d460255394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78102db1a4c32f00b76590cbfdc3e6b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321d0ab24ab5604c8f0bd75500e81cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b9825fb6677338e67757f5e02015f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f58747b26a0085c34124c9e3d416398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7feec3fa381b84ea644d18725d9c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d902ceaa0d0b96a571d7a4b977cfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c3ff044c69405643b0736f970fc1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246548d665417fc548dd7acadaac23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe500a08e02990179c3335671a9c38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e239c7acd36e2320fe5d28636edcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924af0c264bdca5b045440bbba038fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa1cb070f0768ee2d67750a0b6e24d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88565045b1ee7aca9b21c4c35054fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59949829c458214c502a4fe80e5660408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94dfad741b292707d76cf637fa8be1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d681929bd23e97c268f9c8d7c503410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b15a8537962e4dddf0efc05a274c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57838782fb61f56a7db110065c3116a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafcbad3da301d0f6c5651e586f38f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9585568a8fd103063b89022be026414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b370a49a38061aab172af117c819415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032d3d52c02a6a5789b1310e6e50c05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31224e1b956656cfa7e4f7f793930038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65295d5f4e1d9af6d12a26739a5983418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151be8939dea9fdf7bb5f54fe4a411419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58304876b799ec1e286ebd4ec5bd4a1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ec32f5a930bd779671235ed3f585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041537b71e23ee7f05a1c0853c472db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c409141148c11abfbae69287119f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68524291625930e5740f13c8ef1d44f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141732cb9c63eef0fafa0322782ab85c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa929a5468bd6f4bd15eec044441c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2535396e9714200b82587181f05eb4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c497196f720631b28ab51d07c37413428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbc3d612a87ff20dbe5f1206fb858a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca8007cfd05e04063147fd5577d44a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f58f80dd825f833f0a3fb6e2ae46c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f9c26dca37d30c2ab36fb37873b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c9753ea1fcb878b03d8c1f25d5c68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c135bb90249747ec4dde4ae5e143e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637569bc22208a57f061c267ad00029435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382324aa042a58fa9c32b359150036a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c376970b3eb3e37ff7869560666fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a44704dec269ddb692b798dac9ea0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e25c967cf0496a4e9e9c5240c47271439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14975138446ecd86dc52fac908275148440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be484775883d5225a451955d97826d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a031b0260faf83c9de538ae8cb736442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2d54c97d66a3a005d92d07b61efa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95013dbdd2c9d696a75ddac04648fa17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e735823a90c09b28ea157253bd38a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f78180384f4fcd6b730b681ea021446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6089df487fa4b0358acd9193829feb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec140554387780817a7bf03ee2f2a42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db05d54c38986d4118daba35d646c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb53f9f4558b87a2f86eaf5c6bcc8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66826a01a196a518fd3825db14c5245451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8b47bf277231794624a42745a6e01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27829ea55e38fdf5af081bc797e0b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823246c5a7dec691ccfcd2df2049442454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94ac1161114d47b9fbf1fd16c89673455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e59fcc41a5fb2bb0f852827b297984456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f129ea9ebae4c43d12154b32bb0397457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a491f4c5690efd02a9927aa9e60c33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee81db6525e08b709ec5d8f850a61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d6f1a97f7ad066a412462ecdc0f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b051688e4d77b4f456449c63f29b90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d8ea65e1c68012d0f39e2eec1626a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca119c4e259feb30e9a02c468ec2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cfb61676e5118369172b312809495464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2532926f2562a9b1e6a31b4957c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66214d7481f0e4053aa6fbf24d02e688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b726a72195f6e74d01be0352283f01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6edd3989dec6150cc0b620a5384b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4b5263a3afd3bfa54f58efdf2729d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76907429ccc26c31a82d8f0cc74e2a20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7fddd06f89bc6530378a3123be3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028cbdb57dc06259ed8f370581684d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b5a9abfdaf0aceb73be30f59db02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559bf0a7ec155b85b7039dec5887f31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca3a342aa862ffb7b264bedddb3e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aa61492b529abad0a2865be82fa64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e4c519ea41885c76065232127914477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a1a443317f26090542c0375a1dba2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bace20198c0695d7b6e82ca63b7ef6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d66d98700949a6c2780233ed1683ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b308d2aad4fc6928984c21baaf210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9643be415d9b254a0a868a6b404d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d96b7bf6011ce6ed8c55f91096d66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee4edb56904ea57db7fd1ccfa1dcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c61406a0411f318a7ce4750b120034485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f44b516943e9988e0b156a6c4cf9cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab806a51d4761e98c8273641ba89c08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36212afede5429de4235f76fcc80e32d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64147bfaa209d45aab2933dcb85a9036489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67caee5a017e178bca92a692658bbad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4297248737851461898d03c70ad605491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b1889c39d8626f71f9d12c54ac934492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a308ca0cb1c4e0be883eae3dffe19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f3cc163ad50dc73128e0fe3d5118f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1a8cd0cb99e4d477da07930805ae5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa5e6b313bf39b6006d79f1ab67b79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75d8488d252656623c0272bdbf1ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331db6f45d35615f0af1e77d3d8d81498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b661b6b71df86fcbebfd0cddaf8ab6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408337d9147ee0b67d2edc6ed9f54f9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b443e3730ecbfc6d3312fd219ed3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b73385f40a8d037849bf1c6256557502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad6a72892a8594b878f195f6a32d94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a3d944c8cb58e211baa1e57712b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f045c278685a74be5fc1b8e266d288505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a5f87cc9169c815666bf20383b12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7158473321c2495c2ca7d02c613bb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23758d5f8c9c26c51ab64bf49347f05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4d64c77b3e1fac052ce73e2081c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d1b9d72922684c63e825a7264d04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada3e1d70b1dd1e0cb0cf049ec8a936511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102df012f4df214a2d5243a501ae52f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaaf4ab9795400b635efced0f869d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4bf46626a2457296907d34fca1ebe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ec122230b40702571ed9c3bc74a21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72360e46ff596fc60502cbb0142115d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c028e553d95f8bd2bb0a0022efee65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41af9db558d36688fc599c3e93985518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf1efc746a52cfcd0debbfc2d06a6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab2b50563234834f6138408b2b78a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa574b439fcc3a2bd9063fc24d71bdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04cac3bd2761290818c45be9e2008522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b757a885d2e213cee795ba35d654f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12b12c04b972d76c8a169f4c60af4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b13a90c00adf6e946a21545984b7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23502599b55b1f71237006a3c8db9518526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae727ab076ad2508447f3af6082a512527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742809987f72740625fbcabe172653b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629618d86b7c305533264ba2c296bb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d50abca22f0de64a3cbae90cc05a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668f2fe50595e5d7b400295328df188531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d3d2f5caf83ad859d01dca4c20d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eec4068131adbe2b35e46c01c61347533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f57af4f769d37674ccc25fc5656d34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43903bc949ddde2cc86fed3ffafa88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9469b9673c2ea2c349923eedfe1ae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13104f201fcf6ed0ec4b1514fd3afd61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828ff62667f9b333e7c96cfd2eecb3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d04d9102327cebaa0a2c4a390ec95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc762a66cc066ca8f41e6450c9f9a27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de19bea9ca90e53148cb9c19961a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb710d1850b5ba87248b1ab59e92590f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196bab89ae1f0e564ba5c3b0b9b76eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2202840e4d6e6ea7f79686c77193c02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29ad60f1a321a39a6173ed3ded7cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fde62170a4f555ae86124696125cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19df9fa80aa1a46d9947052730a2a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abe023331390a3370a852d77e88d7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad226f9588b047cfa738d3fbb3a215549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a4b1c792cdc183a80d1e60945974f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ccd42634214f04d038aa0a0f5b088551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101cccfbb8c81d82d126a5cce574c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c1cd6fa787b75c50905a007cdcbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e992a289f6fc0a7b52d22cce718452d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baad828a86fc3e47c534fdca676b13e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4558a94d3bef8650d49bc3d1cd4437556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678231e714e69d1cc554fe5aa3c7bc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764bc00e93b302e773393113f365b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e203903a5bd3579b2e6afa4a19632559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ac1cee7276b9c97ffe12c485f6fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5254614da5f16704dfc66317a824968561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba24c15f74ff11161ee96fad8c1a517562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a500347faa1a54d7ab5ba02fdcc076563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3844ead2af9237ec1c228d79140190564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a4bfe09c93f22e01d2e9f2f104bc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906c0948fe109e2da5ed71e5710a430566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8326513b80909ada01cb3c7a64b24f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a24ef13cdd8462600ec41b3d57a42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497edc9ef637da5ba269e80cb1bb876569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d12f169ae4e6ad054fa0b6ca8108570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd947f79ad6c594377299d768336f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786ca789df9eadb43a2045545bf206572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8184f8d345810848d13b220e94d512a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32739a6af4c98a8caab2569d25cd6c2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b542ccb9a87b8568ea86425afb2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca3b70b5aca08be8904fc53bcb2bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b06c58bd987da8507dc39f1dd6891577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a1a9b0b682e6a9acd275e622a598a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d4d776bd0ac8b2a55edaa303f03fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14560056659498187a345ff1ba5cf51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38f8bd3f26cdbd46a69c12aeb1769b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011766d27e883be881096123b550268a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721fb43522883cfd2f5674446fc4339583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf43355d3f4120be900faa6d54a42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc48387bc4e0399768fb387f0969f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d12ab0c6f5fa790ee2a28421a99779586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aae17a41e6eeae37576de16bdbcd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f48d5ac6b5544559838d831faa8ffe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcaee4c8ce3e1023e3d275fb099815589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b13803bb740d2a8e8a41640bddff8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b377f1cd052c14c7115f76bd7cdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49511b522cf53932cc9476929334cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4f1acd0bc0e14a9b7f22667f1f3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da8ebd92fce079810a24cde87cc08a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a31519d3ec6977cf7719ef5eeee4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a2d2182652f26b0d89f7068e7f52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b630e598d911a86f65dd313448c8fc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e41e1ea7fc76f88c74a31e0c11569598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a46240e8fb728705ae6c4fae8929fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651e294ac2d7321e7c6b5558a7f00a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71d9281b22f3fbc7d128c52f5f934601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faf7ebbbaab7fa1064c3fc58eb6f10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3a45190c57bb10700f61375a0d487603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34562cdc03109f65c9339d77722b0e2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc4d1a4da2da64e1129e8637794ce1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a575c6cd40ab1bf9f3b8be999954606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b139e5bd09e1bc1d32092097b24a3cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477942ab557533d10610003c45be71c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81705a07fa51964415b75b27f09bfc7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc8087e5789ae9194ae79f9a0a5767610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3df5c59147d7216cb199edd2e30904611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d25f8a69846948396c94e8d7934b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a7ac6af8e79522559d842d217b6eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f84c560e818afe475d92d14971a37e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e09e273cf2ec0c3cbbf5e719c057615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde36f4b3767999ee8b1ea7366153f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1783688950608cda8f3a5094dfe24f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a45501cd83b43981d233b22dc605618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb919a4725c43e2343d18e7a750b7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd783181e8388c505f90568080887e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1423809a6946ca6890ae95f536f9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd3525519e70470ec1e22ccb24b9d0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081b1948e8544070944f9faaddf633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e29f4513eee9fc41723153d53b93a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7376ceb40bb6f06ffa0ff3ccaff1c71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73db20d987e48cf0fe9293b52e2a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00a8ec0c0bc07b474721374b79eae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c18f350e20cd0f31bd8677931c9c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9518e12a1f29bd46e4659d67ba30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d912e6f988deb00165fe51202427a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c891842e3425c2b76fec14938756d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7727bac1779bbde556528b6dfb965e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b760c011690a394361655f57dd5f31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e35b46a02a22f7784f2c4d1a7da6c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0330ea2c68655d4ab18a3eacf8427635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861f9c2f7a20edfcef0d689f3c63ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6d7fd0d4f64fd91da1f903b06d9c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73686a29f01b8b0e5a83dd694c7bba3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9bc63831007477c3033ebadef77c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd76c576b257e8b6eceb9c1e0dc74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616bfd4fb5a2eaba9240122df21d97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea2a7ef716750a456efae2654513dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff34c578fd5fa8462ffa45b421e07643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97146ce86173cc139adc36cdf4729022644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857352a3eaefc1c4f3b76c11bdef457d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bf7056f324f0dfcb9ed7d42ab633a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9973af0aaeb7d27589c09972abf3d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08f8fa4148bce20725df5727be6e1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb02deac2215bdd91c85966cc788f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e782e2c3d2b3cc3a9cca9dbf09c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcd1f6244288927ce46a7e59eefe31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3a08642ce3c38df339279da75885652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d22da55d5cd0c27a3ee4511746d66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a25077f1f2a6f2b2079a9d3512488654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b9b1f567b388e1fb8cebd822875ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4412cfd5532bf259b4199eaa96056656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b92bfef85bc83a153f64f7443a33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f582799fe6de288e9bfeef28c8d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d005105c197cc46a8914d4062b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d341e84201cd40d09b1f993bc0ad9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d36bf83022231804c4d10b8da34616661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b90fc2e0cdb1ef75bc81c09c9ae495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cd1386694c526f483877e0ed7f2f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ef1e8dbd436611ed02e225c51bb6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09703a3759e9ceb5b8e11f30861385f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd146ced660758433d2d3660535681666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431db097bf344d8f0a7b575e4119b3a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240c7cbac07860b2f0be6679b43d3a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f79a9b346e4f43df7675dcaab82e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf4237064cfb394f6a8b2c1cde7ba7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d108b5e016cf434798cc0a9a3aa1b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03979ef5d22af6af2f68b9f0ccc3f9ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce373c9996edd0f3ff19df4612d2d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49c729cab67921b4e3f4e15f0d3b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4298e2b705feb278f61d2b4cdaf76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7801885b1709997fe2e71ffdd7ea43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244ca9b1e4b12c1b05fa8841951e3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f07b77e9ffa9cc2af3414f624a121d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480dbe28231bfcc554036973390bd8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a739035c3173a060f6dc6ac245f32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b66410189bd43ee115e911013752e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf38a9d0e7dcabcee415c7da7e6649682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83f9f19e56a790c149a24da2103e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d4c8e5aca5503f6d4e1b45a042297684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d9fec7f81432f8757da6e8bc3787b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77983f69d82c8378e82674130c258662686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505b119450e83c8914d5328a22349ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d187102a6715c4120bb1b59b8a2aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647981778c0d9865423e62d6fc3d54dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303387eec1ae36ae7669d55d1163f0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09132618398b80233a22eec16d1a28ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdea1f91568f7ae0adb94aefd205cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e87b582cd6526a6fc73adadae67a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fc53135161c51149a1f0d14903559694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c70e83c2796f4dbd2a5b49147f7510695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae70981941a7cfa1b916bb4ada5d0ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d9ff12375675ecdcc285da5ef29d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99298e1f1ca6d201598035da99bc7d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7082e70548bb7264bb042a091b68699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016b16a21cb73a3ec6c79e81d6491db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e0279ec36eb02700005ae624ebd6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a2407b08a77ad00e59a93904b099702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e424106ae2ae73d64855aa6bc8e61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4051430ec28621bf0d27b92d90cac0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70a35c0719eba1a0b0553a687694c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f18417338191b5c421a014a9bbead706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06076cc8405fa45d92e00ca167a00ba5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79509045cc361dbd4f9776a3031a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864b05f38cf7a77285616537bc86be0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cbce41c0f3ee0e07623728615921a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde773f733352ee4c58e0c6ea36fed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c299d7cd07a94fbe8f4e8fb6ae1c69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d064b6ce5ef7caf03db3f939bc0c66a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ccfec23517be604a111f094fb3847714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d86caa9f48ed327818af50df4d2248715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe186ca5fd2ba81168268976aba3c32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e0f0f3f44f36860607c38acc5a6a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4ca601f2b93bd6e533891df2c6936718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278106aa290109dbcfc78ac1b191121b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d1c4556936ee221f906382a70ba4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de03ed000c5b5b24010680ad78a923721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9b313b5f7f83d7a0562c76041f6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec76f152b5517ca6c47a6c90066ffc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb1a1b4e2fed79e9535d38657f0dc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df11c241899f52f9b31399bccfe92725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b47a1c4819581181781c694b3bfc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc10c89ef43e46fce9fd743479c8f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d787bdef376bdd53c000364e394d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e3a3a172686f8fdb343301f726306729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6de30c11c3014161c9133ffbf6d13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395ba95f0dd5cd27ae0473f556ca72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa89757322e280aa6fc1f89230c29cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a98ce4c71ab64c59aee04951c01e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cb8eb0057ed7a49eb23752c498d28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83c0974d4bc21a94c6095f17c48d2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab326e420c4a3b913750533a0ef1cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4613dd5584ff65397f2bab736500f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e847b7642c4e5559178706108758738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e473dbbc00d43908b0d5354269e2ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016355e4736daac989d5b16bbb2a997740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da47bbc4fbff3e9e743e7eb67747092741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13860b1b7cc5b7ba41836929c15addd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7cde402aab1955212862dc83e37c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d982cf8173ee07c7ee87d7d0fd3fdb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d081769cc714dbc4daf969e7e8a343745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e334f2d163a626b33d85e795ff441746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3142c53e6936d04b05ace33709a6e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973988b870fb29901f16c17d3a2b7096748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a66453e0733019e20861bf5fa06e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7ffda5d2cc3b6a3fc0ef57fe260e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f971bdcfa9fd93fc002ee6d6bfad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91fbb029fc2983828a713505eec8b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e79b0c043897b84f58d280f2bf0de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af128f5c1d0c3bdfd46b8c2aa6912156754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f185484ee2291ed7110e09ba48911755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d35e80032234f55db5206012febdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df8df258275c61c43c072f3a48df9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83767d6e019298858e6ab83a9390944758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096813b920742f1d9426d7a6519f64b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32907a6a468082d8659cc384ba455c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2ced21a1e63f7f7e75e11254732312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f6e9ef99a139aac00892d4993bd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b5e843045cacde182311ff1c27d594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdeaa91dda2af78db0ff7803768d0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275b28157882388551f0c0e1f020fa86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a70adb0477111032fb515526ed4ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77fe084db1d5564ee4516257ebd39c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159b7831aa1681cc751a200892837d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc47929e837fcabc2d5930f411a523b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720cb0e205f4b6e6d0fcf15f8859b4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd214d912969e8f2f29cb5930669912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448fb5e5603083d5cd07c4b1f74442013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f3832609696dbb4535cbeefd0ea0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf484331c6389af803f3c4e11c0161e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725197f1d08c7bc3c9dcda966080832816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8570fcb6fdffa26eebb93ee879f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b1e0c4483817b9c4668aba17096c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c9bc89b3b9cffc9817e5df8823ec819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d081056536fc2a2f43285554886d63c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37d717f55c7d7bf4cc151af06e8bb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef39e3fe4a698f99859bbaf54c3a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e7ce72cd73cffdac74a76583739a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978e00f93c4ddf18a65c706b44e075b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a278675728ea7e9a67a7849cd31425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adc9c937fec9b80a8cd9b27ab115dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dc9ff96600c22a1e7fd1fe877463527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640735b5ffd869d9f8df4d3511574d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833e364339acd9c99e9ce6bbb3680529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37becf8560a22dbcfd07b1b6f487e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059706f1cbb53120576995b073fdd7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844fd3ddc3cb8bf295ffcf829c861ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd615b747d11d8f4ffee578202274a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893d51edd956ff65be3bbd09ee6a09634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a6cd2e606c773c143e84d0ca8718a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e88f764667e9ff4f6a1c12cbb31536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fca0fe1a16911000e1842b87b9d8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70f4d6d20a5b529d25680a547300038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a813773a427d27064589b11c5bf4f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1413cdfb77eadbb07fb2cb2f6cabf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd16bc27d5175c65a8b2661304480e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a287c9b36bf9540eaaed20b1e10b61842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb8c90417d4bc1cd11198daf1b8f9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77fbeb04b332d7c4e7dcd98dd2caa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b63a237717e7b9d392be83d4786a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54237ae868ac62107a8a965744760d2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43288ac0dcaf7eb6df0d8baa55917347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed276bfc6bf83de72761b73fff0f70b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773ddec3c40e0269d87d67cce4ef08149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d784519d881843a2c8a73989cd95350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82bae1fa1cd0f8f21048a31c9ff3f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25dcd90c8bfb4df14015bfc9c58f1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecef46dd3de8b4911a0fd338bf9f3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3063b027ea801a58074a9be6e8100854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2fdb60f973eb253e160f85b35cc7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb669bf60e02363e20513a0a7d11f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba2d2174ef42925394aa2034f3e3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388ac3f6c51b7941a8c2cb06143c88e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf66e2fa04c3f2c791acfb6f3b9c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecb7531c1c88cf47cfe08c4754881b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788637dc4d70cf63d41f595f09647061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355053dca532682c014f4cce17e1a61f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41d980831e72f7eca5bff56b2333e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12e05b83fed3b6a7a72f8c855e212764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6e59fb951cb309452a40d35f3b57a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88c2d0e2ee0519724eebbe0012ff666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdd8a88fc1c77f4ef471536892f34767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d61a2567c6cd7da044cf99edb5661768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e0160c4a5773e3d09a2c43287994f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6790e8499c59fb00b0ced040673fbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cdd12e38af29c21e5552595b3309c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1bab2994d0d647cecafde95c23fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e946f5c4e495e0caffb5ae7c77d824273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd829ed0936235ce2109c8d6697a3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9d578312e6e576554edd50b4229f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430971e13da46cc4c4ea62b59f2fef7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e06a53c0eb0d5909fb877ab967ef5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab28aa41f33fa533afb02d3b4d80f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271957448dba51358fb3c3ea0abff6e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff13ddba7b5bc271f1b5b0dab94f35280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa00ab8ed66b1f875945dd42aff13081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53915591e9f43dc2c2ea56f34d894f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41f80dc85de32bcc5769fd365229cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dd176ac0b798fc90f228bd7e17b0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986b16d37979d415602c39e3a3e1e7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1c87b928b6d942142ac0d8fafcccf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77a073e9eedeefb87d19c4e7809ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4c499b4e475d7e155a12c535041f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe9aca2552c8eb2a53de928c4e1f3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4509d8e8ee9fbc22d43ec6c8b143590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3e00353478793f3e8d99e02e4b56b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050d99634bd97b8f80837f5c12129f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690c6ad2350577d751c2b1cd51617a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758b7e799c8951cc9321972db31f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad550037bfe0d4acfba8850dc0844d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063631b08c6ed45225ec76096938a49996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c7b68d8e6b71562e2a79061b2665497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c1e051b6df28ee55fcce8a849d60998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21604b0bc4c6986502c4f6102e6c2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5f13a23435dc3b8940052c3d8f14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38987e49f265b94a1348fe00c239aae5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfedf17a8d92396368e739f23635db5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182130aa6ff7b01e4d8898894173ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b939c563542b557bdb7f5273669518d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5916342c2330a4e14e3e3d926861c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7daee5854ddeaf2e037fcb995099d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5f87f2f499b4cc7bdb384a7737f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc797add9dad5a1dc4e5233dc86bec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364461bd8c70f101ced40ea9cff301ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201f590d9da734e1d8520a00d8ef19e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877edba29b001988bfe0a60e3118adab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a69f869eca325f47163f461fd802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d39bfa75c85ec27eddc3af3c50f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec18592553bf12434227a0de5f6393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d17028a503474d1d7b78eb8fab9e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd800389f46e028f918022af480574d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897dcd1fcecfda7e03828f0082a09d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb735c20d21cbe810775e6ed6e6a906118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc37ae7096779a2f88f7af03142eeee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bc6eaa235206c42de7d604031d919120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8196e37d2151d01ca824aab754e0410121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773afd7bba55c22725a5cc2c02c5747f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b442ec8e0d2dad0e5ab92bbd9a1594123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16d1380b81a9d42643bef22a184dc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a9910e928634518bf7a02f14cf66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af7290a09886dc2ee6a2c9fb76376126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01aee5f169f03a14206040836cbcb85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe36b5ddb33cb2bae097e568628857128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886737fe333801d5e0f5dfc13782bfa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f373bd1fd3b78bfc8d43009a6cf5a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660a38aa684201859392c595eaa7250131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94c6402af3ad8897186d4449e285b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d324f9dfef802b9dc105b222b5ca1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9119dd800e3dc301e1795f9dc9bb1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46e8d3dcf0b21fca9d2a2db0ac300a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81964106f119a6cc99d8c64a3a882ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745cf871324af53186cbba53f06763137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983ee14c11032cdcca986b54a54b769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce84502eb653e158183e4ed7d6d959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292555ced29356ec6d7c444d63a5226c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5558ce52e6f4c86e29a716b8e874141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88951774a30c170c355ec47b810fa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fbab47558263a60397cf6b78cfafc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc3fd2d5b0a5e8e424002e94f1421c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53de4234d2f421fb3999d12d39c3bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342bfa1fce68c0e915e40aa6f9cfad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed6ad7ba555206bd83a6b6f7e13d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034da43bf356da3af152275945e5d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d72e286dd3721562f646381221b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdcef9f4a820bc3dc328c4bacc33f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d87280a352bd8c0c936bc3a871ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f078472ad2cd5ef174ec2ef22bf14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0503dcd189b839166e2d3c8111f2672153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e1945ddcb17ba57a5cbdee0e60fc3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7fb7fc4e66523a5c0de71d8224a52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbca2bb1a499a8cc0e62aa8c1250562156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715696a706bf9a9908ac0d34bf37f99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb3d842e79752f6867e5c0cbd4b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652137879f8ba90c79399eec9b414a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b8943b03be494fffb2669bb66be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6cfa6f2a61e4f89793035e5cb8ffd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7a9dd6a5aac04b8bf5612219c0726162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bea0811aea66dd21aae19eb6534ace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd8e989b9dcfcbd73dc6dcfe9e1ee7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df35cfdc8edd99385325b68d4a3fb89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe00a265d18a7ad15810d82be6f0990166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f38d6c62a9b38a3b9625348e4d5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d81f100bcbd789693702b48b9c39a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fef447682b5676af010f2d0e999a75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8b12ad728193eea30e7c5ff1963ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea4ed37b0d75adf423955dc68294e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767fd677d19e19847170a34ffaea392172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0caa80e035a5e083e9643cd308530173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f33006970a6d7cd8afcab6f1bf190174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e57d525e7f4a024bfc40cce944141175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813ff5fbdf99a47f97215212701f9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222be6c3db1794d6eb1e92b6eaad7e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183eaf5cc3573ba38e6dcfa344e38e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841fe45d1dec104e078e4fc3566760179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1155456782b3a2788b86dd7609ac7f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73666ee532e424e55bb6ea611763cb04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c25f9fcbc99850a7ef478021d4e1f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5017ddfe2b4a350eca79795bc9589183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc698ea7d3680fca4e1cb8a6888e44dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab6d0bedd9517fe23c72dc478dcdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809cb3c0d2409c4914a694c5c9db761186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc43f31666048f7a9581877c77b4ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc30243affdac7065e25691e5b37d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e9e9c7084182652310bc70691edab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af7beac019cfab1aedf0f84e8f3ee5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e58ec4cc373bd7cc7e988161f5888191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f614c7587775f4eac7b8c6024ad3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815d0f3f4f131312d59d85f0edd6788193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369fc76699eaa438182e3d00feacdb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3dac8964433efa3d9568debc4b84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2206b2ed6c7db696e6bb4503867f1c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744df7a2bcab4670e0b7aa4316ab97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7e004eb11a195d97bf45e8999931c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b19fad18b3b7fcebdec7e8a161c423199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d14e179d8153d8df29fa3c6b32c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a446392cd59a46a8f006a323eaeda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819176cd0136718566d0492904af910202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ee69af87dbb237f037371428eb630203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47045d39fc9900684c2feabc99108204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132631ff4ff8965bce5a3b8bb2186b1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70873ab146a00db5162ca3cee1f42392206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074df9856b71b0ddb12ed0be0265876207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298274a278ba5db2de7b6a253ed1397208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd431ef41969eb8579f8f2c2eb1b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aee873c99f1ff2ea149d8ffae49b23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ad0e534417561a4292fd999c7f1cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017060a155ff4a39a2cea40908b9f98b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba333a8a18bd928cde3f5347c8c70788213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe35ad8fa0c082080cc620b96e7d94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d15286d1b887c5e238337bf55a1a36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af69982666c8ca5dd1f0bad05e2b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765e12c5092b8680365a47639007ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8fbda704725ed83f9c9142665d5e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb647cf63b76066c43be5ef26e792c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e7775b6d3afc3119186fe921266ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1267bd4de0c34c0ed6bab33f2ce637221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e69796cc2e1778682823efd84e9907222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c13105bb71ba12a42892259fdbf3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccea0508de6e7f9ec207e9285b016d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a3f07f9596a5c5d1d554e3a82d2a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ff52250e564a569a91d40da936c23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99514104106344d809034f9f8e0fdc28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d43f1657bf8ed1561247444f051cab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db1df125688519e5bf0b31a025b76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54e4050a853565a95e9c51715696d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc447a1d7e3d9fbaee11d957dbd779231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b6eeac906b8cbc37d0471c2258f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd0c9a94ae98758bf760c9b4465a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4b977e562d3bfdeb8fb79b8040c49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297061d36d10c4f1450da45a3a4e6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c722fb679de59cade85da6e85b4ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd0ff8c2139ce12707ca50695f9b69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3b42c3ffb487f937a45f0b78ca67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eef97dc4cd0995c60650e97f92556239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53dcd5c6ed1995530b9a0001f013b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2df22e61d77ebce13e83f8d86c298241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b113de4d96b19efc277e64fc43b57d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c4cc4575a53c01a24cae781c1505b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec0e7e2a00b9eca78d63f614d46449244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df0be2d8beb63f44f8755d7efdd53b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ab87fe3c479bc34df878a35b25b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c412b7227fd1bc73eb26bf1d3b70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc6776e4ec1c0437c5d4e11c46807248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf729d71b4dd6f5d629830e8e9cce46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f3cbc85b004a5af29d78b0c6d2fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db28f1b04b801d081691974fad318d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ded535a9fb4a40e80d795a560c1ed7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e471505fa3998282f9c66a2668d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fdadf824005b3bd4f586aa893d1bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469661d391d68b74dd24471d21af86b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac90dbd88c6d4c48badec0e752f39e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc334064d19c7b635dd69f9469c6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcedff53067dac3448d49febc9a6487258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066e60fb8eabd6b8de6159aaea9a36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb243b573b8f950f0e92fa8b6b702f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc71c5d59ad17e20895b7aad0943e02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d52708c19c7218e51a4b5f9e5edbd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05561d6febf5dc277f192f670d6d5b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dceeaed26abfbf50a99851dc5458901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04d45be23ea01197db69a6b90bd7c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b400324fc4775995d2205cbd1a6eea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d1bb13f8f549f68e509b00a5948e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fce285d86e1c53980b8eb58c347c46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf0adfa1334cfccddf8aab7cbf91c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e700ab04d4ab07314032f2380a949270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c94614423843c11b121db1b011b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f604a48ff1df70135e78a5d3a02016272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4553c3832620949523fbdbdcd338e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e11d969050fe7d6524d8d7f39c5c24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b31781f4b3b91d5a42c1695e72c8a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13389532d2315e5d89f2dee8f0a84e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198eda1c52c34f9d8548032df6491aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942754deab5535a12a283f1bc1af852c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7db0031444418fce7032d556e2850279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2593f1a53bcae23eef143ed05af8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889c879fbfe1193ed681109cc6bc61f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b828132236d81470edb53a2e1e0e7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b0d217cbe17b66d35b2b76c12372e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e98b91f25fd155c1fc83e492438831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e14bb73e24e2d0fb65b5115374910285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c621544ad4bbcfcf2d91ca3052fff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a32341fdf8b58ff888d87e00c0bf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b4ec00aac37aaa757a872e14e6c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d5d5f9a0ab324556e2148971e2c66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a7b8a8ffb23367a6e3bf9202f93b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b02f81d394cb0ee4a124bb49a2449291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d41fa5232aaa479888056529b39fce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e908663d5a3fe0b7f2f62921aab9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f443e8b44a89a5e1ab8d564645d76e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f4bf778f77d39a44282d56cebff3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80525b842134e3bec799b520d6a85855296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a645a35978808730c3660a8cfdd417297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3cd29c9d959155b134720411b1ae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa52a1a84d60ad0a9322c52213bc88f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a236fa71dd1f645db54a370ca88bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34424e0d51ea2bcd57e869558fb3575c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67806298904392ce1e0cefd30c066fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb22b5890974e2cba11cde7cb50bb3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e0ddfd3d2e17cf34d5c2602c62037304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a34e9d58e165aafa7490516b91946305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a87d4470b16c013d74bf7e1194e2ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e4df6b0809dc0ef9fb6af2dacb1d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e8634744e85ff60900f7365271074308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb882be972da0522ceec219276d97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b74da6e116b0de3324c5e9579e58d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f9ad0f877980232d20485eebff48b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a881c8b1dc024b18105e85491c72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40152505b1d8a2532d2766d1c4c2d3bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac8ea2f60a7d9eed45b4e53681dd97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14e5df8509b11ae68ecb4f0b0d6c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ada7aad3c375429e63d824eb68753316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b652ffb46e1f23decab9f13a47bbc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fcc474ad3c3dda99b2ee7c0cff684318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506316673b0fc4ea0c4cdd07e5c8264319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d56cde58bf877acb1f301cdb5b08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfe412644f408cafb0b4744ebbbb5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec97b7e5c58467b2f0bf92b71f8cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dee69253f344956441102a8bf61486323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c2b5a3c071ae76e93e7bb25544f76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e39dbeb596ac3527786ec909698c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ae18bdf72a18186c518e916b1d522326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc60261749b6ee53cf48844e23ac46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0bea1166f7ae8caa97d15eea6b8d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd05cd3cf63f0444d012b5d52fbaae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128a92e41729e5ead2ae9e0e2e784c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc40da31e68f94248d2203466426d1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72902d2eee11716be36ca3cdc4d73479332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d918332a023094a5d7fcc40d32e31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e552841d6578804dbd4770924fab6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171007a04abd0157ba2967b48008c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de232e52f82db7c0a9acba19c1a37b40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c0dcbabc301d25665a3fb44a8b7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec13715c8da76f8b08fb5a0794558338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd8eaf9c9730fa29c402dc6301306e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccae2fa3fc30fd91b4d3d3d070aa01e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a02920f6ae8f843a575ed452cc1b62341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebabbdd4a921269b4f23fa1af91a56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240cf9777a66b2533785e7e03989304343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d57482eeb04c15a88984f4fa47787344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb02cf0397ec80bcfe6172c9de8852345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1f11645ee141c05f0502d21b374e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29b09cc0c8d109a897c724a4dfd5f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd9f54c8cfa728f9a1a3acb9fbb28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141322cc9337f7782a3af31a3950e63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004292613d416178ff645d75880b171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7748fe0b110aa7f1183eb42643535351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb72eec9bd662bf42c83584ab781c67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58725046963e1ab1abd527e3e9de4741353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a499a78182cbfb22ccc5ebf91871354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddede88861cfb7162b2d5f9215f7379355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9363c654f0842d80469de207852286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fba9dffe753d705b67051b39bd1bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf4518398cb1f63585a99e2f333500358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e2fd3382f4c2f6f042a3a05df949359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff651000317fdec171e48225f9df210f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41e893196d73b8b316dbc8f325923361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4381012bc59f8e1df4596943610e2f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ec6e8b3b3d98ba955f2108d60eef3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e7153128b6725b62a2162025b3b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937de62533e8b26a249cc58285cc79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03569536a351f48e1a495d3d7d435d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1125471c7290f4549c19ebcff58f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e9ca558bcc6ef8dfd3a3d4c0c1e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3762952039c460b4c55c40b0916c9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c4da1c30e1ce15b325d5a7710ecf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eb7303775d036bd981f6c774d07ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f4e57fb555547f874eb6f2afffdc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f7326d8c011746a667f60d24b8ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059dafc1f6b3e08c39d301d9c66f64e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c968b1e987ca399dea27f6b509512c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4936d238094c3aa2a631d29dc41e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d89077947ee45a036e4e5a8041724377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207dad2226791ea2714f8fcedd78600378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d756a31f466bce72cef8b53473e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908d57d4f6c4357ca6b04b659814c23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9010ce197fdb63e29f3e718289a965381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0f98971bde6300b6e46baede03d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601f2668b845ccb0da06555d3cc9cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed18d55988a0d55640cf425e65aadd0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8685c79a98b022c41323843b44fe4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d3132befd94e937cdad7b424ce0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ce7feb8cd20f05b96244327b36f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a26aa3a4de07b58a9edd17470fed8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeed1ee40ea51609a419c5ce450eae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb638c364af1d58a4b7bc50c6ebd775390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0903cf4cc75e57efa21c142fe6c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418abdddcec77ddd1934a3c49e617f28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051a857b020756f2c8b30a8c80ea3b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284244a4ce6dca959d63b41c8dcbc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400856b8906c02f2a3d214ac136737b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffd4ae216a39ff9a4aac876ed1bf22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2accddb3de07b43e5531abe05a98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83131f764a1c5dc29cdb727490341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66daa3f1585fb70604bf606a386c96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088cb4ce77a612f163e0c25bc2b6d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909089b0623f55a8c39098ae5b99bcaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c9f47900a64bf8381889fa26e3a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366208d61ac3b73275630b7b552962ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bf7b35442b0e1c317f30d9dcb50aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b121426b109194a5e7f432e54a7d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306908f18a64e185c50960ee842a254d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c909dffd01e46dcf96be9c7cec7fa04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fccd504d1477c1a603cb498aa72eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bafac2b0e75504357c6c82ccadf5ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a1a36a89f07aee83c61455662894e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ccce88c346897606b66e10f87205411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e02f87f2129d0780e2b8944f808aef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4845fe6b04a6abf6c0043f6737ed43f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562f9c798123c4728b121d7fa1abc03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70dca1386074069fbf2478c6f01c64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62070b754899b13647de1cbb1f7a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572840aa707b8ef5d1de02ad3da515c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb402f469c2ef812c2e14f80e382f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71876677f2791c9ddb9f5727054c5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7483a19c7131808d81932e477534420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dcbcc15ba2c360a12ea0d246c2c2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b7d1210c0c96a8719d8fc88b3437422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48af9a20ea64f6751ec98fe06516ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e9a844ff03e8ff7c267ba9f1f557f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792eba3cc212a8a58543dfb07b0081425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f39151efb697548f58e0f4723b955426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289897dae0f7cee081bea1ba62e879ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f181a219553171bc9c7c172dc819a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e464f95b2f71bf6ddbb444609c7b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fa44ee8cf04e02c6447104342eadb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bcc9f32e4a8530280bb0849554fb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13a52c13f21b2d81140047b6721be0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8451b31f9bcff67221db8edc875d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa65a559498ec2fcad3a59aa35ee7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287fc56c73eed4ac8f0034508f5dd2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4cbdfa7635179175f25c7b74cc5fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec680fc13651398da08139b9df5ff63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef824f4a75e56897e541cb847ba5c53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dce935461c27561d07dfb2b70d5e0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c90aa40e1a0a51db212c485f08e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18ee9316b26fa7548e8be602b5c7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e6dbeb074c3fa51f34f6206ebe3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852daf0592a77aa8fbdbd49aa8657644443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd5356c1c88326d26a5cdc9f28a639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312ac07527dca299770e55d459b04cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4181cfd65ed14fce61e8a2e82db31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82400741e33e0fd263eda4db6c0cf30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bc170301504e9b33003c4e6ce2bb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772118026d414a75779d97918037e006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872c7d2be3f9d95c7b1bc0f53027e00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead36e3c394a7053c6763798aaca3f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428f985f0105a9471ed1bfa07eadb77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec772e82876123521105f338fb88c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e34a5f142539b6d5d18d0dd56253454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b3917708ec3db9690e9f58c1db211455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e94075f9d03df59c90db4d5e805695456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac589e62ac4bd030a641cd4b40b453e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc45f105521cf930fe53862d986b34b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7ce47640431423535fe97200333d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba6fc8a4c2e93407e5d7faba98107460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac541829073f34bda2a785b8c1da1e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affc136aac741176bfef659cef4fb51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ce84be59605f5c11d84e85e21aaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275efd53f46305bbe35824262a54e85b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0cc88977a5f22d6f68cf4e71d92d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce95459ee1eab75f42eeeb39a506a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a01d82c62c477faea70ca7eea5c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369143e7afdbd18f60e6e0b2dab4d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ccc3d49fefa5b213c27037cb0f568469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2a2f15317bfee6d0d21385233f82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dde6076be9809d834abcd865fe334471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f985479361627e5af416aaf4abf97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c56aaa0de7466efe000fb40f5e5eba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ca073d91798024a72f43f1ab9d57474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfca6fc3439582f8c2bf72f7d3d4a32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb65c698e90141da11508bed844abe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889e035ed4ce28d52409ee90e5776e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b925fd7a7a3baadd67c23c596446478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739bdc0f31613849f27f5f7c0fe38b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a11d3a4401c596e4830795b943251f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54face4832bf155b07cf7f84667c1d8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c297d4e382d3875529d476e09f3219c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe2dbe4c4f59b562ad7489883f6e3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59bc81002e2589dd42efc20e7ff307484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67adc6160745e7c1f6ae478c6ec9508485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d25c6ef2bc75286b79a92b3ae54228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ba358f32bdfcb8a6352370c363149487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526ae96c5b6bc18d5e0598af7a0390488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b433c6cbbb8d5333a98c3eb303e10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f691262011613edae0ed1d662616490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c64b1b52f45544ea8631dd73c51e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a81b18ebc4e9a0ab6928ca44137180492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d297faa85eafb0a916d8951fda50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5d1799847d66309add83983efd0c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0255819f1c8fcd25bacc514bc360495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b65dfeb40ad470b6d0119f167881b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298a7d3c6dc4e7072ea8f721db05f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e509c77f0bf43c6d89d5f2f5c39c3c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608d3c43c82e1bf5512ccd31d8c6c3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af052407233c453c7efb6b08bdd7059e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15b8449d99e7afed859d625272ef70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b709b28cdad6c3865cd563645632f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8763490b96c70f1158bc7d694da5ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78266b353e4a15b906c2085a4a05e23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a686dbb5a6aedec0594983b722ac6be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d2fc7bd7329a34eaee6f37172145506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8256d0cfda4fd6d772032255c38c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d88524887975e875460279c7ebe3d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d68f8763a75b5e8949754165765ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e4deed9e18823f9041941b7d4cbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9baa88a7aef3d341cf2d9313c88128511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1ae509c434cae1f327126b37e2bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de2266c7cdaca9c076bfa1f01bc654513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40410deae7ffb34e27ed31e756954f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188954966b47f598d4dbdcb216c656515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e601f9832c0fd94dae1bd05e4be2e63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f794e0104787a218d4befee10cdabd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767856825aea713b26c9389bfbb32329518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3871f11bc6dcac6ed7f201217332073519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb4c5ac7dc6f260793216f17d08d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc15d9a7f752d20d95845c266f3db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc494658a11721f073aada5aa9770d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2d8b20504a695241cb7115581ac8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4400d8651a31c3650dadd3c5051ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327733f6fb3f31b4957b1a43033240525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5fcd909e3bdde37bf6013a01c699526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3274b31e2020ef7aa1b34fdf4a7193527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd150e59b98a68bea30abd5dda17eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795e162906fd6705a3a73e51ed9eb37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28594df910517fbd06e4da2efdeb76f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b857cb7a6f7ebee45d5bc441c217c5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde52008ed010bdbea502c68110378d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255873b71a81b2a2a0251c3c96d781fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac05ed549310c8920c46d5ea832efe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c171dd6455028b3b3391c6447b5be6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e864ff483b0552a1c1cbeb7b987d97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47e190ddb7d03b27c574513364c980537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31779e4dd4a5bdbc6592f884847346538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217febe9330bb806b5e4eddd31134970539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442654bb6ca62bf8b20b61fe6b50916540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1798448c496fa12d95a580a419d50b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1414f3c067032fbbd42a3dd463403a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a279761b028c4c1c710d17927fa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c526f97786d78c1c1a10955a5fb60b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8475dd6830b7c0127f95ac1c5c384e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fab1a0c27f9262fb016baa95c46e5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8250571ac00748326c0286a278a4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c77732bff91c4ec2ae605552a833e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b35c10f2f658d15ead676aba76380549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd2ed3dd03bccba56602739f572d6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eff81f1543f716f5998d33751d2c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259fd44bf65276e8926d4473e8a71c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53659d1a3b4f8f21f96b5153988b91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d813e163f420c551bdf334b7f02360554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf4e4ee399b91e775215618d9edb94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d2a4aac9c50bcfeb564f8dfe90399556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9bf1af49511787e06ad38367490db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc70330c6053351da3446199d37be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d8f262d4a8516b5e33df2148aa22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7e178062eda052da6c163d809516560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32069ad13ecb38e0538c3f8666afb32d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e9f04b39bad1fb1e137762fc3180562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2ce549991ec5a17f78253bdbc7910563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c079b9d759ca464c87364494467a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ddff87660b0449f3e3d19079d7802565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52751de22ec7d53e5eba22f7190698566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb65a73545ff2c39b154bacbbb646f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e6ed1f913f66d214402e7ae0a265568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2140c8b5d616fd33cf3d3f3e35a7a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e0aeaeaeab75f7da2d04028205981570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16224c1a6ccf434a9b6a04d67036a71e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5236dfec43ef4bfc4ab22c8764ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648122694a387fb8d09462de12fc15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ffd69da871b96234d7a0d5defa274574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed66dee6056a6ffdc5724af853ab65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b37c62eb0294cf0e73174b451cb4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8dd285d7bbd3a690a9596d5fdc29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414be91432132fe0c8fba833f51277578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56be52021e5c776e1c893777e4add579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3edda412d9412c61d3ac50bdec556580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e0f8bdf2b463de844976da1ff1fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57577eb503016b96809e82f02cd89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0815d12a18305a634521c82c3ac60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18141f4e78ab1897a7c68d2f4c46ba7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65632a487e5e4da1372f9c8d1b209af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02b43fddd7e83ba150a3b21fec87b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a725bfdaa17d07d6faf46bd9f55c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0fc2f3bd6403141efef222a17e938588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b47ec704c4d10e78a6918af81d9f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aec58babead310a7e81eca6902eaa7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af31c4ff7363fbed06eaa85dfb30c41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4eff9e9e05ca4b9c4030ca7343296592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4acde7adf96d5ff21de6d3ef0e7a97593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56b524dad23caa68f9596733172780594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6cbd0d89f84a64368361d304691aa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12997032cbde847978ccf00ef2bd5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e265439cfefd48105ce5ca4bb11b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd1511a83acb57cdc73eb91dbf7a43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e78c9ae74d09c3959898e2b5d4895599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a16e9f4fdd48d91a63fb49cb9685600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0526eebc1733fc09c7d1868b6459601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63e68d3b4270092344c52b00a606e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6185f9fdfe5c2f093f7acbf3edff44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244ef380bc1e49c6f5ea0690b965195604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157056ae1b836b0b93f90115c1a1fb9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9e1929c0db216674a3b526241e79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4661cbb77b21afb38a137b38604c6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487f13053b3363ce5fdfa0d8f6cf8d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb3bcddff5e7ff43ccf2626891b45f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2b9b2b45c078670e2e5b0e713419610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae703c390fb0188d34a85af0f4fe4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff98cd8c4e977d22e4b75745d2ea541612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb3a0ada2b9efb353e4332ebb517d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b7e680d4ed928a1979867e2561b6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeacf7ed1d937817ed66a2ea49caeb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131abc0c6a166d6e68e1d36841e31d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa72cf94b6acb2875b7a622b56ab32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5038204dd4cb84bb49194622c99cc9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bbb04bd6701d38f5ee3571079abc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8de9aadb8f70ea2185e5e314f2eac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fc4b238b9833ac2a1d5d649d51251621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccea54813c0a39fd5a8e33178f99ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999067647245a80a179155191b9ed8b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8257b3cbaee8c562d682f600630a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c65a63833fde19da10633d068b326625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62be0ab42be4b9b5fa13f9f0f22179626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f89980d17ac0269852145e9d28729b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca287032f3f390af2bd3e90c0a1e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26373c214cd0aca5733115ffa4bdb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e0fc6748e70d83d66a3b3a1cfb90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a98b7cd06555bf33ef5f256153ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53381d0c6e4fde5d55c50035cc23419a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb6f2778488c2a1df122faf45db16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236658a71da1047260fec29a6a4cb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a09c21e1b9187833b095fd9792b78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea16a42c250120d5f92d5a063e8cc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de95a31b99fca06ecab8a7736ebd47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354090309d703318bdf1d4a971ed60f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f8816242af0e956f3586f340d6dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285dc411ae5132af5514204711d14e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da43a78bd68889276eb9e294e2b18d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265bb0de483f638bae0e3cd65b4c9b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf92c3b7740e6e82ff7c1b36ff6cd51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8923676c8753a2d5389e3d762c0ab5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d173d658814ba128d28881d8befd37c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97449fbca8a50be103bac90aff6dfe24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b26e7b2250b032b00f84ccb9877d50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac44070523b2784dbfe6632b9547e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e8205e2bcc0ca58403f66d440334649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cca457eaaec27d16ac1a94c0b0a81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee37faf7d997309bfd71566c00e0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc70f4e1897c9752909e2761db9325b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc19cba7c9d5ecf3bf54904019083b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53314937aed59c638569edc33d4ecb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28186bb86baa0ad8033e5dc0ab420b9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e266f760212ee520b9cc09b2127608656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924afaa94a0debaa0119804d6d05d8e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1121f6caec4c23a2c4e74d5debc2d3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58545962b248a3843b6226fb7c659b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3045894d0bcbd47d29f98c896b0aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17b806235e657fd851e35c4eb1038661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8cef748d072791739fac964f49d06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb336ed2903aa00f9d578bbbd0f21e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e9f63783e43fb11601671dbe9b37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef447cdfdd1b4c2f15e78b84a12e567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de992e3d515c5da6246bc256a431b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388efaae7b2b677d2f6877f210103c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056275c1a056ac7db1c77b952f60b61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f0ef3a122aac2b423533ad9e3f717669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b12bd9400ab2ee3500af864bfcd86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b57703011ac89be5f5d7c06f70493671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e48b96838473a4bc032d4c84948b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af7ac73d1aad42468908a9e79f5bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8242592dbafcac4a0b77df8cdfc5f15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae482d6b6a22b3945a9e73e87271c64f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553707afe20fdacdd370eaddf5f7c53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cea735c50c31065edf6e75e226edb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505829fd98d1592f34b3153775efcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efee002035424660b571c2a69d2fef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52a1fe4ba66a3135a7d97ed8e1c987680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab585411694f7b0c8c9b03cb489e16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e702b1b1892e79e20f388fe67ab2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf491f08d6dd4cda7d42f4dfad30d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafca01211895e1463b4aee57c66beb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51450776cf1b5b4993fc0f7b84016d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d53da0d034b7add8b9a36b222f46d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a05cc59746002f94a387c269c0ff3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41742ce5e1851173525225956a3425e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1955daed94fc8fde5ac51ef9e6046689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220489b3fcaae3b5760818556b1073a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89321240261934d39727b5921ad62cbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2fb40c6b23338a2b0e802c470ea4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd334c4d81c56245a22b0afa322560cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bb7e9cd28d0f443ec59c47b3960a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2dabc3f151ecab577897c8246d0fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782595b3b7ffb8bcff77b5d1f9b56ac5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a861d981896f8139b0c58ac8013b92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bfce407708ffdcf6aa1cfbb64ab7b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75f0b81bd27b3827b42a9b2c4c6995699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286cd78b31a97e696e57560a42b4226700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298885bb052ef4a90aacbfd7e9efa3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7edb0e4a559f0dac08791c33daaa74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6b513aff2a209ee3211a7e49fe5c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008454a32d9704c2ae6da31db955ae53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a919ef5d20e2408605efb4431632705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd2e7980c7d9b3ad3a46da9fa0ccd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc5956309fd6077fde64414864281707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fce099c9922468461c53613560bf19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ab8bbbef73422c19ce47bd819652f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f435238929daf0f55868ac1a9fe2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4ce65e5f198dfdeeb5390082ae72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fec954124096cbc8766b48e5ecba2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a6200257401de84ba348a64ca143713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba1b048d8f0f16d1b2e99ba4cff01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5f5e547b2887a9db1dbe01a82f6f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd45aef08e8ce20828557ba2d6b4f3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fddad71c53272844825cace6d502b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb454539ee1dd1dceaf19361b992d05e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54aa4c70d6ed4c151f9e83c0be1755719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c519c57bcbf0db1727cd930850d509b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbbd087131b8d38e243606bd5c3d69721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142ebc77f0772de976e0f5b4e1fc6e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e823a587eefd7747ff9b54af9adacd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ccc040702795c74569f1a775b1261724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda73975925308679a5cd1e76bdd3817725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909be1ebb6ea2e6f2870329d1824131726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbae281a28e944806b04cee120939727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ac2604cd2427457098336dd267b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e844114b9edbe7d148aaed28abf317729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa809acb035f80ecdbd87218bb8f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48d15f42fd7970b6325eb67dd64e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9d616db50c75ae3eb0ce6fca4b89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787930d16c0ab2e6a0aa1269d9ccb32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b55eb9a8919cd1c8cbc77d487f9f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e43e87e4a898e2f31859d911799f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675f1aa78aa27dabacc8ee3d166f4e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda78472caa6b7bb31e3179e0b6be02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236464d96e06ce125d0d2d3df8abbce6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b119a7b24c58154a0e07b476d9f6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033704582298022a08670d71a148a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc8dd14dcd4b0f78c6ea834abb871741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ab11cbdde6d12d5c54b29f09932d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9cc903138f8c2e3ba818eb6a78e1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36d615dcc12e21219f8ba60035045e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602934fe2a7481f128e975bc7e8af5fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924889e5cafbc0c91fbb629f6eff858c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456f5587e346f41d8360e20f888acf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdcbabef9637e2f2a9db5324d1f96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa97576efdc65f8e9c02e9f1925774749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936011f26bd0e2e05741aa3616bcf3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974013f1a4eeb4613c3553feb8cc8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f5c6c54f8fe88b9328645590d302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087110a74bde3031b7453780143d889753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18639cb0df8ca0c59e939c7656cf04e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986783aba64b61ff40eb472f70e27fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3fdfdc0a3370350bed326efb9855b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ace5c893028ba5a66f0734219379c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744c6f97117cc540e7f3d8d49782a3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866412b4b4a307dee49a3344539bee759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>