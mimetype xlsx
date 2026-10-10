--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dc09709038703c3a41c17693208711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952a547581ccaa5693ed71028fcbd9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2146233744072cdb56db42d516d29fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb1f0956ec9957dfbe37f7659782c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d73c418bb12228083a90c1a4ddb455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd611e1f3e3d7119316b01ce5d35bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c5c09942dc853c7dcb3418f09e3487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b135dab61ba87f743f303939a7bd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b46d5e60f01704ead393e4a6996649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abf193df452208fac07795af146b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7177382efc6774a7e6e47a0a076b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141cb60eb23e142d27ab72835d6a35412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384827c6b13b32345f10d5022d7165b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdac4acf7fb2722b32561b2b64344714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e432ba3683c26539e3796d53159ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ded5e4431ae8ccf6b87e877457e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd9e8312c7f0d17bc1a1de21232b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515340e5cfc44f6b6cd5c3323f18463b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e3bb88cf6613aefd4755f8a50f25219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb04bc0530d497da713980f3150f49920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a5ccb2ddfd62b752900cb4265d0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d26480b8e340bc13e40d630853c6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e1727c26cbd50e98cf451780d80a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1d53df929dc538d817cb9651e460224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3117935ce24bb2be0d9a9e3c150936d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ad7d7cb6cd8a558fe09476547fe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a2be50122bd9895171ca292fe974327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac786e80dba56b3233a89071b0b95d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68973a1294ec26571f862ed49fe48c7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbea1f6e1c81aec8bcf8b7145d4b0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aa41878adacbfe8093d92cafd3a7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ec95a36a8358afc3c532c3e9743a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4367f36eb357d26cd0e5063bd230433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b1e032eda57d13a07567167b6bf1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb069368901f702fc22248357b3c32335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994ca07b7d3d219ac3933c0622ef68b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb69f3aa1b4f8647313dc65a4b1dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941505bba301cf5219c0e2d0c807b25438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267583dc41c4cd9d7aae67c070016f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143c587461dfad309d97785451b6d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2a82496ae1a09b5db89ecc436401241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee4e52111eb8d0f395d8f7bc12572042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3a6351bc84ee0f987ed0f5438e17643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a637c59849000038658052ad3c792b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248db971d92cf94e3488653fbe4276545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7359dfa4eeec225fafc9f040e6e61b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14a810ff8ddca22b0e8ed789e68f1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d42905d56b02fa5c54e3ce44284d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f01087822531526f3e08757f2d321949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479448496832830e19373760ad9ae2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901e6dd1dc2f9573175f47838fb27f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3cfcf23429e402b0b4ebacc4aa9b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a12334940516b2d14dd7b250cbf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a262cd0d4bbf3e481b0438f20cacfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6e890b33a15326fac16d743f07dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5369a90ba10fec3f84dd07726e2b93c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94587a3b9b21269104a0d9023f83301657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a474ab471fa2500d4f13fd9efa026458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073c120163009b79e822f3b81b594259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ee454a12fc71722ad763025f819a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ff24c4b3224c9a5e8dfd76d09bc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a73b4c53ba054632b6281d3320027162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4dade391a5cbf01706ade3a9225d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afd13392f929c01a9bb30e7f97cd6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3d81d2678d2dc661f741ef660f21465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a8fd744c28006ae4ab303f4a2ad466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89874cbc8c1d33d6ce290968062550f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284f8b425c3d30f4af9d995f49156668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed69e10b5cfc632aaa316618fb8a73b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6148d844aee6ade767918da2f8663d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92d161d4882f926cfd2b17f35ba70d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29256c6a1c1ee5dc96c608a0bbbe372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f46eba138c7d6f927de06c50bd10e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff0d0e0ca56210c37d5662882bb0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6e6223fbd20a19bd21881a45b4d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681953d1f341c03e79bae6f76360494076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88c5adcf696f4aa7b25f45fbb4f2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786762a6416caadd393bf43e908e2a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d982309874a37222d4f47333c6a6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9523d594cd0679e6633a956561802580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b5599495a3294e8af303592394da781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479dbbb49f695007290f0af269eee0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a2e60fdb36787ccad18951118924983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a72eddd0d03391e3ade09456d047d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07006fdc0d4ec19718229478ddda7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303fcfad5a33b35dcca6f86e600ec0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd2ced442cdf3deb5d5bc9cca7998d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b816e905a410113f798cbf7ff185f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054b9dbfbe88fa79a7efb25b9579b8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e3ddec8ce690f6b6418eed8245c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13ad9c711bc046cb4428e1b355c1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08215ba1818aeda246781b90cdd0030c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac304f541bd011a24c66f856163afc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2508a95111d517d8df6defa7be7cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be793f5651e75769a21629f78db29695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce4b8b202ddeba0cff3cfb3ed4c6896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37743339cd0a8875975351f48aee94497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5429050d416bdc6612af3a9360a9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e1d586aea2c5c24b51799bfd8ac7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75443ed02eac240c62d6647bdb7478100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd719a4d6de3e77dff9b3ceaff52cb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209342f52bd900b0fbf9746435f1213102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2fa513e1150d5fd114333e564ae7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694779450a6f6c30221c79f4b42d93b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c1d2ba4f32982d701a61cb139e18b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5aaa387815f326956d7a8cf27bbb16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee010093e29be7ebed0255895110a34b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac690594eb3eefe3544803e82575c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d0a43f5604749e9e5be1feff1cb71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef61244e59180b9cc1905b0657ee5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49175e853b9ba4bd14b304d9cd7b22c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64130cc141ffa674e28bb1429a97ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ba97835b0b970411d269be9b66500113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3a56c9e99dbea084df47fb7fdc74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ae2d9913ec3f7d8f1125e30abb48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484808de784ed4626549a77c4eb2ba3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e65425418b528ecf6eb1db17ca91e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f83c88d7bfd486c497feddc272b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22b9ae81799eef35b90f17d94eeea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f86801d235b8ea727983454b39d14a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999679355bc5cf2200c8c201ce4ca5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303db30ce3cf5b987d1119fe14f8c3b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8d955d6d3bd39036181740d575f94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ba1dbaae9ee82f5ae8912443177a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4fb6f6c7bea5e630cb6e6eadeee82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af54d90a631ea69b41e5087221c22c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8fd2fa1d53ff5bbd7e064f1a23c23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2fc947b1273d7ebf2f25d3527d3bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2b2936d9d5f41fd99985edc604a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be7f1ebcae06e9f468accdf075e24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6927a1904cc7638f5b44b03ad079b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60726f9b704f67bbf5b2e8262e51a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b56f846723bd29abe1efb4232c5f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0508288284901fb4789027dee356aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f02b143609220b9c1ec42965b5cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fad03568a40edb33ebfb6344150e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30886f28d8c1c93868b09948ca611137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9c03f405401c1a1df62f3c93d222138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9778bebd0f4d092bef984f4a23fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ba88f9f972fc40f38acc621f67fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81467bc623d9b9d02d15e5ebb57c213a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8730057a8035f87c82562f937d8cf64142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffbb4e50b6b87b477d28b8401ba2b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3af954155c0b78ddd65d8fcc31bce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3bf44b3415a4f4ff744f60cf2b59a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcfc6818391c5d6c4c751840749fa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a4b919abd4652d451f339d82d44e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf03508a1425c58f7d6babb44c5d04b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e408022826275af058b8c8e2be2ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a59ca8093ea1623a94f2b98c8ff929150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6334b230d18dae8a8b9832cba413151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394e830f9e9708151ae82c619663c6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2c9c08b02b39ab4c6aa5abf60cd7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33649fb577a36c0d7806d7fc65e0e8c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c3239f53addeb4f8383532d602258155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea840ceb911d7e6ee714c44c198ea6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db215df3164d8b97fb6b708d7be01c1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56987cc0aeac2a668bfe933003f80f40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ab89a1dfaa3b648d60ed06cf4d84c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b4b2ba22ef5487f032c3be8f8b10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94e5de1157f1c243ca3daeceb1b5ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4acae6ee7f2db2cabfa28ff7a513c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75865780c13606fcb85587ad687d8406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55418cea06cf67e3b8ba669dec3855d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a3c33d3cf1dbc242d13379d2f1746165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684894e2b8616e319ba2491cfd8d2a76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416d20ae0610a24f4a926d572ade8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027f9995fc97bff2dc3648570572fa3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc67330291eebe91a2028da4419408a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fcaf8bb09977e94257c5341d54e82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720047e51126b52356529eee4182c299171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2721315d1c7f95ae4e6075fcaab03a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8be50f168981d1778b67a49c5e2f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158e6aeee81b030a64cbfacbea9f639174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165c906ee167e6414e4257a724febda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1916671cbbb022daa8dd52f1a423e28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a927554f2a8b44ff9411d612dac7b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68441776e1024567287e29ba9c28d071178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cfbf53fef11f150ecc78ce156631a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cee2cbf7f48508edf9af075b8082f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0d5d826b5c90f84f5c674f1e35a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8eb7ae4b5b43854e597c3f796e1c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327885d191a71a41f108994b597a6ba0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae354e81a7755ca8a20e4a153fccc1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b52dc426d6af0f8fa3c297a5740020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10569e75bc97b3b8580f62c941c1c29186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6975f513ed212c1d5f143aa2cb1d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba23db80e94c797d8c938ec6a492c72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae134941dfd008e7e5a94d494123d327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5adf324bcae697a0c0ca8ae89cb83f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a17a5ec72672018f888c0f728d9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7342fa5aeb4138a081a5fb580671c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533de6d0184008701c3d70f715f24d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14da8b52dc2609d2a1ba86245e7300194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0396622a277ce8ad4b1e88f3cd7ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad3a2566909708d75a57f3ec83b5f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faf576ffd37d1690422fe20a3d1df2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafd1cc5f47e613c995e8d69ab561f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f350503a9fd29622dc112f56258cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeff9b3cbc6ec480561cfebfe34da3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e43924fc78b1082d5d93ec8a9f9ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f82f12aae4af7c5e8bc9758baaa73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d11c98dbbb9b52c5af66d22ccfe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dbd18d860eb423f1aef0098a81c1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710401ec8e7a1089157cdd5dbc40a147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55ac9bfde233e2aa4cd11ced63ecf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1726bd8dac6b92beab57e1974e876207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc7f789e5a009c08dabd96c0520e24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffafe112310ae20d9694652ab603684209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bca06f74e13ed893c8f795a38ba20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b97b5b7c2c4c5a295ff9336d8a7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b522a462bdad343a63596394780dd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966c6dda909f0a826ad7e83d0dd7c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec722641693d31359e9f7c9631c7131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe278253e5863df16c453fff7e348a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07906764b9acc310464f3616e9d323216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d4f805435e4ff7bf59641582a7228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95b73a81cf6369310acc6dc75d1b6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176eb1ea13b4063b3ac39a22706addd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d274f8b7db9eaf33dec930a81696f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0f9fef234ec395dbf049b00f4e99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491326f7b42a48104fede4b345403768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd7b7481fbef503d5446cb3688a4bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c7c7fb2f5837726f13fb96d634c3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6b750f22b6c6e5058c83543f2bba6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da150d8fed8ad882b42c85cbdf46d50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe641884b24d940c489e91f6df98f41f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405d846e9e44d6deab30d2aa05ca2d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e322e5dd65ab0feba7557b4b27f53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d45bb7bb17804871012d69d5fe175230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce99b4431bcc22a8c94a9473df7b27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339edfdc919c14ce75f32c61112c1786232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f31cece14d77d9546ddc1adcc8b0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9efbd9045910a5152affd601507b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5bf5b658f4576291ed25716e817c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603df41f301f206d48da309ce8dff3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa66afd388eff501bf75e7fb4949042237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4db8ce1d2d73a17b557fadb75de097238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97e2d5348f3417cc46b16c7352f8b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ff1e36be9026599531c562e902b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e9dc244cc7be362728c2fe24d0994241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939a2131de2b3046792a31a5d6044c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0869b9f797f9ca1e1ead2ae0fa23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a0587ed579a3a361ef9908ffdf00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9724aa04ec47e173383cab4b6a3e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d25df2a12bb13d08143f4e735739246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a69b7aebb47592fae2c667de990a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a149150c87729255f5534c142abb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769bcfb3d49c4f00d2114ecffacf03a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9b525b0891588f745686b31bfe570250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa6ab4a9f14b747ab47923f7c65c4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf10c30183d2b40251ece093434d5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9a5c8a166d2cfdcc660cea4ebfbe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99aea2ff12e53d032d3f41185f2ff0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d337abbdf93bb962e86731c337010255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e067688639e193a8df6e0de735369f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae28b1f897d55bbefaba2052b430a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e7275ea17fa442be05e3466839be3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480016b2a1036c861d6714aae34d3f74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a57107cddbe9df4e21e686b02e595260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052f194ef046ad3ec01bdc7ed3255b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef4fc24709707e0da21bae073b901262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876dd8942a74fa482401ac531d4240e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f63e7a1a71c955a82dab112d2ea1dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08f6c2a3757daaf8511e002e085e27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7106fa264895aaa9b3dd115f2121f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d384a36dcdee499f23ad51e64ca23c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46556a7bfa3c51a097aec04f0603c42a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ec3be04efaf4e500ce88dfe6a163269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aa3c63d43facd7d815bc193282ab0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a4bd600b4e53655932d7b0b3adcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c7dcddd78aca3799976d4c709766b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d973b7bd86582142dac2d5b0a09907273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6209c42534bcd3a065f6245e61db894274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d83d7b889dd4bbecf3ef50e44dd8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d892d3491cbea3ad31c34ca28043c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4dd641d8b1fb5aff39b2aed174855277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74403ba5799689ec53df205e5117a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a804e86c1d95220563b0ce7c833504279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab9ec8b2c160d39b1f0504393763d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f5a0227e35431d00b98ebfd981ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded1fd5a144e8ed483b1139a4efa37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a65cf5f8061018686666b46b7d7fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74d7ad49bef32e8a72cd3190ff9ab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907aeb46ccebbb25c6db30f1b95be03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b7ff22b17cae9c73b99edc1297d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54bf67fc303885a6868dd5cd7dbd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278dd55c61d8c21433cf800a92fb35b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c425502d6f3218074e6d29fd223e153289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273e450f50520ba769abcf849418f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f9d0ea28b1448cdd2ba3d7b3d1c1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317fc7350569e196d8ec5afdf8d9558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d8d81368792c5d86ffe4045f794c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1936999ced205a13616ce0320e1828294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635c45c6f2982282aaee8f4e3f7c16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbabfca219fac90967cf778ce65718296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674091c8e51e96c4ff536f1503e2ff88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcfed5a88a893102d0ed6ee8edac1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff81041b9783f5685a02db64b811fbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1d4ea94889b01fc3547abb7a7a2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e9920038f5e89dbeddf41e509aa2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21848b7fe50c3cf49e5dbee78e136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e809c5e9bb76007ea6a632d7a6e9585303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d275d39be01f95caec99bcd469ecd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51995ad3da49da037d267b013d949999305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de97b7d69bb0d0d3e59e6a50f356c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca741f7da3d3950d9ce4890c02f4154307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be75bd8688a0f49188d718d0749d38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4672607b9214f0e80d9ecf89fbd7da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1fb18a32d1b9ba5aa9d300608b1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedf5753e066e9d93d1b5692375f2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7e9c533300932d3ba15ea11050399312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263dcc53260a257d540205bd6df8ef7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1ae4ac5e94e61d09d4ac1ae266a47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216baad3480274a9e371c5d4c8c6a194315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad9c2f685c75ba910071e1503240e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b5e8ce35c82ea98da3769248bf812317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267754544d51bbd2bb12c3effa02bbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589279cc4c3be6aa9d640ae236fe3b34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0a736a4121e3c34c3c1886df61fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b5ebcc381e9775e2eda848457cc8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52b692825fec5571182e1f9973ab6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab14958c8458424221acbb14b06b04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4988ba37d7c4f5ccb3f00c814d01d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1769d8c7b4faab0022e9dbc0dbbe8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f593a3c91f95553117fec775a459326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef9fa4b2e055c2f85b7572710f6d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad063800c4e97885a49aa7aa86fc31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c9c11ad3cdc9d66faa6740db5884329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1480bcc19eeba36d1e49903c9c83d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911ef8b3172bf17c5e06949a0e2ff7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639d0e82b9e93d047afbe7f048eab59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82bda23bbe1e2e642fe6a3411a3f66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd66b7995c02a579c22943d338c392334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41411a017530016d20d1a06c64486e95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0c192f2bf1971daa6dc112bad2efb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20546a9b56ae09f40666f1e578aef5f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f49cf7aa67f1838e65f69bee64522338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc4cf81b3448bb79269577205bb590339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0e98685e59eb693537bd4478adaed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79383796db5d5064259aff770a96783c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94457b78931cedeedad45b8d41e630c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327e21f1facecf0f08a3ed744603e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ded6c1520bc701bc4fafd67fe139f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9cb6f5eb2b88e4a2471a26125eb94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16169362550d2014e2ff62e6cbddd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680dfb1a2b5b5798f3cef262b18ac28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffe1daf2ee3efdca710a208f656954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3154876ad6f48cd513be8dbe5513b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f86533e79f83bfe70cd760d427cd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc48d319868ba3128ecfab9d52ce7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc599f5c1708641e3ec893ac17056f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d81b5c506e7c5c117d8b10ef29f5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ba7b3b023aaafe39003052b4db2e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87b523fcc7dd6fb20d4846d72fa6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a5913770410dd00cbdfb807864ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec36ce8c2f47c98c382c3d8a1b9f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8b04dd043c6b182504734c526dd0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c32e1a18ee382cea9e16d8d4bc0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93b1892d66c4b74c5924b8e57aa81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc66c0c4a658c4655554a0e5f6361f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c85ccbcb731a51f13dd37adfca0f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0823e9a68eff2df5d86164b5d2acc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edc18c7c827ae18657671ba710640f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7fb7c76ca1bd29e09fff586326a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9351ba4857f9bfd0bac64d171fd78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2267f4c177d54cf1dcd1277e73502e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d24d499c4cf1de81fc90e06bdb5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2745a646493c6b561b6542cc3b36f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bcbbc116d60b218c0c26fdc38a4c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a4e99f040e459261218f94db856a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b2d780e48cefb5d9fd9b141ecf47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193a16d59b2e3a2c1204ba9d04ee76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3ca1713798e53f73b55c58113ea0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625c1bf7ff765c6aa75f48c31d08326375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1e8e205ed9145e3650979bf901f13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4864a5ec6cacf3d64bc74b32340e872377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a8c0c19105bece8fb9deac2b007c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02457d375bdc4065b3bcea39b753de6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a86528456abf25caa8a5c03fda1d3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1f6717182e8f5b6c07997d2229f2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc58b92d7af9c806477a89da8921de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bba2b38ed2e705a17dbb511026eb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1e0f23794e09b33c5aaefdb52229384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fb05525cabf405080e85f31a2ff54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff30416910c58ad14bd563e42cf814f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbc04b23df76631bb1fa5b3915eaeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171779d7d6cfa8169eb5635279f93c99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45535f6015b17d842b9627cbfe101fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3093e66e85fbf6a0255cbd0fb7ccaf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b986309aca8936f0eaa36b30783854391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d6197c62a48f3d059048133ea56a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f750ac3ca7f39a50ac9514e7f6d1ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b75f25c1fe49676244ee3b167d78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9639d50e7a8c628c57a27542aea6e9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d5bcade082214f0617f0821be68f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ad732a535b0e0c6702dafbeedec7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99250bc028805cc14ef6f6c23e5c2251398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953658f4afe08d168744f4a93f4407399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30e349e60f31de96b9ca5278b97192400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f3c5f435b5dd602edc4a8e1679b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92600a5245789c536c0ca65450a2a8ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ae29407253d103a860185ed7e90f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5335ecffe993882c03ebadc3af98d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa355697cbc1362837adc7bd8b676405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dff973091f5eff2e8fb6d027291d34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859f4c4fbcfa5af7a5d3f6d67f80a52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc906466cc75e357b71cc3939ce260408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d20c36dfc253e05b5068a088e9f28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd7db28d563e4efe0fa0c4010e831410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380281790135ead08aa2e9306fc10cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831ffb3477c6b2cd3ce933ac727068412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ca1278a5316acdb1fcf8584b2995413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee544dfa000559124fa41f09b62e7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04987160e6e4b3ed24fcfc22096591fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afae4828ab76309175a683a4618c2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337603a1191f9e29c8f51b35db37e3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e110b8cb0bf7e20b51fa7274bed218418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234af477965c03a7962ef8052351e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8896492574c159b72e3b19ec614b3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de076eef5c5ba8e9f8e5b2c2973503f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d39cbc1cbfd16073c052bf543ad6e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564edaf46a7a25359be6ac58298c1ab8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbff9645e43c4debe066683042f9242424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44fb4da5782e2592e046f07cde1f8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc41bc2b2d1f0b6be75dc0ef3c6f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f6fb6753709bb9001ddaa5f4eedc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6622bb52ed050d185738899fca00b10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13267a5ccfbb92d976b06a03b571f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c203549f9113259dc328054c4c57199430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093ec76c645c05608f2bb16abc40edc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e6bed39c1c2655ab2ca31b88a1cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112cc99d69b3ae843f2a11775003d39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f58cf1146de482c3a1af82f461ba3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8193f72ab4cb3385d4867746cac6185435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35797b780cad10d74270359a844011436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05127b452219cdd2a21d7b4e59fdce8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d6a768907c237b15d173802095d1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533c0a34d1aa26ad237004c083c0760439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088cedc0c7791a1dacf70a20faa669440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864668ce77165e4083a35e28bc0c60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725a72d3f2c1c735542c499789123e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632bf5875169f5d60bd745de9d45c2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894300363ed9e8e704505c0c6de638e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba60bc7a8a9de35b9b107b71b4ca69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc6ab37dad9fcd50dc73a8e991f093446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe484ea22a4ddcd58cbb76fe1f074b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3eee531f45a7f39a7c8311ed323f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a60cecabdeec082666d4bba5d72d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595fe074450b48a47e7b6845eceedad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15751caa86f9ef6b226912b70c4af0d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663188f24331adebf8018ec346cb0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c07328949f65ff846262aead69bbed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd7469276210ac4850f42cbe97fea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353b29c878d48095d114ff2efb5635455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c1e2ffe5aa0bb7cedc2b8aef9d522456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b83a055e09266e6c877ec79c18217b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac1f0d254137050ce0567b0f3e5181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa17ceca2959b93a9445f9ba75330459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864e673e22985daa0ec247a6b58b0ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977dbc2889ebff189c0e3646790655fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9f37b023bbb1f8b1cd4e8a81eb79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316c8101c1d26e9217d69924cfb7fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea73ddfca3e5a454bd48def32e29e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd0aa851677268459779f3493708c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47de3c0373d9e94339e70cc656e286466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f5d6baf4071b29ac9f4d57dc04d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d86f4693e8155063cb658cb607f7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6c9481a61119a7022e804be5124f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d547ccd01dfefc46ae53b3104355470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0552c81eac32294edac38108e081df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6fb53add97fd44830fc614ba33bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef56c3eaac9d9c495c4b2673c983091473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a25df990aa6c7a9df03653b7e2bcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112cb368deea21ebd2940966adaf2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb139851fcf7483c45ea0debc12fa7d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7c71ae648b6af18dde3d3496c736477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e340a9d788091e2c48d1dc0d7c88f49478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa47274a4b546dbe1626cc98217ad7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c2a0a9ea1a3ee1d29834eb83e282480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694001473bdfe63aae9b069bfb7698c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1174138ab77dcc01228be53c5ae9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64fba5ab82e5252a22c941b84b3a5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ca5bf64bb6a9f609197d7ce31934484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3602f8e0c20e639f3fb8e37c5ef50b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b828828b04a1dab436e2258d1187c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66632f0e53306b8a9853464825c3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19023bb5fcd47fdc5e6edc766e76ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f35e4e5058c106740349d561241c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4861c1aa537bb1c0b01459772848b94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af089bc4977e06105182cb4684e2dca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618db99b8ccd1843da3431815f9e3e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d039f90adaa14f1bce48c2b8916a8f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79c1f9ed8d65a61a08291716e5195e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5008a704d892a587eff78884bb9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45c017dbeb5ad38abdfae728d35678496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eb46b32fe83e5e7d4d7d8b4f147e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53abb36f02179eec725bc2f5219ade498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a446012729d3f0f8fe104e094436499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f4de69622edd4f8c714aa9780d064500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f74828dfcf1d7506d997a3a83fcead501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03149da204d5d8659a761d6f49282502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2600d11f5b6af5d7e13ecaad994e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05c0a30796b3268619fb56e98b7367504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce728952c1550c556b636e40c0bc749b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31ffa645a8d2418ef9d8427234f40506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567901053d2f334ea1b887de128ae3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d04b4893666c6fe86e39eae4dd058a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f0c0f9258fac7625a71d2ae92a23f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815fd57485fe68fac2f8aa53d0870a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16dab12cc39886dcaa6891053763bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9d72d96b7c3c97b9cecf06085422512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d7b41d52c1f09c4bf72edfa5e88b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e1b0b91a6db922b315522eeb8f73f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcad246bcc3ff1856a78449e3423318515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f28ce39b59632fa3be385fc57ef4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f79d8ac24b94d206dcb3ad4df8267517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dec863e54801da95bbb4fbc4fa457518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c74769f92f6c8abd36a7789c5a9b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a920509faece840cb72baeba075b2b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ed6c7af97b8043a6bea04cb62d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec338314a56bcfb164031883fb98ee06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e565e3297036c755c5d33979bc2c2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee0c36812b68cb93067eeee4200038524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d01fd67cbc0efbd4ec0affd347a19a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8402944f6acfc6a69f004ea245ee3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25e8afe4242a7c8c624dbcb9a2fa50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb00f9e9702781500a373a86a01d4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f84e3aea1e2a29824ff10e3265111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276750239a6d02fb6d7cd0e9e4f455b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b697769744583a5a7ef5b9f9bc13d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747e2aabf9fd480baf66789dae76a5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25084336b79888e91cc7278882fd916533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63679d2811b0171e7d2ae13bf0c79c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a22f316eaf70835e7f889e609d16c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03b54912c9b78578cfba7380a5bd60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b6c7a1e4d15934eb8a7910e716b77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86dcdc6f3dd1c4bfd14dca99769d1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37414fba11e07835b229c3ab533991c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9ffb573369d0217157e93d0f9bd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ddde7f0fda7655c99485537689911541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ddda9347d41cd8fc32fece225af1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75c188d7806b8c2a04f62d6fd65460543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041301700ffe6d9f9443f9a5d1784d9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2172a40dbfb9d859fc0efc9449a51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7465d6bd6a7cbf9e943da2c6c51a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe9290d5481b583cd0c98b1f2749b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d0aa48c73bb183072bfb464e8c8ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e9d5a40aec0bca2f8cdb4e4526828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653006df8248c150f0f0f634e3dc8a60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b672d7e50e9a107fd4d76c5609f8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c609a935d97d06c154ff02536c12d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f42dca51232ef88b90d87b57ac45ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ed0cde36158568523ecbf6dcc246f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eb84619bdccf47e9cd9abd918209b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29361e1f0e9f3eecf2b160dffbd721556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f403fecc1651e68495eb48127d6c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d1d92b8128e558873188c1527e472558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797f8cc554904028d41bea8da601fd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f736580498dd5839c72dcba6c774d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6c5b5b6e94a72a34dd47e0881085561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365ce0729d6f3b6b9ecf10e0fa89f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f053126c6a053f5a2721353cd395563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45490176341a7bd0f086215ed09342564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8ff2d6a2bca589244b7140e3060a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e1ef94da5119eb9dad45e543cd7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d215c6f345530177d736e11f12a04ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799bbcc6345c2dafc7a03f4942299bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb78445ccccfa70600a2d48bba3827569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0b2f66f0d2ad31633ffe389484d1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb34347b22ed80ede1ed591ef6f70f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7d9e19b384dca320a0647cdb685f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e206c281183d3e46625f7ca42f0ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa79c32100b0739daf362367fb51980574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201fd1486b46688ec61c09ff6d882ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08117e64f59e74386d6d1dac0eff3df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922914b6d5eb91e88bb7844e78909b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daad4b51ce0ebb43cf3f828c888c90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a1d1f241c4654bc8ead28c44fe3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b8ab4fb87555d6147a54f8ef7b89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6a9309c5a708b8b75db008693de17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f5ef5230636e9246f357ffba512f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564696e5785ce598f829e91d778ecd7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362ad53db7736319f2279ed173dc4ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6128fb1b253600c260021f4dbba33ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93abd03ab30b419b392870ae69e416586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668936284d70ae2173816bee8034fc7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efb9659ad29937ef31deca61c75dfe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3cd05f584e1be61d1841efb85124589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7ea1d972f41a415eec2a4aadaee0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb287368a1730691e078b49a49155591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6ea3f60e0bf8eaa7aacc8a16787bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ae5ba22414b764464c0bbd78b193593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae470fbf66951df9261608e873c7b73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab52629ccde4517a6c95806aa3be21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4463e26971ea05d4ae9faa6245bc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d477e8b5a8c792a9746f77cb7e323a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23357f8226910c33e28482b77a8a2546598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86630f57c2dbc8b19b0f6832ccc4d0c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2491542dd4649e42820bbe227e5464600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155fea1c81e1088a321d7a9191e1078601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b25238141135ddcd878202a3da64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4238fb8b6657d649d08cdcb1bdb8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e259bd405121f3bc469ac15bc960eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb3108b3c1459fa563f21e26431cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087e52494683e20ab2a7eca74ade9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7490e7c45263155978dee18209c03a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e45c799208c6830b2a5eb1e834399608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73b6944bf9c6b096ef44be1f2ef991609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf4211aed22ec9b5649d509e4bca06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56be182a91bb2afb9c5058f7ca13cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb46cc39ffe90efaecc61dd159879612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14486c07dd668fe27a6046a586d28c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5e17ead21e829a243c99d6955cba5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b584cf8a13e3cc32bb5302578d51bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af9abb13c4755fa156cbe2dae0588616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded20963c9f14cb891f599f97d729f97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895982974dbfa9877ecc6ada631cd9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479f72851fb065043514c243b7da06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5c3a3b13aa6be15aa7f3ee17a804620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390af2e45f4e0776328d834472e80d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3be83bafb9dbe38ad02d10d86ed73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823831c7736fda305d8cb8157b80b849623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f34da9d9183cf937c16f39d4ef92624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618b03d8269bacf5ebbd31732e7a45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa1abef7e43c4685258184ec4ce139626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b315fde215ec1095e126fecb19780627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ad6ea24d81d5c89930702400900c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99039af263feb3b12bec624dbe36809629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7180bfec373228feb0a7359865cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed0de17856f003dd4cc182e403cb3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda29c3df5fb5930eba53665b4b4f38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8b5bed8ddb250634bdcaff666370b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72919f82d4fe04732b2b99385f14d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b85fc7b8a4ef15ca1ccb8341f57391635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc6bca07b952b06abca119ee8de1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af810278182d24445a035aec8cf89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c3d1057759604c4619c5f417ef10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee82303dd34d3c25ba89614d3c30e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ca35e32a8e064f903913be15fb9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf2ea4d4374e7ac0a3fc6008be8588641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01331ec8921ecb024d07635d68b27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98237e008df9ffd1433d194d2175bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb6cccd60b9ffe143a18626134dad9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa124084909de7cac707585a3be53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b149c4e837b1b1a4695e3d6b92e145646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8ebd20c606443984a50ba6d697af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386fae282a322586f3c1df7760e5868648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b54158635dc0635d805c7ed084284649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f98f85fa265af54196c586071d78c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753092834c3297e0b72f8e4edf59834651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75bbe0b9ab8a2971a19c9ae39f5a1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f4ab39d23d337d3b27258cc6b4ef2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb6600c5f5373494f3b0e64e454a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ead67a598511e25b2a33c1a8da053655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf13ce8af644a809f015dee97b1b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc091b9afe3bd479df6384d7628cea3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded46cff6532c64bfe0bbaefb384817658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dce366c95d4e0c38e3fe3841d3782659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6479fdf2ed685b18f32c77de108c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627a755fb4a89abf47ce39ab6129b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c39cd803da9e3639dae542897b82a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94b9f44095de23a7c00f26e4dc815f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfaebfd6e236aad51877ecb821beda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f6d9dce7152f3c1c3cf791c11619665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a270edc78d1b0aa49b7c1755e40e05a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caff30159ad59ce37d89f57708f354667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79a295dc77a829e572af2b5ed1f57e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75093908a99c115545dc49cd0f3d7212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243632b88d8106c628ee2ddcb805bed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf72944eca49999e2fa2f390fa8a8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340385afc89b206182d6282d45fb9d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019d7bf2620d6db1163c12eeb794a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edceb5d3aab8112b589144fec83b34b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e65ba204067277f8156ea82b21a8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75cd446a840ceee0bb7b69c5b8fd0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e185796e0e58c9b1766fce9becd16ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4764f95b60c99480e69d5cce61027678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34a638bbb13f47ced558c3235b50a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b7b322b605a40514920735c9db3ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d41a348d7d63a06774277744301c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b89bd1e1f959535b1f3ec8d9d82c13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39f19ec2c99a053be17001c22c47b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016185dcfccf49f0d720d1b52b7fcc2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5c0350efe5c0f75b73c413111cbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2a14a3918cfae719b7c25e56ac84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff665d3731488c7f560230123a16d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de54f31b1b6ada1b8bb7716f7020b1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dead2ecab4450d7bf53fd36f53c0dac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1210450c6b342f3937acc6c5d6a9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29a236b68eb7ed753f2d221cb8a7cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5eb31325fe6d32b50c74f00cc3d423692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e343db2d802fd187ad17a367cffd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6be09dd819e22d58ae654f59c08d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e476e48d40ff78c9d271ba73fe1d10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e7419fa4d00f5f45cccb867b4145696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f5a065971c16bad5a1e450a69941697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fa419de50a267e25319ca3b05c41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43c334396db7c55876a741ca2c9b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba1351d8c706c4b0723830d9d793d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27762cd0c948ddacdc5067551b97c201701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a365236f2debf9f8f375317265c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf38e1a3c1a8f7b84f0d987effdbe5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393913a671350d7338ecf1d7a1e8cc37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff342264429171ac279f8ac62955a4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4efe360007d41d029b1852b8453f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748df7366a3b439da5650b1330cb485707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdedcca18c41fb2111cca438eee7b8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2bf8a4eaa222a921f07c86f6c679709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6afeeab629d52e5963e9a9b098bcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8d8568ea5e0af81e4f5d62dfcc209711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9a55de4f42d7714c95bccc19a7ea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b864633eba9ef4358c8080f81cb91b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc53c17ca768716fce54a2e83d09b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9999f7fb4625ea6653f65d4bd401715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a779ebb3ad8a22f1c78a5bc2f5456716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a5cba3506b5f73d86cc9aae68a89717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08fc8c1ec396c32ad7f8ad19e44c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd8baad921d06a67b2b9375c48c57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5311b87987df5c5d300b7eb8711372720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df080d8a7f12de1c9ebd0bd9f9a43b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef233accb20f64204c33a3ac3f85ffe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffbafa0d6d1f17e618602dee913953723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e4ee3dd13ff3a65fa5408d979def6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc1926378080935130f671d3578e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c2bd0c5987bab64ea7d641017d65d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0995d9ba9349adfaa26b294d0b73e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e34d6feb4854b957073cbc33c8d88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec49768da7d933e8c764f5ceb499127729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee00ec63d8d650261b035030e51fb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d494a48455b84109ed95a2812d12e6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8dfa0e6409f6197864087fb29fefe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f951dd78d352f31f8d287a77ecdd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f53a9e312770889033759df9d948be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efebd47f68d6e1827005913925f3988735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad69aad16a6aea81c358e6e1a33272736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d20987ff4125473de3da17b69ce1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc519338c9031cd25c200d4a81ca9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949856187073be413d3c7a5f5cc9f85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55595993350409041889621a41d03b00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7889a7b753e33c1975fb3f3dd03c63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53327f8c5fa15eb893ed9c94b99232742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f3db5f3a92eb2bc8d4b8e39b18d2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50234c76c903a0dee47fbe8b6a6f6be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f4dc75efb321d29d131e41bc3125745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b83baa9f39654a61dee1b5bc48bfa9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673daf1c80aed960191f25dc4ca031747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2d9c2873f53ac3b62d5fec9ba49c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7edb7b6ed6ff51f4ea22c938c1eb80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e6e627bb758b2ee038070a2053d7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12205a031c5cc8e9c67e11b6d50417751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e8b1f59471b15e8cdbb25c173aba1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c73b62ee984b2dfeced1095d5b814753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06f46122d9a88f40d218e1f5f0b6fd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c5f78c38e8fe83bf5d27771f2c203755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaabe7964ab2398ce9953ef9d706dd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d82c534aea693ac5d62ecad1c31894757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b477416d29bdabb4d4634a86d08cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e399fa6d9bc8672fb96cab860a7c7b4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217723551763650bd4539136c402e86c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0e2af233407b5e0269b7af3070632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cf1254e471a04cee7324ab22c740c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4530c6a9b42077d1ae56ef1c53ee54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28ab4724241dda4ef097c1855ff9c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1783ad43014cde8d37de5afe9c736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d3ed7173c056a6bb3fa91ebc1935b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cef14ec466e55a181676ccb8945698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3110310b2e3fdd622b7b21aa5e032e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f91a58effec79d00b3cf41a50b17110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ac3f5b2d16e6a9fbf66cc98fb53811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba205f7b46856ce85b1291b8773cc0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11f639176c4d01d189392127ddd7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19861e5aafaceee155931657dc331cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bcf9eb9c53e3a3e2827000137d4d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08492c2b8e2dbe74559dc18617199f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aa70dc080062ff8e4951d8c62961c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f283c9c06da1cbfcc5d22d3859d06618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4534f3169cac01f50d581e31ebd7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a078a68728647fd7cefb6dccf42d5d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc0c73c6c40a96f89d2b6724a25c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd968466f9ac6f5796394af4a7f4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82f5270f28f8e323ac9f5ffaf13bfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2919e97d6649fe0fcbdf42c3720bbdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e320f94cbb7f379568beeb3d8059e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d1c604062276d55980ce986410f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9813f33e072f0e09623f2dbfe6348627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc891cc7291fad185aa344beb8ef1d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116d3625ac4c518d992ddc3ef82d92c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bbe318f116eac3c2088d52e22a89c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd3b9ade2cfe4fea3464a3ef198f7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11834c19fc80252ec3c93fb2fb0254232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef5c7d4fc57641fc47b7ee2f3717e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df12b327a77a5a09d2176e446666634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f61e1e4afa335af14c87bc17fd7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b643ea4a121dad86d873b12b3f81736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a26d414e27a66fd6fd0b813e4311637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6c8bb5c59d19b60b6d11060f8deb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489b591d3e3310c754a2cb1a3c312f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae23f9396b651923c3dcea8f8a9cdad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e3525f7b76a5e3ce8afc04bbbce5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4994a7b25c0429315e14710ab3e1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b40a41c6f20cf4f766c2738fa6c5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fbfc479bb743bb8de0a838fbcd4d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d7727162ac72db1fd5619f7e0ae4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc44c0d906e2d886f810dd412268746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde7ca16cef34b131b888286fb806847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d96745f255de7dc76ef90344ccaa448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a728217b88034c8e0332029158c6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063132b33babb19c18e3500ca04aec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c87ebf39c46a8dc1a97e36ad3c62be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed34b35e3ade989239aaf52333bd7e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f8dbffedcddad024518521749d55653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675d13cfaa2b562a2daee0cd8dba31d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe63a0058b1ad32dd2ff9cf8809762955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ceca98ce457155fecd82fc8edc6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f8db888d743f1ffc2ef855abcbaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c82bea31fd0750f26a3d969aae8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566754a7ba3cf79789a752b3280b865159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a57d4fcf265baad2b4ca1aa83319860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1afba3ab98eb7658697136f73c306861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d747811c0f775d3d2b9a5038550c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1677a9a6b8f44bd54a3697122dd0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06089f218f3f4b7b32b4bb732d506c7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218643c26866b534cbf79f59e3abc9dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff2d3893653856af8ae47f9882539866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a03727c4331f263425e9015d633e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f2c919757043415f0e1908239ab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9975aededde23370a8ee3632edd7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e8a5cb8feb3c2dc579a08d5cbb8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77040e4f244587d80197ec182970f1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379e40ad77fe8e0df2a57d9ea2324472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696960867497935b70933d2d3fd886d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2e8dbc4c090fb2a7613e302772c0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daba3ed796aa130c471f0489ce475a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db59149981a4b3b7749168852a03a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e347c214acf755c6c61d18e8258534b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a306409078126e3dbb2d437574ed6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5b28d88ffc6e47baf535fa79d00579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a27607863bf33a93b459639d1e80d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cdde1d97d7d54df859e67b19d1b5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc883a9915eab6cd70ab1bbde626aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36097fb4a8dcad4e4df5845a996b160b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7b71ce67a0eef0cc752ddc5b0f19184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a9d79c14f17d22b2cfc13c91e1be185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111062c37d89149cdcfb6147d5eb4fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f28ee3c6c7b2a860becbf1196a5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae74beb95fe2e8acdafe3e4ab07fb0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee640cf6fadfecd0a8b71308e485f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c65de52c930738e1ec1348bde87eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13db545d3446e50dc33b97e67fda9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7b77c0376da9d275c84c6416c31aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c5dbb9a2e1c102c7a40be56c859393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d16f9187d18e2e6c7f9dfaf9ac1b7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb619735d657118dd7a21b6b27195695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc995a296c8dc301aeebda363f1bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941d81ce43c144215ee238c10e115697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b297b0d881bffb117ccf12a00961d0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933d0977e086101f066f01d273fdfdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebcdb5ff7dec79556b39572ec1a05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1b830547431778da6f01358d351f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9242572a4a94a92e4606a78091c108102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e32c22f9aa9aa00290334a8fcad9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e382c3723bad56f30858296c3f216e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c7d79483154664d5e91c0044b22a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aa67f65e8efe3ca9bd00a3cce4134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801878da1147dcccec82d765676deee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4653b9a5c21daa521024f110feb2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b69907749d5d0e28a66681c1b3de3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a20624f4e034fa1a597a1c4c4592a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e47c1c7c359c9627d257777010ebcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc84bf4c807c0b7568260cee0dc2a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a012f125af737b753a821ec43aa723113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3763d41d41457d1d61320722fd5ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634b9cd3f559e6b5832374878f39435115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e82f313d9c0fbb2309d6cafea38d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926da252a4e20e8f28b0ecea1610522c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218b81eb5369401897a8bb35ec650d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb4c2ea0b236d3da35fdcaa2d54a34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf39c3501f42d9af52ad564c167df4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ded1a5c0228580e6f0ef21f737631121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d089378a4253f22d7c8cf5c41f036e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b18f14fb3c7ef7edce6e170211b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25526dc94084d5969d6717bef38a125a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c266fddb610113d3552f07f470cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c163b8fcd5e1f4f8d7da26ec9d8073d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28b2b18329e23027ba351c5a1f510127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29511ea08907b8c2a9231eb2cbee5fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c4b46843c6fd2ac04b58634fa79c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b50ee3a2efb450545af68c1df02a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ef8ba3339b096a0c1e107d14ee75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f54775ac30034d5f538278361662b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ce3c4c12479a458107301b0ad9a6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0412bfdd94ec337bddd02c212864dae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a154895b6f788c0d63b8fc21a075b8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b88df80e032c8c9563bfe42be87e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295c2a3b791ea4cfc30c775508bfac8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca56c61a16ba8a6a2562ff61366479138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17100b29f2ed7307d5ea27241e69891e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3533306f88b99358b7cf124cd749c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b873ba72216db42fc20af2f9c9e6eee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d115131b941f68d656874afe7ebb3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dcac1153c75aa1e2ee49ed9d4d913143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e7f0fe5add39c90ca5262439e49c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b8dd004beba10657412c9834c0359145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08997cc75c72da25d6731ce214bf0db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceef6ac7161d5aa02a1b0c97c1e1aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b14b0a35aa216af7191fb00641204148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2c209dc263e03da9e69ed932706f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b12306c1b5b9b9fa6e1ade8119cf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b271c0879b0143831c71941d014c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158735862f94ad1bd5224136bb9fd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287408901d3cb9a004a6c211ab0c9bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809c0313ddf8e5e8a3ea2783cb199c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1037830e4278a3fb6a7cfe996efdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4729a35fd2241a19b0921c665cff1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf3b75141c6ec5fb2a851b591c3601157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd601550a0c8e9a909acc4a8065b05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74ee4321abbe89d690cd8025ebb81c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3f01b2732cae7a6baddc571bfde40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e3952406bfde83baf80ac6e75b10b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2913dc85e61a27d23b5c235c9c9bc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eb32caefa1bfe5bd3dee172491a98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed63471288f96aafe3dbfe2a444348164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee813394f35fc58fa4e9754b2abe5825165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f093b1ac5cb399175ce519922eb3da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d4849f91e1c1fe1c7dbae888ff6d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6329311649dd2eeaefc077de3399e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b4e811630faa55089971299f54e62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2137ec37bb1fb7c1a41dd16a02ffb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b41fb567666dcd1c217dcc49b07b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f11db52990413ab597be24be1a95e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a7ad86e580b3a7543b09e6ce7778173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f92d685e51c1c710844dd9ded76fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2e6fe64311bcde531b867d2dbdcc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361308c1e551e31a28d8c992307f7669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f682e45be28a7e17564d49ff2a0c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91268ddc38a3978b7016d0946ee81da8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d1a25209ec76c6377560607bfdb29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb038afe56710e645b28ab9e216893a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6b99553068de5cfcf30b0f9d684d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483ebeb7a356d151438e1929c0c1e1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae984aff64a458a81a437b65cf919c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdec387cfb99f79068c4f68979dd3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6b7b99c54c28c9627235d931e50e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725bfbca4f8a37ad9d5d91a10342a93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589d4bc3fe7b389cbe52b52f3a03ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d5686eb521e6708ab4c71479f2c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d36cd080f331bd8e6ca2f3fea20d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4b8a4720099cbc04cadb4979b5660190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7556358637a11164ac4760a3b340191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa366009add5ba9543d75a7dca6e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b85d7fe0cb1f7f6a6752444870f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630bd6aa2fee472df9996de24a776b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b91bf17e445a5b70f8150fcc823b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906b9d5bc7ba4885e2a914d3291d99a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b496a02fa9b985d63a60e0e9fb29a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862041d6d4b670968b4e2a2c9123727198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9859887ff94f11cd8891c2c31b360199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb540a67e6b3a3e1b0e6ba367cd706c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700007287fc34c42bbc65333fbb77a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14041cad0f7169c5b623bd8d14468328202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a82b5cfa549f2fa5a1cb4f02581e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c7609ad1f71146a9b5cfaf9b49e10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6069913b9a98d6f3edf4f0c79a6e8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cab132ef2e5a5d601e53452281e55206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad971d785bf3e0dcecf3e7ccfd341f8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ec80b3c46144439ff78c0d946a9b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1bc5eea8a373f777dc74517d95505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70831ba6b34555d883f9f3276636580210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d686ec69be159ed8628c2ff5f5826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c57dd17a14672a216a6ae1c038f47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9399d993d39fe45a0a8bf4f947b7a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa620a35f690d7b870e7341edb40033214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf5bada36e0f4f7d6977257770fb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d2d019bc848764586e4ea657b71bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc583acb413bf9ce999c6b04aa9663217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65b15d599479a9a1fd5e7737287757218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e988a7ebe80d37cc08fb093fb572664219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019638e6baafc69efd02d7799a2ac72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4953236311a6c87a252eca2c343c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c9626d861ad88611478a7c52d3aa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c305471579205286d5c51a8167f7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cfd1690ef4a647671647787b0cd86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c240f5a83c4016faead9891434439225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef340fc93a18cfa3fc2e7650f897a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc8bfa31f4e2fb91115b67e63243f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb8c397e318eb4679e887b153aae7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec18c547285f3f35b7d8d45a99d053229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c0fe565a754df7e06d4e9e5383e52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e92bb0ec74e7b6430721114d7dfe9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034101fc957b50144400198580c451ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffcfb952636c98376776ef446e0110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ae2b249620dec062be16891984f56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c092e94dfbdb054786856fd050bcd31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1bfc27f03e3af8613eaa769384371236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d94326a3354317ed2a8372cc45ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272883fdeeba75ed235afaacf838d83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2cb8a53c2aa40fbe5012a0aade3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8c1e755d6f42745bfaa412da67cca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfeb1d5e94692e95e23f6c9d40f085241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0db968b11f740084614952b4b22481242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a8fb5bed3c4cbcf706b60c56b0aad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fec42e3ebd00a6d6fc28a716d7f1cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e035c48045e16b3f3ba95edf4feb6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45eebc4672604257a4cbc160c99f0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abaf721733671ea97058e51594cd3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cdf99529515585685ec192f32b1b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce83faef315c51807951b634e0f6b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1fffaaa962ed9c087dd22fe8248bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17540f9e426617a114c53062231e8f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea2eadab95808d4e3b943d39255cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437efbdea1dfd918e94d1f8568e21d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944f57e314adc092cb8483adddaa8a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536567d33577161a48328d43d87247d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f9f3320dccea52876b4c2213eab22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c30fd42179a19042acc02b0af34b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2bd76eb57c1307069123324c1ca5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f98487f7dfd20b37ed61f7283c4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a187ef41fdce24861c79af81d1acf17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f5b7c9f571958629e5e8f03befaaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45171f4387edcb1cb69edadcc32254b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11037892d934267e5f24d48bcaabe0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4006ba3d47c8007c9fbe4369da77112264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bf8a07e6f8ebb21bc1e5e9000dada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62fa7a130a76fe35c19831c316fde2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e794db7bff0727044b10253a00d24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88a12e9eac6294a345da8fe130fc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13813654467266ea81aa143b4f4f79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46e4ca52d0a40c44f48ce05882fb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bdcd6495be874550deef445e58f19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538124b2f37f4812ac44920afe7f47ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a779e491861eb04e171822518d28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01209ed627c99541aadb34bf7a77c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7a147b42c32a6de56f888d3fe4d76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2d31131bf5432568b1cc4c662bd0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7bc6fb9a19ed5cf1d96a3d6c1b4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ea8a0f88ad791b23c2741bb9d2dfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f358ab0d3270aa8246e5afe5d47d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31566b1242133f14294d6d25ef359c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa523b45eb5bb99df3736f33778689281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64b96b12a2340545c160f16634500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828478f3b3ad84118cdec3fe950f2ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8b6736f2544ba0ed867e9781b1c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9034694de7b61112e25dd05a90f3b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059894e9f17245920dd3e36adfde48ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f36e304d4fe2ff25bb66da10e3fa3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e941d8a7e616ff274ecdc17892643d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5667c842fa7b9131e0e70d4819819289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c4518756ad6cb5f184250c1b154b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5912089ab248008783c54154b4605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750c8d3853c1922dbe7f05818fdc905292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78840a2714ee1c28f4e0013784e0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f39f145caa5fbe32bd1f86f2b5313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881fee7eed4e36a4abb9c4c7b2e438d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f54f5c90463d03ad75ca8be2095c44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e76d132ab24f285597c6595bd50e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e03d75c2861664588c2bdb36869c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e936f4920c8aa28b378c0916524e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4722450fdc51442967a52e3a8a08dbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a38d7f0629b0ced7c63bcc7df373301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226355a1d0e0769b466f8d058a82010302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec87737e37f9a3318b25ebc0a842b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e078188031b7d544810033b957c1e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e44172383161dad6e5decf3b6d17cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ceba2cf8df7cd81d2d75d8b52836a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a439f1a6e62ae0625a1cefb8966aa4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b556e3249bec028c7a70a259a1730308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feea42bdd5a9e87a5863c8631bcf70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffebe59587fb4bb9b82d3f9e752b080310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7568dd96eaafa43cdddefa7e6d6ac2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68ac40808b9f3b07f888b7c55265e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54a800416d72903bd005e71a7ff5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c982e505eb77477c9084f9f7345b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d43859fae2412a823395c2dd2fc02315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e05cbc29be92054eeda92196c0489316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447e43017c17e985a6a02c1f04a871317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6885bdc98e8a6d394ff8c38ca0fa7a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6129e73ed1b18b21020295a64bb091319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006213a12902ecfb97a6e9175a078239320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219946aaf3391c2ffa8c60658ceedc23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20139a4c524c833d4ac9e815100855322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e9361a3691583504f69fb5126a75d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14fdfa68a4555a4f8d1915964d58b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fff9415153f96af93f9686a84cea8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548082d35927ee8568e5aa048038ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a064b50bfa0a4982fd6872da62f84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c59e5e996b084f18f5d14c9f868c1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4926697184d5191cb2c8d0e823ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20685635732a0580dddf8a63ed4902330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae413c8d16059a7d9eb40c8bcedca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a02bc4e0b2611b77fc0b59211663332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9a9314ac79997e38444207bf0ab39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955ee547d2e7d5d04d0c21a77bf1463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fad18c14760851c35273f96f0b6ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f99f0b49370dfda6929cea5d1d832336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16bf17a69108978b9d616e019e428337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527809f6d1fcba14ab01ba2642932fa4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321524a807a1cc5858bca621c21470c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cf5153c00d3d7e71beda873bf2b43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be5833d77076a5467a626e8c4c05a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1c4f85e82b67e1c8873cebfab6774342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e33b50d052241577daa4c2375fb27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385784c7a8bd73b98453c83de7900a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f092ec57cca69b49cd7bfeed59a8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8888027a058affe5afa3a88ff0015e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ddc920cb84b8fa3f5f46aa8a12aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e94a4403d474a9638faca9f13d726348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cd0041398c59e602f5b9e92319330349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971dcc8e56ff83dd95eb213885976d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cfbd8c55f6ad17dbd658924168efb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dda8b737ca6cf056f718a16aa5b6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c103d8512ca8157d3e1e161b14b000e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefe9530a927af4a4dbf0d6659dffc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223c09fbc35f21cfd454eb9a9994ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad479374358f8d2b41a23aa66ccf63c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad6b162299647f6c6cb71e7641166c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c62110c9afbf35ad42879b859290358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b7df8ff17f1ffe66117888da5216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc978ff58fb2f50dd21d08167c09e65360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8d772706682191872f822ffcf413361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5de4dede6a88545ed28af7fd82616362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d8e0851a986ce0e5ee3b330b3520c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5e80bcf6478af6bafb8351c0ca9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75263b69018e76704fa7645d30748d98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b928938b3a5cde5b48b5f24c1080bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd01d4d2ce52f3a75a6b85521e170367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ede05a36ebcd4bb79236db59dde67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a60e21db4c419ee6c58561ad126e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6cb35f46a98794420aee6aaa1f4cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b97b195eb80d9875df8e96a8e889371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32141c0d925ff306f92a3faf12f1e265372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dec977a839842eb0ac469a6cfe113373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765bdab5ce787e51c632035a6ecc3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5edf62fae34483c5486011e71fbd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12badcc75abc4d8ef8290101b9082206376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b82ed70ee21adb68e6a1d838008b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a270f6e577db540957e302505e1823378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b07a520e7763221e45689a1521425379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076b1d5c7308f0fc965c8631e086d92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4335190fcdbf4eec0efa23616cf4c14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921579afc6ea38f90b8a1380091d4762382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3582c810d93b1d3743c9019a6774a37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba81f563338dd6cda175210bd8c61d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c717bb64910ceacfb5e7b9efce2c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b95388612ebd4a7dddab3fc26ee21b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857f9585de8eb53e1395d24cb48783387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e17c7df4800733ac496b504e6f9d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687607780b42c267ae90fd01de4509389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b925a7be9057ee6c80efad189598c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1fc13813458b71c4d9d3432477445391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a900a147378e89ddc3b5379c35ba47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b771cd47ec241d1af71c6705777f10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686af345c86a5d6725b7aef7552d56d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106553635273c2d058be49892ca6f8cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92d5560be2f4ed7eb38b508563e865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830a3f5e9f9fffde0936897a1d5ba2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27637e79c5b719fbf4c889bce5a99d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8bcfcd47eea9cd545ac18dbd5f78d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49725df387b352fc6ef9c52757c5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ded562348b4c43348f6811a804e431401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9af39ceda874cd98f87a4545eb8cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244063234d125e0478514a2b085ba55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d1c48dd61e89f8f1dd93664cdc64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cae546146b154266702a5f01b7983405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f482b6339ecc1c1493e8d6369ded0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56df8879e39f6ec0315545ab1d6a5e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5829585c102dd85faba1450efb8f68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199338665f68f0ef8f1914f7505c76f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff9ee58d6638e43b55b35a01c7a1cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485de7e645e8b9fa719b79db235b0dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbb1b79a671caf69c8875125c0a426412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86f4fe8d974a5e9ca036f0b30ba807413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b4530e6413a0210f15d864e8241cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf088f5f0230d0c37acae7f9fe403d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abbde2e39fd3b0f2ed0b63d187ccee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04758b49333b67858274b92e586f17e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87912ced210f4792aad594371a72e342418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5e8821ab17003a8d708299462f394419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e799e829106311db5e2ce71924c6dcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199da268bd97468526504dacec63ee0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fefe3b77d8d8e85412ce6d566c0e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7dbe41228fc7e079df7f87c74b7fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21a32039b47327d2fd087a4dc4d63d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320af9e332ae6bcc0af6089bc6946b94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4012dc572046dd19b99ce1bfa6f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a7a58c93dd86b09246298de57aa96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ecf37ac5ad3544764f29c2853916428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bc7f4dda581d08f51756f21222210429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774cd655b42e545014042c951e87e7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf49d1134da35a75777c1603d37f1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b43eb255310b0d755e17ed01363ec1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c6f147ed174e992015ac55b566fb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4cc48a47563cc88683161522a57d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74bb7bfab01d787a9a47514a7981d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a86702b16e3a59e2681ae685b2e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2bc38fe144a3d0bfac48106bea6e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bc74ff82efb8e2b46db68464d3663438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef12f573876eb87b0cfdfa123274b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797fba37b0577743583bdbfcdaf0fa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2dfd9a738c45e7be7516bdc0374d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8cd58cd567106ec5c7a035063d9bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379c704391b8dab9d1d955174dfcf7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf08348e3f18e44830193861c0c244444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92a1b746737794a6797fa3c975f7d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394ede4f5020686df43f5641746d3ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42818cabbca89d30b89c876c17268f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0693dccc7fdbf12a8faca714a0d33448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe014b0803ed8a9976dcebed071f3e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457ab73d1fd043c0a944fd42cf71d8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18d39c0620d8522de5ba1ba9625db6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cccc7b5629e799ef8d3b6c52bde84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c05d8619c9984c6867009502dd05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844388088fb82c58f7cc1b7b0846d5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6918d8ff87c5a1dd2760da1ea61063e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d8a81d8bdc4b88694ae33816ad7f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1b5776d293ca4f544d8b99bbbe575457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd60cec88acfd6a9fa94c188c9553458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab17a8a0170053b7e71986aed22186459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3c50f8690f214bf2efe3b7c5dd83a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d215f33abb4016d1a7aafb5795bf061461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd800ffbf834d806a3bf079fb05772dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78685d39b027c644a6d20e7bb6c36df5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d2617c15e004264127d849533fdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e09775f4ec4a8d83b7ca19eb84a3ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e5f4e8ec835382b4a3b9bfe3d3e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038550a4f4c948219e2e4e9a5098de6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe06764aaabaa1f58e9c84a75af258468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f4a66aed2fa128e3901de54993d23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597e3b54263644c7ce7eada4289634470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b7a0de9d71ffee49a7ea9a9528710471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb67599d430bb945a1a8e75f154421472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555c60507f40162950d8c9ef34ec47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b526fc63c9b67d6bf8504abd6f9a0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c4aa2dd07a8a256b01aedb2bae47e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315e522bc0970b1d184c6f3200555a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16b4cb6b399ccf1854c44557fa35fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a164eeca29065bddc2080446bdd798b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b425b6f6560962bf9b7f12d8f071203479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb6b78bee73f4cc9d1b93414f77f75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283013fca9903d35ec433c25d85b4da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c0b63bf60b67b14c969d8d89716b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ec07d47c0fdb4c6deaa8bd028f93d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63098a0428184e50d150c4d118df86b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5c35b3ae65f21f7783b9ec2ae48d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84de38a242bf993afa1645e9106d98d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d6fc83cad0182ef2637878e3aaac9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b169293fb718ea0a3b760a289249e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee00e00f75f0c4cdb9c8acd41fb3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c4e18854fc99101356efc134cecb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2de422e93cfac315e45b9cd2cd03f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8dadf068e501f65d023c60468bcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243485793a835c0b671d5bba850baa55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdc1aa0f2448ae32240ab23c48073f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875972ebe107d992edf8f47e384ef63b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd9888b17c461762d96e76140a4f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bac8d435e9fc2890e20805003410f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109f09ac7bd278264198dcf0d82607b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18386509ba1a659a05c8b141514ba35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b97548d5bac335961e5ee370f6d5c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388050c5abfa4fc7fb128c2d929eb028501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d8e8a153482221987d938fb7326b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59103517e8fe940e1e3395514741826503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686d5ffe7a329a41a7f97512323f98a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1115300ab65cbc0ec530940009c5d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d167e416e839d45c84affe1e81a56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6e61a568e700b1059c84b9cfb7c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463a5a8128c4771355312c3d8493d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b286783df32f5e6690b4ab5904625c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d7e95eba02d8f04c5e60fd10c1872510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88c6f48b9c2def8b312fecd268c24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d269a8fa7bc02f7d064cd4c0e882fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39d62abfd303978af1ce9aec3efce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638655836250da74146ee4ecac9bd9ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb2b2c33191f119381305efedd47b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb22b243d6062358ec4b66bafca45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ad1fcb312bd12c043def8254b491517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7011aa0e65cc9d4a3b8206d57bbaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efb3c967a5e730bb8a044ec82659f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f880c2703f25695edf1a4e3b1bee1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271df6e789dc900fd5ec69ced47cecb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25b22a34eb39c3b9a70a121c8c42c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc006f9e84364e8f1ee11c9f68c8a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1a882da9aa207e6f682d39899d349524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e122cadbc1c5b93c131af0bc36324c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3352836ed0cac1e85cc2983ece4f86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f350a4b4e6ccd81a4b7870988816527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dcbfbc89fb12695dc4852fd4fb31b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d7bc2a1e89e36cdcf98810cb8696529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e854ead3d1ccccb108ad2046067b2e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b6b416fcbe7cb137254ed970b8eab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280842868f103f3a36d03762e26adc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1f60961dd828c2a1f5b6ac6ada35b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd3476181aadfd609bd4872d491ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015a1e08fe9568e7aaed35ef5cd70e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d94a3667392df3d6477a38a87384536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee02c61b892f66d460a5a257ab235537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4682600fb02f72f0b0dc20ec67167c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2555190ed76be5ddef5f76152f216ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862201133e808b0d1a41b1d642f7f58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1888ee697e1bdf636528d5a54bf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df144db6466e986e6fce5d14cb3f63e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3682984a1b22f6bbaeefd7512c3e00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e071fed573f1cdce1efd5359d06dcfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359711e39683734c9a56b4f46bc20d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eaf6f74e6e4cab6b568512087648d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04139112818e91f0f1189bd2790954547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0d74134d1d3585638ee2bc234387548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e86d61e7e7bd66e9fd3eb547ba7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855e7164abc525db94e7df2cc6759c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cc02fdfc904906c6d05a46bd7470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e030fcae6eb9478a5f8a0ba48d806552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c966d065b665c4fc9e5e01bd2863f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fa81cdf29ff0e8e2ef193e1f48b21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e082e1ba1f8249ebe840c5d5e00d4c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cd1f79d040f39ecb0ad82c9a20f3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0221dc1f6197d4bc4771b92e2a2727b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dee9b82567802d32f2a1d773f6fb7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f1b1669c46d40417f04fcd075e8aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b5850b13711afc1508280d700bee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ae3ea92d028ae59ca33631639bea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09875a41e6b69c11db6a996a9d040e28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087330f0a8f91b423818abd0ea65520563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a0caea0424a57213443ebb618a9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b38781a4c9b412cf3edccd1fee223565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b9f14a61a83c9b4da06df890d2668566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b881ce0cb690640250fb537d8725567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00d9476e21fc0a02edd337467895b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431064d928226772458dd5820ca5bbfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a177d3da6e38665d524ebcdca1a91a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3157d3d41da7c6e4ac444d9f9ab64f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155ea9f100dc795f1e5f7fa5ddd40d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e5de0b5dbb3ce46108a4aa92a568573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668693ae82d8ca80c4d9abd463473e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687a7f9900dae4c0aef2ff610330687575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4cb6c8ac98bcfd306be148b670a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148663197f0f92a2e4b463d699f91082577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d1c59695c27c42d07eaaf4b0e0938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5580ca6870fb089453bfd418525859579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70e2e5962b147e088a25994414cd82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d90556909d118f516d1343ea58c5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178637f5a507cf52ddd2ee349e173e8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e451ded1bcdcc6b721a68c6fc1efaa4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acccd6ef913b7c1e797a609315ca314584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d379c007b6c69ed31767a3cb87a7aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c8776f18a9b3a19d3d93cb9bd7ef2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f73e4d4288bbc2a3a726333d627f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642557fd7751ba78bf28585142c060c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9516bd120e5eab0b665aecff303b88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f729e24896a466b32508593e26b0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfaadc3f9dd660b5de5ce23c683f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee508802644e308d6aa42c78f5929b1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf47c8ef150d58d23cf4fd9037d0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb211177f35398df84024ed9c24c974594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4524c5c939ef0b8ab17ff968849640595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec327067436803ec5119123536b884596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400f9ecb01a759a1f8c9216897e6d26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ea781e0d56e0a3a91a8225b7d06cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904085ded76af315378f6a1911f6c4ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c5123600f20f54e8878368aa38081600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508ed2158890d4aa65b7d3b2ee60acd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc172b4d7c3cc328c93c1d5f2bf74e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e2711db2b633b0fb31edae298d99603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292320ef937a4685bf71eae556a493a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784568d7f13889cc079559b3833ca1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0e22639708ddf5d55200cba7a0735606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a5c40c529f6a8fe94d9d8051da41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822ceb0cc7d73578bdbb742a36788a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36c5be203edb12080026b0af87931c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441100ee3a231f655cd6c2a5bb6bc94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a0543494b608a4a4a95c034576ab9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ffe9fc80e5d5d8c2f7abccf848ad1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173cfb8e409601ba3855298291ef9b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bf69e3fc7853e8b64164a77fffe13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b93942752b005a43f943714f0de53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177886b3c477d5cf6e0f47655bec746616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd816962da0fa7cd281fb990754d868617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1005f16fd4451915e354275ff1bf86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda517a3718c93d1f3fd2abc8de2f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aadf97575f4fe1aafa27c7b1aae010620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c4644447b806e4230bb6f0970bdbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a0c2c25fbe5d9cbf417e42f4ff6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3c23c6eb32d82a4887414f1c11a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91585a575e0376614a073d8f882cb08a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384902566a6666d53d7d61d2f9dfe6d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20080867c83aea8f6c76e46b0a65a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3050c2b7f9a61bf25c80f56f7f1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9cb5c9364099d06177b79d3fee827628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da788aab918578b3cb4166869db3ab5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7247d8dbdb352bfa09a232d26725630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e833f1624513a372ca6834724594c77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c3986fb26dc4a58c3d775216458bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418931d689c56655832e5298084cb906633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911e539ecf5271ef875f4cffc550be1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffebde098a148b2546d029e6606a618635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f674640f09ba54cff730ad6238ad8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4da2226185e5715fea45536cd58a28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e8129fe646820f216a52039c1b9e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d235485c2aa69a58bfcad05eab00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d6e57548a37b15c86a753cff12f23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3356bbe760a36b4ad80a00f0e5be11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33526767f612a0bcdd5718fd399d3b05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462388179e55fac2bfaec2014447faa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8577a90ead26736707f0b3cf42c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d385465306cc061adbb6d57b855522645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0fc0f1666c5e86c68e465914861d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c11b63f0984151bf5a7f92a824218e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9ef042d78333cad7f4be6dee54a79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5871e2e4a40580f9721116450ad6e30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d02b9ee4dd37a98b8a2d1f66299fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471864ea6de2c0548a0f7ac2375a89b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0fbdbfac6380a7538aaca394e842a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce050b49d57819df19ad97ba4962f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395ee1461ea1525cbb8a84dae7c1590654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226ee9f694b4c6e3ef56518c099b362655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434ae66f0fb1507721ca273790791c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c526c1ad383d3dd3ca84750650a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de64fd8b15d5d1e439981d2f93818658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80416388a9722ad884bb5b9c84ddec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ea9b7134c38e964bc292097b637b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53188388a22fab1db4933fe07e7d6dbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5434285a270eb1fabe5ec344c271bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b582aa5d597c501a0080e677add035663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92758f1f62050ead581b8a1a20559685664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f857da97c0801b74e487ec4d85046665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66f6b6d8b2c367cc91c776a023260c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ef23b917ae140393a60266291f5a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df95fbe527ef961b18859f2c72ce4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900654d3258acea74119e92f936a8c74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed854531f6096954a875626c5e40ce0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db2d4110b3b1a91c21359892163844671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7b174ee70e6efebccaa7848199e41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0657909ff60f6b46ec4e2d5db6b33f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633ed61784461a5e7a46081b83bcf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348826e9ed1191ab7e4293e3716670f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2672f4df4a5a8ce30d12cbc2639c4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6471425aead41168c1a68070cb64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355bb8e5ab9dcac1074a537ab77da1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047070bbf191a052a86d3d70a90917679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17db466b550d58e99c40778e60c8c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff51ea5c487541cab88ff30e5c4ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a076e7c4ae23fc43e29b75362a3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a65cc1dff2451ba5b8b88127a794683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b3a783547194975779776171e7c24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7d974cafe400a4baddfa559bdca5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecadd1fb82008d45d6dd200975b702686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445378d1264468c28f243570741aa650687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c755cff7f227aee2a1597bf5935809688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd3129dc36bc4da942fe87c4f45b51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de556365ea1448c548675cdc6d34a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d1f5e6f5048bead43d5c97453e2b2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f23d003d05b43aea2557cdabf1d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fab2fff276d7672430999ae2472d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696e5271bd319a2ca6187b5ce78c44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45ab8e5d1e9ccabbccca697b3cada4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f2ebac31418905cd6208599f53d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7e8551ee752c98e9ae96f9d312bf4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5942d5cb1e154cdd6eff0827817995698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14debb284f0932401d3927ab525c1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d113ed8df9eb677c2a594ba0142050700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672a80b9716d50639c0e6a0b88ed11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04208caa7d285b3bbef872cf3cf5db35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4ff97b51791fb1b6416bb0bca110703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5978fa487a22c97f974aa29a76accc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed5deaaf3765d98ac48f306fb59c05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b116b269f4e051ac1c267c50a2f7f6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769522bc9a6c2b4c0f8ecab2aca4231707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f0207fc9af447a18f3062f9349404708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d89f34d935c8a16e263c03db874b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71527cfdc9c7b09fcf4fdfefe5e88b53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90592d5283a6c3d61c10d170f3fe8c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879efbd82ff1a3819fc58c2f6861b6e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779ffc82c0fcee5877f45e25c17bfd3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406e58452590efc929a27e54f38e23b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260b00a33c918511ea05c8757ae3a9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb5c41fb890d87ec31b1c7d3a5c15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98eb0b375f2eabdef2bea0aa916f4e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184651287b6e09d9bd0a3e4295e9b54a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a289edee6f43c48652fc5690b66d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4abc60e88de30944fae8bd20d993e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf1d98b9480d53434c3e12d3147c0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faa6041fb132a9326707bbf6ac9cfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc14867ab63e7e27db7780e74865cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed923ca5c5dbb9a60a6d32d8686e3f2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1ab9c7729771bd32f5b860dad77b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12476dd8e81ed2030332bf0f337c5047726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ae39fd839af6ce42f6026b5e543d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c237fcaea714dbe56a97dfc00f5a05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd0351445f06354df1d737c9b0128729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d5ae40e7b1037d118418c08b482ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5752eb880a01b935b0500347e6e5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90849fd5fc1043a372f339608855fb05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a31f2f0968ffcb3788d74a89a5a20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ef88835a06096a0a232baa2684db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826141f2802f909bcc92c29252a6204e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf03e9c79feb5e9feff27f95786ba8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ae75f8ff04f6278c887f8187a1c38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfebd6673473a761e441be24117c75e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0b7d8ff3dd1045b60cf244abc42b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53b99848aaf3c014790422041dac9a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e862df3e30345250099bd122a91322741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a014c900c5dccbc281a34bdb5ce8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f99b6cc4e93de5f5c4b185f14a758c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb2410c919c2cef4f219417605c22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696c8b248b86ef016155eeeccf8a95745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d7fb539989957783f2f529b5ced4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce348b40a0649f3042a5bd28c8c605747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95a97283e1db59ac2ade8cf0d8b4a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05099ed837a15cc2b8ac36df65a7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae57f03c446ae36772a8e5d093f2b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac14751a2e44fca915de41a61e808b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41365b7ae87b0cebea4c9ab13c97d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce023846378a1c434d1d1b83445fc884753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae00adf46087efc916c2c5e0e680e97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefbfab9b94f1034abd37e09ba1e903755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7267d0d81bb2efb8bde2a199ed2ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edda6ff8db9485620e1dffabd8f18d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003a26354c5f35e3c354e288273610e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb637e3650028ba8297613be4c93e135759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>