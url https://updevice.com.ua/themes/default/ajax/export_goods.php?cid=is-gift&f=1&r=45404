--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24220659ecf1ee0993bf1b856431fcba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a9f0aec5430060bc4e4a30b438e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370998b2c868ca6ecf9e99c3e37e2e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53504e43b6f33681ccf2dfb9bc43fb334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b3ad2cd60b9e00d161d7970380d705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe19e540febb4df829f48b765caa076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b6699dc693aa97c1544236f06a547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c618e2692ea69cdd1d29255d098d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa4323877c5235fc8601f9e6688659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53ea06c76b8e720cda0041656cf90310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be5108699b2dfdcb0288c61700c38211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090dc9f4f2fe54474926bcbe7d535912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a81ae0f2e002fc7fbe8016ef3e8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c776272ebf9f393342eff834dec20614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9af6f0f77d118f61f7eb1ad4e525d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712c3041182731c60c6684c43bbd3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9cf7f4429918193ad68cf9d4eb3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994900c10efc2912e3cb657041f79f1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb38deb109ceade1c5fb7992ba24619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfe562b5b691626078503ba7c90d2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e0dfba1d49bd7330f13c7c0d1a3f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9ca5072f48dcba049f382e251a04222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e44be2f65d7c746cd7013d28b6147e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d73c61c24d9791072e72222cc51a6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c44e851845eb665a0853367e8ee68725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cd60ef77d2b498844107958c0a26726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e622304b6c8b7d2c4310f650f9e1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548bfc802a5418d233e22c1389a175d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5b1ae42485750a897ac2b9f7ec76829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630c9dc20ef1c8e454e58ba8e6655330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e580d428d242e94f2f3a8a79dae9f4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25938f5f21dd5991752941419bfdc36232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a7904e768d0e5b7acb4501dd16e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e64fb5e5981f7f83d46e8249385f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bead99202b759e106af22b752042b1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0346add98d819e9972540dab20406d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b990e5292014972e34fe5a601358937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32beb0c0508adbdcba4954421f2d7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021eb17d0cb6a2ca606c55a66119cae639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c345d3e160c05129d86313ea78180a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9f7b8c6f8813e40ec26e73e78886241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b36c4a2af68637330525f8a50d5b3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a357c7bb74e68431cf272842a8e1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648fb04c24b0b649061358e38c5a39544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acc7d3cea8d06606bc6a6ccb2d262f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7de4296b1a04acbd4598a0df3a0c5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f10969e7602dde07a570fcef37146c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29b51c18b65956387f65fcf60315948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b9942b1fdda3ca3be84a9f6b561d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37a5678d97a4c9761c43b5cbc6e6c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909015a865bad3679579e400732d20751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55cbbfc4a35fbfdb76f9b0d0d5bf4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a514f715fecc0a81c20e7db37ead953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df75661027022a4c3e05ffcb941e0c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3d1ae4dc0c49890f1ff2c9e95810d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252f83e25a02f72b77f139cd457bfc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee35dc6b0e4f05e0ef257087b9168a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd966a59d99dad763ec97090492ade4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd86b24feafa328de5fcc84ba577d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0d4c3205f8d454f33b3d0dcb4570460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c50151111922859a64a4249fb5ba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fddce98279dd5f33b368a1f2fee4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04495face34b96d9ba2ecd2c59486f7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4bb8c947add60b166b27cc05cd19a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9eeac41792d4871a9d0b22ab49d6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a100357e285f15c378ffadbb4025a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693871c7a2a94c2d0b02e148e92fc6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcacf1dcc550673eb2e013042bdc4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7836675b7fbbe84ae3c36347f3f8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afe4d7311f51abe086b7bb066d8bb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae396d329f368f676e48daf48ebcde0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab4fade0c02f0f3ef5fa7eeaeb9e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010dafa6eafb499b0c0c667ac5045973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b634bb1dc2ebb84b4ba9d56347d28974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0676bc56efed8c13779ede60b48c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa0016b8b3c0b8e00837ce634747fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e28d8a3a0f05b05497b5803099f73f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a0382585daceaedd97ebe8d9aba7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945c2a1335a5f18f00a9c24b6b3d69a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7376f34706d39ca2fe4e41d958e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d2f3dbd00d5215164e6a0207cc0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4761405de1b309f62d676ffa25ff182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051f4fbad2adbfb5e842df09fe0458583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc07c75b2379ab0bd82e80a980eb0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb59c51d3a1958ec0bdee321fa30fce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a790499bbd9a27751cf666b95ed7b4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb36e7158892f90c95610e528ebeabc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1269013ecbd920826c766be85a1410a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c9d2e6077ad1d7ba86aa44ce2d9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20024a196d4de68d31581a3e41aa2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb2fbb84e5ad130aa923e45444f28d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19223a33577f1146eb86ac692390db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce1ea599c43f7f4808091b1df4d3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f8969e1df2da89ad09ddbbc49012794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654362119f02b4b554de2fa4ae6e1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d214a1713f71c7faaa18747bbc5db7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d62e6d27cf712388afb6f6f0d166597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e748614d372c5c1e9959476b0dcd0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4f90f12c53b5ede807c788722ab6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951009ae5f97a2444e0230b79db906c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fb54e8b5da6b01da2c4faee3a1ac9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbaa903a546912a4a908d8b0d775bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887080f7fc982bb13662ac71ba31312b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1218d569bb565fa504a707e72bdfce0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81599479dd8156ec67b795a5d137b10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f3720b17b884a6d19e2c5e7410300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06d778bf4b075fe02626cadc0e256e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71c2fb5c29676198f051e46d659a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e0c94570a6599921f2cfad18b8b8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f342d3b8c7854c0550095e06bab3fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae53ea6b13124072ead1edefc00d77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75936806c02c4e42a5cfa316ddf6f363112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc31bf54da142eaf1464fb014b721d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f429487da42fb44f967e9653a1e5117114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c160683702e6548190d9090852f65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d75e7bd2fdf91c183b1b416e667af1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bee1ad5b93aa772a14e931458e883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dab6b2e84e8c0633d389684c062f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23caec38d0c453d58a7f426296196a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d5d86ed298be54c5e9e5a9c5f9d47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7fb05cf351fdcd9432ff0a8e4f1c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c1ff3c903a5a86f6ce168ed50c58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa9c4482c29cd5d61a7875b73bace8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ede82a936cb15f3d2590ad6247a13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3b8434e33fd1ff3d818ec564cb92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612027f0cd3a0d0a0232633d8d3ca7a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10f6b03bb7e512699d56617d93c00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b2bd3e98ef430681654d78128214128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ba5ce2d01842680d26ca81801789c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2489bae386fccfcd517c284583ad0e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea6c4c982e95c4698ef6517fb8d2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f85b54bde9006fd1943843e01e8c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e0f0beeed06b2295b80917fedcabf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389295375b9ce1a3c7cfc88c25a54c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35cb5253f2174086741e3c5e18c249135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2787b542ed00bcb538c7188f02408136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716241eadbc22ec5838014692375cd15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cace9a84c36091dd69b0e78e7efa3d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9d0d0f4310795f86380251f8ccc6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d3c0318a3befcf089ad18c72f07e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ce8769cdc66b599f07596fb2f2b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fd41f804be1d1750db3e650ca94cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d87649ad6779fb6d5de60fc5e8a66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadb8779e69a976757401639bbd3b22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e86797688e50d6dd6e150e07e3c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd64eecab0fcdea8bb03e5e1806517a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23198eeb8936efc677ca4f17572e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a9e3eb83b168ec99e3e935498d9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebf6121386b714efc5e77c800e3426149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed372f8bc551eacc97787ca3e416c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257ff9d775ed3d3309a96f3ded7f55e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b8cb7dcc7c7b8acb6e2f38c9e3d21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75ef2a10716f6d77705c2fe658b1bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fda9e63da2ea5100c3f31ad4f8321f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5fda4a26dba99ec3fe371d93a2ac7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19e314336f5466e1c556879c969af8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a2af0410b67ed86181d6c8c0138a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb8862374d59240df872b13fd7ba8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b5eefd078733c264fb5199bd9f974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ea1e6846375ab7a0c98ceb4ce947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286c0bb63e8126d207b8aa7229a99b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7e1ee4148e69d58f19f5f09c2c713162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49503e1863895a1c8508bcb555d1e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94c6c8abcf042945bf90e5c87ce317164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e74cbafd4d270265b4e91192a85190165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48422fc88eb3141de9c251e9b92800166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d97113f75a7ddb16b42bb3f1e404a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2a2d3e2e41835aa12c899fce4e06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d72d2ea37eee9475f83855b47ea09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed219349dee8912e3f8c0d354b625d5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a28fcee3f66383778ba73db4c833b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0179643de6b4f643792007237f7d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc3deb991681248ce70aa515e0930173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dc43f08d01f83bb1bb7a63d793a70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13feb87da5fad466ab94cd08038bdb9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562cdcc926d50eeffd4b233619330c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525f362463278bd2c1d219bf76a4ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd27ac7e19374a6575d22b2f66694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05c86348b4535c03db45f6326e881179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e930a02c6f64cb8982e748f6d6fa20a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae52bbb4f7701fe043a72869795ebc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd0ab4d74f0f00abfee9a1322092a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd90cf2743dab0e5a79e24802c9260183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf557bfffdefcfa20b7095e8c5d5102184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f390f3b7dc8fdca7644b1a49411e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2dc8bb186f246052885a2a03a1ea7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bda33e942f14fad8d0b19634c2afa1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ccb075529c8f80c6631720b2d3104188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fe76343471445a381e74dec1173a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c9951b4c05b6b98cb67c43c895fe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75702e8505bd31e7119b20bf9aa2b56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab7e04160bb67bb39fb07980ac1d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cdefa9cc02124eb348199814bc5e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33183e54318664b312d3c9bd7de4f36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6a63ee7d38f8fdf2a7ad98378dbd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627333cd93c3078ff6c188a3c04f3ce4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7683d893a3ea4853adf3b4819623f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a70b1e7dc0a49ce2b885c5dc946181198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a3c8897dcdd0201a67b58dbc2d94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557352832ed92112f3cea2b2ac476d63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de5db2d4acfddece8a85d26e8e0c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4937f1f6af82eeb9636804507cd9ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3d9977a9276a73cdf41248087ce7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e722dd2f46765797b4e4e39c11b83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635119c7d323dc53b25256a7d62671b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea967748af73771c2affe6ae7ae87a51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f81e83c6bff7c3a0514f28db5e3df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc780b7b1a1ced214b5ec294143ad6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3253eb54a6cb79b4f573370b16b914209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fbde5c8c779c503a1cc93b4a0537c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce80b7e8d18ecde42fc616ddb916eff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880fdfd1da3d30c6920d349556c6fa4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fbe5efce486c70b67d25f06446ea2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec99789e36f5d7b58d2592223ccc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43e19e04e8407a18beabe1aa8591eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae59dfd1962e290fdc0e72da69c46f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252abe7918312e45ba7664789d80cfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2691af6601a036de470d92f1c81fd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62062bb97a1be808fd8c218b49f5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93c9d8c96c656400660141f048da3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6f37b2d07fefcb30c2a36f903940f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5f806e00d2830a10baec633ef4e1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a52ba42651c70eb941078ed47fba0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7d5aed4d8171d5d21f72252ce32f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199be3810e1a236f8bc3beb240fda1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca5b4f583e1b931313806de97a1858226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa35388b65141bed538d3de0b6c2d24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93702d399013b27715ff77946c13762a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a3252d6712ce78abd66f0449d8bcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8084aab8b3f02aa21e2076102eb77d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011bab945d72c7e0b87210fa7bee0ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dade8a6a43de30c33ee4c1d270a3cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5172ec6311497ce01db928301c84f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c9e313dbfaf0ca8d46a8e295e2e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5776a79084e98c9d5c5c58bdd71f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1311c29133f1f411338d38d5af7f16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923233fac441d0a8a0c31922e6134418237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88ed94caf6c177abfee2e67cefb391238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7fbe81883c2de3918011450561f3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8456dafbb8c52afb8923aa9d178040240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b47df7201a16d6992523f4cd381d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759d08f321c81336c0d0d55f4d892e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265dcda20a2aa9a52918e7da45247be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ce56fd8db1bd8ee162c4194e8028c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0ca67c639032209367917fe7ed2d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d1ebb341e685e5aaedc81e929eb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564828f3674a7a6751ff62769bae2a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464faa6db3fd8e33eb92c25b53778e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1abc3d62ed0a4f3ebe1ef8cdf4ec70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebf930914d3df4a29a5710bf27b13d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d6ef92938dbb48e2f5f591f2ece4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d77715a605ba7d5e10a414eb669d67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cde95aea6ee3b8fb6629a2a43d213253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5347aac2adb534f3dc319556ba942254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81fedf82ddabc569b69e155948038e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f908ba0f7ea073ce415f2d3e7a7871256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a69f64b39d7b286ef3e53db3b123c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04cd3538f54ce09269722a6f0dff1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc600de14b0c55fd7feee777223633259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef56cecbca250a4d2a32ba531490610260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336c8ef991abba724bc269491fc3112261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dfbed931b101e1c99f164a14380ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744440ac0701399a5b5ead8c7cb966c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e9e350d2dd07ddb9845f0694ad9d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003aacaa99d4de6faad1448fbcd3923265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51901e045aec4fc3b6399c8d1662a9e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313194546f203db14155fb5d4a9246267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64703e7400c5e2bbc9a908f9b5343a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff5f9ba798916b88186bba899a3bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae53f6b0b9adeb7e751ca12fbc3caf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1ea4c4c22bd36e02b17ff883b661271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b29022ec15f003fcdb0f73a6615d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7af7676772c65f2385df0368e0a381273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d782abcdbfcf1532a604de8de3c68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479d6e5d6d46923847391adc41fb96d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c422c018e559987cbf9f8b0772f689276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e469d9fc96a921edacc61e07ffb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5640eaac294d994281c9da720b86297278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d546e9a673d902f39e234aa371c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf9b92848376137cf62ba9e5ced9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4b38ed935fb1efc3ccfb764d7f11f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d921a9563cdc5837b863c3764810b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb054cd1661210ecb2195581b9a1f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f3a0d49ef12f2677c09284c93377284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe1d1fbb255187e983a11293df2ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f78ad8e358f220a2225f87e3a29f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5545bfe55c59823b143f939244933b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7c64268edaf73574238b290ba6b2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c8914a608be89a752818fb852903a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe387d80275f2fd0eb7f2d3ddb1fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090b895c864da114bce0ee99620f60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaaa20fd7dc5d146b929d9b6e58b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98849a455006e8845182a3aba197657293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8a782fd415e2ac7426c5d324a384294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8793ed79f9f8720efbc48a6d7e230295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fd5b435c8834855505948d9442eac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8463f26068e2c50b6ec2e983534e3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14561a731850a954683f244383f0b828298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff3161e132d7a57b10cf8d941216d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77190120f4d6a7cfe674bafd2544e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86224eddeba34a86d0b576ba29e783a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93664b53ec9a6446ea27a9c20a8de5aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb448c93c7eb6e8697dd749b2ad956b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ac3ceb223d94fddf6de5be25c9fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7bfed17de4255bd48c831b1485fb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6d3b12f4830fed02ebffa1851da9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2ba9713ab790080e2a0ed1cf383a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683c9353acebc58ede8d5f2df725a55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134ae5adabb7041477fb4133da5d0eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec9f7653f4dbdba2b265fc6f8105b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd485e96a2f7fd9896936ade784204311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895078d67dea1f87f90aec13045ba4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41f7d4f6f091f4b736b8bd0e0306a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd74cc956fd0c08423615e46121a93c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f4dff679859e3bcc58683f6b6edda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384914bb678c09721152ad528b36cce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619495bceaf295c7c725c85b72dce00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b9d19dc5a257025253e73aea77a79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f9566d90685d3e054828b186b7ca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbba79266b2a0394069634489e7dbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bddbd6549458fed1b9a8de21bd6f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb58b0af56192298a2e97f297cbd0b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33762bbd037990d88ed7688a2c8c7b4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cba0cf6b77f379697aa6e93ce11e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b165ca84a2f7613954359be53363f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a76e89d71aeff88ab7066002efab44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb32b220b3f22dde042e6e8bd99e94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ab34a14e9ef3a56e4053ad1f40e53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf4086e875b09e7328e07cb305c8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aac78137fa090bf9ca637d0c919799330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62af503e3d4dcd977b5059a6129ae6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5c4ef4abc69979db208439fd61780332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf092caa08ac3cc15b4cae4df8ac181f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a64c797f0e5f8aa64cb2e29ca6948334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093965e24e68eb40190c6a4fb8e8afbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149f563f01787fc9d11174204f90b98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4821d68a9e81ec9c7520d4dfb3496b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5eaf5745fbf51937e81db369cece2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec817b387c2a1f5c13caee14c203fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d690cfc19dd9dbb4d009324cc65992a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fbd39360df080d1af2ca0c92cb4f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0130df1fb89e266d99458702f69b411342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ffe1154b544b38003f4a500a8516343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83feac851a59fdb31c1b24c545baba8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6aee4260158a23692de1368ba4d40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd833aacb12799f7c7484746af9b912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fcfc7fdabfe07ada237c7793e4168347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9be7f050422cd8b58852e48d9a407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b92dc338b2aa090c0c349bb76cec21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915102443c5332e2c96e42e04a0ca59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac83982acbe988647fb198e576786d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02d21e362ed85f38aab306b94666c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b753283ed7948f49ddd4e6e75116c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fbab3a44bf808ba2d413a966e85a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7238f5fdf7bcbdbf1f172b68ad608355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8972ca0d18000f47da493f520b29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d18f60ac6e582d05f14a272a3c438357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3944e6d2adee486bc7917f8e1abc9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475fa18ce65f652c6ddc7875b285e46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809215770b25f4d77126e7c67814f66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd3c986c9d8832fd1ea2078172998361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4bcadad91f1bc4c49e0698fcf5002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b44f0945d29398781c141cfacde77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2c1bfd7a91be23854f68ac2bff21b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75592df0ffd7c0bb51352d04a8febe2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f6f74c11b6dc10b4c7c443e08da9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a7933696bf600b11484f4d1fd3e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9d104c472a6dc44476cc6361d528f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2fdfbd95727a0758118ffbcd4770b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef94b33cc712541edb4328d4de79cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f819d7496136af8132208d967bfcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99660c19d5b7e2aec38d117a3e3b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2470a6219c1c99c4c33682c9dcdcd93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e74286a9ddfc4958a1c26be8127de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef0f16889378e21849d551f52ac4fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f708d609c06bbb53f5d2a062b13a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec037a17d18f4dedc82415a14f16824377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70683f76cb0872daae9c163f3aa64fa5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9f7cbfd9e3f047c6298db962e564379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b188354f3c3d1c535070039b050836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341097307c719c5b679ebb78c7073d38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52be845af36827a44dadfa3dd2358ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2ec315f7f8e1a0cc8589cc462234383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498898fc9dc0219d30483d4d726c0e44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaeef0c56373452e7bdcd038d66983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb790fabdc8b919b14b07b8040e69d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce793fb8220cb5a396dde718bd64edb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1bb0fd058129ddf7709d39307bcbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f42c1fee2ca25b4894da8d01c693389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25626699845a52bb7d0754d691bbcfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d599bd20053e04a57427f81985164f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476203091f7abffd0ec603d82ea799392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e26240844c75c033c5174584fe23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904f0b9c185137294f8c59d01c4a86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49692ae7b924fcb2d8b3442a5b2158a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1f13aa9df7d04172b50e07a929941396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02323a212f6054e6ddaaae4437acbc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82808433f60fadf3002ff491fabbc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc15c0bef7aaf4c2f67fb21196d438399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f0f3946e3ad6d4d8be03d73c17b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938663f42620100f8b20a4ad5e0fb73e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36493111c2309e3169db1bd547ebb3ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e5f6325029ebd9ff6de7e15e7f65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef3ddf5f552c9f715dd32fae9bf2d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127ecde5aa087b80fbd530143f00236405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b10d17578bd8a19a9e5f90abbc83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0483c05c19f3c0816e2b0e437f4909407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5c220d9973c633bd2eb8b2545ece6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573499074b8766624ba7fd40f5ac0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f929e4adc5c1a6d61eff89ab704e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7829f7850a5b6fa4627ae4b26d15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7e0711948cdaa56c1681ed55b4cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceb69d09dc19c82ae089afc283914c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf817554b90f407da9fe27b7cd3170d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005c0df4f48b5bc2b992f8aa0d639d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4ef9185971329a39e5a25e01ee31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce27222886cf1697745b401cb0e99b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626a654c4bfda18496d66c5928465d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5689c88cb1911288f680b2d41f5917419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65293548e072be37a6b8616798e6c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc0663b33dd273b031bcc4dd10a9a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f9e664a389d48c62d4ded28d3f138422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958facc86a15692091e96b1c9dfd440c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1656150652e17e7c4726737a40bc9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76d059179f7e4274aa00125fb4ede425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a54c958e3b5b4baef2041c8b86d8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9b126b48136cd3804cc1b3b456a22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d53dd21259a0b5cb5ae787b86e2ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224700db230616f5f8673c4c78e49d09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b8ae6720ff39b6b4c6d7bdd0f06c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e927cc5ee513d63e972633dbfa032431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42635ccb000c5e1c53319f6482873d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdf2231f8146430522d7c6556f43b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102cabe71bb4587c7004e0639043c68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6353068ef8ca9ee280faefab684a6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993104d337a9d8859dd2487c5a3e36aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759f26e51c0c64537640c6952211ee2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e55d7e7593c7ca162852f967cb1544438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a9536b23ecf59d8eef663dba8923439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae5a4733318115074f17e09d00a68f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741f34a31a159b69f9222a0665aceba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca58752b384a192eb5ba41540c2d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ad75492f507e3dfa927989343582443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868c5c17415e866bd98d0904df1c9a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d715a02d6a5f281fa1a82114368b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2a6b3f539eb77e32064a3cca59af9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682eeb953f66334f9e945335fa7132c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3007b6d489c7eac3fd90b8b85e2d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6eb3b7709763a36309baf1366ce6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5821b22ca8b8ab27c6a3444d91cf02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6b6561abee603d106e8be8d5aece5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee778f9512f8d9df1d98ab941d3d9122452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb17ba9170cd73c51f99dab2e41ac56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b1a542368856b2ad94e1e35e4bfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc389ae906bedd9edd49a5da6041fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74609b19f3d5783db28cebbf82b28bbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032087baac065da0b5e739990d8cf96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd52c13c0deffc5c52d0c638e27968458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cfdb98e9716e0077daf4519d0c7e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edf29ad28b959c1305b690ff4a94af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc888f3063166818bee7f5903d8e16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344751b82288858ebf4f43c41999d56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249088d5b643e8393942707c1223eebb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8dc0f4b15d977e8b8b444d5edb24f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939dbba85da76882f3a1d51da291ee2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca079fb00251276263d2a7e032c55872466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9281d222c5e72641d3462f023738467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4995bc42f5e34c7443fcb2f129601468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f50b2b54cffb92bf63400a73c10e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68eed00830a4fddb7e4b01bd1792b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea6c41350cf12be435a8e2fc28f624471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce545a80d284592846958e30cd320472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59143d6987825fc705ca28b4d9487c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bedd760a9b1d75447b28d9153cd77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4609719a193189d74593b7c1f7ebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbf18eabb922be47226b7959f6327a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a5034349ebb5d62f2fa9d977603d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962046d373d1d1bbcf30c859abe22596478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ab52c115a6f01e985a554754511c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53f11dce11dc1e52298bed28331e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c4831e6948960033092c1b61f9596481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0b2bcc798f0a13a245292d02762d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ff638cbb9b51ccd2310510e32134483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e055d1c4a0d67382cc3c9917e6b6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacd9a5c7d8f2e9ce66fe206648a7fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b9ce8711a8c3d2853b988b5e735b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a53356a5131dee777e59d126872d95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ede4ab2a1e2dd0cfddcd5272742b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d72bc016dfb07b2bb3a4e0a985f27c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda36219e397d658c1c468ac0f6af842490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a100000164d01cb931fa425324b981d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845871d59b3bbb088e94da18d1343e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c07272950791468e0409f5736166b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daeaacafea2c99c7a9e0f59c9e2dba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedfdfa453b32febcd5b0a66d922593495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf1a625e7b07125baaac47081e24d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171781fe005ac9c12e368203fbddcc94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88575ec1be29f0a561f1916b495d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402b9516db29b341f8f945079597326499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86febce26dee4aebff70e92bca71da6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96f8b8033046b13d7b104528c81ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f8b0cf08dfab1d6ca5bf2b118c822502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17286e05b3d70ae276b7ce06799efb18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22cbc85c6300d93b95620977f92e10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e474753c714424926bd68c2591d5a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93766dcb09c0ff412764e055602496ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3fc624304f7f3ee0c553c830fc6c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f54d9450349daed70f04734683b98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadd41ef7811947e2fcc909414748fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a415a8a01b7f1774e8ab1d78f3eca76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199abd93280ff9309841afa11558763e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799e5837f3ead79b709900a805ca7ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925c1cbf0fedabacdb70357da26114513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1551e06b0d493c2f363bdb6aca8d62e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c5c33c36fcbd6e091c2340a4cdbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b86c2c1ec5065b43a732fda55f5ae0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90fda797dce4f1dbac23b4b6eff31d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8f49a7ea95a5a08672a9b5a9d0a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64975f4936d328b837c3893213148c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8ae44ffbd069994112ba8259d89a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98df6c62e33753b9f8eac4cfcd80f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46777adc5ec17c2efd18c19e688e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103eda8db81a50ea599d136cd2a7fad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576a41fb5b5c1d1cc5267aeeb21b319524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120fe445593bb2fbed29e5fcde1594525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d80b7a2444ca27b9e66119ad8f658526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9526cdb2df9966560132271636a222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2c8ceaa1a58fc09487cba9f0f8b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137e275437c5a8ca94edc746cd72f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73f8a40f818d8d7c86287c2f36f85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b746502d417ca870815b9cf9f65f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9dde86db502d176edb38ed873bb58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa5b2003bacaaa46ce80ce5ded4be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc27be7c7066732836c5711d71689d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc28d84ac75f7e9ea78bcac0d72c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c0130dfa34d0a084f6d9f07be57ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ba4a2fd7cd90a86f13e0db54f1f29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa37184ee537f2a2e0cd6150f61a3a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9ccef5a28e98adc2e011a1998da83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534a4cc9dad8c59017a84f15cae26c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefe2b34e3a854b17d45a6ad9d1297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad9c03e537e5bf3cccfdb0ffc7cae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a24d93873a2b76ba79ee66be293c43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c665a917cbbc9fd07bf9bd5e7a91958544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0da34ed2934de5d469e03c28c5a93545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f750d4a25654c565751c12101b441546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c12e5a2d78ab3bf69d9f503f68ee6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb90432e0a385c8c48482d4d583e35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26172f00f75a29272fbbe663a6b488549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb921f5e4340617a9e3083eba7095c98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdd46e4ccfd7e253c20dd5d8dc9f34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeaf7d4dde0845bb671c4cd4eb6e05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac3f53824c9a842d7da8f3eb0dcf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32945f7734e634fb394bade4dd63ced4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee311aec2943dcaf24ab3029fe5e88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e539384e205b9689640b8cc9d045aad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5940e33174f9ff42ad1c0093c838798557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22738f34d159b0b5e30372d5a99161ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d1308675e3b3105d91b40b00a01e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797b6f3b06b69832b910fc62a487077560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27081c485e9ebf530442df4f79d016b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b654d91e62475c9c15f96a43729ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf94c75bda7334b06c4b6c257840d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a9c0631743adbb45f705ee57862b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f976c84cc6215b5c2afc2aebb251119565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090bb60c98e52d4a365d5e34a2c6d16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40787fcd3478e1064bb62f393d80e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2584931dffe2a74d76a0a9c6dd7cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce546e36109095eafd84ea71aad78d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0326f6901c1bc17dbe61a6dd337bad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b1d1fc50544354912b92cb4eb203571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ddb524ff02500036d67a40f5ef91e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f992d1a552d06f8cb10a4912ec0ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363976cdd42a321dd6acc9d3b851962a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf348f05d31fbf080d218359eac9bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4fc6a74a2f3a10bc559be583cd656576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f7c4bf32d2fe430c0a3315099efb4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9d1c64417e34bb55d0f96d736e621578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1395bfdca8cda36aed0262f6d6011e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc204e819cd40798725022b097dbc335580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fe215e775ca9fe3bb8bb3562236eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3e922ca5e2ac7d56df512c384d9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e03251134b148ab926eb3c2d6ab1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d312e64ef687c123bc8a9ea84eb1d5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eae117a475cf9ae2c1cee4059af53585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b867dd6f154812923c8efc90e0a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7527b6c3f968b0084e406940f6c35a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e6855663c282b9af7dc202481e9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e500dee5f79bcae5f9fc435a16ab5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912ae5c13653db495dfd21a80056b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea4ed13af7c7fcdf371ec0df825a6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e179cb4e17947dd50b8654d40a34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f772e58f03979ad9f0574b4cf519b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014508a949eb08ac29b418bb77c45bbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640949bc12c0c63e04128705b3f8568b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897cbd83280ab181f30e7853e44a08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2c2635c1433e0e6c5e885ba8df61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c589bbc5053638ae8b54620585ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f268ed16d9481b0b0b6622d45d378599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19dc7a66a5dca344e81e1f0e803d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076a8f27e643aff2af5f93d933511a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188d6a6e16867e1e0112ccaeb41ea7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148926b7f78ff432d34053a386440b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03e36a967b01229efe38a22c618d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4b9c18807fcff7979a0747d8db155605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e32af6bdb6e6d2ef010aeb440bb5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86801f6ae27445f84042b612d13da442607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb7a2717cb176c55d29a673c30189608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5d988a7b86c9bbad91bc93827bbba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf95eca52c1bba1444234149f92e05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8544c5779b3c266b498c0f264aeb5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8462da903401ddd41d7e18364ae950612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6e18542c57da6ef8c8d20855362e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30037e863e507ea6bdfbf693023b8f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d944d6064909210795e329846eb15f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d436c33d6d66046bd1a5ccf3ffdb89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27e0d1fe61b067df067e78423cc601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fad5e28b1fe608206e06d85ecc9c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a74daa0ae4b719cc3ac578c41c9260619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9d182d69b041525768dc41d72d325620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab166eb501ede672821fa8b8f69573b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d742cc0331505e6f4f3a2ac879e4cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6acc629ef953d866d1af68d972c5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc8186e86cb7e218475b534cf8665624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268ffc47bb39260e53b91a3a01ed5f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1650c342378962c1d3e766287281777626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0038dab153157570af7ec25746dc6ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b207506761551b23491e177f40b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f8015bc49a68a3bab6f7427055d06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea26bf3b0360de8537124bd3aeb72630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4dab6774a14e3a84f3a7efea9fbfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ecb950ce65dcc0e5b742c28bb56b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c87927d05e2f32de21fcb229f9dd1b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d737ad47034244683d923d8b9fc5a28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6bfafbfeebd96e01f9c4e3668ef08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b969279c71b66cbffd1d139af3558636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d20f7cd2f54105a103f98bb69ec7eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07584742488865d1b4141782e8fac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968f8b5dc9f26885a74e99dc6d32ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed6f6d7f46ae8f6925d17ea8ac3a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3748a2ce11d075be7e249382b51a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c81201dfdceb964d6214bd3fb6a349642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996e1e41bd5d9fcdfe0a187e342a57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853ecbcd140cda74a43cfe4c2bd1db9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5a37e82584596c4eefe1bde3ce0b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9a7677744df9b19bc91237e438418646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24f38cc5888f9931d1ac39954415e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a4d5ba58ea73de36501fedaccbbf6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057f07c10013522a42dc1802c255c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa306dddbc0883ae2b8b000a9b9a9d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2106885d9890858cca5522d9ec64e00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de090e72cfef1b8c14dd4a2eadc49f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b23d0e6e458e55c29c40870e32fe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf5d7b74a6137430fe8dc6a2f397f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a80a7d8d1ae06ffe923084223ea1d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e52a6bfe2e39ae809f08bfa226a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4d2ec7571be5eaedfb273e2ab499a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432db5410b5551c3119bf5c9e6721d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab0b0268ca5b06882c4537ecab8b56659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d496ef31edc4f72e71f358d258c0cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278cc692a8bc2bc3aa48b6757a3445a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37a78e47dc2a54b92e4bfb4156e26b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b5b3e4524184a6a95723f2e1889be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adb11018a30d85b2f689515565853e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4b271144b6194e77f564e9fe5edfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b0bc75d58c56e1703ac71384d1350666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c7f81e58476820e72a638c62bad1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd16b2536edc0335fff71930d7e656668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2e47221fc080589743666537e657669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889adbf9eafb8de7bf73218fe68529a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea90f3324075838d6528a58cfa19350671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e450daf92964e614445554356f57cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add73a01eb91c0a7de63ccbc61d60d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43499b0427c32930a46ef7607cf552f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cf6aa5d3b86218cac4b07dff8544675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac18e8290ab199a502be8a20765c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1952294f17a4818167b9b7f0aa68b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3df64e1a15a519dfab0e510cdba06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c3b40699a4261f66461ab27cff237679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf1398ac8258738b6924eb103002bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91419d9de52a067fd2b5385536f30672681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacae21ee4afe27e96f35ac59b8397a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550cb545d9475ddb6bde8e91fcb73cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f3991935f3a08abb0d37fc74186ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc717c397062502e7fc8fa1b55ae883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f73a38f8e5bf80533ab82e6e653c01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b021ab47282ad78be34953223be564687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc70ad580349d4209fa96f0f4c6037688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d6426cf82e6f7d5a4590a93b2d994689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea6478aba9bb232f776a51edac0af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ee622b6ff8ecbd58786be28c935e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec378cdf944e9698a031c18c4fb8a61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a262d04ca92ce907f5276672985845693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f3a1e9758a3b0b400d31d06530ee7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a14b715ceaf3db4368a5e8d690634695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7b215a64ecd6f47b88801371e57e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accc430ad2ff76e22e6eff543a9ddf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393664997fd56afc342c20fdfc26794698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b87e647dad36e498fc2bfe11d1dbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e796b882cb81c31d8e5a80c17de90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d3a97823b66d9cbc5c331eabe11f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907bfed437901b0bc969ffa1aa3e0bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521501e72623d77cd2310f6c52a142e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed24a6ac3c95f6e173e5625728bb66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d9d7ed2c86b0c700649072b7e055705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233019b68406d5ee01a0a9b45ed4d3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb7fa509b4ab48319fddc13e4bc979707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b8c8d82039e9ad258d6fadc4e11e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a79c95a5c0274bcfabae55e6418c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ee0d6351153174bd94abde2b38409710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cdc8a2666239e70a99437079e2980711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1d4e4a3d54b31e7ddaaf6850e3f0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f10171f2527cc2af2b4db4f158152713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fcc2b7b68a6d658dd4b77a2f8b1b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299ff6ae5b50adf467a987c3d7bdb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cac53d03e2f70b17b27198aabee3c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0304232b9c39bd5f1ea22fa29be14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e1245c9335de3cb2042d8fe24cb1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc13a0aac11c4f3b68230a37edb388719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96730c843caaa2fb74d97b8493e7d991720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3358fe758d48e0956a147ae4e43e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b904582b1df82b86ab94274fedcaa47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd49232629b4a28f87baea13d5338723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22348300aea6c65ab1aac33f09e5a828724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58b641deb6887df2c91445649b752725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444b0af743d6dce61cdefb96213abd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b091b3204203261de273ff1dee0eba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5f652a7f1a1cc5c2d86b50b94bc6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9fdb61fcbe881750069bbed8a9dd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a92394e4e05f17ecbe5aa9754bcb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4b95bc613cd3d6f9e647127bdfd42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc9c5d23c0f8605a66dd9eef3fa6e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab42533891c57654ed4ad2476c01a24733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55c69ae225c83287bd4a0ad148b70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6598fe64571c384849e55738f7165b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a19a398efb28582d369debbd97288f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc4868b0b2eb75af27940f9eb653a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710cdcab1b16679b61c308d9ace569f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a02b561321e878cfdcd8e36c8362739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266159c992f9b81ceec07169093dae9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29beebc799e6fd0120a39f4290e3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9491e9ddb5e05c7b5e6abcc201d30d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e931bd5234aa15ad2c22e75fdab0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7771155d7212ac371a357b9fa299f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b37f9df923b27d28e3143ce1cd8887745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e53e77394791801e0a5e9aff25200746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb9f30ba209b8307f753d32d1f848747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97faecc42585d0f689277029af4795d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3027f81eeb4c2af5d1185f040155749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b433a99c38eacc275816edec0866b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb420cece9883294c8dd756b85342f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e2854e5dbcf94bba36659d5dd433752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9e11a712b4db0552ee766836d65c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9e18a0d708e2c54df03919c65163754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5cbe222b0f0145baaf5e469e86609755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca87339f7efbf545fb19c92d94ae93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04847000b04ed893dcc33061df3fb3ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e6fef0360c02dd9f66e76724c591758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d7b6bddd1780780b80f3ea1f64b58759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbea008ffec93270266b9de5987760c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b0b3851b6f55c23438e71cbe08eeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31694ed9d33b17778d4b096e2c21073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a6ade63a7bd73b3eea93ff1e0d4de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6e8e3b4d66e8b6f0a9e4c8835bd925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaebff118f191d7fa374d51413209a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b0141a21c1afed60e94818833d0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82945fcd2782ca9e772d0a2bbd903c198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f74c411e9b925582d4de35d3968499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d05c79ab8c3e94491896cdb0a1ca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d48ebf5b42f935a885077309e76d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df832f27039ff980aa2ff29213bef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5c8b2df0024990843a64a8db5372113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc5ee39d39b3466706e8dec6e7bfd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11add5b2a61cd3518781b68c72c1d2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0be38f3f936b02a7b108b7bc1d3bf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1eeb12223dac5d1dac29cc847d4cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4bdb663e8dce1b88cc3f7c61746018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caaa6e5989a84c8bb0a7a8850141d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd10ec4ba8b138bb287e58b7503eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7915b09de0ab7ca02676284ce0ee121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4634663ca56622a3bab69c89741b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb4f6b711bd7aa39228b19d5cb478123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c20f88e66b89d579ab713a5956ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fa546c5c42ced9cc7d694aff8ff1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fc13e135c71443f4d87f326e1713026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78739c0744d8827159f74842a827d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4853eb6ae1aa51287d552b04e326a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def459ba3ca6a02f428635dd85c2eb3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb02cbd71e9d4d726ad7fa0fe23e35b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8493ceb4f127fee9c11ce6081f5bee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb31a79d5a82fb38b732bfd7cf144132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d01eb231392169472a65fdff4ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ba36b852d3273d1026f44078049a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0b47f84e8e5ff927eea9c6437fb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c05f4d056d0405bccde0448ef0bd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17223565fd8f56d1020e3def545b7e0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62985e807af1b725b8b8885fcdece29138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b311685ec4f4df0fab46f11164c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142b218f3a3fd1b96e89d4e8fd2929440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2222e74ef37af6f1a7c576011d91d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae985eae3320da79fb97dcd537d84ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef073770ab365fb48e5b25707cdebfd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec52410fccc4678cabebf93bb1808544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce976486a12c6714563ea06e93a696cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf009a2d42bd3861d4b742da0dae2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bda0ff48c10713ece8f7a18b1a35b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b2575622daa86926495110ae5c7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492ebe26456eb5a6a574959c75518749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41341b65c2e86281d8890956bd539c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755bec65b18401341b5173dd1318fe051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f53da69d5e1562adb62f67f08ad3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7258122b37e7be47ceaeb706a7c80853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1188c523f1da4eaea88e89b25a15854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e051ebda1eab72b4455c0c27ec3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4d0e88420e7ed69c7249cf397a03856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf06eec21d034d79ccebd088cf18d0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1aa7ba6eada695717c2a7bd30f1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8be90ab91c01189674729c14b420f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235616a950bfe357503b07c27cc73860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb79a1de24eb09a5715337ec2cc1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07c0dc8e18d0f9d2f1da22d4d963ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c3b5fe8061f2190cf39b2927e236163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac776643f7fa65ac383faa29db2ed74564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a90bed39ef66aec723c1b5f6aababd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71771eba0baca3a31ef03877c4240266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec6dec98df73f58cc94291c26d5eac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70546309d872738694a52e364e2a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8fdf0bf1ea0e7768462667445e9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193db8c60ed6d28d47c070f551f9574e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959a716316d7b2e10584681dc1f15471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0131a3a937574da3bf341cb399f0ed272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d4e3568b834a6dcafd55b4c9714e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1116d92dfa34864d1bd0e4b052be374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5fbf449c9499fe7178f910319564b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789b5fae1d5d2cdea00a873fda067b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eec4a4b58bfb6cc66234d69223779477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1468329d13b93b9ce91a1ca804f187978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed43ed57cad7ee4c5d8b8e1b0289179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc48bca9a40af58797d0609e731c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ad8b5fdea02718eb7ac6a78ba16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572bbc9496b13c0d2106afdef7452982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bd2d181cb1b2b2d86419d20ed25d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f3d2660a82769c34065d0062466a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a660e801f07541199ced332b7fbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965903c5d7ec73d472eb094224bce0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5079f36e672b3577c14b38f39924d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d05e90ba5484ec80ed7f884462e9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2eb507f59a1dfdb8e9e02fe0f78c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b0dbd510736d9810b420705eca3ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec634f5c3692d83f0767721bc42c2b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ea348916a5929fef5acf9bd7d7a5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0374622a278e8eec718e7d26be4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be46d30ac1e3e189179feaba8b0f8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321e24c520173972fe37235d023491395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468835657746ca2b1604536cc154b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d3d72be3e58215c45ce0d8e38224d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713cfdfc9cdf946089cd212d048bb9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b695970332b0aad779d8e2224e1f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64867642a1838443fa6e60a2e0f1c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283381d9a7651d71df2bc4ba40fef588101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc06b5d3a382dcbe7b9d8f09f924b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361e703a278aec446954555a6fe504103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bddcb3b3e180e6e31cf2e481330a46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52406094e1ff1e3406fcb11a0b341b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3627d896dab10f896822c21de922bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1a1b353990aa5da0160f8e1f6858d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6caa39001c243f14d706b6ed144f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360feb733ac0ba2fb9f19cd5432831c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3118de2954f95c50175bc78576935f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1237c4aa663ef7be9860f3da1c88f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49bbd9d8c19996731eb4a51b1bae7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4ff632dd3f5c4048be4a4a7832261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d5178d4e9f35b0beacac6be7eeabf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e98a2205a2cf486bca96e6daf5784a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e569a55312c096802b9928410edf9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475efa299d283aa2cf2a41f9295a11b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627e96eabc842f9b9647034c6a42b34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428210ae4d188fbdb2c90a7612a76df7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5990f19b99bae9223e2595f8cb1d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea540b834a529023ab8a744703d0abde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404758e024b16ca82d5618d6dd7739a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710cbb739b36d2dd71ee44dc7e18b0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d52370f8cfea35cfefb9375fcd633124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4be983f4c98375b1945c36f6e6a5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f4ee7d5dbd8607ff773418244c84c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b751f31601383ae7c6f0ae15c545d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e0bc9ba84c9353db818332f5762d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c46f8109ebcf320aa98ff9abe94477129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80476cd8418ec48114ac49f3cab4237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b71b1e813ec47a717cfecc46dc5dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc0823e8fa6e98dfb8752e9a673f6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae85478690f1da4ba900d801acc4139133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cf8750a8c5543bda68f368fc4053134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03861aa5be1a5611fe4d0d5c2595ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40436a2095402699443e7a72d7e3d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f5961de38e288af45b6314396285137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88100d6d30b12eb8deda9baa35b13bdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d1723404a9ece97030755698dad47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f97ba21f94f0ad7f34f7918a9e37c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a8a8d4925097eeee9b85803f60d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e8531e8d318e95cd184481d58827142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89298cba6019a0a2cf3305ec8c6cb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7bc87409f25479c6de751d0baf2c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb717de6d9377c881ce0b1313ff383b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ff7e41e8503640431737672ac1c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca51723adf4511512d06cdf1f0ad9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff59d148391c6c3a321d9c7881f113d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4606bf874236dbdd1982e2fdaebaad8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca737eb2809dcab3d4147c47987da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67806473e206160595bfb4b64cd4a01e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4281127582de37839f8c822dee7482c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c644d40623ae284ce8c6e3fde21bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000520f1d8120998cab469c001382b7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354c89de74999c6f6702a7242ea6dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7392d3e156f25b87b3076f0f9ae82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf52ca3807091d52062969d680ea6c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc2cd3e88e6db1f3f1e7745e888ebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191446317118d960a329f3bba92702159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67cfbbe896607baab4135691daf06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d133d6f036a9d2d17c666d8d97cd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcbb03df4082712bd0ffc16b0d1fd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb206c3e525df57c38dd2573ab13936163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b402b8e33d44bd4cf6d09e2a079f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4e95937e560634aa39d5a9d35e4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320376b558c01db017e67e67e6a80888166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155795bea613d3e298017bd40ccba6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea063643b3360ae8e008b9a8fc47cc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa996926160805f0b8e993051bc19d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72206897c3ed7947a3f5c291ab86be6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a5b0f6b5a4a833755671b1b39f3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a690097ed00ccf852dadf36782509172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1caaae167f9467fa8571f2665bb9f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7371436afc2c05736a1a3f5f6910373174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f1cdaafa1afcc7cc7b00238dfe7cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86d9426530dd35968643b42e38f7fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7984cddb16d6316d62129600ccb99d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9a512c56248c13fbc90aee560d08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1296408f5df86d20c6cfe3e74917df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975625aa0dca501e201d0002733eeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73bdf1fd8d899c8bc3c2a989a0d64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db489252c73e519c8861058c6f7b26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693209a0e404397f8e467dd80eec500a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc5fbacc4b3a61c831cf706616d54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8cd36a47efdb2779579fad6681f99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ca01ac00e1d37a436cb58327a644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec62ed349762d4a8ada98029957961f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5a1cfbd2e1ee0f8763d1770d667d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc9aef7f8addb520dee696f931cef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5871ab3f1e1879b3ab7d19a5674087190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602727bc9adb9e372a692418e4f72d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd807af1f16fa83de9d5d88481120192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44894b5d7cc9968f0ad2baf62b07fb4d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018599767ab259099311d1662804d70d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5be8df4f49dc290bc79b4c5905305195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe444e8992bdbe2935ccf39a7a2090f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11ba4466a1d6a396716d485946f714197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf083bc90f9f606e6db85c1b0b428aca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1760a9a44a42b6dab53a17c62acd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff9a1a48f186034f48bdd319562594200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2735788917457e386e5c8d3543174e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ff3779f750c8534cb432ec0dd5ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b0b4f324bc8db598ff0941dc3fb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa9db69e4ded4d1ce8135d63ff5d42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca656bd8d2cc859d4acd020d7dfe08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0b633385aafaaa51d680ffc33b6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05da275cf1f4171a803e66483af995207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc4e5c405f55a205ec85fbeaec546208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f599e1708005249429726dbc5f5577209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713dfe3c0dab6af63a7ebdf05fb8f89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c34245dc3c1d6a506f0437f5c9b983211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719d3ae3fc6b1625b8037cddee4fa24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824841dc101caabb1ac0f3ce4262683b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df3a8566dce7ad0632f76ba466242214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f83596871aef00b11f5e8dd594a1a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f8b16cb70b37d0077dbd337f8cb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3025d09981bb54121e40d75c92d0f94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967ca940a97b004a10e28d2806c8ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b8e78079a88752be48e08f5b8715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3eec6d4f878a55e9175e89dee6941220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558cdd711435c2f5937df8bc9755441221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a8c9d886bb267951de5636f605e7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9653d77f1e30075e47d01cc7f1bd877223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a542ba5b6490914e67d410c54ec7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169bf041bccd33483874eb88dcd45fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96b6018adbb8a514acc2425cf87ddf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be9583b7ff9f047edd28ef1dbd97f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce435b7d9ab85ec87cc62a3c8ccdb1ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c33c304f93ed62e9fe77e3bec610229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87dfa58a9c379028d8955d52e35890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b506109c5af256cda57d28f1f4684231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e6ade0e3e7ef6b79d726e0012dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361902fd684ebe8b40be2d977631b20e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96562dac0970e632705a066f741a5838234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413364f5bd3ac9a31c6168a539c7f58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329820c12f52718f9c41a0a78ee70db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfc61b0790bcd6bd837df22263c0f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaadb7125919b7918fa88824ba1c74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb0cf135054517b8878204f60c243d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7e64cbdb22844935a62903209d49b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3df781f906c6a18eaf1c0c0d94cfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b4e8960147b45e5972709f02ee8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402771e3d07d6d3b1dc794e8bc65d92d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df450b72c3867b8ec09c6f6a15c6ab5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8f8b2e46902836d01d5d49461921245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a028ab3c541350646b8fecc5655f84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f0adb54dd38cd2fb20964ee4f1345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d3f9f1420317211de0a9937a7d8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee037a1ed5dc0958dabab72398253bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b1c9f3beb6012339aaf0b5abb14c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d49548b1d32c8d7c3c4c2bb77d0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381827a202e658abce74eeea26cb72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20e18f12f9285f7a3091a35cc64d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651e3da2beb142a83958ba13326e2ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16a52d12cf4407789c3c4ff50bde74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327e669ffbb5fb008b2f02d757300b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b22093b220b47b6f85783433601b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36222f13ae6e9f43db3ae6336660d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346795ddc2b5383cfb6d26a056f2c8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2866912f74bf783176eb9ed0c56ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98156b8a2b88ac833529d149ae6005b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4efbf0f084cd655fa248e92189414262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308c9980f3c4164d1641b04fee86ed5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e923acc327349ce1309225ffda7a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ba58c0f594c11346a89347502ce74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ad062239d71783283433744c6821266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b932cfe9fda711347e896730c5c9a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b29ff9dfd06f039a525f35620316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a57e1a90147700323249a6a2f53ce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89579e5cffb38d62c9b3e28c9712c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276294c46584ed1e2d684dcae5d89c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e675885061f6c80aa339d3b321b6f14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b301459627b0139dc4c9e9dfaa58b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009741e5045df377c9aa86167cd20ca8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b0b9450db43c10a94a5b4653bc2a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9aaeb4a83d2d731e040f042a503fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3bc791ac0deb0f115a6dca596ed74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16482d4a7824a40888c966442cc88db2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfab1c33217d5c872ea7abc2c0aaa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2344af0b3d0ef34b466d81b7bfb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81e7a654d54a8100d8168b6c5913e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae96ec6390f886175eb8c57377c94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187210778ade220936b24cefe72ae931283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f462e0fe89b5949ab6425426c336284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d93d3a964faebb264a3a3bd884aca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9a9af68b5997bbd274176f298649286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe720b673996194553321408c147a12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b306b56d713f23e0f90f3a27b5461288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3677f6bc6373dc9ac94b60eca6c9d7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb56290c94d68d64fe6b3680198a1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ab2213b0c6c3db363ad26c3ae305291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc889093138caa398f224052e3fe3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5b0e23932808770099b4f03bbe5f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228bb6d8a4cf9f817f3dbd9be25f17d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ccd8ac9f44bac8356f6d5c93e727295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f10c668f28f60b105bf25ec3873398296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6a18821e650c966a5a4b57d1c5708297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63011d8623084165d9177dd8923178d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32455d3c23f16abc241f843e18fb81e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086ee0b06f527575406de5b66ac9ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3dca75fef1d80ae2451a1128e1855301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba91735db9cfea64fe03c30c9430ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975bf33f37e8caa6acdadc33e13968e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffd1d5710e1ef7a323d86bc03a374304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d844b53ddd4dd530e76bdc18a69a768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577903129ff86de1887dadbe607cdfdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7a2177c7be759fdbbdd413e5d9b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f51ac90696a1f2d3fe2c931f2123308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917c691f478a248d6c861796c0f71ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91c9ad50e0ea65f65e87fcd32bbbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabf064f785451ac934b15d35ff9213311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44354114dc253a1d84c8c245b5b5de1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9b4cebbd9e38da896f3231a07477d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0b4cb4fe86c1adfaee032c45cb61b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec3294ff6cd4d1d437e66847aab5c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efaa97c8aba5ca1dca2cd93d7ac401316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a72f2a01281059398d69b03368ae4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d3cf67dd94ca1802ba354506740bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d04e0ce577ec3bbad92b965071613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e4b8cbcf64fad4d6c1be91096edaf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92933220af5b0c64c5cddda9c1859ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7b5bb4e808f25f4a133834c44a32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5b5697febef4d917a80f49564df9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160e2af3706c1c5041e73c63b4a915e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee3da9091ea0626eb84c86294bb04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0ae711b77657141481507d94ef7ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf55e5834ea579ec95bf5587738780327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf75a9b169f59a9c6558bfbee7a22e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8723900b31fc6b0118f1142e6a0e8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1d1d6764dfcccbfbd032acae48a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d02fee561c7e5539de8bef824243b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bc9b5fdb06a9f9dc016592cd138e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903a0234b3f5fd22b6a6b765675685333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65501151f402a2a68422c9c01a48e30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd04872584e5a2234445ec616815e70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa011c30cf17673a09451cc9442535c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a04cc64aaf0314b39688ff9eed3b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ac8e211a972bc650e32498c1ddc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaca57bae42cc2f87caad121ce1bd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe18d311a82d53698b174b06136d00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1cb73cd78c49d99d0549d35ebc032341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011947f14b1b696068125a1f5a35f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a12213f03bc4666c2ccda03f48989f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf051c2226a189702b688d97f329ff51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f133b8bd76df1a7c6e670695ed2f84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7d071c5e569126b4a8d0befbe6195346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbd4424e50e8961a7feabaacadaa87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06656d8b84c0970ab078d6eb3c6f39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e55766c903db64074ca821bf9feeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe60308b24965a40c1acfb2db42844350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c67189e4893359800a9e7f7fe7f12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f71dfd6c23df4a80428b76041f1e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47820e46e8d00a62d8b4cd56433c093353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686838490b9a2d797f8b6258bbe6b76e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e86278c1df57a061fe863bf38f6da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22a89df1f9dc8e234c7f62801eb8eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dd97b2f3aa8bb3da2e5f617ee5db8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d3cf39c7a61e40d1a39ee0e774fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce93399fc04ea4c6fbbde7a41476570359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65349dd028748038c949844a76f735c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1d3baba687001818571d7dd80da77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508992498d6844a6acc13fa9de7c1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864b5b88bfab12d4509151d9daff579363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d75a9958c1b2830a4160dd8c4ccfb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165cf301593193b102b4f8222f2cc76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949acecb4949aa0eb2bbb6798eb71c88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6e1b9c85ef22fb5a157281406a5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed553f27f7050f8a729f21058944c7fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140cc2ba96bcf71cfc68fa127c4f172369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580272165e63752911156c733534fb20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c233812a69596665e4048d68df3db3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62485d9fa90750abc8b265e02fa4910372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ba2d328c2d31d47e497e506952faf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43570e8c34cfddc6c4071b9c3ca4df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae84fdcde927fc7bdf2ee3618a8ff3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f8f43366b133a16e60f38a47c702c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b98220663285f8717c0679f5f8b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbcff2c3be7c81c0681def25e37eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c0e79aa4c5f135816e35e14215b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bfd21dc931d6a16f7852f52d1315e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634155460f6583c4003ffe98d236bc97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cd96bc0dbcfb942aad616b894f9ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5750e112535508be6c2382da4f7ee0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5db4fa1319e317d503c014589d100384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb63c583d2af5ed1e85026f0142a8e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd6e2591f0a80a045748cf87ec5064386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d23255df33578d1a66ecedbb7e1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa220b3cc431054271383cff6bee601388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca655f82724863408015e63f7c69848389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9f3e2d7e715eea9c813b188655b6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a2d8c17b6a7557fe0ba4f348534c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f667d134cb78419c5028216b0d8739392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ffa7a4000a1ed4b7e4a882b0ed29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab735d6deacf5272d9dc719e04883e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb7d1ecfb27f3bac14ee286e883987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278bec943f9e59f7a1a64865b6d2c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c240f98d05ca5c1186469924367786397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267645d2920c5c9170fb326616b287d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0966c9dead7e8a746fd5036f262af52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d696ac4d17ad97b9f46bd7ce2bc284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7146ee1737a98039903d873b056990401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25fa47a159270b91a4d4222e84959402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61248c0aceadad59cec0a1f2b632886403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b66c5ca536ce658394aa6955c1a729404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b13c1be0d07d5bcfb466ffc25308e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895579a52871f1e5119c89f5e7167e92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0316ec345b098b890c51b2502dbe03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef43ed8386594b25069bda2a0cac2ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eaa5928379b67f49b2af972f5d178409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80033a2432fd264fe114fdcf077945fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec3e40a07ee24ac15a94b791404e2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dbc705eb4e8122bf15b0a96e834b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014ca40e148bdbc275f4e55ea031e1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6a48c4a00fffa8ca2dec62fbbc277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88c7fc5417beb89eb9bbffb7d44bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0059535e317cd176d325ae795469416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3460476660de0db70ac5ee5f8b9748417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476177ace8ffe57937be135be3b4d7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8b6b2b0a4302c819e4ad7ebeedab1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211f134f0296d4513e80dec087d63e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a30129ecb287f8b30f165a1d270a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c98651ad2e567f68ea6120ab46ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9b376abaf9cc0740afb151b17bf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a22d809dd70016d2152cb7fd67ff2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376cd78c30e572b8bb13342a08195bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c84cc43cfac2caa8f7e2ea6b30c10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32658c6507c2ba5852e79d0160e2a7ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296703150ff0aa3caa5d6285755c183d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86555b0247e5d276ed2adb16639e9bee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810873b0b203c1cd2a54d6ca0f00247430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc4b9e756458d0b66a8aadafd1ba0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e731a79e6af2270c716973396b5f55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ac7bc099dc72f87176e1000042b03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab915c0d1f3738493b00b1207d5991c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1300297b9d1b0662c46de71f7529435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc385ea745592b5444ed05d874a934d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104658190897410b3e6a8251e595eac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17698d87ae1e22aa020d61ca1c82b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97c79ec29e5def9d6b6c9f21a80fec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d20f9eb3d0583425e1698f8c41712d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c361caade847b8eb4ab3af2f8593d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12d4032d7f2a5419805a154598f08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444dfb98e2cbebff66e2ea98e3f6426443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190be06f4514849dc42ef663d502a36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e9bd26ba201c38b01b4fb317b3a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891006c480aedd6da1a61f3b47555c55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482ddbf1068eca70e12d7c1f012adc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a3d3c47d2caf06397accc16377034448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae734d8cad9e0c84fef7f903987a751e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012e82b9f645341edbd046975ba2b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca153593bda1de767fd8235a412b361451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b8d6998d4ab2c9d5229e5ce5e8388452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c958c8cb71ea855aebdc5a5b89617453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3eebee963f2c54a9a2e9341d3d271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5058729fcd83a6e8c7535640bf947c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b69987b3e92038773a8709a1502da5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7bb6d440b035096b7088c823bf5d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b11090891e88f20782ff6de14a75d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5937f231a038fb95724057cfac26c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad3659ed3c892f6ff97b596ea4ecda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e03f8e4f73960ed08cdfc9dbd74db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d16debd4dcf495a81dfc114586f9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185c5cfb6ae9f368ea160554db6b06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf045757d205f3622eadb48ba69dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960f219e01184f77dcc0ec3eb94efc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faefec56b2c85b34e74a1297a2351b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe35971c7a7abadd5faa8f3485ea806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979250e178d9925d47cef25b444c4c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70be475a07f60d6c9ae516cfd5d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c4833763b46d87ae9de911242145470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe810e4e4781ae6894d529d0157b825471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe904533eec679010ee414395d7838d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550ddfde7f22a657a869756fdb502f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab004a1e612a2bcdf5265a0805c500474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd1b3794e60bf917d91597b94a076475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418cdb06c4e7ea8ebeeffae48eda3bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61490f4b0a9a690afbddf68d63ed84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f40154146777b091a136ddf9e6e5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a5650166f0d38f6323d0edb3b13ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2942e4c81ce125cfb6e5484bea23308480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5688fc6d65f2d4a17ddb173fa2da9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cbab98d7c04f32f33598f8cbc838e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52709c76caf98801a93a0fdca34fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c51d1118783e46a3d9cfd9e6b643a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23840b4b9a83d95f1c6eb35934e179485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdaa7df34409d25f8776f02ebe569e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfdd5f921f9651da716228222d37c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e46d6ef820df10cfd8fa12baf4671488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef935c3606e1d779c44f4d0fac8b532489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552dd45a124bff5bcf891cd2f7efc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c63f9fd08854f2b7a22d9e6845144491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79228f964cb7a715229a36b4ed4383492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc366bd12da68089bd15bad5da3e6e67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5057156860116747281981794f7894494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394c88417d9cb1b8a6538aab2b3736495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5a91010208c4912ebb0b3615520b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e873712ff932afc6f733a194c18fdec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10e121850ea2568dd4e1cd442909ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a6ff31744400e4c520fe02c0445a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47381e73c5de92460f496487771c0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef17e349b8bed44332458e52b6e1c6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d1584ab0b6f3675c04f5ba234829502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d0e18b7cd374be6c06e250d5e4142503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde436660baa3871b3399a443c71ebd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd81c7f7ac58edcf95c474f433290ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f39b09d517e5258f8a1c682dfe85e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd44e8b1d8c63e364e881ce16c36eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2915283b246398dc449ee630694e9fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f49ad1adc81ca4edfd4a4ea531671509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae46f520a5bd60b9e547084743e1846510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd9bc3107ffb8bbe23e9319b9fea6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011651085d6198173ef36da27c0e406b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9089ca02f443e848c73555503a7006513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079470cc3ad9be5f132ffdbb1eb310514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27eac753f91949b1d36c5e69a411c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1217a2786cdb89a9a84698e42dcc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872b31357a6131f3037767296df81bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afbcccc738948976ca37e9e048c281518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734df9907832f76051143d7db8dd904519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d994842a712b14e17049ae596b38b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38221b94426c8e305726021ebbb34d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a319b14e6f155ae994fb978db4aaa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514983e6dab828595fa78a4714277ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f8e1dfc241bd82cf08a94407d9e00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f75765f539a512bcbab5de310a64f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f2069a285a2649d87c7cbec1062ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f783505a23beaa4bc0c39492365ead0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c688b2fcd7762015023bc2469ace528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac655b605a639e04020e78fca6076529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464c3b5fc3e1509010c7e1953a051c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b5cfb88b01ec3d6aa6b506b9d3a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c67cd243fc76409bbe4088e7083d2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee733c29b15c5e50f2f835907122b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b413349c0033f5700e888564dc3613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be120dd965b34853d56b30b2c6047535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb295c1e46f2d8e501a4961580525536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d963e39ceb9ba5af70aea1951a91e0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77480554fec8e60759c50eeabc2ca341538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b124e6b2ff43ec030110317b931bf5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4c9888d5810b4e129b408f6a0e959540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd01d13a69be78894a19ca407c145a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad749f25f787d832149f40158583647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76311685ea761f6c9fe67863526ed65e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920540887b11fa312e666efb925d90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1976ad4e190ca22b1fac3bbaf01d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc30f65fbfe1a69fecbb8abbfdf8be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030069c8db9d8acc867e2c8c111e5ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d1242fadc3d498c1a53f9c3d7e0b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a2928a847bb0ab62c67e0a01bc708549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c57a8a3956e42fd9f42d7413ff49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef69f3173ebd74cfc18d228dfe5d189551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830f31c12126c0c280ccad9d8552a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c0132f0cf2743effa1124c2be5e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b7ff838bb823d8164b1e446157368554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d42706d5dd90e3219ee5002cd72faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931b729bade828112531100ef3cce9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc9316f6e70d03a79f5cdb40d56af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbc35e15696c665ded27f9e3213ca8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24d1a0004ee7c9371e02693cc9e001559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30642e9b22fe7af82fedc977a25b95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0cdeecc4ddc73dfed8003d6431a5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c94abbb2f16b059d3ff8462efb90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d39553f1cc449e438019f59e9265563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34906e86b8acf07a100abfc767684a7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b5d67af860df1fedc989336697148565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d49b6a9b5b2fbe77231a5dc2c9860566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f909cc5dc1963fdb6429a6901a01c83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6d9e3788f5f351c9fa9308c5fec2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ee5b740edeccbd08ed819924e12de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3005c5803ab62623c9b35ebe4e51f18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5867d75369d39daed0e19715474465571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2115194e3cba88f552445475c45e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818b0dd4b7f0fc6fc4a04d9c918559e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32574e57da71767178d6baa480dd4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c479071683343c0acf4d68c032985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20622bd58b6cea94f03a6ac43fcc523576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b0d61795eb228c1e2835bd448cd33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8367b671d989d5d3a10004e64d33e7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021a23a25d8bdd1546f7b622897363579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a608571d7fa07d8f8a051174ce9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f483909ddaa1cea6273be728b327581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8617a096508297a81a06b2f949ee2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8330c00fe19403ba721946ef3ca41c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815768280b5fc4d465a7098a4b7a03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403147ec644870fb52ff2a7c6fdf9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dcf2fe7030fdcd789a765420c438e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d803f7238e939fe97f841c6023e85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc46a61d26a6d9c411b1e39bb63e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9618c21eaf1006ce35d78761c11028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169f90f4f79b30f2ab5f458abc466c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7263e1f867272b7b40a39133fa198a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57f6083dac1a65aec86b7b456a626592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a0f6c0f228702015e6b23d6559532593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0c73f6d2b2822825d968194482381594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5535bf963f41856acaae52d46eee7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868abb006491bccd7fac02e618db634596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8e7e7b0630e2146aa8e9b3b90e082597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22f094a8fe7ae37eceeb6b5aa3c075598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eab0bb2c2bccf90e999ce0ea4a3aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479266f76cc98b5a4f9b1d65b73ef40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa9edef11e11df67917c6fdae5208601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb9fff1ce0181cb96aa032f68d5e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b5d9b9b1f4dad14396c9bc94c487603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f6ba11f84116c9eadcdcebf77f9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4be6599fc28b1e5ea0edc0101050a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d028ddbb6c0dee91bba5e11f3e3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6df60e6a8fba27d1cb72e9c37089607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656be107f687ac90d35f0a7d18363b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313300006d25baa52ba8bac3d90285b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bb3c7a33e57ae3e648355b461d5b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8083bc94ab7de5c967d56cb06175dc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ddf4b77066acb90baf8c4d772d6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb064c4cf017959367aa94acf2442613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13570db53d38fa6cbc30b043e11e0820614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302650fc1c7b61dce79928f6efd19bc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f9b0514d7a9966a3bfd28dcdd3fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fc03b3e883ceb5fe6c5ba04b18b4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f120cf2556215d7ebe245090836450618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d0392e85d55e7643660b8efdd5a37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52e900a2f45e4871d2741b084f46be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463c90cb68ab0c4cc40680adfa74a13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d34916e13cd3b46a6159fc47ca297622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e69a78ff6441d562110ac8660bed1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c49f6b09fe9955d309df166852cda9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf982dc3e4abdf3371e8d08dda4ffc33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b1ac1ea2aa09f593009bb1dee863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6aa1fb4dc802f329812ad730bfde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de68395ed6583ffa1022f793a9ad989628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af717dcf36f78123a8f7e8e61badfaf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34f0baf66fa8b106fcaa633acc32d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688772a3bd0a343b9e124d84ab00155631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db80d1f72611c55d9dc02ae4dd7cf84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40c9255aa7dfc8de70ac48fda6f298633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63fdcca5b093026fb53bc38a76ca5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a3d2c8374a84e72384efbb1ac1cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dad64850eafd18278139ed4d8d18ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de852cfc9a1f098d86e398c598fcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cbce1e4b7a5c91e9cfb2038fb6d7f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5256104702380cd23e8dc5885124fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fa5195225cc654d7a5739f7a22188640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523cdb603bf876551fcd56f022ccef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb59fc04f9c5a9803a7debbce41d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7265bcd3950888de5fe41db65c5dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b4d53eb797cef440a331ac6b4c4fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fc44791be572beda73767c09dbd0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fbd771ac4c71bdff453d59b6252b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e9322f6a2565b9baa07e976d4b3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb030331cae7ae0e99dcad18a86fb6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e029d3e1556be0b44fefcadb7dfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646afebe157c3254e8d643607f6d5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a56403163af338ac9eb7bd294c03e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72131320235de1ba9707c44367ce3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c76d895850287d00d20b7e795bc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee56c4d2ca2a75e3b09eb538b32192654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27e6ea83179ea1a1488fb52074335655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827878356135533e4f433517636c6dae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b52c76a63cb0596a42932b8dca911657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f06c3e9b18ddee7decab9d2b13e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b18f23a33c9d3cfc2cd08faf4f5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8406a14641e57b0fb4817429cb2e0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c5adfb63ccc9e05f1a4d20d6b5e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794bb730af102eae19a929daf6be456662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf538f2a07eac091c151ece4420df60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be28262c33bd6aa53c1f5b1014277664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28524ebb50f6c6c800c189edacab1a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c1e85e41afdfcd4a5cb21d522cbea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8d3aebf8c67d59182942cb87e10e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdb15862a6f7155ab079b9914cf50b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23b26dbf3d1e08a15edada63d05e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf608b86439d34baab194aca2a234034670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6001bf081cc29f1aa24ed3e1f05ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ee553786d0d46daa8a4e095dbda7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c7585c9f7c2c3c699df47b35c3859673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376045c3914d636c40799925967cbb52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fdab0bddae41e3922c36522d252ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb19261c8277ca7bdac1f2a9a3b43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909abc6c40df0f4e5aea82bc01fb30b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6135ec054a3ff9073ca88e83378ae82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63468db468e9d0f6fd2ddc4b982ff35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3330844a8b45313130da436d99105680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdae7e7c3d867ed45fbae3b215aa60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d55eaf110173b3318e31beeeded12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aeac46e109b498952bc01cb5506ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f6edf79654db6a1a1c618f2ea90db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbfddd14fc20aa7d7ed3e9c65fb9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156860fdb7830f0346fe568e2f3d45b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1729fbb851c04d027a4ebe02a004b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8264aa7ca75037aaf2b8ee506b9f5b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e155008d5ca86a17b3661d4bcf476689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a2c91397f7bd71baec05a02add67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b82f2cc93c11852e6d76096e8af4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b2fc179b45f43d9223afd53ae6678692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa877c354da71508541d56a8f5a001c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24f8ed3a7c5228f8c2af6e861c942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3d02c9689297d16456a5b200f933695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148b1ab656757304441916ab17f1609696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2f95a57848ed50e73bbf1e8cd28f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230101a977e4356c8d0af3bf06aab948698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dcd8ccafc2bdedfe222e22d34d97d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40f4bb8a87bffd02811d4df119c9bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca070a3fe319fb6c4bfafc618ea8ca51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13485d21308ecd28553ed8fa7f40b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f24183aeb471d9abbf4c125ea0d062703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a7aef85e0c59920441e198e3564a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e01adcf453eebc4120f578dd1b04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c9ec72e1830b570d33ab0da54abf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c99eff7b626b75825a49c1f18294707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0de4dea06e116679a435db66cefef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88748b0bab5c12a46e158a729799028709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8988fcfdc53fe68a744cfb815f9d6d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e275c13fe8f13a6a41115241577b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e7e736167ec0d4e19bee91a7ef99712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1e90ae2035ff2fb862cb96cf76edd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f58c37047fb63aa58502fa14edbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df342e437aeeb433098906a068c7db8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461af8863c47ef77d5916d1740b6b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89378284e3820ab2a6b43476ba34d555717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91664130c13d24444e325fa1996dff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede9667fe5bd1a50cf7a17b4f0df217719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da893a52bc77901bf34fa5bf184866d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8808348b9d67f959b338227bcd455f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a97552cb9ca13e641f8da440af8bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd5d784f361296e71dd3ff12d686db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a545be337c9aa798b16d502803302724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85eda447974db4857a5059568e97a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c311d60b379ef673005c95703e671726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e44dd9f27268b8ed24bbbd7900432727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf4c16564e28d0d890e9005c61652728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b72f235f52b9eb1a6f728d2e4d0ce0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05327b1908012736eed4d505dd1bb02a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd13990d3bd5107055109defe5db9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cf7296d24ea2b4f6b39c0dfca0f67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07fb8d80e6bb510bb0446578867d82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d4179cfafaf39641f9f33bbcaa3a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a3b0ed5cbe86c5d6b5eee9219256735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f838fccb53f46c49a4c928ea7ee50b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2b57f3d6af2450c1bbdc78fd322e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f3905151208663f17c8927be4e015738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c182392660ab582ce4886757c18b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e2a8bb9772b3ea5b2edca42a8bb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa579ca94d43030debaacdb3630b5bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0dd2dfd2e18be9c4df0d387bf01b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6211e7ae8204ab11ee15de21da80a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f14f6d30bba93d369354dbcddda9e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30a0258abef897bbf93baa7f27a56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48425aca2eb24f02b49762b0267edc96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976a55230395036984baee6d6a71ebe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52a2733f3c35da3191fb0f3c4466a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9852c83252a07b2e06469db4b4c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535b246077c23805e7411079cad8fae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced5dcb5d9b0a016008b7beb518f399751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d4542d20d7335d42806bcefefce39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e72f034b1fefd4d3133d3ad0f197753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339400e7c184fd6c029799e810871c8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ada1914f210e48eee95d91d9a94fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4adaeeb392cb3f20c04e5175c52a8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39132655fed229afc4bd6ebc95a496bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729fc4cbc7244f03f8ff31494bdf7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab8c1409d063e8301006afcf779a01759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>