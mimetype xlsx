--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c95790f611b04467030ba47b7f64481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4866e58a41c191133288eea0b8820852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5204af11d8b77e35c92e2884cc48ef83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49adb3188b6949b2816b84077f6a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0e1f53cfaa7ebe84b685012520e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048334e3bb5eed0031097a40f53ab9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398accc8312bd687c8d2289141705f707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2431104ce71ba65d0c8a3516cadc188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a39a93d1054158a7fa70e2800ecba59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67b95498276d6acaa7b93381657e3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf804739adb2dedbdafe03b9d1039d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0402f8e2da74faa39e0e0b7791f9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a075939b179061d024b20a65693413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34865da9394af26c93613b8e45b2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e7f80ae66f5b6b801cf452306b9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe00904cb2c98e7e4355a116e76c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9852d98de961d41368c394f068fc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7617ddf75bcc6dffc9e178c2b2b35c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c987b045f0631f02ed86c052a060b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51c55a5079e0f25211b70bd06a36120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93481e97bcac7636bb4c67e48724d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300780c5047e12d4c33b7134b7dc76122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d2f4843e728eb49202724d8edacd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b513d9d1a43077339af2d38397660424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0edd3bd39727813fe62dcb35e31f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2508b1072bf4c136d9048cce824126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7dfc412108ad1b598a5fa7ead653d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a5039b9cd63f51436e53eed45c09828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8317624e87c7c515a47bfeb2332b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df5f8ef5f0a4dd7b3414746880cf0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c1a722bf4b50a0775ec330d5d55b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b3df2602a32837aacb7310de5269732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b326e960265622edc7f52f969d691533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39238585bc375745dbf17c2f25506d8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811600972e4fd3d0f731aaabfe8d8a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807d4d4b2b16888f73bbfa3b94d1b5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721876f02fb1afd42fe7aaeec7ddc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c07e276d6cf63aeed6684d91354b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173d5855176b7dba134effed22887039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b1f82b61cdb5381c1f7d8905468640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a121314c429bd3ca166d8979ea9c8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b248f87ae04b57eec26fcf73001942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780563ef9989387b2c07a7b0670be6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2974521facbe5dafb8b585629dd5b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d7dd8800238194f1e33296a5e65d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472374873d91d3ab1bd1c636724cb81246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db311aa194f7fe50ed216c339dad547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d934c0b34693283645eb293733090448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5299038f65a36d0b349ea9d0a38b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055850e5ad4ca855f08d36612a12c9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527580f0751cb6fb288d49899217c5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fafa8e5119588fd301a6d136a643352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638edc093f3e4833ba06271bee2d77b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f50e67dd04f6f025d8737611b826154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8caa8580094c1586e38c17a5576bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b397c53e7da5dde2f929fe42f0ce9b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfc37bf1db8e465f8c918ad507276057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fcfc566d39d9f7517a56189cbb34158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c478c58c541d8a210f26e5b865a33159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b9852ef3af5bfa9badb10610f05d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f994a18c185deb975882df244102de961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e888716741b56f9c49cbf5f9fefb1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff31bf285609f8a23534a192eea0e8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d289b2053846dc7d5cd082ba90645964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19f7292fd2f00c5906989b734d8ad365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126161a638b442e1df24f6c8925135566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c71c91d481af6150c99710307f3aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379017cd486bae9f76c29ef1a18806f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405009272947b86b800985ce2d97021769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfa7e81d06f85950905c33e3ff354070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6265b6a39014a31149096798f4c9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd2c2915f63d17f49c3be59e209c0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4632b16a049d35312de34ed4f75973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f63b1cc94194c39b01fc33bc05b3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782936c95964462b7e1aad5cefbde5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29555e8631ac87b93bff62d7149617d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2317e67b1a637adf027a0887eb16477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e33eaae0fbc294546ac0a599c64fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7496146f81435a3e173f869ba9ffb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731b285874e0bc316f94982b812c5b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbdd26a53240aa05956f7e234d7ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41b6e766cc4142a6b532bb7e34f63182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b731d94ac19b1becdaefed2284877583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035160b9aa0df750d69ab74dd693e4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6c81cdc5cc06c772677135a3deaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3589b46a5fdaa02f514080475726f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7341f0a17fb00314e283f31b6425387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749aed24959d30095d86b40c82524988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55256de03e7cd6973c07c1c74657486989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e47bddffa82bea6242f89243b526590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab363f110c1cd97bb715aa9a86ce3f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba24e8b415b154867f1cc34556e1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4027fd4039dea1150b75c4e932b64293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792230f3130873c7407c2dac1f16d8ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc01a7c102f8052bbc0b198d0dc9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8ae5e32fbcc84d1ae56bee421b1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecffdd1c11563f38b99fc0110866f5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345461bf01cdca6f8df14ef89ae972a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a426b4ff452e4457baf97318811e89c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c79d16b9e992f5a7a0dad02a9143100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4260013f8e637b81783c5be70a216101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5d10993b3e28cf294bb723d22effa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7f3740fa101a98643370e6012400103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44778cd1ca1b4c8a26c9abf64caed3cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8fe1a1082a526736d3c609bd7485c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0d6f0b97f1f8043614ad12506f9f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e1de512f720167002248bdf67ce4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15962119b903fc43736d7c49de33978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46805f50b0378a1d741615b940159a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5ba341e2068df56d22c38838bc283110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a2b157fe9d58870a42266af8e4d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922fc9147951da86deffce18a703c5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f1fe6aba063cc34cba884cdc976d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780ad7c319114705ddcfffd7e7b6765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f04f1487fa5fb4eacac332e169b119115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0dd8c902a685d55e99fe1cb76d086116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea44dc03a2a59f2eb328cbfef4b64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ef997a13e6e55883446c4a98718a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26174ad8eff586a983ac8734cbde737b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed3eb3a243a4a0231de0475b78852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725d87fd6a6e596e08ca21f0e80fae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886664c23cbbf634269a0178e8f035122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e42ab2d55189cc54ef4f24450bada123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a63d35b3e2dc73d92e71661de7642b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c7c63accb460aeb2c04c7aa9d27e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904459924d4df7c796195996fb4d2fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb79f0e1f9574710b3a64d08b940e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc91c7167061295f88c04a170aaada9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad827dff6eff33766e9192e96b4ac0d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51fc750df5d3bfe467ffdc93f85df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068e1d32f116923c7d1b5d789424eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f04be233e92dbc8a6cacf40513827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef77ca57b6ac9aac2eadf9976f9005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b7338305cac3e06fee1977681b67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4d6792061bd6c08333395be4699a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf20970c893622dc6f94477dd33ef1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22209b8838e246e528f3b40bef618ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963038573a2be91d7e6ce0dc29c9c322138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1451cfdda45238ad8f4fc74b02a1c57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae07b2d2b60d8545314524ebf10c7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377fdc7efe82e61846bdabf7e93da34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e23f9f26bd0d8ae11d5568009eb25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65700592ea90898a3648c7bbf5f4d7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9679b0c89e3b5f85d9d94401196e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827999bfa32aaf2b17b232301bce516145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14696f8b8ac14e5acbd541e42bb207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d4ab713f1d4379ef9e76cbc3773ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b26a0dbb3eb52d54a61acd7563b6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88748c9e178e1c746272ae9c02d9a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07e4ba36b118c78dbcb4c993bbf47f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ece7bef770806c3205c76288e8b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b830d7714fef658431289eb450a4c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c623c9e7f4034db569cf5814cfd9cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec3ed1bbd9544dab9b1b1050696f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaeacfa62a8083c29cb04d25590348155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eabcdfde692961edc59bf6c68e9ae3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f386665e1ff2cb2492dc33b318555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b540b819d519c60a2a5ee1b23bb9c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bc737bedccdb0dc322cd7b1b95865159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f55567cfa14bb393fa1f78ea3aa00c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0fa3cab74af8bf0a2fa3530f1a0b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46632ccde84717f9cd06ee5a485af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf8224dedf84e487850afd2c204a49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e7858538f8ab96371d94aed0e5ade164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f96c1193d6e7001cdd00ebc1d1200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2a62bff69d362883f9f4c1cb1bb88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b7be42ddaa46295274b16e603e95e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a90ae7dbd7ee6a38b5943b924f35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de24c76019687b59fdd630e6dd0b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598cbe794f1cde013b0c6f9097ea5b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3fa95bd19513d4ef8293cb4ca0dce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42184ef2fe658b6bd0ec29cd74c21946172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca570d9b841f701c164f5ebb37cbcec4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428718ad49c990c6a219ff35250e6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6171f9683043e6a761592e7e7ee65d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04c7926052fab3d178169a871f2de2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e1f02d0feb738ae2aba9af11b714a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bb23cdf9fa94f6099a5ede39792db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f4f646774e855fab48099c8d023a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35775e17f91cfb593457c669aa527f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df63846ad33dc35380da75a729058b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11643ea5e4fe94f05a74a0d3d640c920182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417fa9e8c32f1b60e1d6c8a3e800ecd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e1d684dac8ab5ab91dd84a46efe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee4693c665f48829092b0f5a2a1dce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15635399390be61695f6fd5eb3f91b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659a7a61328935ac239e69834c788a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb70ef7d9cafc64302b7d319824279188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf7d03bb35a58f161c5414bf2022e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa342fdc14ca00d9a73eab4f8acab0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c51817e132085a7415f1a796b98e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d13264980edf550f356e483e5b14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fb30bb4a3212037fdf2ae0da9b2b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b20fc882e7be225d72bcb1e9ee46b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d32815e3fd3a30fd5ab8b5b2fb6942195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3584e2814ce7f60ddfe9e55af36809196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80eeb1755f7f8d4475545ed1a121c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eba365fe93329a3645b84b5ebb525198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd61818e4616993dd058e5d125fe9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40de99f9c22e45f4df5bd3f1fcaa66a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05f01626c796dac397f0ee3a14532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f966016eb66c37f7531e3b76ad003202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58deac5c815c6684ed70d1b2d25a34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee94e1c0bc8772530b91458e3417b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee26bca084aa1e24b02edbb433f98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b3ce467ea63271581176c4bdb061206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ced97b77e119f3d287573cd95bfe2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b74cda5e3d301b4f775d1dbe01cef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9feab4b0a11fbb3b01332ae330f32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369e32564ece5ba4ef78361105fbf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bce7704b019bf050f2ea98973c6ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33108d6ab0236680ff64d4d7d5065e9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a69fda562fb2f661b4671834c9d3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb2bdc9e6de446bb6612175900212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0444d1a57475b28a3b59004b9e5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8ed2ad5149dc43e903f93a3050c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a505aa8bffddf1420470d3add5a46e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c467d84dcead3a7f6756390f85243218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab3e2e47c3a4579fe28a6a25f4bf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179f4acf9b7f0c93f121d99fdcfc0c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b29eac82879b0759d759cfd2ce767f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c97b8a3557bafd9e7a0f320fd6c40e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7285e2bf68da15226871256df7a70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b36277846c615194efcfdc34314f9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30bc746165ac1d4753d9ce6b01ae17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9a9721b9ec403c2a01397440962eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa3e46f96f0b56561d4be864f14e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f81d4a79489f28c95c53f19104a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780cfd2cdd0d2f078cf4f6b5874dc76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c858e457e7d303005f02f336a8fcc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52132fe4daa1921f191b6fb022f0c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ba4f56e2c48263f09cde769cd4413232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482132f625d582935c566a6c5dce791233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150af81ac76f60baf58888d05b7c092234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2df18a4b7456a923bc5057b2a7625235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d0d0d6724d42e576654a0a0a7aac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af1baffbc94834f99cd855810081a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635d6a78b0d33105a8c7dc681db4ab6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7af575b5839e1f941ebd3adcf2155239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65e60e1164f2c88334bff638a6086240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be057ab9ab6992e804328c24bce3d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1d5b3dccbdebf48a7573142feef6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca791cdbd7dbab4d418dfb301619944c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3da84833f02f3200d9db687e109d23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0652ae46f5950291d5ca3e45b6d27e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab2577a7a479e1650a1cb66c0ed5a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d3d818b023cd96397083156bce4e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae9fea98d0408319c540f7d7c9c48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895177c8b8bcbc3f5cacce33eb3ed807249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8694215eb93852ccc5685ac3bc8097250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49292ef7ff0000d03479c3f8b3fe1a29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbea15c79aec2eadbf7c1d034014b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b63e41c965639785b0b0ad121c68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05acbca9315d0ab740846cfd1398b9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae900d4e729fdc6f8e1c86cc8714c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bae7bbe4d404c39b202a2cfe60f3ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c90af683f3a63a150a9e585e5e6598257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb292a1be308396003b5589968a2ab4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b812e111eed99a9791eaa80aee21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5110a55d926e1ef8c532ecbdf806eb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c6c96b1c5cfd377a396f3022d6c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57005eee4acb336560d61bf55f6e5319262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132300735b4e6880263fc196cef4a5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c55a959e17c14d725ce63de5780a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc52850cadf48576169097cc290122265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6252e34782e3faf2d2a2ea0e3f8da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cb38e555b55228e75a35fb3ca15e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24b847f78e4fd5084792689d1ee5d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd3f0c370fd7c3341fe8755f931de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d4d59ac36e73dd77861084a5687b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6ed5b66e6cfbf4993a5818d44651f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487c226f01d04d6227a19abd59f2de8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6ccd49ab84735544b46b1fee050d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b012e8a8a1da56d30d48e2e65625274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da7888ba9b7eee3f781458c7190bcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b7f7cb09d253cb816fd51d9f029e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916590563ab0f4d9880ed75189473a62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f2bca499565799368affd614c72d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6c1de81959cb0e5b8b9486ccedbb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7f9fd238bdc76eaecd9daf708527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dcfeca5e05d9e59dc6e5c7424ae55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588bb4abe8ae75c1eb677713a9c902282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c954345a74550a321c40bcf4ddccc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16213064d80620d1340a6f0bf9e954c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ef3b72381bd383aaed4b7ca8eac2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a0153723065be9538fe16a6dfc6d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acabb87c9e2fa098b1062c99190896287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ebc61b12c9b83720e6c53de1fb19c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e55ade0bbbeb4b86301b2481c8ed0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649e9a09e431dfcdfade59c4c6068cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092ef26b2915d94d5451a1b9aa116a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed10bf1982b9b461d3bd9bff500225b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb5d1d66299f4653a57e04a70654c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73d8b9e07b04e1a4cb18d42aa07600294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738cc4f8b42af05fea2a2cebafa0984295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b883036b234c4999c56645ff0bd59ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b6a69b67d5ccc044b317d2684bbbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca3e01e5abd5a9adbc5957ae5dbfab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103fc19d28a64decdabde6b92875ded299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1caf1d3f63aa42abb6157d73ad1357300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ca4f635c8f3f7da211e8485204f8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3053eb29c94694ff7801a0a80bde0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cac264378e58a05422ef6c5179ac5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c947f2375908a00c975c935663916a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56e0d66fb30b153f72667e2b6840f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbb646ec251c5d80adcc2e5e4dd47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2d5accd73bab311e0c97b4205a8e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77fb692f9f6f67b34311eb2d1ebd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ee008da4c6eef979432668d7b0aa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36836cff9d215aa3593e94774f2b1647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac099cf6ae7b28ff296eca388e9e77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4c4f7d11c652c2c8e361149d5928312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de06ee7de78a54dbb2abc7b81f3c02a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0627badf65abbd84090918f3e21c85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef0dc195812829303eef03083d882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8af9eb8578606a8469d905cc29f32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a3f4c392ee1b2afc7678a4e5b911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4515808873c932cc02f348d4e28350d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bba50fdfa30b820933a88bd22601f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7b65166f153bce51c6b8b6b52e562320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d5ae763b23955a6868c5d574211c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719ecf0c7cdb90ed913c74ac521bba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dca402c48216c7f94df88bcb95bc48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ba299fcee9664a5f49a52f7f62fe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6d160cd9e52881ba5e052f79294fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bea44c0b6ae47c71e8ba87b29d1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcac5715a184c0e7c36e8a3a094f7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f0d28baccce4ec6d63371e17e470328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f235b72fcae49ace3f6585d151df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d58999f37c0cdd043e2fb145ce5c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fd37c7c9b076d6e4479b9fa6c487331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb6472c955d60964a3f590abed5055332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54ac6fa53c9ba91a02f058849c0ffa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad7b98e16f77738fffd7d087e1ace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a381db738b91b7dc75aff25160da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ada97aa1b00e59fccf9a2788b563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f324658243097834576aea8b1e3ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5dc7d31a11675100ece034ef3a795338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960f607f73db2560b80f5990cf4252339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1b47dbc5ad62f471833230b63b29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6768a3f7062624865c723fe3bbb8452341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ee47479b5b52caf8069829ea56337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8116e37a6e59f9448b605c19b2a3b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5da46ce6d2a27bfca3219d1bf32946344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb82849762dca8c915c78f8ed623a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac232a279e4a81603576352ef39f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f28ead0dbbf1e37eb233895f057e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7c952584cb2a3398274e37eae498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bc61080f528a8d23d85381e95b51e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da848d799d21dd2bc0d0f2dc7f72c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c401bd8e4d5f8b41746a7dc94ee1d59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafcdc9ccbda10110ac47330f3096b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc6340c2682b38fb6b13e13be0d3e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4b7e7c631eb4b6856a1a46f9af8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd8c28bcb8f97dfac1f655556a2f8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12d9a6d6fd7192d68f31e5ea825c88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752295e528bfabc3a06c4e80aa3f3b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608128943d09b5bc3dcc2f5cc94c826358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71924c202bbfe35cc37f1beabb55a03f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b362464f3b4294814f59391a41b2ad5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ec3a21b192fa952c0d21c368efd5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413b92db1c9b9573e98300eecdbaa78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669245cb3c6ee8668fcdf92b5363fb80363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e97c10f859cd8ab2dd4dfc8c40286364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed0a6c87d2bd02a97db34f66f8966e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b433d5ba58a3dc38a2ce02523f45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d9423a8f832b7927b25e9434eed2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1515d16759e0d4d94e2b3a7b7fb3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabfce1e5572d45d0e8519d742d5450369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb169a355b0419d0134f82fa05788b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97b2ed7b729be22301e52c94411634371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75216d073a832d4a33fab3e1188eb80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80c6df6d35073fef9037391ea95aaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742133e17136db36ddf8add018e068ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df5bd1057751f57f991fbad7660c42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f05b6842ba093e186765bd7caa8505376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d799d97f7df2ac1f5f15499bcbcbc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8672af0c0c471c35cb3897c805d38378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67b97cb68c582369f6b331e70cf5b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262baa8307d11b82209746fd6ac057380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6289239b1ab410b0f0b3f5c854acc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f460bd31061eee020e67f4b3943342382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972dbce5fa2143bad7161e77f936c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4fc88237d5f1434a90c00a6e9b902384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b01c4f30462ffac889a68dd45d95f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435318ad0d13c0add73542204f68fb8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff57aa0249d0accff0320cec3e9884387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be537cd2a1b68e0b566987841b2cc3a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b60809747f677d29f9d301dabd01b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf28203e03137906028a9090c6510390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f5e41f782d16ae4dbb315a2c83848391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1bbdefdb06eee7f2ed32d2da01421392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc39b784494805807b27f51ea620ca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7fb068b734a9721ec95acf475f6f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac316eaefe5f932381a4f3576382d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c377f136a89aa4c02b49b71acd01b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6d3ec4098466212af23c675ab40ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67be1e3c3f2cb13e92b28e2953b5a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301f244a902ac39c32e72952be55be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3925c05e8bd3df2cd947e34082da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa4104644a0168addbb72550b6706401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dc168f4388d07e7cd8c536f55720e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df6fa9d384744dd70935c6223fc5a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe139aa732d1c4ea6447de6251ac09a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4f88e7f1c1253bb1c0f6ce543a54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1003de702d0095e9e6edc07d5eb589406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4397bcaf68c39efce503d7ad36334a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca997fd249bd1a65a49e9bd4fecdc2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3d78dbaf61decebe25fffc317b465409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855de128eab0111a3b1812ef166b5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aceb41d153df72075825747551fc66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521b62e36fceec3465f8461b6e31ab6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaf4f532e43ca136684d40cffa31df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8691840d89e853823994fd1436916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594014d71aa20a7a0b2cb0e10d132c7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307182b330624b12d218521ccbd9db34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd60a30b0cfaf9866abb4f218dac16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ddeea68e86a5d6393951612402c9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a81f9dd6f1ae8586316f483ba903c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c1b5a6f9332a557e0918878afe90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640e39e602dba73315beea4a030407421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761b85598d61456c614ec8e4f8dec45422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8444cd2f7e1d76980a0c9ce099cf60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7d30600e19fd69c6276fe1d08c472424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc2d45d0cc62a3e9628c5cd653fd41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f59296b30f919a56cedd4907d0b6a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94a36047842f709fe87cad6abe681427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2995414893d4df8301da3094a4b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa367f4366eb3b844bcaf1f19b37c979429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed20b64e293936fb7ca107e33aa1e9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9428d6452f58624611ae514f98b1c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17138bfc560286f775ecc10e0cdc7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0c0a599a228141488d4ae0ff66271433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635d6272730ee1525d2fcf89bfe008b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71b734eec06fe0bfadc6a078f4b87d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe472abe1f7f51ffe4f4585e5b510436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad28c62b82a9ad08edf186a90cbd6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0513e7a59da9a68d53f07f9dcc5057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b9e6931a0d587ce60c459ef204c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213b9b1ee00a5bc1ca3671fba9292ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c33b40826ce8a835fae1be79812490441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543271a600744220e92d2e22ad5dae7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855b7ffb5d541019d776e7320162a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a83ba5cb758e162ed30af259b8d60f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248db320725d9635b5de964d451eb97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579839dea28af2b8585eba9df6f5a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223207a3f31c8f13606718984bead95b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe095cff30948be56594a056177448448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28a66e55e9df4757413c8b6cdac61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a14bafba00df5e6567a63f275244450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f96d483d96f84e356ba8a64fb32b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f67d628c502d57d19c201ee66d414452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a5232955bcb612c6b4dda565701c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7dd94a102f383619a130a06716596454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96691d0da8510308ef921d5bb0f931cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd53a1dbf5eda1ba71b5073450a937456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284175f09c99043b6798b3d4e851da9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b4b31c8abb57f4a1f354a51a4ed53458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61dfbabdfb7480f9ae46292650347b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81792f1a6e60ec92ea0833c973097ebf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef16af639a6e2dd6d215a4f941509a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddb08d6aee930693cfdc05a8f0a2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9732c16ce6cc98553c5bc651ccd94f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d761c447fae6e533000b606cccbb4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3308a26087e506051da74e5ede512465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7902b915c3a7e6039ab5854a07f83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6947477284feea1292ef83e14b3490467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5e73d49f2327b9ce75ca04d182669468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e99f1343922f9f0357f0cd41e9ae4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4243bbd7d0fb69e2137d5be03a16aa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4079c0844da04dbe462bd4e81406278471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b979d28c820d95812e3ed04e77553a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df293126a8123a272967207a57f6fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a94700189a411c20cd47693d88eaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3079fadcc5de8b8a75bdca8cf1251475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30b62312d4683d08c5c878f5ea8af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab0c11bb12292b28dfdafcb6f26db7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b872c586a0313d7bff796754df8685478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630515b8ab59d7afd2b81a6e87493a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4c2dd75670f6a6bc2ca6e41ffd860480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51ac1a64b90f9b9fa6a037f507be8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92250a9c2f3ea418aa2beecde2847482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58637a933993509af50d8f18caf591483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822330a231e6b8daa4fb991db843460484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6e5236513e47309b1e06f3d0150bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28e1758468531071ace4c959a5aea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707885667a4b5442cb12c5bce924407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf68764bafa2f2987e75db90555f82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff21ed6bff7f9f3bf4c4c333636844489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef630b7da174e6d06b6ca4b57b1aba40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2190e87ff76034113f8ac306fa146d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ae9a3c38188dda2d5ba32df565f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865313030b1dc0aa10b9425e17a7ab6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6d8f0c9ee77ec7297ce412c4b205a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38977f7e5a77bc3adeed556b61295b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39a27e813f36d24a5c7b094d7ad2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e2fc68fac5110923f1171c36998d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415cda32ef1fbd2f9a4ce99a4e3a816498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11753e5ce07346caefe84c45fba70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9113abb7c801a72419a10519e84c3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2b4e53c99fdf855f3e2fa6c2d0f3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7153261a56f5d3a0f92f8ed7334d626502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30af32b554825b2693239e9a20921e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d3edcb13cec5918f9dec8fab35b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e9f7bf65edc26f2d253a5a64a76a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0da9855507b8e4efc7383e7a9eb9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d4600a732d60a30f3c04ae5f0d26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb67337038a41a4d939da5953121a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20f847d269421656ae630aae0a9d88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f709762398719e24a560288590fc40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3374d97611a82fe38828343e389e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddeaa575168abd9889f582b98d16b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eea31b508e443ca5ada74640639032513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e92ee28f97bdedd505fdd18f4b4fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25b50a6490b0127e862b68e7c62151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21dbdf9e471d30ffb0ab09dd716db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a95c790303167a443d82f3f9160e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2c87a72dc2469dc2b7dd0a388c19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022af376f5dfe6f50a5204fe8400135519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a876b03934c2c8fcbabb66ea9d78a84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99d4415bb482237093114a6dcfe426521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbea625ff6dc484752701a4feaa7b7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69c942d59e22ff4456e0acf2947954523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1f707b4a2695c6cc61ed6de841fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20fc75d0c9175ac1c598325cd9b5b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6837450be81573de54801634046a83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d30e0c65924731bd02b5edc0a22cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3b9bcd41b85a56a5b3a8ce681b6cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c74672a718b9aacfaae1e9f7dd035529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204b59a85851df24a7112bb43351ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed105f70f4e56d193d929831d2408d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fc46a9d987a09db2a2b15b1056338532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c97770ee658bbd7338e1af5178436533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079654594ea6509784496399435a6ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f750a177019ecbf6fc1aa70017674535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dbf2dcc5f27f6d741b97d87c00a75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79714dba0867c40103dd9272a889cb0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaddb1c4bd721dde87a99849bc40d87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a982f34cc55675e91e90568099c675539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179903e57c2a028f094e5974f0327be9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14759e2154868771e6315d505356ad2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d709c2db20ac0408dbf9f65b969302542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f279f947186dc5c85413a9b9b567543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11704b9c59bcd2eca492c93587e714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d696f7f8e7e7b0abf886ecb37e63e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4031687e5b79fb866bfd0be67a8b45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01f4e8151b9d6bc3747b2b779421a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004207caad7b2b4c834f90de4da5fe68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce256a2ba061b4eae266accdf5e17bfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a55f64bbfbcadd05f5f1c993bf775c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dbd3e526c0737443522e75d12df76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652edd7bd689e3f372e1d1c38f0e0a36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327938408a3d148a3a01b4cb3ea17e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe51305548bb54da4eee963db32a22c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533d528a171f0174d1872f11e054ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db93d5b71541313fd8f2eedfe8b277556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02085a28a63e3b4c167ef58b8acc7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b55375712ec128e2f5697e9b0fc70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbad257e9c15395ef0e7fa6ce63681559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ab2961f9408c76bb05fc609900ae9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefa8dd82dbfb302e2874e17cdbbbb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1c4ccf57d5560bda23ef50c9f3b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95daa59ca0deb73204a36a92bd733b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e9908618f05440b3f185c16c1901564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a2618ebd477169d6f561bcc11d942565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e1336fb8263585c5329ca991437c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef9a01dcb9fd66d85bb71e6648289567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fdf7d49a43f6575b8c72d7275085a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ddb437dc3425dd60e209830fb54c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525da469534cc6fcaebea38ab61cac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033933fe0b35d21fc96a44a7bb4f6de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27deedbc8d70d8e2cb44710ec063a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e0ec294639b6d8089446883e22a99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb49c957fde66fc3de0aef19832f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc0b33be0d7e14e957cd8d8bea221575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1316ba089bacbe40dc7b670f3adfd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f022c3c51a819774015d1aed2da38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999af5382350435702a4a10b980895be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b42d46597301290028b954c94f95e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e2cbf8df6725bc6861e8f6461d4f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b053449f7f6fbef53179febb988ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618fff1f38ef7f8a67d32343cac2d42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7207985522b4510d1323413a8cef9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af7ba8f5147c69e6268b793f41c79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4b4ed419de859adc259660809c005585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4eb01941f7eea9bba9f0081dc98f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9500091e13a5315f359c112eb6381587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5add0a2305604890c09a90a1d79eff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc680069dbb3f5de3a13561d90d3766589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2cc170489e0a4a41776be16e55208590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf82179cb3e7ebab83d18fb599033be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b772436661e09329e4e3b9da63f05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d365b301455b891527b587f98380572593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c31d422d75e01fedd05d8dcd87886594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898fcc0e434c5cde800fedb19becc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ded650c916c048c4c8b2377648ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290830392c1018a9a9e841e1fc8f2de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8341651a0a2232242a0a78376e1f18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560b756bfa3c94b807a42d4b4bd4bad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae118526cadd8585fa573f2ebabad5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99268d9486f7ef8ee63c0e37edc73d6d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d6952bf62552db95da694cc7f061602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52879fd054367758e6e51aa651d0e89f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee873225c5c60541c510c6e148eff4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d522ed4f3bca18bfc96d25b8dbf63e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee75105d7c343e77587d1f9a291551606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd083a965b491439d0ce52afe17b03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041335886a8a99f9c1568d7343999988608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffc3c9195656b114d3249f68365d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba38a8d799edb049ef712bbec121689610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab1023630f489ce77b122353aa4c6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9306e2ab8a807057dfc4525a25b8da1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edea1ac1ff5a0ebcc7789c11a0083613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3982ccbd1a5ef724a6e5d7068a3a848614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef800d6f78e8430d7d776d0f4ea452e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b9efe897091cf30f73e15bb80936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb2dadcc0e470c44106e154e129fd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ba49052537247f2faf0f537b069d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8cff5505ceb5c46626efde3e5f56f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec974be9b6edfc9412ac4bc64bced4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3c4413e91317bacc85b812df9baea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fddc61724dc0cbdbcb1745a8aa1c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6cec47d4bedf493108a00ab4286e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990afa06834daaf84049d5b70a4298d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa7beab4847d9839b5f942174581f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffb199feeb7836dee7ae1b1e258e17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022dcd5eb69ef6cbf034e84019bd154627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6fe25584056af045752b7419de8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3937d43ecf93c5e02b1309386c457629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644661989e80ed4a366cc7158f6a95c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadeda45688cfeb3b2ae35851d61b76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca5eff6291fdfc98f443b7b8a5848632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825927392371a834cfb5ebd17cf0725633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d388665318a5a2f41b3f1f2e644f33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd1f4ebed9e8973e20deeb683f9e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68c5869f39d289606ab82be385860636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7210df935ba7074f124560118cc5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c445344543c2c8ef62615c955ba18d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197acf65d00a55ded61e33bfade6e1e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734e7bc337c5aff59a5bb085bed5ec7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec37f04eba98e7dbbc1625c6f0feb80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67f4d189310ef7b212bb4443964c18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ca9067e9afd46005ee59160d4a8d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737100ffe04c7bb23d8b70b50ac837ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83863062edaba0d2e714ea7660a07b49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c80b2da99bdaaba7a9b478156ba6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d82e785ff6e73cc24336f2f104bac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a394ab6749071e8d39354680a0b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b317f259edfcacd8fd7eab43e65e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587db8c9d1b497ec217bd346e433d9d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990991889573aaa7cf414eeb1831004651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42101b88806e2eccab376eb552a8de49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8edfacd62ca4cee916e2633e3d4e8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1682c4b21799497901559d8f659b37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2fea9f61a23e83a534d9e35a87b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb65fcc01a8e38ed35ee72c123f3070656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd681837cb5014fb15bc5b466e5802657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab4345b530785052017f264d9f4ee8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576466ca163b5ea535f97270b4fa65db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51171db0c820492302fd5623601d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec993aa1a57fc406366e6388e4953d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b2c30547a312ff49b94ff637fbb6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7acae584d0c48bd707ee4ff8edaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f470bc92095d37e0e028aee7e19a80f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637873a877088c2df067e411531dbf47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8787b55cff03e5f69ed42bb968154666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acd174c4436820c806f78afceed789667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4edc7cf59a89c5940d38a748c47a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbee8528c8cd834ef2a41df3d62d13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd2ce23633f27e791cc7321c9a6af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761743aa884e3637b943607021ff8db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb786a7a8f246aa2832864054e36c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951e1067f93381adcb9d90695d711de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741675c45e1dfff064e3ead976397a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b31fd7091f9ba937a34536f943c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41748952adf266ce4b345cb10beca823676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815c98130e919ed171e67a32d61bb71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764a2058765fa0854b33b07cc25ed9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e58b7d62a5e3463c8c932d2366aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6308e4bd3c57406d38b953cb99e52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f888365f3f0ae16de71084d38888b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d99d16324e5dd648b8e88b32e4ee9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d64a4ee379131db8f3ccae4552f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072593c7693ae8325e0cf794e5749e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db4449beadadf08691a6174c27ab8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa88d0851d1dd3f685a73b653f836f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b979fb0ca9bd2df36747e3cf6eeb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c3180a8b1ccc81ca1912e67794e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cec7d3f33865fff2c9a16cbd6ab88b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995125765ff6623e773a90afd3cc0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29deeabd9d678c453265f275e223975691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99600b666c6263c7b6cadb31d1211e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d6459cacf78086dba25044cd5af5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c450bb39ca6de08181c070095fcff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a65cb07d919bd7dc776cfa2e882de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d5300d1875d9a23aa0b600cbe3f6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c7aba13b44768385fd58c4d1dce96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78e4640e8cdc742cf5f065b9c88194698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3d3afe47c044e29e00fab0f3f0c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6859aaf2f1272325015f3c9894555c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4e544bc7dbdf92a3f67e91b7d67bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb1dcbea30c51f2c080ae39981c3ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35385f05c64d9412911b664d26eb61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e29b8552b72c3a4fce9571fdd8dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276256dd05244a10697fdf3ecab20238705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139820f219603b3e6f4280f91258063f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde507c35735c90e5efe574aeff76d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc7cd7036f7cff6c4e6f68ba77e1cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac9de67a8df895a3069f8e2229d1e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aed97d74cab8ba2e05f59c22c16a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e5832d3b820e02ca21e41b69aa91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa43d14f3586651c44a6bcee0e895e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde84f2c4cc979fb6eedff5e3afb6b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7667e54e3105f037c6f53038792d870714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae2ec4422bfce90a762834a739e51715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98563de1648b834206905d7435c228b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de0dec326db34ba30e0f1197cd029717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dee004edc0be2471bee5ec963db0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037a2a1f5e9938c71d86b99a74e8240719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4041506537c7238ae9eb667e56d03e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847cbe3c0c3e6ea239f924dc11e564721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209efe9d26e90f774d2ad0a9e8786fca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d6be972707a73f27c57bd610a44f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e10a74ba2f27d66bbdb07952b23c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06282f60ce991980394a79cb71b6d00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b6406a38d4e3dd98d8076839f540726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfadfe1b1764943876f5e0e24b0d47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4863149fe78042a9eaa59c2c7670c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d48fb7aee2994d9fdc6628f7f01c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4f105249063678841e73c59eaea60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d0e875a7511591e50519686dcfd09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b903eb48a7498dab4a7914b7328b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294148dd0a1167cf7699fb93c15029e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3234c237ae7496965ec2ef76736cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e676c6e9b6dfd6fb094e8158ac60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1536f0cf5956491ef91a0ad2add43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7279df6d35ce79f427efcc73868c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204dc1b28387cf73ecc4fd66f505d84738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f987e4f324226bcdbfced3432f121739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1db5a17763dc69d23bfa14f1164b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efc72d5917538bfe0fb05a5e48572741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296464c95f729281aa85899a7b8c5e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf734f0002c04b5b95502f7e7b024743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419ed6f7c6a4707f49e4e3d6be45b7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3f94be1d612bd2eeb26717032b86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4680353a037e8de8f1d027cbbbd2f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b8f2c16279bbbfba213ac88660045747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b25a6e9aa9ee34a71f3471fad06dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d290d0babb2c6451934cb5f8255994749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3edb563023a296aa3b2bbc3a1beafb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab852eebf38cdf30bba957ed672a4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd840c4dba98539e8550058922204836752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7c19bfaf6fd6b69d5e88c3e93bd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817c0ab5f8a1ae33f0f730ba81c46fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e2e5a1e33c0d4b252d44b159c55d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8bbdf4371a15abf397b64dcce4af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9d18dfbe33effeae6fc0a08a9f9a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e27852a1955733af5f65dd8438784758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ab9623d9721e6f727800063e0ae6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab5eecc16e02f9f4827f8f6cffdb041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca329d1bee0732b36d53198d845f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58832d2f25af003b6bb1d248796823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51df7f635ded0d5405a535d5d58a224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ecf68557fd384e340c903e7d7aeb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3a450ea3e71473f345e62b70f96106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b89d19029c2958e50ba338f52109f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b538c0cf05e01ec9e42e5ff5aff28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b2889e0de61ab8aff2bb46ccc9a9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e67e3a2326e8f3505ec1c944415710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b4794aa56483c4e19f701f71690a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e98bf7ebdd45aa70c90b0e4d96b1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb555556ae08c3406473e42123535513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108c09202a2a0fe346f1b66102d39a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d777dc3bc9fd8e630f2ce2698a53b4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded9ec6b4ab1b67d24e981324bd33916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc0c1cac2d8f6df9cd0eac9db7cca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7bf88f0ddc508209c178cd09b36118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444669fa4ccbe96610274eb2c4ac94619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb07096c61639aea989dfdd27db6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72481321b61a434dd34b2392f2f0f2f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648087fa9c5906f2eed4b5dd3e62a8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f312b64d3eb6a6b15dedddb912a66823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfab62700767277794d9cf85fc91e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c0457c0039e19d590423ce153f15225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad150bcf729c0e08115d8566be98626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a417de1782e908353d088390a747127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca78bf4fba4680994b4f8bd2fecc78228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa94eedf3418bdbb7a8b654c01846729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802ce6378118d2a0c1bd118e0ddbfd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8667e3ff0ae63306652064fcb23c2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a86217fc1ce4874509ae16b79f50c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d029e6fc971cff8519629d1f4ca49533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c536365a3a66411cb2ac4c7f816bd734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d48f3a8a716069dc79f873fde002f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956887cf52725c91eedd94536478bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77b01eef2b438932d03f088c65045837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226846b212ffa819a395ec1915cde8c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca17d035b0464ccf736332173fba81939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49569d8319a101d35b2cc99d5a30eef440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcdfac7a702eeb69e82a5efe3a3e1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001994a223e9a665f8b4084e9a47cb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191f2cc745dce917b5a18beb14f032943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37b75b062039b996f9276c389c771044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f019261911c72ba0b6608c4753b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4a8e4c3b80cf2b135ff12d84ae0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a34fe009ca59a11be778dd3f9d64d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1668bf0dc8db9d71a416150b978ac7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bef37e50c063e2184ed75ca139b3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de376585e44b103489cc64ecf9261b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce6e0b4382b11562e1900ea5a46f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739a5441912059fa3c8fa5be3d184a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10d3e5a2aa257c77dd5cb14e8047e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1621df6d411c88991529307676ff254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4e85ac989355d4b12ab8d16ef396955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8675056f878da1c2a32c6ec3fb0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdec6061f7248573685ff9e82b5ca7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11127e698aba1f53ea0efd84a994eb1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dbac70ebd0fd182ea51614ef5fac259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75800d896cc63c24934e3ab6f487ddc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344edf694f1748835e37c692103668461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfd9efe940983423def73a37602a6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c68e19bad251ba71878a4a3e8bb3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6e512e9f214c735e008464f70c57964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943f3597674db00d7165e811524040b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a009f26a3c82c27952e03a41f61cc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758cfdd382c21465d740382c0b6a50b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b70d325184a2c12e8827c0131e8d0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e49842a4d81d886093df8bb005ea1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485149c535a645c43657680ee892af470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50b39c3cb512540885e4c0935f6dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570796e3ea849b5eaf8b5bee2ea786c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34800c479b5a34cebc7196f4dbb07be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707867b1f5e86bd18fc5eb65f8e57974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b8fa611e7e4b2fc4ab5d1666e507975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549c9ff2cb8542f01b389246287a98876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bccd7bb3007b3f4299a77eddfa852077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90644b413eef2f37fa6f2756e76afbcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69128e38a19232ff8fcfd8fa1cafa65479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000acf5952307d14dec12141afabf5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1d66d6a5ceca8042c3cbf3f691e4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c52b9ac4199388083ce2a85a384c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9e51c83b8dcda3c09c3db38244b7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabeaef930f53c1a871f58fd5ec7adf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4e97d081db74962ae9ae17994b3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ed562f5ecf0965404effdf63648a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c8f7e6ff2725230ab6c36569536b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ad68bb2a32998d9f295e9a3ce29a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18c945d4f26913164f1fd1078ee61389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423dee8a53b38e1b272367a149d5b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d61d447984eaa6ff667fdd77184691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b79f6fbb626fa31f02c4a84c25f3a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ad6e08a6b86e15acccb0d0b986f3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c923c75d4be0e428ee3acdc0a0907b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8b8d668aad84e5c34e4fd6e414e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac2163631654be119f2cd9ec7074096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd469fded2b3906743f24d2cf1b4ba4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30618d430486579cd64227d7f6ed487998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a647ab9c4c14924b35835cab9988d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27668eb21c0d9def275664fd53fe40c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251b8b397e348cd801d306db885c2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fece078c5758894ae7791e130ee394102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac5701d0413a7559ea9ac6389ebb04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187cafa0c01e702927f3258b367492104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3384700744a7a4320af1790b36433105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a606d2c4039b0232380b37d48828a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899b562c65585a09ac44f3d6e54bb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4971fee10ede7b5f2db9f077302d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391b9433e769a5c4fa1d9e270267ded109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85185f0a846442ff14ba0b5b69d5897d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34f33670df8528651c4fceea79b465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95934cd296cb9ba99ff2402825c35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3612b9ef997648e2a090b4c12aa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf549b49328a2d08600acf3faebba4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb936534dd95dbf94b94374ca9a264115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3148a0f691b3cc9081f5b3bb89c1fbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e053eb96ba56fd8e683383f1197ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5eaa7583681a37c21a0342b467293118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a53cfaca2b97a255f44ebf0e652a16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eba657783c874c33ac1fc8e6ab862c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435d37714b6bc87b2a1ab376436a42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926efc7ce0bb92ef08945d004f11f30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f705c91853a39e44724c697230c8bc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf78ba34001eab4bc7269a3b00f93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e72ca53f00fea7eee9d41aa5668d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18428636b6a34ca796991a765f17c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60162307116872ca9f08457ba529d9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52090868db5b1b32f64f9bd0ae4f037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6758c40b63e3a1cb89ef65d068964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c95cd9a5e6e0cb84706546d0016dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24ac53dd765bd7ea115d418ae7cc04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a41d0b1fdc766ac2ee1ad8e562ae9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430c0a40804079313fd43bd13e04320133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2edd77ffea2aa095016533b73da6ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92175ca8ff1a26d08932877e4a39cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446198d0ab70c1d299821ccf4f1219a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f061c09b8c85e3a66c03857adf3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57134be929849818af51301eaa1025138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5c982992761f23898f854298243a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82067859174fe004f06a228f710ff80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84dc395a3487e0238df969b60ced8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf1d4d7526f0d08ed6324ff38ac3fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826dcc72f9a563e09658e1526740745143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791fabfefc105cb9e416dc3022675cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a99a9dfbf3f987dfc0e3e2a4462c02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ce4cc80286a75a340a321ce12c7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe28360d91f6db9bfd770b5a0e8eba8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb88b0945e28770fcc23c5e5355cdb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab721a2da10655b607f79856f87a552149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d99b6682c74fb10c2906e218e0e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e08c6efc04e404982c3621a07ac9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf831af7241114dd0aa5e98fe9a1cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c6db2314304d64c6679537f9de82c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea557c12f0db06bdcceb08584fab647154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18310e25b89c15d077bb10e5dae0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f533dab0822f14a4d68c363cd4a6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2d38c5f9a9cc498fe4a211019128157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394459cd7ffdbc71898816348cf66a86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c171d917c229d98723d21d0f5b5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d38cbc239af0dae9a0351d4470ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfdd10b49fb40b9282af78da6e4fa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4464687728babf9baaa6bb7b9ec0115162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1911604795b220b2da4411709239554163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2b0c205bb7e2f062884fa8c21b00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850899cc07a78c4b01f0b4e2b209be9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da69c41c33a945a375654915f4c6a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e587536f1a94b6565ce101f4621567167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415f19fcc6e948ae75abc82d6eaf41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f4974941945aad11a20b820ec0867169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073b6fdec5e808224d96cf2514f46a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3d8d0b0811d046e03c0119fbd8fbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9fbe881966b0de6e10c052275be19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1b0e6c5739f5d6d08262927195840173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b649f29f976280be9a1e1eab8ae92b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2d39cdc3a24ead1b6eec01bf5b777175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435394dfe6e06763ff518871e74cb099176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9a77f265d20ed58513b9982d213d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4fc68b3cf76be157d3d162a3d07eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f43685f0d2b82af2eed44c1270c26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c1711553b84e08176aba43091c0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3be236457eb92b6f3972f873d0f4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6414458d290b15798b3239f0750b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eec9dc0bfb7b153e96e1a90916647183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4903f85dcf744d951faf22e4397101184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0522a679ee2063ca9eb61728362898185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e5bae1e9da6a0436d571313714a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0e7dc177070947112c94920eb4baa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025539e4b814e5f582a07e2f92ff9486188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203b5e5140a311a704279189607315189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cafff0fabb1de95bf67b6ae4ff39a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f795d61b71896a81f28ccd82b028191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0308f458157e3d2177a9c43a4247a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c719e28be48a41df02fec8ee62762a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2f342a37a290eaea7624f3caeba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bea66af9a1f0048f11946810aa77b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff092ea357430930a9d94fa901015ee8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce82950a7ea5885bfa9581e20156c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de1140942aa0c80a4228a1685bf68d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c57ed72a2a01a946cf9d3baa7c8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf560a3798ca5749a9194cf6c5fb9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc49a276d833bdc2bcf58294a0a13b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeed06fff294be0dd7e636b243b613202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b73459e4078417a3b6399a60b2d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1817231f0e7bf4166fa92d6cd47dc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5403c02a68a38bd54fc31e6130ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1db745a54a37afc4de09e4fb35ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd59c3a66cb6055ff7c653075f2029207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0e471618ab15342382db1c4f99e78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365849f7a8d604ebeaca11cb1f2e3a39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69c3ad9b54ca91fd5051914c295bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51384ef69cd90e2f657b75589a570211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae3b5e96cc3d3f0366e341d9710585212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12009058937f3f196db448047407d1af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b50d44e65b12cab1dcd77e81bd6d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2280b32098f4b15ab281543920314d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c332633257d2ff04fc8dfce052d16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59c5039adcda96131c86b5ca03d02a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f545f4efcce366d59878f04d56c284f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3e07b753f71763d74d0e57c1804d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bedb1dbceded8e2d9fe5a0cf1d0608220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa216b772fada576ab3b23f39a869221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1defa5f8e680aca65727516e0f7d14e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5d12ee0ff7c1f2520c4f57d8c330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd0a913826c35c740926a58553d03b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee224210a3ff673df7011936c80b48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219db2e7458e4ac7b5987daa57141c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693dcce3cf089b68dc80e7a5a6b7c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6144a625ca2336ac473f8f087405ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd420b3cf20761b7b9bb72b53ec419e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cec4e93845f5234c4cc90dee1ac66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a2bbd26813f05e3e20841c4133822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7014a11c1e6c5a2ae37b1a0e0d320232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ceaf186a95bfeb534b875c6ead88a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174fa5c9cb807ab3c69b902c1efdeea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899ca9da612cc5c610cbb7fd84f3ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da1b5b069bd6a6519b35fe6c88dc30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b65da7a4a61dcfd9704ea8a896d7a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51097059e10c1dec08afa105772cff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6dceec8238d73003f426d7681293239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2ed6e26903dbf14d28162840a81aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b94dd4d6911d1423705e3d5007f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3beba93110522dc081728f3859b707242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffba205dd6b871f9eca57e78288920243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96c3624838affa73eef00241c7255244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09bfec47608f0f64d0e9ea79ef603d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d97cafb3687e0ed081eebcd2899907246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4960c0cdcb49c01f85c8e1f6dca13dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ced9efe31d0dee3b67a1390dec6780248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6951402b1244444503ef82501aaaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad4974f44907f11b6cbb91900c7ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a60644f4eaa76216c573fd6cf230251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be02f56fcc08cad7c801bd357ac9540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25abac8939d8a68261c4d8017bce71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef2ff5c5ca9743a216f71985b7ad2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1958744c9439f6db84e811750ce86b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a75ab7f6f03e291960a43c37ab5096256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad813ccb314dcee78971f8332b4288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f663ac1a9af4043e25af6b7be194b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff6c49c99bae192e8a5fe0e70e055d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16575bff4906db0c684f34e435cf60e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638823b529bfd798ecb9c9bb1588c7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b3ab5b5205437cc2c138cf7c68465262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2b80805ad5c8fb51d8906dc6e11a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe866b8ac03af4b94371d878164b689264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9467d5e2968e0172a7478f47cf6eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c067d2bcf277e258e031f799588f0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e38ce43b421c8343e4b474996dfc40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7c2c3d37d1501eb2dceb745fcff73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd3338259885dbb0f94bb856269e99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd71fef5c0191019f4296eeb63b079270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225578ad252d8931929980036cba3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f5746e92908e2aeaed946c168792272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30e5b72434e634ed62130e8cdda2ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2b42dc577f4c1748c88d214db5c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7110a0f0193001c444a243ab8da15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605875390c63cf7ba38ff42d6695d77c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe882c0b879ce9e63918bcf7bd899e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78041bd22685a016487a2ea89e284aa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ad983469258d391f7a1025c4785c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cac55c987f4d8c99661ed55a0f466280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0556ed9c566e56a2bc259344f3232e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33095fcc104bea13a55624a4a1d08e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dae6d37a3d5d3a641ad4a242f0a0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cae46a3f1695e3318615c576f54ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a038fc5fa7cccc9c9aef560c94376285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc62435f10816488128d0c21141ead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b954c42bfac41e7916c1afcfe3df5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e9f763eaff3cc35bf1483c76dea2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b97d13799604e7f4109b98269a6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9d4d487a4a02494239348fa9ecaa6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598b5251633ef9a76fcd0e034895f85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a6ea2cc387c13b2425603b953e37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed7cd1dbfb8e7d1a094909770c68ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a34e4ba1f1ca0b3a854f450c6c4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5253011949c2212580d8688a7f92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245aed477a91d829b86f1a8dca38a4a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb040a018be16720218cb572ef02d8a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703669959269e55580c2bb2dba6e14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8705e88dade213f9e17d309edb9c75a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986a343d32df8e96e6229248bb31572300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232652f43506f3ca3e610039cae7df06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25027ccb6c8b194fce413e61f15d3a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf217167ea8ec2ed05d47cefa7052117303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83863f8e156eba8deb854b7f1ceec402304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041489755c29c55c4ffa0fc728ea38eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dc0bfc2599b217f36f1b15d5f6d41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f888c1c694d8109c737dbfe6345c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ad7d3433b08b298bca4dcb122b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d70d270c5db1010640f6799f22aabf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3227d0d30f5bec868d4b3dcb2f0da7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c95ec5ca7c48d7b93dace54ab9dee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e9976aa0a4919c8970bdd563a01a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7119c58fcadc6e51f64381c68b5c291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b0ffa350e66eaf638ff409c6a0291314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0faf47eeee8f4802bc4c8a04bcf65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26496c91e6d4a4dda834f0f8c24ea576316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716608f41db5663b867bc9a0480c68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b99dd7398e2dfe716bd3480c8345e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe823591a2126f8630001629495980319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593fc9d999178017b8f6ffd19d7428f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36019024756697e70ea63ae3b895ef77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f370dbbdee0c733ca7208f5a88021d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54692e45741713b917f920f3e2dff8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130943a0ef8cbbc806d3e8b3b2bf6120324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2389ad9fb719202085d0af85958a920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e0e2b37aa138011b56baadd7f7af2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf250242af82c00f08a916b1ce927c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51215de18e0a0cfb1c2c2c4f7c7ed86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95b238116f0a6732795463fc8fc166329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd736eb1b31f09cc351f223a4e5c0891330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261465681e27feedba385845a16175f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec390f7da0cc31dc1d143139a5e6ac14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef6fe582abe5b331f14812c30f8c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5390d3c134a72dabed962b62e575f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301502199c9637ae4a19e86057952a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a6f734f4cf98d2c2f5e69f37cd119336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159196f2d1677cc5a5b3239016abcb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46850f53ffed0ec94d52b16f741bb1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e9316ae586e7e220f56b41eaa1d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca88eecca186b2df499a8e809784c4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401793631a0eda23f00211db9ac2aab6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c410b3c8c1305802ec7586f8970406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c5966813393f0aebed5cdf7ccebde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3621ea46f027a3a75a6a9f6194eb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca97e74ffc85704e1d0d5584eb41b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec35b952969e10965b51245cf6e382346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517542e8f59f1d3bc4f25da3934d06d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2feff5270d5e4c1837b1bc1fa1ded348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740cffb2dea86c4425542d9991ed856349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311faf80bea546424dc85dde6730268350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce79bcbe22bede55d954076190ed50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea1ee163d6ffd80cea61db8e6ac05e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca66182de172058a760d13ef1c066353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1179c646126c6b2092aef6d8d40d3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ed232f4edda83369fc42c2c81f61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3fe773ebeb185b9a11b833c03ddba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a8154fd6ae580f5e7d49901b2d24d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40326500c1dda96525358bb5106698358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e7528edc61b48206682d03d0bc529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ccceef94c85dad2832bade53f2af0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74811881e6720d53db47ae92c7c8f997361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d87ae1080e0f1ec08d85dbf0e1c209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4733b7e40bbf31ba21a3db85c5daf5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f3745c9d82bbedbd64d225dc27474364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49293b87e33ea79a3649cd53d1d88bd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d50dc5461090026350f2bf5135fafc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dab1fcf5dab1e3e410df378ab3e27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff79fc724458e2ae2be617a473ead368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bc654368e37020117919320071a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29029a72eb77d1102648b894e7f14c32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4efe21213baccd099023de8ab153d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf6efda6a0ddd611652c6642ca1c93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88287221b620ee6fb76dbf5043f2b25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c04851ff38cb084a5677b2e87b5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db95382d7183ab4786a3409bce7d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63286324bab82b863ba9ff910bc5b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc46e9d8571a2ee032c83a1bb93aec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f444e1087decf40ff9dbb6924b0ded378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6c0254d450ccf25d910401c62213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27202b8515cf783446e80f0a8c65e5d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72734392be689143db1229d8f60f16ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f15767783fb42611105610d6cf8c06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4013df7d737fb37b8e5df238306e48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688ab4f592c40bcafc69a30b6b693c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d4e6b07bcf75b6785e2c08b75917385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001caad13c8adf2ee10326234a663b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3561d106e602b31230812ad4ad3ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9749bdb94f591b24f7f598dfbf82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcbdb6feef93d693f0c2574e4c7ab1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999eea9ab952a38c89f03093f22d0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdb41ff5acfd2b8569abc9148c1e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a839c8bc68b9522e14a87d269d8c9d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758b7ac09f53919ff188c71b0b6f64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e2785affed977e9b06fcdec266b04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ba0e4c72d048892221cb32b241bf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f16fe394bb77ae807cf0f57b24b3d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a400ca2c9db0732228ced7ed59939397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5e1f94cbb9d3e52941b03ba756d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bbb3e7759c399a3cbe1165435aa34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4692202ed42c77ded3c5fc9ed7f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb295e35a19b75ab408d41acffaa9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce98df8a71439d3c6435e8caf1f9e22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef129028da3286b417d20ef8c6a1d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6cf87a477d43bcf42b2dba4a7b19a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd6040ded18e6e537f87bd8a45832405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824026522d4560fac2ecba6e3eb7faf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d58ba4aaf331546ea169c50c7722407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf84cf71c9ccda7d242a484ec28a013408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b7c7b884282bf8049558f7afc934b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d0466c719ad50054f91a30b9b6d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc4062cf13a778e170e4f28f817ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35ab31b00b8e638fdd7c8d4f3f36f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553fbedc120b81d0d7eb4253bf8010413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c604dec26beef6788259acf12bd4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509194277bc74384047b5b63317d2f35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c07c88b873a9588a818dacd28dcef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e27f7b7c316d88b70aa64cd09d8f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0daceae0e5a4e4eb9fc3f1b78e6d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d968e54a4f789da12dfabacafb670419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3a2e7e7f721086af0f839f29f89f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086c34dc79e43f1245266232c2488f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c646a36204f5c0966a66227e63fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632f3d7f6ff9ebc810c42f81210842a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be87d4b47f0f445f29d5be1b13fa67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df8e73fc6463b4e9f611178b9b7a80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04996494c765e9ba8bc42ad1ffc5788426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d870922df31b11dcf5d6f433b296427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c2a60133e8a17d34d8d5afaa1478428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366666717862356b718010babed11820429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03755fe84b9fcb6b3e2c5a42aa4be149430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b8dbaeb3565be493ed383277a041431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce4bfbda48ba88c51fd0ee8c0574e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d179dd5ead7e8472ddb0955baa86d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475b0695a6badabf95c2cee18e045a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fb48cfc8482f13f875d75cc3096ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364819d42a0d505915d56ceb16e2081436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f13e32207ea202f8cba548e87276a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938597e86618460d47698fd8a788d049438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae25c3bfc273473f72aa54f815262e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a57146df13833cf9888dcec0f5591440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7922948f0b7371520c33a40cb2960c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede31a17ad8edc30c1a1338df783cf52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2196a0e8ab6be501aaec3412d4b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada024fe10b1e302205d06a2cf6227444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77eb085763fc0a8a4cb42a4ce70e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8a406815535949a58a295c90c28b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b74738c71763c3fd9b0dec9e0f7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2434faad0e43dedc998a33094ae6e83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44a2c93abe58bb13a91bf5e9f736cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f149e7c22dbbd2160a43b0117b177450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146bc772971de89e9c7a91846446613451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69b96ac4b3a6d6be0468aac24df05a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e874925c11f0925ee26ddac1f50c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c9f04ef3346fb10f2152834800417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751cf4fcfc353a79aba6ca892296ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799dc22cd1a08b6f9cf904f4d7c6e05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefc26ed3faab50e44415f5c2d1c6bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c40e3bfed2a4c82a582e356304538458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ed14c79124d8218c47d2a1257815459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f5b23563a8d1cc17dde507c4c99b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5cfde101bde296cd9e0655cc03877461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76399e15faff2c10f8d9a60b608c5e45462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50930e0942a40e357fe0cb8bfb9e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d77292359ecd757255f9de4fb10d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278a477266d42c0bfb2ccb5e441a0c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86159afd92a07c5a9dc1fdfcf5df268466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028ceab4c39245357000bcd872ae60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd261d88853f2bc25ebdbc9b6d798ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52478cdff8d450eb4333f9e705b1c84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f50d12aa07fd2a27993fca75de35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07acc2f417b760be142855ca44ffb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de309aa3c92f22fa61558157dc141a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119563a9e512c0f4527dc8c2baf5147473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdc5888f30ca73094f05055e5d6fd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1d9123d000c640d122424f69eb415475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a92103039eb3534651ff5d45dcd756476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e955a66723c6793701d2f1132e0e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e942b76e31f90008a604f9537a3bf2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e3dfd189d1ef8604918a308ecb80f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105813123c5e283fd36af44239455d2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd629823cef65ebef63927178e78a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7248b313f8ec782c7631f2c594808c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f015020b1e235d49c690ab8d6e5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d60ae7425c11bcb10eb6b0b5d2cc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc286225594b54bf774cc2e39f698485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049e742710f151facd9ca85f916a9c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8ac1573bd4df1d6ab183f01219d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87640cbd1affd550ad1810b27494e20f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06002ed8d5af52ee750142ab062b06b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9602c04c44a7cff0b73c09aa5b03b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91542f92552ac1395b3c511e2f279b61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da072c41fa2b2f604f5d9ebd9a22cf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621ac4ca99e0226d4f853f1b747078f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93770c3f1e9ddc8f77d1f24ed4a0ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e3b1dcf23a9651ef3ec6727ca17b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13e5b5fa93c7f26e8a1912f83eeb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d146be00bfb90cac8045ff26633c6b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086abf71414e4d342ccd60a67233d44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be0ecea2a2971ec6ef03ee6594a616499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214aa5df81899d1c6f4728d5051ad69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb9a00359643eea97c222a11147e90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fee9058a7fd513b1854538f99948d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f47cad2b4487693bb6637dd783f65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182a0435dbad0b650e03f00605f3a07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d94aee2055ac148bd5778887b8a61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f6abc99906d572d108c99342946e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cede8f7b6de2aa426413e3d157266a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57270843a23c414b3f947e3d8f6a322e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec25282972cf73943546ef0033a09e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1075d65502ddc1c27806a884020845510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82558178c7498ec29de80e6d79f3da63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372702f069353e74aefd9882c89d8d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2839e3f16ca9b071a83b65c72fa2d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e63fda7bfa110b8bc55b484ebe8f92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364388a91cd00d0f77ce1cbe36a2e815515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554d42940f7664efe114db80027827f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41194c418ebe5b1a84e8fd82a8339364517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91906321165660abc91ba22061a7639c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef21dc1a58c3f6916c987d5bc87e44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ba0f32161dc7c67443a1d2a422f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2cb9ada4e07c21d0af6b2c9a2a07e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fbfa4fd34231f5edb7f130e039ab1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07853aa5dd1023d83e2ab1df08a244eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455be663fe8caa6f88e94aa1321c5b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc4ba9fc1697568514b0cb492892e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841ee2ef86ff6001d4b1becd60e9df8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35fc98aba8750a712d7230b5f44089527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19567a526a5c9468b3f65066106d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f6edf21e99aa42e7bd5419e388f75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590adc8e3b02bd021e3337c779bb1b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe4709f22d719ecdfcdd32041c880531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a9745d7e0ca7e0c0cb0dd1037f908532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e99db9dac1663640c940bb6701269533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0daf8c5642e332979aa9e4cce18ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb7b812f8012361cf15b4bfaff2cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff50e6798475d7d8c3153a5304514536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717b20e293eeaa5e741531640171ff5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab130c6a416e1f2caaa328b04429912d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed442ab9ef2f68c88e0edc93a240f681539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7d59e1bfccdc1ea3ea6517b9a2f25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eeab9316f9740ecbcd99d0a979aea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f8db27871b2d03f7b061877f9c42e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51369163eb0fd6ccde179cbbda6a21d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad9301cec00c76375943c52f562bb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6d45a6d482bee4386b9a1ecc8fd4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a612a720315b6ada1caec767cc649f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc86376b2efe86b6be1d84d3a35c82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b58789e7452b079c36c83f06d3b4bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334c465aa1ccc555831b0a567738632549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e6484e770b3ec84d5f020cef602f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cdfbcf4205e983f1fa4c6d18dddf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f29be10ec8c94ae63b8bc71cb1dae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce8551a2f5187f32cb02926b51857553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2edd67a3c7f6d6ad2913d189a5b299554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de149814c5787f1bf3f7c98c68cf0686555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949022a6f66dc87f04d4e4e881e3c5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d96df68840e46750e1ebba4a6a6c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72d07d93d8848b77f3650dfb6f9f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb05acbee857581735c751aab5c242559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c9b91ba87efd15e71b3c39f18bba0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47b9fc80070a961dd595506b6f2eee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a841d5d69743d7a62b54eb09cb0f1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6dcb356ed196898bc23ac787646d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c5095c2ac31094937399e433e418564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9c3b73bae9ecc2670018a3ade572f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9441d1f8b38860be75c2b991508849566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba16fae8a2e9c529bd14a0171d5173c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d42ebc19b50e9489a08c77d2125d2e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac991eee01c86032e86480ab305506cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0439fab72db692ab237fc29beb5ccd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3a5690e8527f9d9ca522c2f5b953b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11be493734ff0029c32689c346704c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764072ebcda4a852cf270420c608f8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee4035e95d01d0e5f63bcf5e03f0cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042e9793c43ad2b1e3e1e0b4a57a40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad22bd6a9c947a0a34307c677a0b7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90581a1bc4518b85c11e8309329511577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7936cebb6b4edefd87cc542725996578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3c27c49ee1e53250e7996c52e43d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1747ca6ff3a89300c5424cdc32420580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb8a96375ab88a29c9725c81533ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa05464fadf862532840fa4bdaaf06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e402b6c9bb615131b2558eca77c043583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265c5da4aa98b55b7600f093b3314f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218024c338de3d64310497b9ada84892585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab41e4323d4180f8a8e352a487ea3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b069ad8c545bb1f2aec4e22aa9a6c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e93bdb28547f8c4e1f5ba2cd204d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97281c5dc3759debcb195331a85e99e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f2d100e6e6728e11be9512d88cda9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da34ff026396c950f8f0a3ef5ab46c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ade664c21f107761ac60f662ce3f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806eef8c1a9e5e46d7d824de4d8f106593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395ae0fd3f00e72fe3f905e4b90b73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9864cd63a599c304ab0d22bdcf08cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ec9b02669a3e7128162820c8a9382596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9742e9d11b169143ddb1ecd09c91a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0575a40df2d44af4dcd436423df72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a6558377c9740e436fa00f3fd3dc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac51c18892b17841b00f60ceb1673d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da867403747ff8c6119e6c5cc6d43190601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d28453fa1f534252080d62f9b21ab8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3294a568e982f26629387982cdaed7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857534c503923e50441cfd3b86dc7489604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956db570f5fb6b9bcd1d048ff47b5dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cf176b4418d6bad04d20847278967606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dc42a04ce7aa1ff4bf201cf9d8d6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f4007811cf17933a4b3260477d95f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c920237c24bef5fa63998599e89de1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c13c5ab9ab6a890e7b5c8bdd6f436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea2206fa41ecae990c4e42db77677611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f631d4e436d2e8f35e840098a76e3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cef8aeffbda7183c89370f69614172613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eff32fcb0679c0dc7082d69ecff80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097776d34fe252d968e8335e876c91b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23384f55ccb1e112c1139da59818a4a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076945467f74b381bb564f4550e303617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1258e9707a7e2a55bbe4dcd93bf2c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acb8568e8b7493d47300c58e9a0d5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031630ceaa18b2156e57ce77844b1327620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1bccab96a19ac9c18a295bce74689621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0abcedf485e26cd8a952a57517e376622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692027c265f892855e0217c143cf25a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d309de20d44286ee0fc015e369376624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77155dd3d88d5bdf04ef23135abbbac0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da8197ff43dfca37467c1f1f989e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8d604279b6c37dcecaf16debb3c6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba48fcd09624e26b5b1cdbcc50f24f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e2214b04b38bea27c707e338834da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ae69a5b5685cc73c3e01ac1cba607630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c987375835bee985db2744c1e5c56a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413453bc49e399a89602df24d47e8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487575dee3ea7a3530e8a47eabd4e22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1b35d02bec81ba077780f61413633634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876918518b3ec79e7931d022c87b4f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb65d09e599a0e4db551ef7477a7de6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53431ba89cf047e3d30f1f2c839b17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7ac20bb512c22e818957bcc5105d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0476b4202fc61b293c7a384fad7f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4c386cc9b76ac508eb33c38be6833640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b1544a0996a7651a0989d7517242641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bdfe58e127fa58829285551042856642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e230c7a1332a3bdfc06beea0eb3e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057bf5272ebf34ff403f1d923342010644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47cd715c28447c2d82a8a8242c5968645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d37b84fed998251322a92b56e8e09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6a2e51bd6f9bd8de59a7eaab7c1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37b3c7fb1f1a0b59ca61d03ec53d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7dd2ae691ef04b147e9f129609baa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6b96c06d90cf729bc771779f43c0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df3c19653138bffa6b17a428244e0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0307952206c42a3594f2f98487e3bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c5e7e7dd3fa0558a5f237e38d2cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd875f1bb02d088df72512e55b51ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a062bf301e03b987a717125d07e291655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049cd7b2faeddb61a8b6a1f6fcd52a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1e6eef9b9c979da93a26197f34f85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82cb8addd9b434c65e76a6a757472e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de8a592615e22819db19e8946ccbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad638cc2c10d8e14169335d99ebde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4588b72cab4a382c8418d18d50f40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4da538a1189254b5a26699daf883eb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388cc8a095bb9262f3e5540d06df42e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a9599a3015854c2e80fbb6cd62d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f20660e482ec5e0072b97edee545c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb562956b2de3db88c805bb8d30defc6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffbe3ae8ad1cc9f3ef1565ca92861667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a210b7c92db4f41b9adef03c43763668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df6752df6baa000b6f1fdc46fb032669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad490f4bf4f3569f7e1ed968ff25973670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb9b6e0368c35f8b8e49676721dfcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c146a826213c2067c1fd3966e04e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77047e1dc77fc2e41648f5f24cd36f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e1a55e4e99d2f9d5fa77aa3349c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3cd8a48feeabcbe180dffeef8aba8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d63afca6265f91b2baf46c77de750676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527e03767b9300f9005ad82aed683c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70034fa05edf1321b47ec87df69b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4522a34c98da8a3aa2f54cfb1361679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c69a83c19f5bd3032ca4e95c13513680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727941611cc11ffde935e176e655e7b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1dc3ce09030a83bc97e9f9e5fff26682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4171cd86eb36d028c5aaffaabeeae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4b6cb6fd6093675a17e7a0ff2aefc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b4f0f5cdbfa3e6611cc10dbd1da2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fed327b4012aacbf04410177714925686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec55e882cefa5e4e21099e550aeb73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05247c11b4e829f77bd95cfdeffed51f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce304a3f6d043301b0b9e08743511689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9c53c7f9b4557bb06cbe7bf62391f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427db3cfa7ed56eb12f3363fc824e054691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132ef090357ef8c330c5f6db6fb742692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2568b1df683c4da5d189da681f2e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5a5676ae9660fffc67a56232baaf6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07895387fae6865a6cfcd8d2fd4d1ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac3e1f67e7f076416a502ed9258496696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9a2fee9b517f0baaa49e38b0100c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b839b9c3e6cb75f884e7fc974bb6b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7470ee1fb543ccdb1e12deb1dc6c16f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6674e80073536f09521a278dd399700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aca9435d3b091da9271be395bc147701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91574d1971a0060b3947b1d5b9269efe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67a56c093cba61b1d5384dbfaa383703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c328e82421cc598e324b69d56285cb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696ab05e9fa02a15d5d017fd891be77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f0840b5398b85b7c67a7a1007a01c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67544cbca168121f3188c61f17ad326a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779cb88fddd18d7d24123cde5cc26c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141fc3a3e5f9593dc2ec2c8bdc26c67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf56342f4a9478cedfc7329203230b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93194600ba16f462e13922f29039ffb6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8216c53ee98ac794e940fbcccec38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832b11b6a21ba5e613cc2237fb412c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b169e59b1485f1bae46fd67826d08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04639902418fe08f4f421528bf15f494715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28be72e6f5105c0b1d2e9b055c7278716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159002c6c5f2aeb6b53ec74dce91dab5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaed530b63540149ff785441c51af8a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53700db02742ce8a9090fe94018aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec678d914b5968ab7dcbe570f0620e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05888ae53b509cd1d2f102083966d41c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030346cd412b91027b3a0fd4c36f3cbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847ce91cf82e4d6799070b86f8586d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cba1caccd88e6d449d2857e0b6bf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398fc8ae860ffe3d5c87fafaa5616ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1561bcc7333ebc0769f0a44a23ce5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5c9521e58fca1759016936a8ef99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814cc1fcd6e6ba098ecd8bc62a60b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a224587ce3a0e7bbd9104ebe3d74a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df941b1295914169bb85724fe5f6c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e28f38f265fb41c58fcb67cc0058f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4abaab70344c293bbecf03d694062732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c821ca69c69749e0a376493992e45e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5852dce57be787cd4b048e24fd684a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3244cd17a97878a4bcd9eb4f011656735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05cc859f4663d9b5c04383726bf48f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad39a37739abbe52127c0862d26afad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cefeea07da7e84a63a605517c9f1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f933aa2d4e9ee653fc44b5f7e7d01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94222e41c0089653a1f8156f0f09e0d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ed0f7e2d59a950f99b2bed7c67ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fd1d181a99e1f456215ccc16b3eb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f9f8ba2d0426fcf8bf341d3a5ad2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf4a589478331eec8dba8b8c2d4144744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079cfe99aba1ce415e06dbcd98ccffe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419641b7cb9d9ec24ed174120f894a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009d75e376fae16a89e5a2c4f16589747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c375c2579d71d9e9dcdaf720f48f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad8802eea7a662539869a5cce6360749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbce9649ab55941a87d2d7f4b455ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249cab5381e3aac80140c7728009ddf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa14a07027b32db7d3b10c2b1e22111752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df558b2303bc9f4017d39af88c032b64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30fa7e933ab65e6138bbaf608f745c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e86212f7d8c9fad4103ef0d76ba54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af063a2b492f0fe6bcfb97fef9f1ae0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8cd89c8cbab3afae68a352c9ce445757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75e856a27f50979ed94e4ddd5c7d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8663cd1f642e8551e25732b334111a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>