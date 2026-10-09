--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee4ba5135d550b6f0972a538e74d861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992c522601defb7321e19d3a57804012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f3f614aadde64fb750dacf1183123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3000adb00847691244b34135ec62f414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc646a41c44089e4ca1c8b97acc2325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3391048c90059a35d7839192af79ed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f3fd4fcf9b223bc91696af202c047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723050b75412d39a837579f0992a2218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f5388d419c185566ef87bd61073b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc71ed95418989f23cfe142d6b536510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c474c7cb4fdb877674e530f13f5273a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64712a18244e3356ee75ea09484831412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33881c4a47311e025ffbd64fb6d87fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8bd765dfba92c4fb3f141f642a15c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ed152c8df6b7824a16b45be76bd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16429fd146e338fd1fd51ad94e37f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bffba9499bb7f4985bc4aa4abfd3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69497124fc802833b504cf5b0d81c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c1b413260575de46f524da492c3e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476cb610ef783181399a46edcb834f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39709a41c6c4047bae8584abedec4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b38f0bbaeae01b1ad6786990205bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba90f676756d789eefe905d2cb010a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bd05194405f6d7d3ec43b4e46de5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2572a72d52b45af49928de3ebbb8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4a681be77aafc32fcd209f483631426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bdbe16dafa77138adc08b616a3ba727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23195c419b000fe3ce2d2495164de828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0ce4905ed8d5174221fdb3087021d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede577b0b5e98ddc66fbff8a461aebdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8578697d6073f5900ba0738d737e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48370753d5b4ef4c9c330ae76dabfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c87f1d92d6b362f0b568e2f875dd4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e8b16c64cb19f73b67d76722087234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0c939c2d799ea8cf1f5b311ebd92835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b051bbd6fed1ff7d338ed4980e85c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916dcba74ea6f74258b28a73864354037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44185b744778f6c12334b5528042072d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e59bd951fd5dfbd7886aadb4d19339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa3fc1d4bc8045d96400e7c3c3926540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e769c5a0d832b735450fd66a493e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e728b85544ce1b2e16d9efcb9fe00642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b46caf23122e961f5cc719079ad6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257e7e237af99afd4d4e9daaa6c381144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f9f29bfb05b4837f9e9cb54c13da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f625de368e4265ba75f2c047c428946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bfd168700fbb31393f2d830bb511c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc839f3e33a250dc60a89636674f63048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f436a0f188a7590cc7bf9e7899f8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b087fa970e28bd315452cd0d8767750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dae36b0810d8b4d3377e5ce296f8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f817fe076cd38a9744d3fc596bc70452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cff37330be95aa588bda2f5dd07b4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd929ccaf359de8b119417eeb0f3c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8cffc01b479585b21357b741a19b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44d2e9cca410bcccc6bb152680528756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30ab5f6d0c11fa009b90ada37a8aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913498af1d8eb2a0ef668b2368bc38fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c87b1a380d1e6565788714efb2d0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dbdf672ea2ea21ad6c1ed6807a5af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087160bd9e28cda63e93e802bcdcc53761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9b41f1b04e6a16d6fd86692b637862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaf86c53b2ffb55d69cdcda3225eb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd72ac5955c8af0b895604e9d63d5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a616c2126e880acf10582290dc932065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173da46abaa4f0c0e7c809c7888a3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa97b165789ace59bec501fc87f7d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154aebf48e84fbc90969b11c845cdf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ba1aa749f0c837af37f60a3cf47c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769742053fa4b5ad19767af827c3da4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd69faae48ebd9d16363b4feda10d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ad6e9deca783eb15813e679328cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199ae171c6bcdb7af1f0e68153726ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1155524f87b36b34a0dc5f39eb9f2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd8edf48e56c787d7955e228978de975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe29480b942dab38a1343151788cc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b06a8d4f270a2a968e75f0296f61277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c13bbfe64aec2629257c164aa410278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52f8a311afaea9e29023a0e571902779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b65b62e9e7cb55ae2a4d83d91b0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495290760fd517115be4c238caedfd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c15a4e683a7bd316d41afa7e2cf6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38f036dbfc671d171b9e8cfdcc6b4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226580e4187b1636ffaa32899184a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a600918eee0c0c63d64297d27dd8b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e576539bf780de9a0a764f93804e20286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd2e4b286729e2dc070b3ac4d0a4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae84b3d01f0416d7ef4bb15a9e4af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708d6d633cc37b81d531421e723c16489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d097d1fb32614144c682947a006793490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fd83a86d6d6788c983b717588cab891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b48e404552a5b6871dcea9b286fea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e7452d7204a55b236c9bfd807cf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4fcff9c86f694d0d90a1ccc9095ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70914633ee72e5e9fad29f4ff939065295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abba65a7b98e6863ecd8f47aa4f772396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b577dc5182d6968d92f86710c1042d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fbdbecea779ab3730c8e15597281e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabade261ae7cc69f13d3de5afdd8a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db9f2dee122df7c0aeecb1ef21c67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb772d9fbc045028084518615ee90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5db24a28de95304d02b45d014aa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3efb2148363d6b36d4c1d5c2177e11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9837c19411b526c06d8367f211d678104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fdc14f6cd51cd0700be6962d01419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de5fc42a3da742b307ffecea6f0b16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5232c900104dcd015d249728797c738107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be3c2cd9e1687b24ec87d14add8e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ada115133d83f4abc9aaaff1211a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164057df46fc5670ed2101a5883d4f2d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5435d4e01545be7285fca0eef5797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12f53eaba15913795ef1dcd4eacfb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64493412ff537320c82b80d3d7ac8a3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b712886aef3a677e6c20d7ab5f773114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb13977cb968285214c011e24441a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff8a20a7ffa5c8296e38c4de8f6be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522045bde6f0a7b88fe5c20aebea9cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0892835ed1fddc85e2ff4c36e0b31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57cf8735ffa09dff638eff8817509e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ca63b67e47c0537dbc508da46f4e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46805844f0f0f8aa644be96d6fcdb37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a959e9c5420665f9545a0cf8476579122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d4b6ace09d8595611e7511aa244a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5773dbea1bf592cfbf51479bf5ab19d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a730553d44deb67605cb1705572679a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d670edba4facdecc29f8a1ce26e1fdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc4818e4994dfe57c2c0ca39802a55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce258ec877dd016d0d44ca1b4d2a5ef0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef717d6305a0709875c7f229308ceb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e069fccec718d91dbeac7133942ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cba2a608fff003d274a88723da1fa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc203a6c4865256377c8b7c12dc1bc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ea77d196d0ef1b472269926a16755133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39bfc94b3f421197dd40b34d76ca7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066e721ec731afdbc97638b98cd7a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdc1bdd2679b1f0eb4bc1b257ab231136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a0b199936a2e6f1409a7cf3b3c171137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead14ef9eccb1540cf035f3205c961138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e073f7cf26e9dd6b445dd3d7be79e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb889492e3160ab2bebc1469053d335b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ff5241dfdb244079560dee1fd5e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edfcd16eda3e2bca1d0cbc26ddd32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9a3dab27873c3ded3c425cbb44430143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b087e1d9b975494f481bd16edc250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d105dd96b337b8f040db3e578d6f8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a31f7bdb1cc33da5a927b41e8525146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266dc043f11f5d4ed9f74524edd3ee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5c7c131ca955c7e9ad4830bc7b35d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13f2749e5911eefe23a742af0c72a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d15d95e240a8ae62901d534e6ff2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b31be0631a03b94fbf3bb43ddf58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0509a68fb263dc6336aef678e4d24b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573fabc65dd0d6967e0483dd6b0843f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb60b3118c86af87c53890ac2f3c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534507bb289713339e5feb70b674aae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fbde9d47ecc847b054cdbb3f923ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82303f73573870cfcd9e86af14c655b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c60b5c0044193e160cbbe6e0388b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e82540f83b1d842d2852a241dcaff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77823aaaaaf3e47b871506f4fc3c67fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06662adbd0c4af80228f3cd90eccaf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc26da9ec0021598c97e27b3b786fd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4676d5df2cd43c8a1e6b26c110dca4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aecbb16b06a319066ec30c74cd541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e633fcc5348554b18d21fbccc6ecc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a178f6fe28b7774955114f890d89ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456480d3af242b235e19ed4f744ddf23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721022e623a7edd9b32de6f8425e21c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ce5c99a013e5841b5d6fa304004e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf959084627969feafb535048f0b0f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6853547233a645ad220753677bb8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f29017e895826033937bd09d3de43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962324969dae3cdcf0fd3ed3cffbfd8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f69cd42934ba25cc83ff22fc978b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f307b93437e06fbd8fb37524a482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d9bef365f78d9f2f7013347b446db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec13c80ed9029ff57c484c6ff399a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd10c6fb96675759428fe14f9274a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b892c667e018de6ba89ebf01877c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e031939e12cea3d17f3061d874a26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e0f684a65df17c36196cb2b1d0d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29bd18344fcb9f44f66723bf5b1c7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b7ec167c3f812b886acce127844f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28892846dd57de13ee5c9f2bb0e8ebf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795a190fb3d7f15c01ff94c3cea2080185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f40790be2dda9b9662e3eba5735ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8115d9faeff31f6a9a4b0635d10ff3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f2173d77a33c19a9ff782e847334b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45301abeded6571c778f0ab6eb376189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005105165d6b92621cb8a02864f712190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74bf15a60f232f614add250e23229191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c396820d9ada669b41799aabbc8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8650ad1ae6913383d36128928f441193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b718a11808ddcf513ef596974044c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf050d130cb602424b10065234f086195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afdfa4926e83f71916f72611912302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fcbff4c64c483d0e9d1ef6cb3b5e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed498649317e846cfedcb6f2e6e1ea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087774d7f93988a13423f4a70e07300d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151eaec81df04f559ba76db5562e3d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529e1f6b7ea6cbf492c497de635755201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a40d9e2f71d5a320746c32eac66123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec760ca6ec19785167402c53aab4ce36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7df0c429515fff26fa02dc763b4fe3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b2d0c0880c8644fa828e935eec8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21888753fb170742f685b8b784a50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de334e82877c10544905f81fbe965fc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4e8dc8b5efb85933d53681f90ef53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf0345ca1a810ee56efc429482ee01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c287a2614af8f2fd566c2880d1ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb5efae64a97d28f8447b3167a157211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca799389aaebcb39a496f8b87521d89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfcd128407db3e8b75cd154c1bdd89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6bdf7151720fd65eb903e37f2e2de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b5e3c46723211925239e8ba73155215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec53324df644ea5396a8fc83a4710c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0db87b6d8ab7f06ddc0db148a1d02d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005f09cbed8b3b0365bc94f2a2dfd06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a9e1f0814c1b6b2d3bb8ffee6b4df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7bee41f8a34371e6769a6fe0d695d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944624ec856bcb8be6563d7360f669221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f8dcfbc661cecb3b6b4c67405ab48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69384a62e6fdb7922a43033f11384d2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7352e3e2d377df056c0c4564517f79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f7b3f7efe07c8e6e2d875d278ff1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7aa42f0e0dc87a8edff7cb1aaa6478226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d7052cabca45e83ec462a64892e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce92dff4e2922f7e2be7a8978a7adc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae506cfd91701f62c465d1750c288229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be85d35d47c49c7269be6d4e8cfd55b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced5fc3b4732c2823c04ea3a7db2c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b830671461ee996be516c63417038b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4802d9345ea54f9e0f6110a736476233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a9446fd2c8d82dce5275d5c0d3ee2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15346b922c853adcfad4e0569ebe47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff33c56e49380c600cced9ab47749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05228379f7a35fc39e69103788674b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db8410b050da736c77a68ae300420e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0586a51595e78e1da08da4ed533d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413b627ce2e9f969076a4aaa85a1fdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc111c9d97e7432904e6746aa699627241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c28cb46e5a521f736dde4d284674aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109099578f16f6f31a1ec51cd32bf2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c2e45fd1d77f0715fd047842128b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93adddf3a6687cf9d824e4561b04ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b499bebb7e4713b863045099a6da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc990be14ad102a8527330bce8278c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c63ef489bfeb1d2157f708aae2247d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47bfa09247a0fa9d34a2ee7e136a3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1434aba9996db24d816339246331c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568594dbbb08b2886cddc484e7b4e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3135d282d7cfdf238f215d9497c556252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6a1ccfe76aeff0cf3f57d62443853253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9c9ceceb53bb4ae9a231cdd6f6bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e46f75feadd217d3ac1842cbe7720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0657efad30a1ea422841bd96a09d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3054789fa7fc1c85252f687967fd4e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dddd9d14b8ae176e2fce32955598be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b15c1947ba0b94971e096e6a217854259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d5cf628c4f7f48d14689b625b3a3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28b6f470704b7bcfac0e99dd06930261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d868fa58160b5bb54acf400b0d5f5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80293b2ac4a94e95a631a77a9eebb67f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e6e398ccc42ec7ed646b03a5a5023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad85c6d04f407a582cab49c8a18da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207d45b09e6918f7fa748de0c4b5e03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae55e0147ad46b20f6d12a08d4de6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77feec2147f9be66b14c78c459c936268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd5becb8983d612acc4d1219e50106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56e6a227165fced3f7399bafa3e04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82ef55c2fb68dc495e87c2e1935861271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec865af0bce361591745680fce08a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c32d951c2cda793e4572345efd01d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3523728bb4e08dc3e9c96700a0a371a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f354dc154a72b0435aedd0690c71db6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e646889b12859ce507a3075c0f9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136e00bbc96605251ba6297ff44902c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17215feb7613b80a0a97fb665e72ef82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9763ed0d3932ddbf789a1e4d386ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146c9ead372ecce70facfb784964e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad42e33445c5e2fbbe1810f33b2c4af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ecb723cf7f49d91b5c1894b61102f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b865e72315ab127429f0cc2cedf4953283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a296b5742c12e16259a01cb99747cab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99dbe088312e339778cfb774687356285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8e40f2d090cb9899083385daff7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b26872ba0bea40657105379244f9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39413a03491a1abdaf5082aef1eb6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59cf034997d6f982eced5b4b2bc52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4665b4514aa952b6541facad18e08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c97c8beb02f0e0749b238639784fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075bcd288ea0cf8704a381e7f43476f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496c9f29e1f3b2a97425dd8ee4c2fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a24f6abf3429188db91a0ef76197fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf6b42c3414ecb4c7b102cfdce0b89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026b6c85a3a6e85656eb3dad57b9cb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ce3952ce840f75aa6ce553f736d96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bdf7e3e9e40de7fcdabb26f6f2b00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9210d872fb97abba2f8f100a1fc19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bc15a513ec107bd6550f9102ec755300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546c9bbfc06bdf587904f601194aa34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f12b4ebd2d7464de441e1b6130e3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5880cf6c76289412edfcfa8eaf3c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990108c9338a1eaa89dbdf2389856b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460a135626dafd9037323d4d82d052305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acac3a45a061618f70dd855aae8437306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31409dc72d6f81dc3c61b6aa2a8ea93d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329772018c8df919813e481389c285f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3b1c56aec4a93f0285d150fd0cac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37021c63bf0c57b4abd9fbb866f748ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ddf56fe5dfc6e86f70064d1d51965311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea51300c6d6f27cb9e12818bdf8d62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc982de1584358538f67dd46dd31b710313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7beaae1c47459c83cbc957f19c9003314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e2aa9ab81049f1bd4a917fabf5d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d1c223ce3182194be8a4e637a759316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604a04c46f8aa3eeb2e444195a3de1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac86a873859536b8fdf3de155e2078318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cf5fcd214defebc2219e2dc9a8da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf81c70c6cee6da802054e04c2e79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af7c345be3259e6efa9019bbaabe1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f6270c9ff1b6ec2e19a0f29ba5409322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2be507e7d1b31a79c6975dd91e9b81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179af7807c5e7c04da21893cf9229f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693191dedac71205ab5329e48705cd76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c417a0c89c3a556e59931862d8207a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e3c7c57cda00c0f2f874076686f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3660c66718920a191b044db8432d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06dc3c630addd1ab49425f87eb17b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038337512316ec5645ccf91db93390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3bbe8f59aa72d26d3d578582e002331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1bed980019b2d2b9c01301892121332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814314a653fc6387e4e2c37e069302af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18786e61fc1a9749cd62ecec80449b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56777d608b438071b085b470da6348335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc37846595269ceeb4f47eba43f8de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425000db00f0e68562ce5502e896ed3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6709bfeaef8af04087ea48924a19c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc366a54e2117d3795a10745566eb893339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751243df26d8cd15e0ae33b678de565340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e53705a603181b408159acde616292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f87ccd9355d7849a41c7e7187361af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dabb2e39125db1ff192a1cca625696343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db124977431026c99da8b4a3eb6bdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be52f3623832124cb3a910302da2b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573dbe03d5236fdd94ce74d749fbbdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3267927a287fdce7ab4665d66e7649347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44451dc4472250885ccda8432eb8325b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358923ddf28f5466aa9359677e687be0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4fcc61e8a8b1fa3db216b7144d199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dabbde076febbf533d4106fcd36c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a07c2a6d4a51271fff942af986332352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e255cdb92b338c943601f5f715b36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d6f7d792072516f22bcac24e7fd40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b910f794f8a048a617865a2fd441f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef146b572df7843f12335cd543e11e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e11f8b0b5bee7aedd65ed1bab98676357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193aa9a1f8c219404968001e00c5f45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f7c4075dd5aec0d0f48ea426755f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8bcfd7ce3fa08a8982aeed2908a4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2367b3935d1744b8c5c804e570efd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2366e136fb2798db722a625d613fbef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cd11f3ac6113f96796643eadbc124363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847fa41b0591bdff131bef8e6b9bfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bcfb05fc1734bdc455159314afdee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f34dd5e273edc6dcb8933c2a82528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4d554295dbf6e758471819fd5bb62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fadcc02b7fe38c2c75903213b9ae61368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486a24d69d80a2b372e8c34836085ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c58f65b2b95910632765f5f8e225370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c837f7812a28e7fc6939f765d22f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64809a5c5b0c346d2262b51d83cd9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757540dc4d4424238ca1f92d7f16c6c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e5e32c68a55d1205d0b9e3b9336d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2750421109b6c8beb2fd398207b55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f6a56164b958cd3c2f1d910fbd381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c499d63097884c1582ab9730b49658377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b1d9c580c895cfb5945554b5b2bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38008dd7268963d302a49a765d2f1350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f21123625332ba0d59938480d8c7dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a27965616f1dde25c36e4cec13d39381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b41f6e123ebf1a8990282033307167382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4f8c9da45adcffb67768066d571b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb7d2dfda14e57f22bcab70f0a7447384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf1acb765055b856ee97ef30c10a49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5387fb7dfacd9f5e4431170b1018a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12213403a7f1b36f76b65736802dd22d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e680fb26aab08ea2d0493ada6c23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6a31c3ce5ed0b015a45e94fa4493389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56299dc96f8f230282efd308f37175d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0926a69ded0173b3f610042986300391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf135a1590471d38bd5aa28246d4e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e5a8bbe9a4f86c0ee3d4225087d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e95c8f12eecc0b352f791e698d865394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23c15ca9e67dc8a89e6dff7c30fba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc185b87bb04946f893da19e42bf43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba9c46ee83623d9ede98a836077664397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c42a330a25c2db5a2d2591d6aec41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09ca9997c4d1bb212a0f6856e6fc9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417242b4728b6c055e08ff3c124558da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5d8dfaa71ee09dc8f90f26849d82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8709a3626d18dea460f3fa1f740724d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31fc819ab3015bc98b5bf66bd6b361403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f50cb0bd44edb396b3f36f5abfbb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad2d0b0169165ce56c77972aec0ef2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4165b9ddaafe0e142feee88e28883406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7f841918bb58ebe880b352c3011e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0cbdf75ce64df0f88f02f4a05d6f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fb1453870644358b953369dd6db26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d4e83ef04ac8d3401050ce3a77484410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd77aa649019396588ca5ba6c5f954411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d32d69028eacfc1998a8f5552d1478412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59d0b56cc3b6e03ae6aa22ab9b54f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04be27671657fa0fa2ceb1319a142e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3589110aecfb3e2e3064d3a1e107b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078458d4b735f78b0128a021a5a564a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d2de896d15d1959e9d80ef218002c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf49ffa279d9f0b1043d5b037fb8ff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb4296294380547b13029c9783de9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9e4ca8eef95402bb653c5cbf7dbaa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60909ec8ea15dc5c6c48c75f5c6f37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b22e6889e9ab7ee541d4cca45b1539422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d10af53ea3f9b9af07a9598866c87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f093c6e34a4959aed7d18b21f14732424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcb7d4abe3e5602fc9c702096ca35d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5394d98279e57c142f27fb6cb9612e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e75f867bba6567d4c6cd1e68021c93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bffa2c09f3af8d2eff1d34cbf766a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b593c3348d35035c42116fc2c6e70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da528892bab76fce915c326638af1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7338ec2d66ff401045da27c047e77e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa46289ec105727c0e8b142ba02f1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342f3260113dcf3403d415a4facf5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd476fe4a405cb0167fb49597cebd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c5c5c4e5c71079fe46a781645f98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bc9303585a7e56f175a0f68c7fd65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20e632e5ab4d7cee7ed2247b6420f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce939b02e771f1268d3eea3f6f044f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e906ed809f49043349ddb00891af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99a8eb1fa72ea3c1ea76ad95565683440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff9075456970db43b2cd638af4bd96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46994f732dd1a97d139b3f6f5b65fbc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75afd17a71fffb518ff2782af9df59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91c0bc6cbf41b61ded58ecb60549a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a663a0399c70a36d261ff63c9f6d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f190acfabbbf1f8857c4eb21a9a07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f700e04b99256a59324a104a7444b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685d377bf95852d5c760ddde10ea976448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced43403f9d2d5026ed19657aef3433449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042b802e9853a25783636582708f3b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa227701f93742f8c160eef94a63948451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12240c9f08bcd118bef855a47110400452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ded132864710d510b032e101223f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757a25d28cd52b807f1fdd7d9a3b4f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14211c3f387c289adb41a80b3be17259455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52c7bee602cecf5f36214f936ec72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c007a6141d5c424c6604413062446457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ccd4040fc6688339c55bf902dbbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb3d7f4c9bc1e2251a85d91547f4a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7791d1a9f170c0263fd45bd87e37c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07b2f33a7b67d87ae30fbf98a0a9b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c23f6c1232d5d66141e8becbc106462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef7c9c73d41f2d69018fcf36572fde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db580d725a69f92cecc1f9a3a26e371f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1486aa499539e307588419f954e7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44248de2fb0c565cf8f27d7b4610e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3129125ccc0cf157bccab6ab3e3b75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed28bf5bd42910368e6e187474b755468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7a0345d9e902dd28cfc888ec02f98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d037d3465ee33308966cee9d4f9d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7245b051218a7cd3323b61d3b315a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a280c3a5bcf9e4b570fe97cdf8f80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c1358317b0cdf1a797e50e9ba428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1cb100489f6e0b4a5e1cea1c2d3ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd10a67e67236d1a8f15e49e1f9fd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc6fe9ed25cbabab7ad65c8d84c802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e83316cdaf6cb3be0dc804d90b1f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d6b235800a52098582093f240c1eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84860678d0ae628cdfa95e7d96086a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b944f51d5952b807fa9e5be7e7d6b39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9564f2722b57d4e6cfbf62b621cb8b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a69349f3168cfbd7a9df82d388166482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92745586e2f451b6d6850a7e4d928450483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2afa5c60b1d7a1e592b4126cbfa34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2e79bf45edef0d244c979f2f320a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301ad39a68c72ce256e14dff681c9db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52df173837dbdf4635c7ad81b6aa59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc8979e34aa69157ccb9f38a46e05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4f20af37fbc6a34de9e45634cd6b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067aead5986c7212613af63b2fef854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e2a3c664a6fc504959e5ed3c836de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c353228c8b4f9207e7454ba30783492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d982ca5b558ea53d33e62b2cd053cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d235597c375a99a7818913a683bcd0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe17b507c41bd4faed173c403a252e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50386fc478cd2637ea7874c25f57f922496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a5fd73a358ad47cf70a94d936f7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e59606ccebb2cd446078c7c05ce26b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d63f4a16da56fd634a380e4d2ba43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05fd7e02bea65a57edd4725e18b711500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34afcd9704e34067d77afde9ce82f6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345129e1a478708a517c30d62a4410e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c290d3f9b5e4c1777c51112b61a1ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d8805fcea59cc86b893159e2b576504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f366098b333c9d7a9b3468843a61995505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c15d6db1fbe105258c329cbe3d644506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837544b4d63df7cb49521f789b324b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8752be67573562b954d1d14781f343a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd86b97f7bf28cab5b1a8fd751ea6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632451dd5af694e44fbe56c2adf75d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb3f4abfe7642e4bdfc795ea0a61a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b3fa5d608964fa3aaafab02bbd02c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1594fde3b8d11accadbea3644a0fa0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a16caec9a12510a1ad3f7f480a48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e352b8e90737cfcb450b90c3d135a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd57d547a71a3fb934561245e04559c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce06625e203f70f42cff3427938a1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acd49ca0d9fb2073d422f1a276292b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8c027f7952c77503eed27f539fb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6035cedb14530695c03e41e3142d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee4a4b2e1a73e9eb0e49ca463308b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838743d102114e4839ee5bdd8ee389f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e54df60271a39ce3297f7bcb25e2f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd92da6685527697887ffb6ea0b31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27eeddadc8c7084dc5d7c79f462546525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a7e5c7d121640d2075272ae6b1c4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520417a6096b03797b64f8f278bd213527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c10078e1d96a17a8dcffed7f9106ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1367e4a03eb1375d0b99fe567e9ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba216b7bc9dc6afa741c488700557a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4dcb873d9f350e61280d63fc8a9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab46bb072e923e49eafcaaeb541bd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e67f3f311aa4bc129b06d66a6e11c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e86b2080920d59993db2220d7f19a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d186663801224a4c979dc64d31ac02535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa520bfd49166e7a9eee2028e8a864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a256b73627caeeba73d1a37b7d153e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4fe3b42ec60cee80cfe97a6b06e39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638027b527a0a6447a2d67dd5042960d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6279923f9f8ef0e833b5033ffff528c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd306aa94e7704c4e97ec7b6775a5ac9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41ad96d611cd2a4bb6ced94de9db9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b030dff5bc4051855e5bae40b63869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18014094bfe56abf8c552101edcc29e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c5640700c39c159121febd3997336545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bcf2ee7edea5114d9c5ceea08890a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c32748fa2fe6ad74947001f16631e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c1b4897a51f454e55d56da559673548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada7579c64a9a3139399b3f07d4ee4b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106e9a02a5db80b48790f847d01f6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97be403159f282afbedf7b9b4e357e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796c444e69b587bb3afe5f24c8e3e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a6b3ad7f615d7fb59b5409f160715553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e84ce302b810fd53843a2dc9fbce96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbda553660746f46cc3b0e82a64de2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566cd6f7a468e3cc472722e0770bf9d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f44dd95cc52e27165be19b36b9f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d2449372018b2da6112aeebbb6c4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f1459a683fda38cde4c70232b139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ce6a8617349c81c948155591792b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b1de17c24c3a89fc1787b8728c8c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52ff262a8210478252874cc33aa55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea4b042267cff76799cc50685f086563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026823d5e786764565b7791871c837c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d312378639d696e742124fb1328715565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e85ea88d12935498ef6e5280f5035566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208d057e281771bbe5ee87d4470add4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb140ff6aebb90e9f58c78f2277934568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f56fce30218a7809728fab97aefcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05671240790dde287264078986700ff4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26babfee2a02fe1d44c270cf54f1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d4ba74466886af45c7f4ab711cfed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83380eb122543eac1515169620b350573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555e404dfa70a17e7587af8a6d13a7f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee559c42ba628980f00d80b2fb7e8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0859693936789b1a3ce40d7fdd045576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101adf5dc909acdea7999b45c84b2fd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46f83189b81ff5cf4a4941637f5c9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8ba1c6376a48e99fc84ba944b7974579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0658591da1c2a7700e2e9e10598e4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132455349d5d186a1844afd073ba3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15688e43fd49ee468b2f07038103e0dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163ac33683c0cbfbeab8f361b43618f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fc6c6831b1a8d2347929efe61240c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380024a9471955e3d57c19f2f4b93a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c421ef738cd85a5df32d047e162c00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebabbddc014daf93654b8943a0381bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d43ddefa89ceaa118b07659e6e92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d5d06603a1372488df15cf6ee7815589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b02036539afebda40d0ef0f5f3b0d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac937548bbb30d947c3c46f65d10e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701d5e82f1e809f27335196e30b263592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f54c03f89665190ba1afeb2288d53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8d86c3b529d6eb37e786186d939b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d48779ec4bf0c4d1efeeb16649eec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f592e5d993a037dd317447ef9024596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f001a069fcfce968e893cc58a21e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b170f6892777605f01b9d1302819598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c16ad975886a662581ea7786198775599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0860cbf04fbc46a15b698c674b093b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a379bcdeae5af03525d764703d1be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b3081905cf2f9c27f882866418485602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e20e9aa2bdc3e9f0c1d7713641165603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed260544a960b42d1563a3e1965c9ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b3695088be5cbcf11ae858b1f0d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ef1c9fc8ef64e063d009db382429606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8a2f1873931e705e487066ed07c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4bf305a0408bc4b521a95c04a7f7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524373e80db36e6a3d68c09c05b96a04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f80dab1751cc12ac1507b4902913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4c092c3c6b7888c968fc4bcbddeaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85992f52aa61bb5331f055f3429762f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737639b597e42bd7de9fedf9541091d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa907896f5200684b78e9f77c82d60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948afce4161666b3c001fcc86b422c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ab612fadd8d3231517a3ada8a0a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f679ac6a3fe700107d3e4a06ff0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8220495e755120ee85132e910dbc9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d5f83deb00fd1ad5e7bc2ca7a6a6e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1500d718a7bf93e0bdb27aa9190f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e6ae1868de02e9421517aed8c38ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d84e454abf0426744491d339521b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9035a22d4132fb8098045ca6e3493623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ddf421014f70857053e8c188cc71d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21d387ab8563bc30d10062918bd36625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd5868521f922394a5877f9df834c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf22c085abb04dc4077cc93f421cea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e30f5b5a877e6e7f06dfd1f24bf4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5242b157903d0ad0d38cb51c2e17b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12376f036b423a2e392f29e87035fb29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81033f846213eb44849af6b0bdbc34631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75761dcf4dd003680b2f5af30c6eb61632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b254222e60d44e4a7a77bf0ac609633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90855bbfd0f9417cd4c08b78a36cd9b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5523f67fdea431db4a8038ac4ad8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa877f80a7028fe36f8bd896587abd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20700f041710446510230afce8011a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792869a30b716b643ac65841eb2e90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138e85203329c7376399a4e10753ab0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452de038b04fcfd29f69b34afb938d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a808bd8897b1a9f70f8b4ea2f1f65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d244fcee2cbbbf58b269d3d71a8db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f227cfcc21e4efef3a0b515917651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76114b931b26b944ebd8f10704f21edf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b5b7780c006479e892a307f8ae1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da02f6332f24778676a775ee6e535e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7d6985886ff067d48e1ea023ae3c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab7b47c4bc1e918c7ea20b0123022648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959cbe3e0a6c3d01eeab72995aa592649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab187eb9afb4a00f8b367b60b3e9275650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b327bad9d4568be7bfb46ca78098a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e898fa6a5209ff68274619a3b66c8cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66f08e049639559430822767350fa7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10182ca14ce1651cfe8f16d6b4aceb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcb95f9963b76d76c89e1b9eb4da8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cccbacf8d53205d7f0c47185469f1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb764d2ba76e2f5e404c4fbad7729119657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63cb29adc6717177f4474af054f5ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1edc4dca7cae2d4d71bcf49b63e36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d12bc0f70d609456cdd2c830082db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685443665f72cb88d1112c684d0de280661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4373f7e073ec40def2877f117ef8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc4c291b2cbac574e083155092e4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125461d1edc0edadeb7098726003fc2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4784e4e8257317029b1d51ab8e77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d1b3c6a7f2b3c26cd3c4f132cc6d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb713d613a554dc518b1a07bd2769570667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04be1d572f46b7f058e9f111a970bfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343592010d7040b64ee57acf2473dbf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bfa60a967956d024129b6828c66a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b16545322265963487bf5c0566c71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c63da7c2102485efe70d5165431b2c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa5e33aba4bba80c7ab6501c723227673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1c7839d177f375718614d7e91c99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f9e3ddc3491c230e7bfbba2d1f0b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6fcda8363e0cb7a3b6a4378246949676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f93c10956ea1304c5fd9356537dc8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c80bf33b567647458a6c4c16bd67d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abedbfe61cafac9e1b1ac2f35692334679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c01313981489a4fd7b89abdffafd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4484cf783081d4cc48ab151d1312c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f7b13d89d54088c3f39506b96bc8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa8bc3181a98c2df7320d0928f741683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5642a8d1d18efb8348dce3108fa9d30684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96660845e4e1e1676d2904f8102f0342685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b76b88df3bfdd389a5ef82bd5f08c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbc5f2e3a22b301c4db137d2ee51f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b802c292873b7fc38a88512d3084688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05b61de7f8ed3a59355269b70b489689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37f825f0a756d38154d3fd8b0f1c33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf00b03a89f6cc4f37335a4e33a27e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce2c7288cd5381f58c18eb42bc0a58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8965afd516630d765abe2b2f5ca9f53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf331918ba76dbbcd39e4c98fa84e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35afdfb3f55c2cfeb7a0959931ba9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68d223cfe0642c5b2377562d8d9b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c67819fc5f503662115103744ed803697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481a5feb9777051970d83ade2e5cfb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9752fa2b0ad6f923574a750e31ce66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ddbaa2f21abf7e78479a1bc036b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa956648c1f06ccdd9ffdd3b41e006701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41faf5abe37534641fc1ebac78e86cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec577e5511fd8e6beb38ed2ac32018c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4682a612f590f75e4f80dc97bed15b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f254e7991b8d476a12fd86afaf0c1b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d86cb3c48cbebb067d8f71edc1a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816670746b8a734c2ab7223cb074f46707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf8c2a480b5e1c4b76b141cd529098708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf4cd0217a777a305d1d88953a3bb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662fd946721f9d9c021cf2c37dcb68a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5def92648a532feec7771eff15cad4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1fdb0a51975699038987dc3326a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40eb7dde5f0947287f4207a9b52432713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816fcf966ba1fcbcb297135e1d8bdfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a66598b6490576e14e7ef93addfee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349f0cf854d526a169dfb2cc04c5e63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ff022b96d5c69ffb486944ef3bea9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b7c04aea6f77cb8e7d3bcd272f13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb11035a53cd57099b757ff97b3ebf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045b859e662eb512c605cce4e540ba2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdc08127c75934bf9465c6b093e65c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b2c1380160d3ebd6c7ab11fe4eae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d8f111962db0f4d06854f7f2a492f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e9f47a89d24b060ea32dbdeb5a1f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858595d53c42e3cf245497c725fc82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea714a94e60dacc1f2ba0c84647f10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1cdc738d9d968d25487d5c74ab3e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651dcf1af721a59868cc5c07e84e387728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc975ccd45fbe6b9b8ce5eb2c96d8ca1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde7a4bf2db5755e04c6e96909b99d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2691a4aa6cc3deb598910a65b300b04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69741218715e97e9f6f1e8f6fb9d9b01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b494970a377f9fe603b1929f2d832733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436b60a2eafba6be0a7f522e2ae8e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2e2766f56fc3f34e00b94529a228735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5649e73267a623ce7acd6705dcd3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbd6a4fc406b9b578f0a04fd9e6d50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944426671e6cc33ffd383719f310044738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4f7351f9ba34f14faaee605ba512f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9cdc11c85bcfc1e6dd394d733de02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd031e124ed1393fea8356b53397705741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98316bed2e743f87196ea3213060efd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f984820af5e70f367804dcecbae6a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bd85be68db6e3ba785cde6dc75c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb97910ef2b4571ede4049bc8e350745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c4ef449dc8812f050050db9d23b6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b6516eae09a91e2f0759ef83dcb3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c3fe9552aaa943d9c9f42c9c980e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889f0286afd18942dbfa250fea1dbd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb499efe6aeb17ff1d24fc78d8c57b9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787399985a2d048654a830a7a1d93ec4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875a213187dee8e9af36bd3d805b261752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d754f39c1c99f367b1d31037a10a06b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4bebc17422067651af68459aff4be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd244ba2aa76403310cd0fdf42580e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1340e75b352c8049255f71a8d7ac55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80387b88d6c983e416e4fce8cbc27711757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578847477dcf8b3fb1c4a6bf457999f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a854686b2da4bf3273b44a88a27b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac33dffc195c884b590796acfd280d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeea1ff36f30d229731f04ec849c1da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153a3835f04a0a2ef5a8e06fb8724e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef18636283052fa4d9de18f8353e894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59414153237f33d3a2bc96ce5030beb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a6456b93468b04b78942ae779387c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a54e5a1a7141896a0f822dc65d81a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a7bb4332d816da458fb4285f0a358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0607668f2fd80f5c41266d2ea4e86399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6324b27bebee5ecc01b5daf9aa4d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c0320b68b2bb01831a478f2f7f18611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9afe362fde2b2048349717f3212f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8442eb25cb866c4e8c14ac233513813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef3598f5b31156a56ab45d75fadca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286ef0d19621d94364694b2838574d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af25b742bf1e08ccb6660b48f5cd4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4f1b1e6efdc1bccfa2a0825aa69817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094112d89ab5ffe71d7f9ec9db1be8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd38409c2698b4f18c0b63892d48e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35c46737c01f1859987391c0bb721120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324cd0eacca27d5c82086879b9083ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd515f1b8f298a7b3f19d9de894ffa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850201d12863657b7588099961c710423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226223d7a9d8767e3a93f1e3eff4655b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a2275be64682558abf65a588ccea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529641c4dc8635d833b744ee63a670726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9caf9217c1e0729ca0314569a5c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a091422d869ffac96f6f173bb85f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76215205746c97fc45c7c51750eaf8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e157b57a3daf7a79d395a715af640230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ab38b4fc2405eba6bc03df902ecdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763300ba71edb0029e9b35ab56f2ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b25fe8da502b29bfdcab2a46bf3e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe8dd651fa0e13455bd52edb2bd6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebaa98f6c770cf4e54a7c89ef4eb7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3fbf653bf31b114305e15327a74336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e924592e41ee2dcc3d45b6d1968fb1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb2d2f142c6d2214bac3f5587018dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e2e0947ea5724c37d29ef8dc419d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a34212289bdec2e07324627f514840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b0eebeecda15ca091b3bf5dda806c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b7037d8afdd74e2fb48e8e6220b6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a2f0c3c469b51fb1ed9d98166ab2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1e46d4686c0e86ff013fc9dfff89844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387930c8a09c8b35b299e7ba538c85e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1aaf95a98bfbb82e42114df0f262646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c31152d428583d2d3b2464cb6c27d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3f972829f32897cf6edbcac8a146a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a523bcb7112fa20c26bce1c69b5f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55f7cd5d01b2780275999aa561d7fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad6af89e38fb5e6516bff1ec6b59ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574eb6a3f092e9d139a68f4f1a9bec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d5d038feaf3d6bf0fdfc55fd943353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ccd87ed8db2ddbdcbebe96eac49b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baedb444bf9668f82ae9420835942455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003d749d71f6066644459cbb17bc0ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628cc83aed614bf5d267857845329f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c0203a23b0ec3aa81b0f8e426ff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e1f11dadfe93bda842bc6f7d08cd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c006e48c93dee5a7cfcc65b0b0f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a9c2496b7ea1a65081e71600ed3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8b10dc8d715b3b9dd31354471c7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535033d4d654c65a6a9049905c671c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379b76403643b10e6a5aba4d78e560264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3938cace2a16fea51f71a3071317c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8827dbbda3208bd8eb8b4ae5cd1cad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf53a17070485c5096169b8ac82bb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66bc1bcd4be3ee0160ac63492cabb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474bf803ec7550d9788c0de4401b5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103ca30f31bc78da74f1593ff7ff1a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d34d54ea6a8f2b5aad14e27acda4c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbabff832a5cd91f9a10f47eb7eca6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da891bae2f4916950d4ca3cbcceef6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d495dda18e6ffbf0a23f56fde98374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a332145104b3183d767d789eea8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d5aa0b4a8f45e85b2e33074d2f4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ef491f3075c98644a56d49df09a1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ea9413dc75141b72d78f675153d7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a044b24f78a6fec7a7231cc742054a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dedd8cc179244f1482c85ad133eb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de344ccae844966e48782b5e595a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c941c673996250e316cac6714cf12082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f267c8c0271f33a9554f6eb6f99b9f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66befa9a6e9542af978a5f95ab33366284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500178638ed4dfce119154907c0ebb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a9f55693c79a425a7bdf9d11b11a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df520eea9e479d6e056ed42aa40cb6a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1ca1913635f2679d7353e3aabbc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe0dc002d438e48f45dd45027184e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70956047385fdfc00cea99512ca5d0b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae253f126e8e9734792d3b574ac3e8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb4062da14bde681570c4c0a53ec092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813eb58a584e0d44955bcedec80d02e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40a7d2312e9485b6126ccb7da6f7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b7bb442757e8c66e6ceb36111a5c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce70e0eb4011fffbf78ed30cbe1afa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da754f2aca5aeed56cd331334d80634e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38501ee79909e63b9a33abd31b170ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355acf226846df208817877565bdbe1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64bda02db360649bc8cf2834b49a7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5c1a2908c4ec7085c4486554e6d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ace776e85e3745ea18a71924baba0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452fc568b32c218d52923f8292559c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6c33fda14265222eac968e1a0cdde104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1594ddf03da9bfee0b6a7b408b0446e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888796b53f2cc0d82e6ce27275a367f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d222be2f206e6314fcf63e3be38fff6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d60a69d11795137af5cbaf533bc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47787852d1eb11db4cc07d4d18d899d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac17fe1e093cff5f9b177ae371b53e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ea25bf4d8549b72641a32224807e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd994e60cc832737bb751d58607c29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a90788fab67d9f2984c5cc257b94ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70838e0a7d5e9996b931ce932251a1c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d6c413891ea5ea94b2e82b3a7cc1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9db07a5beaa27a405d65e6d6ef911116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf5b6a24408abb5c755048770a959f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736df3a6e10c036e1e5ea1fab994163b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3ccf01dd9a65e4cc8e83079bec075119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aae4f4bc0534ab638cd6bf3e56344c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68053f32388044327f8705b8ad6906f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c7ce7fc646289d137e456bcd7426122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74255e2fad93b3c77f881c4b919c94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae80c11a2f297c34fded8f2e24690a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80c6138b270b3f69f085aff119bcca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a260cd5889a50fc0ce553b5ab6a999126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d4829bd61f2e99b11b94aea16e9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99421312e2221c7bf4b55dc1dffa147c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae2254ab6cceafcd30fd3fe4b65d17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86cac88e7801a23022fcd263878717130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92dfcc608c6ca001ee946e5f9f0459131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc5ea1cc2cbaae10c6d840a37dfaf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069ad2f025003e4945f721c9b8a941133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337fd73ac3de0c70cd6ed97833aafb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3e9d7077cfbc95722a60f088e4c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998c3eba0f2ef4235e7d49cf7f900ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2221dd624e4cbceff33187cb9c1e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb5b310092c07a6104d5928e316e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489b4b2d8f05b055725c2e6d527a598139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a4e6c07da799a3095756306246a98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124fb4d3ac75df5a827e14fdf261d42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8a430461467ed60aa05b6c7e02b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f34ab0fdde81c6e98e85e6cbb2b213143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807735432b522358cf5a0b810b0ad2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad917c38a47df2021942eaa0e479b7e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906598aa883e44bdce1152de89119ba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e603c607975e7798cb3233cf01329147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf6422070365f0d6d2a2da2f386241148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209263f277c6641c3fedb50a6621be2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759dd818257ca46977a072b8bd1ff2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55835a17bd0c55a4fc0f0938e878bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de24a87e255a80cb8e2db5e86dfea5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0092744be39cda1dcddc105f626ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032de36248eb72a206a93005649c84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b90fc5afaa0aa2ccdd86479a02c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e94752d03f13bd6334696880900f86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768ac2c05cf880357a7381988437a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55945dd4a5f4b2ab3ad7e2ceb032820158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068495b4ac5b2c380b9299965acc55d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05e07c14c44cedb2d6ba53ce1d7e6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b7e19bd4271bfe4503beda4e5e63c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7275e73760351fa282748ae54f7bdf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a359c0c9ac52ffd13650dd03b190a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227127d7f320f464934b2768ba70547164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77341ea92d3160174e47a93d68ee1e77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c310b4ec247d2566674ccd4bc66b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285d083ea2e08db55d8e7b6b067c023167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874b0e8f5b076baae4d4c4cf716e426168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad397a9f9228650627bb523960c3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f7497ddefdabcbf73cc29d14f748170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3517c7dee7df89a5f5cadc3fb247ed7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093fa12003f9331fa83e0ea3282656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d61539a7f3030dd43b761c907b1aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5fd23fb2b06be9d55b541ffafb2e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77532d0724a3414c73e1096876f3459175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7d38eb2837753b71ab8897366554c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f53af219c330fcb7fc3de4bbc206177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444241bc704349cf4326a888c5db84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234581887e80fae302a299fdf082747179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eeac8324498ea4cadfe50812ce39b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27abdab88e8ce76a7a28d1944f5d28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b516696d5d4d69b72c98660e93739b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e73488e3002747e54c1f9d5a9975183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548b08df623d58af1a8763060628f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b2eb8d8ad18789c7637041202bf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64887196710d56bbf11dd344c779e5d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f15b2aacb00a61fa9e181663c34f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10bdf20b30b0c3914fc0aafd528eb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d92aba471e537aa72bde2843eba31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b768a20526ee801d733f307479fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db4482c46d7dc22b5a0ace41b36576191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278cfb0a2c80549861284f65edd0e24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad736273ff0c5d220df56621e3dd8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40928925658a72157b86e4ed6504a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f52182f54a6fe8b18afeb693b338f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c6d480955a266ab7c6c558e7d864b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41304e224615b5af2f66a2b8edbca8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe927078a0d4f7f99a26aa11a8aad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a29636ec4194ac22046cb7fe87a27d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26e50153013bceb12ae91f31b9286a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1a1ea3ee6bb8ed50cc50743235fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb3ac1e83a9eeb9acf069cd7d63182202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30622628fc68a8129cf73e09e68579b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6624b117dbd3288a8868c6ac7bfd0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc66e836105c05ff25a8ff75b5271d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b521e7bc1bc54bad689d2414f9678b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c521019f76a1546095449d59c9406a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb5285eeb481c9f5636c7d750cf9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361821e3abce3188a635ceb01a8501e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a5584bca11f221ae4d29929b89a7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceac803220ab94a9989bf68f09efec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd788afbca2434842d97679e6667d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4be442797073068afe6a300e62c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e19a46bf478bf1f93307cab3c22001214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a5c9a2bbb29905d1e719895dec63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062903fb7041ee72c7eb2a5ce19ed401216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e24dd31de9d30088c435e3a1f74ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118162df840190cbd989c82aef3565218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7c35e347d2e3d157b7f719b442e7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316af0fef7571538e9476dc7aae86b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245157215945b75a0f955956f6df15f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aae2e473046979d2c48400c7ee55d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87db7b901c4d3f0678f731a012bbc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad646b2abff93460f823f9717a9d185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f38c53e2c7c124fe6b40cd1ebfbde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc85da8b0068ec5cc7dd21fc7173b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716bd42ffd9c0b5992b5625f3d37af2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a79280df76594b4ea4007fa29a6836228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f5f903741faf661a06b0826b225e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4307a3bd8b8b9ae21d23e46c58539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bdfe36b4e8d4120d9ac68cfaece4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c7689646b95dc0cd8e495a2704b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf165cda57051c841ec651ff0677df9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0834575ee3a14673c35ea124ea668234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c7c3177c17791d5288f0418d5803d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184470b03a526fec202ec1e81b7f9e8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fff7692174db34e165df14a19a445237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796978fbd25ba65f2bf6b861ee33d4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df546092105e0ad296d6cada2cd87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c0f2347f010c7f41395f900b3ba7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3cb30de03f7969a46338ac28f54c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4746627b90d5d94906a0d8b0d7ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d353bad67acabe820ec5d5f6ee33a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656a5acce19d27d83567d351644fbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25555e1cc872b960fc4fc4fd7243ba98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ef7065cbea78b286d892e18c574e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ea1172d870e12589ce7fa8e11cff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de33ad2a07dc610d9af33b0c6086d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd82175c83de152174f336f4a38d68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44bfdb4f22677b48e68f35e14fca98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154977f7ef2e68c59b2903e7011786d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83518e0cc33c703934cb4e8767d0606a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b6191b9f620257435899c8b7a66e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b47754c2fbca6e44bf1212a0c11a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dea618f4ae37861fe0de6fd2647e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377f0af27f56f005e6ebc7efd09c591256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eeba2f9db074295e3645e4a9949a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0045cf43712b5756f328a2fcdf59a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b639876c263bd7d376cf8baa0779f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ec1a1e32ca7bbee222f739c0e60e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d480c842cdc8e731f9bc3f68deebced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ece1cbf99bcb553aea5d584a1f7f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6931eeb199c46df39c033840254950263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c10bbdde090964f6d14db3fb6e6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef3704af1f3081575662acd4b7ccd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910476d64129fe6b0a1a96030d86ce0a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40e30932c01be8991ec81078f32cab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e42b78c737ed346020aae586d77e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dffd9b01308765f36d4147338489c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3ece1ed5f6830b1e2aeb1a41df93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301ebbf8da9162f4c58436b3eaa6af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e75689b239e277873a739b9c9443272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de93ebe70dd2b3dd85399ba2e5a3b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ec1ec0032268d6a921660b3a9c6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa973935fa28a4daceca7a7e491e243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa09b31f34077668ea0cff481da52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c5952229ddf48a4f525b24472cf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be42609f22746fa9826a50f4efaa2a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cda033c25f9e0647fd47748e53f2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b94535e88a3d2fcf61e02d10bf7e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb4764aeeab25ce91cece80d6708ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e97d8118fe7318f9bd00068be18e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5019e2ca2607a42c9f6978e35ebcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4828e7d794b26ae87cd0d30313ceeb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467b872c194bdda0c71a8572c7d788285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168592b3633976aa1440bf2384716cf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9567b6e4373a2f219190dc279a7514287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79fd0d53e4188cfb7aaa58f001b2cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a5720f5522a474ec46b5c554f047f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd57c0ce757f5c47177a7e980070094290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787b0dfd9a027e8f806bf8dd545bf70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15278aac2ac313f512018e3e2a3b5253292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6aeff02c1f389cf80eb6a0a359960293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e574cb9db4e405b98c281cc5fee6c42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5ecec53eb5a964148a7adeac8b36d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7770dca96eea94829537a12a2e8d73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499956f879ecc01d6ef1e383a5ae54a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ca68b421eb37ffb7bdc0a1cf5a77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6cfb510a212892ccacfdc104f0069299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181eabf16ce5910d74475ba6616a8ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f84423b2fb0315962bb1db78f7cfe2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfe94bfabfc00c9ea28ca324e327b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b24f4a05d68c5e5cf98f5f372604303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654dd2e758c8b02dda61fdf5330ab6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7b7e1695591ea9ab4c98275fef1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac51b6697d6231dc8ff5a94a0d415306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f6178527154d9f9e7751f3df5a5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9047062138de8548b8840c4fcf995308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40189d419aa67e76b606da81ac24ebf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f6ae681413cdf3626dfac0ef205b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2b5c4a443548d9009eaee3ca69ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbe651afaef21a9ab4c3a23c5ea745312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d392f4431779070f17b2c2bf26dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e4156c1dbb35f50ce86fbaf0f776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4dd6055350310c21a00374bdbbc7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386e86a92fa4d2cae795f5e73a53d42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e18d3986585128cd349857e93945d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ec126470d78043e38030086e52b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ec26bc85e851cbb072a8082f432f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe4ce358cf89242a6546f979ee70b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbedd2bfbcf2900a22c2b890d5d7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de87dcbc3eb0b57ead528ec5ee7a8bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d472d35d8e576abfcf5c62d2358cff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4d87f85d54a6d0960c5997803cf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd1848c3d4068b618a7ce979271b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b528ccc0f889e37a9b317e2fc5c03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d298fb37c6a200ff647a415be425fd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab4eb0869d9c80631bec7a20b348d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024adf8eb03065ac3375295e7c44b01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd1f229932a831c090a62fd7754cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c876094818f9e53e60a2522e6b35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a4c6731ec21c8d5ca8ad8c1f6aeee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6265f5586e691b20f98cd22ef8da204333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262536df7ac5d385e638ffe001f91b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f416f866ff439c380731c0dd9061335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40295dfd5ba32dc6cdf57b9cf9442336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2a9f0ee1da03c09299bacbb29039f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df99613073bfc7e93e67b08cc8e13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cb3b4229e31b1f018eca553c09c03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98a43af3f3628f077625e6bfb75ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3feccc3c39e8132c229c2c527cccb9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef72e265b4de895820f2c47b6e626342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a37937bbfbedec326e6984ec01c184343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d287860630f0b248ee5f2b2fc0e43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be770722fb90d486656c4f7ad21d9792345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f8e6a9bd550963187b495e627520346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9e6b545693555bd71240677d4872347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fe65e14b877d85c8e542133f960cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e7ed3cf91992d52af8b86f7bb59b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f0549865cd4f00d75575157d0972350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86fa00ba911db8bb5fc765c8fa4d78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d9aaa36ecd1f5a3c123b72819887352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e899664053ab136f8d4adb03c9f07bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63de460eb3cf6e69e95ef7d7c0db39354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5275c8bb05e49297029bb01b1edb1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af3eff10e2800fa6ab0f6f1e5b348356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e0910c06367fcf06eb4c44dfdceb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbad90f0c2ea89ffe9fa91a0e2e1414358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c851f6f1c04f60cdab45f7c78177561359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd359b1a4ead978be82db8d5b0cbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a206877e5faf294ff64c7870d67210361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7f244ea0e65f266caa6df151f7fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b9cde79af3c7f79ba906038f80a81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2605332878ce1516656dfa76a6c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b65ea1ee9bc989443bd47df41aaaa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f46fde14ec88f9ecb30f3459c37a6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac757851958bf62d695e0cafb023a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337cefe2c328b7fde02feac734c77fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc10b0dc69c9423a643bb2ef5bcf765369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ccef39a98fe3b9c347c764250174f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4085359330153457dbfb0258644a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fadb16aafb06bbda06b16d9f217ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f8927b2e0fb8f7dd3d8f69f3a08c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab845cfc2e335084a9d9f07647836bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f0cf87aef4f7bdf6b77b5cd3d5ae1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bcd866973e028ec7be655d1d0c84a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5d4fbbe72e8b98ff236a0392e97b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e036743538c197457c833e88b53ea45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0afe1d65229e88db80c724372fe6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49276e5b27e4c28870a9c0eed0c7c74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0029ca4845eab59a424328d6fbc4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a428e86580f6712ec2a5e4e75c8c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692dc930c84e8f0dd92e7b2c7e9c95a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccccd483b14974bf32b710b3bbdb847384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b11cf67bd8c61408f5fb22345692385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f3c7f3748be7826c5ba250846ba5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134424d64b48aa24fc1ce070781a1f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26599adfae72dab5cb10edd1bf7e32f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213da8c20a71e50282be06a1b81caf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7b3e6bfacc0bceaa026fdff29952390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2778451627ef87c347c91074d27afe7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fca0c593a19858d8130e4407be6d9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3022ec4d9716165c0b6802634be960b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766469134c21c0d4852b9fb0a5c80e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833953f21be6d4fcfe1d0d642bcc9fd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e10124d54bdd33880a6b6c6dfc99d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645a58ceb4dfb89eec1e0ebf6dd0b7c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c689a26ef4821b3eca0200204b651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98301ff6ba8e8aeeba3a0ed566d902399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f757334d5a1818fd3e4ac774294be0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bd2c4d13db227551e5bdeb6f46302401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c28226ad96d68df4005fe8d159bdc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee150168db7109e0ea42bbf2fe94ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce804a132f17dfd5ac8812761f509a59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12c35e29151b0916eb1ed3e737e8d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d7f11a0c022cb5ac5e61ba877fa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859a2f38cf8dd7687fa2c5524002490407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a3ae3a2b46a52f7c2d91a31ea5136408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afaf6e1fb90880968b53ab99a38720409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d22c4ae3d7b61a0d99f075505a1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91374a4cbfaf05b581001eb274007355411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa91b481d05657fe7d4bb502773cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7f7cfcfe5fca3777ba842a0511a3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7610fe9445375b2126d3c620b5efe2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8801fecf691cad954ec872d3815db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7175058efdc4523492ac262ae04f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63187f3302600b26a3a86d6b16e6f15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5733f49e3a7eff9768f9515808259d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9651c9b5327840d46df68c405da3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ded95bb2279e033778b3a56c305f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88abe48d661f77a2d9f8b54c8783830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e29a4433aafce5502e49f08b9c7e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462ea5cc49621ebd9831d03c4f84bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc98fd640884280db78ca797138de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e6863711df721051d6d7371ce5dff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef3e32471ec21ac4623fe8cde518c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13586694928b1393dcfba084041ed80a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900f60992c9d055dca4803937a2f0cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffaf92f5b7513a56c6186e67c4bc4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927e2a3600a526369186fa73077532430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def76b76809bf75e5c546d4017c06d78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b37e9f61cd72ae3ccda1fc04ef7487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca04cd66fc0c20584c9ee1c7e015e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb57e8d12cad1284c27b910e30af0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326238498021e662286e43e0a945e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026ec818c2f419285623f550b4e9ee7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b80aea0ba4ceff3b352dee4dc9c812437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0667910d1b7ea0f70a1184b900647e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070975deb5570185dfbf01d12ebbb25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb1b8459ca9fc093da05c522b7cc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b7fb66ca6821f4b1c46f9d21472c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73703f79aa4c6ffd47f3f7404172996442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc8d2cdf3134a783595fdcc4af73c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58588f0c173321e06ee4f68290e7321d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546bdb8c80fe2d2de787a3d52e6986c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bc3def392eb2ec529fbd503fa76f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b38469700a83ec5e1e9257fdd859a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b755476de960391bfce2972bcd0ec4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66aeb1e803ae62145801c8683fb2da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581285e55c13a5f6d6f3a3b15b28f99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98400279c5179ac3bdb0ec527eff62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af66983e686612bf30acc9dc77aec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136b283bf3583c22c33677475db5e2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0e923d1a2c64cc2f1fb2bde2e5d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a0a22e64268b9936281be5e2526cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a6b4a6b9ea8886caee5848708bb13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652269d2b90cf054c344e84599762ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf39a09c8c70828053e3441a2f1a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c310e35279136cb3d4cdaccbed320a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a6bffb159cf2ae540b3c8471076a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1586ea8c2b1d27ed272fd25d3edc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e901c9fc5be0e2b24b65f1d3e5a431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740761921ef4f920e9f9251270f6491463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1e351ad055722e21024b0b025cac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ae962af357721891a0145ed61daa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2605ebd64bc8cead47a923805a4a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da98a762a459693a9de43b3583b7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d0a669dd5560e97e23460e963f28c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770a55fd7f20645236ef6212e2e64bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c1602fd1b4d196fa8c2380767754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e312b64aee91468fec037918673c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc67b06251fc6348d0966ea607f852472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f41e4b3f60862a3beb6933842578e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11faae5c37e6f6d08943671ca7cd11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32dd96ebd61601cd8d0d56815ad4ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25066354bef7c1b5eb705e95ecb7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489da627a112c82f27817b4c7b616d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017af72ca4bbe9f55b2f069e75a61e7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cc313ef04785744d0411c201ca86b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f527d1d1a8a4c4787a24e8b44ebd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9118a08c552b8385f2e0ed8d239f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b223873763ac88422bdbba452ad63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b0a71378b31bc272d5b1e6b846efe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2a73e06e3256e3539cbdf71513cb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e91d08b6ceaed7ec3530820490c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473f5af5959793975a378d5370dceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd55dacab15f23c447ab1a16b27008487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b257d9b800578d61fdcc6366663e83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e9517082867dec73fcee2b889905489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898918ac82f0e7105cf769388965f60c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0470030786ae8a71edbb5187fd6a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3f48e461f9ef3b1ca357cf1725643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd622376cf6017573a1415fa9845cfbb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2157730e1b34856550230fe74603b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282bd7868fc78f292bf75bdf37b3c58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4815464a43c9d59ca4669085caa805496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc0285bc628e75488e9623d9cb331497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715508584ff9d1ae138f49c6f21c262498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaf875767a91d734bac9aaddcc990f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba573a7ac896281606905e56b733e50c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d67285a62dadfece75cc52994f8481501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0cbeb1a960515a1b565fe27dcb876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483adba96dca268e11891a9d3eea5d22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5e0ea7c15e62636938371c4baca1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2439d87d809ac960a6d6a7a1b9252505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a1b2aa646226177fd07b5ade7bb49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf969cedd335a598abe0e27597dcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836d044dcbc7c5f3899d106810851ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b18b0714b05bb412c544738fd74e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf5b3849f7bc6e8ef79212a5434bc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74abbc983d00429aa48dc9dd571693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148a2142f60561f43e8400e89bf4923512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe5ce8179af195cf20e6e5f3936baa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705f16c9d2154746c55b2eca226d0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a486a9442b897fbe4d0433000a2a39f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468f6737edae295b8596feaeccf8713516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40be6faa55ff6afdb4c62dc1c557293517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa45cf53461c533c0319435230b209518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038972084d2d494d12a8dff3ee1de9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3adc321a5fedc5f3772ae35b3e67b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cd3ee087d57577a74a805843cdbaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf2a41a4cc89f23c43d4311e0de4de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257270aa410586bf659d6ebfaaf0b815523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8d0ce7f85bd0279164cea40b8d17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdbbf0cd6e640d1132e2af1be146b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142c27a647ed89e14b983f53103c96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b3c3ba64e3983213b8987897dc48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4999a359832e338309532b6f9ea3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f97fc1090023b0cfb9bcf436b346a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59d9b559d69103fb99f55059c1b06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffe35a0f379a205cb4517c698f357a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e79a85dc5eac6564dcef83c5f08f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3c952ccd650b4f5ff148367491c56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b96805d50b72fe604aab09d21aa1b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228cdda25e958bdb7fdfe6dfe5af7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc605836d1bd6ad828f0ca4e0e9ffe3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e8fa5133be2566f4bc5e58c65eea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6bc5c7ddd85f6b1bd07c19c27cdb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463aa17bbcb6568fdde3fd25f7f98224539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f5fb452510c9a70e23c23c78aea1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed261ea2ccfe2f016575fe95d9e133541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e88cde9e9d4068567e37b1b55938542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a2a550f9309778d2269c57d54492543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569a08e7cd1c1a8aa407f740ec45964544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd88a605c2b7f109d2f072bbc7221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578baaf3f3b8f225ba842dbe18b45808546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469bc3bdd82d579f1db9594bd657fff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e6213f63b6cf3086edd3508cd9142548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43115c3bde71587dbe51706e3dbf8146549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc908b44d480efd3a373030b7cbbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d551b325a6dc1463afa810c80c370551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ae912b6effafd1877760690c30ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf70125cfacbee70a56c47b13ca5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d9027468394dee86112bd80be788554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c2e81bad05028a35e22dd61cfa4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7327b003d56716fc5f956ab6e0627556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6852a06b65ce185904616fa7618c9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d1b60fc6190617004d6ff6cb0ad9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3cd379c7bf5d4be2654fcdfad906559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3635f9c14368b347a8f08f73300774560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d46d92c1aaf909c97a1e126bbfa08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e44ae77318003ea357bc2c1d438c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536432022fe867b0507a7e63a3f221a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559baa85289ab463809cca4a4317c0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dddc0d929c5a0b1b37ffbdcedf9ae7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61cdf6657559d8ee19d5111c26a079566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fadebc44cb94861d5237214703c58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa0125b69a269aec57c5d7815f4d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04008ba86d6f48c44107b0a450acffc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463eb77726ffd08a5bd5a9f7fed484b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df11040a237f9bad7a6643b0ee6636571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf678feda169685de361167062d3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594589edd50bbdefde05a716a8e4fe6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bb1ba33c92deecba6d2d14331e80a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274504f2c848ff7baf5ea198bffd3df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadbf2a2c492a7d7c7868f2f4c56f74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf08124fe5add8858f893579a8cfeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8212dd02edc384b06a32cf8a1fd233578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee73be80063be43946e46b16ca76295579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b99d145d5b3188f162c98809861eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3e6ac771471b28fb5598cbd7013a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a085ced44627f2d59fd702e9f468582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa851817e3f2bef70cca30e9da3ce7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994212a7311a65918f90f7fdba4052fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b491e59fcdce4adb58cb7c40fb4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc661db277adcd2ed106c2d494089d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05ebc1eb6b8c510e8c072a224d6d63587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edec484cf3c2f260596f72e23dcd86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801575793c1fc61d332ed671325def5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae17adb0be19b550020b01375fbbd6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926e0794bb2ee3f3ffa8fbb0fff1f44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270833ab6883f4257b54bb6ddd5ccef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0e037bf0fe237ae04a339b3a9730593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68cba1bb3f7541bcb3d45aedc1a27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d68bf9e1a378306f01bbc646b4418595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f230758bff5f5844c610ced06787e66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de4bb046517d55b077f7f88ef7071597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002b5ceedce1d6d45badc5b3a0225c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aad2aebc3439631b04fbded654173599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c38bcd8e566688eafc768ac15cf9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97d60b5399c63440317aec0263ed3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f233a73375e6350fc917aaf2fb89c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc93346d04ac5992a437a1640e283f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb4326c74c1f16f40d7f60bbdd9aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71d1a200d514a935671c0da39635e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98605ead344087f3fefce8200f2e8ae2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9f85525231b6f7023057e3df5464d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3549c2d31725c721c0f84cda5dc0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1603d4443dd6b17996025f13f5c7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad88edb45c31c6a3fb7e6c3b31b751610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386fe7d11682d5d28bb35529880377f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28afdfe18ae6f608a3578f768f52c59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0e49a00a43ebe8e1d5608328af7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e526d7e1256856e6fb0a914478c0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d1ee53b6ef3904a311cc1ace81cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e495b09dec47316540cbdb2fcee50e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3ca4915abc8a0788101668314ead617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300e66dccca3e70b0287c0848cc79ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eb1b99a582eb301acd94666dfe216619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a505b67035f940d068bf4def89fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324369cd7507183f009c4902eced4106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807e676ec8e0d37e42cf2d7f3b364ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd72cfe95c8002791c38f14d44cb33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6152c21ae7175f9df5ebf21696d1d4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178df8a2acc65def932c52e2860b6614625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dae11760a1dd56c9a26de556b1140626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3bbad992786b9dfe7b940fb9f7af2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d44ea9122bb9b16a323c9493b2154a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026f8c4d3b1c9a3fdcb831872392c3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838a1bc2a7e9d30bc6ca8696cdaccf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3512d6721199002e526c593fcc3b83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cc4b3960621a0f7eb1b81bd37edb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebabe45363172a84851e9f07d6a563633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84bbb93dfdfd6aa41258ccdc9982ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7986e52f7e5b3bbb9db6f18ddbd258635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b3ea3454748fdb201375da52f56b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116b0bc17a839ef1507c338f0cb398f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6767ac1b4ab7049e3c3b7674de58f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a0583cba0df46543d6f2060fba0d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b174a0ac0f5d9d230fb3ee6e78efa23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acfa9abead9789cd31454cc2603069641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5af714dc23041865885f15dfa6264642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ace9cf31c3c82bf98058c8035977d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34dea25430643a684b71015b43b6ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70768be7e9f04f0fd9dc332a3cc568645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05a725ce99dae9df53bfa8729326c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a9eeeb1fdc00a4ef88e7e7eae6f46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e00637379a61f2ac39c08675e3aa7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746562bdc7a54582d10a18c6b5405d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd6daf057e7121c40376730fb7077d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dae098688c90dbfcfcb04ef2079d04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191fdb37dc9ce662edbc9e8c68b111a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac48d0b897ba597b20d7b3632125bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a1124df2d73913ef1c3f899dbf19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14135dadfcc11feeda8b2f14c8877a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4eead8fa501f09c8c91b30e4afbae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088dbcad628d64f61b8c7b5b58256a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f3ce7fa2f48d4ad47dbce25b3f8cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c1d4dfeb70894dcf391bb4ebe4d27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387903a5f8646109f90ea751729dfb4c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a8edd3698cda9f8f0f27d7338a5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ece26b021e5e4c1b78dbf5bc575d7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6d841a009ea8906b3f7fe8f6f91be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7654a25d655352d05e6c56763e97fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5061d7a83a548e9364c36ad32faa6b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206e6f9b763291912c5fd0d9a5a09e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815180f3301741be4d4f4bbafb5915f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe90574cb28158c2c80035aad706f33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e16ffb002461b0339c43ff617aab3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84201e97ef764566c2bb579d268fd90e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db7edcad87514e4eaa37bd47ef646671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566735d9d4810e8f989dbdc0d3c7c8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542482ee705acb4e95843c0f6f0ce63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefc82a2fca29d1edf4110f708e9f3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df197318c7550e684f50d114f3102e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b0a1eb0421e98885fb54654b700ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804adc7f95df7d56813c9995cd6cdc3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d1813033f3f78dd6e3ade1245589b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedab5ce472359cbdaa12b99cde351679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d3b4687ad5233653ea7a11a188069680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3672546db37dbc95de111174e25e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fedd056f8aacf667d424b846c7194682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e135a3d732ce80677b45d1911845683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abab1f33179eefcad673e3c4815459684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa651602157aac2bf3b34163f1ef549685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442b4d31ff7a67d87eeae50a810b40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52dad8bbe38da940dc7250118ac7e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc38da9159af6a257f1805a964b33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad022ace30e63428feff4549fa043c38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2226d0d15ec1ba5ad9e3401b6525ff0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebbb21621a5dd812f9acf2c8c36804691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501502de467760e3740886315385009692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a80e45ad55db49dfac41ae6481e5bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dec5dfbab7d9fb2cd6d9cbc7f653d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab09d3f40179204d348f9fe21f88844695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c962adc3f7ede5d1120d19bb0fd0f06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05a45a6c35e334d6a2eaa5aca268d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a7be1ced0c763f010f5401ffd3dcb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df997afbc8fd2f053b73fea7d5f7362699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a16e448156228a6853fe28f1f0fb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ebd36820b088486ecb3ade2b6eac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eaeeb5eb9fc58afcd6f6cc669266d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00b2ceeb6a339dcaf556e41dae49a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c89ba6645d34b763fc4a517519efb5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f673418351709a9488af10d8f9a75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002dbf51f0c3eb367e5b38f18f9b76f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dadeabaf746b4d02fb3fe01700e39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e932b8a6c055c949c6adbb8796d2f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b4fb7a8f01f0f12dddc28d08504de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273d728d6a9935501f936e87f880ac5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950c97a42bb4d461d4d9f75f161ef5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00364343198d20ad17b1b72b31ee028d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bec731b7e6a14e1eaca5340f4d04713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a16ee6c39440cbc95471b0b8bf7d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22423999b3141bc12ce8fcaa4ba95994715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c4f396c5c744c0727fa4eb39fb0e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1763e4d34be3b2bd73e38f3f6f59ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dbbbe3159d0e29a8d074b47334bad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c936908e1ba738006a057bac29f392719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e82485a585a0ad68c5b235da1220720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b7e8500445789b4becef6e99282e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f06e3387004236b237d7ad3f59c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272d2ce04c505ab8a9659fb9e457ebd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368c90b65549635ab49b060a7c88069724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30dd37cdc99c092a796ace24122538725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560df61ac457f41669dac95eed24acb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7144a6078c13a33f1f92e60d8fce82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915f68a2364b27a621936367f988e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73514bbcd2e3b8c662ed313b4add5651729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904158d8bc108ebd2ad7e8bec518f378730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc75902c940ae0a214c596629ca678731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf2682bf532f2d70e51bbcf7ea386732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182febb015072d97a4af0ba3cae21f0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c56d0da5c39412162b643f0fd1cb99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff895b59fee406301849c9c3bd6be1ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd176c1c01828791e9b92ba08f16e288736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc64498e0ada7eaab8aafc547e0edb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741392e7480c6236bfeed13cf16ad1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8785f21f713a9ec0cdced65173f07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0eef19246d5d9f6bd06c918536d5d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ad863dec158d25984c4697b555784741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440e39800da5f5e9585f797e2e3ad9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e68da26a0239749603e1ab63404ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02cdb1cd777b8c0f5f2b3a37ebec19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586045962cb774004426b8fcb51ea75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a52a7cc1669a6c725d1fbe3d355839746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a686561d37ad7815a793592133aaef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d459e68300cee9ec79405572bef0e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643c71341fc6513159bc9c8be4e4408749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26944c962e66440e5b1bc71180e044750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713c736a3176f71c5b90de54cbd363751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8885b59d65456c474468db945fe3989752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cbcd0eb787e148ebd533ccbb5e037753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76025e5dd45cf87a8255d609ac29df3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cbc720768279c897459e5ca487fe1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08194785446e9918b51e7924cf6dce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d46dfa8795f86ceeda923f729c44a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff785da074aaea6e4fde8e9798d4a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d229641583cebee7c8467781a4d51759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>