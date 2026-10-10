--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1c924e2ecc4cf12e67bdc8f4414ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f858c09e3a75a46ff91168d2a053d492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605938de9138e91cb843554b86e78a143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289411d069f3cdab42daee3e81426c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c179ca08b365a3791ec58ee936c235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0bea9147fc5efbb1e75b04c9de6096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a90daa5daeae0380a135e9deb8ea497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d2216fc80ec9acf9d3122d60c1ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3ce1f3caf986741788f07e06384439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440b4e1d2af5e7e9755a55d2228ff210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52b6b6d600b2ac8d99c465ac21f0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b695c101d97bdaec11a815be35dd5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc7e35638ac27862285fd59b1f027113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75701fde0604879ad79795bd8da7af3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d6eb18eeb26ea72492dfc16ecc1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408737a54e8eb12c40a5948119f639d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79824b571f435bf8715c377b4cadde3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9691eadc6ff3512a256f3d5221099a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3116cde129123ce19fc42753aa9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671f778f490a9bbe10c0239054e2da420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f2b059f22d189fba303b4866448421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f87ed98ef7da1a096d8b6bc970d72822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b768e557055aadfc9131ea00681e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e546d474ab009e00cd657277760096b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841257fb7efe7754453547189548b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c0414ffbb02003067faf596beea726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f578a89aad2129ea5950e5762d81727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc49143051d1eb5d521bbcf91ce8eff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d84a92b47ba475169f92f80ff198b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cba6a2b73d6df6ed6a3a6b38397bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d0e128d7700ee7fbf17b246dad61f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e06c40c4b5e69ec7d43fa62311f2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96500be74494aff3ca98e7ce17dc1ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472b5afc19611cad2bfa9cb80f5c2d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842833fefc2828d56294ca6988b6ff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681223780767cb59fd8a532e0d5f31436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8fda5f622eb33eca41921bf6934b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b40919c69b89cf6efdb3c7e1f0c65238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaeeba25f3609cbc436dbef8ed841139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37169128a4ace0252cfa06fe62cff6c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0c50ccfc31b9ef339c6dba54d92641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf26506687e3441ba23046eb4ddf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560d315ac6fa290cd66d6a958fcf0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cfbd5b707f1509c0f5d1d48eb12c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3085994b80db9c9be61003851cf1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f538ee93fa2f89b9530d4dcf160b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c51a92becede1237d87b399b57e1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86abc2ef3305b1b33fecb48f87b8e3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609a4143da849f2027f958fd59dc4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e1c9cb4b91962605aa200afd8826b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de382f249075df9fb11ea8856ecb7af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a89e24d8c3705285dcd8456ecce0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3943a03ab2c72878d043fa917ca52e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebbcaf8c9a6ce5982a64040e8584a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed741020a56ad27e6963a4af50162a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04214c22ed5dcb2d49c16c92b3c5d2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b955706108c13a704f30ce0fe8e717657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc043650461f264695eab5b30694458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b18e9c09862981b8864a111dd306c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79434b3b16c045665762e17e5e80532260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81975ba910e7ca365906b2dc9119a2d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d689797f26957b3c4c6c0bde2c23862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59abc93032f4ee2df69c25e6dbb4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e587310f94fab0695836e8e228c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93767c3feb2ad421547d94b9561d8c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc4cee276796cf2cc37eacb44532c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c69a9ea384c57214ce86a53cdf1e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c566a3d26f5712f3d1064eeb5aac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd2ab5d214065de766fb20c467da669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca16be09432d51ff4a86c2e2a9ffc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eac524477b4cc44110330e21cdc1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cd2f661cf56ca2e1fecd66acd3e8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7d67e85ab2c0947097591fa8f2fb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b4746f44771eac2e30a45e3ee218774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37697b4e62bc2453fcaa39e05cbd92e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e073e93f0770d1c5d4ffd67a21c638c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b89c7601845bb1e93b50ef60377c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ac57717d7a1fe5cbd8b1c4b7f20678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09328f9b1b5efda019da54429a27f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c9ea985dd205621bc63f522ba5ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1570a4952175b5485c3bd30d89c45c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071cc86a756691a0bfab4b63b28d3c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af07e78b254e0fb37bd9f1e5adce0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce23927b72a28ad51fa0ec2367b2f2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663235cf6c536b96610ed5091de78d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72fd3a6da3b70d9cb2eff723ae6a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd670b25ed46c83a07f35b9f75aae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ead1fcd9c4a65c737a04bbf4dbb0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c8f893b106f62bd0dd6302eb45bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaca784934d1a32c1831dbb003080b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dbdf54ff67a5421cbfaba2c75978591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5c5ad016cfea2a6d27cbba8a4093092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f83f099834425425435d355c3f2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a966f18335065058876f9bdcb055a8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612634f54ce6d8eb9f77841de21b59695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6057f76bed2675357f73f6d87493596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e12709d21e674ff599e657fc124697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db071c69f664bc67aa296f7c1ff5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c54190c6ef3b7ccdafb041a60a54a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d204ab1ffc03a65a474173f509a6e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca5f0ea0ada5c05898eec5d2b1dd3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae72c9e82820942102107169ca464a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904aad68254e1883aa7ff2998604617103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c25170cd9ac9588f63452ffa9d550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6da04334c82dd3f7d926b6129c668a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd26000d274b27815a8e4798e153caf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d8ca76128a9e466cb0033bdc03400107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8b3ee45a208300263b16c2c681ae4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c31523a44c31578e6c897173ee7447109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54859983453e0ef5847373fb552b786b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e86d9bb2f9c7fd717cb43f5687db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad4b98781989812e826069cd9bc25a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf1d86a33ddaf69aa6808f4e19fa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ba82fc0013ef9696a0119ffe3c124114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df61d672a6c00c5dc55a5dae9b3fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9772be39a13dd68bfb0bdc995342de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7b72c1268dadeecd9c863637396d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba04ee3ad3c14efc688fb0ddc0ca6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070a3f16573c1917ce6eefa687cb3fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcda6c192fc84d814390691688739d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b526abab1d8011fd2dd573af545388121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518744c2421b4721b5a5dcf3797fff3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69daad16ef8ad11fd189d9657307b3b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e592c2f3a3fda2f4b6a55462f82af7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc36060e453859b28c1ccdc61255b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2823ff2f582c6ef410592ceb1e4227126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68877fca041a9c5be2bb2a5155d34b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b4f161825e0b2cfe38a7e817b327128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b6b1fc6fad420718d7dfb480b7137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2d530d82b3e83dd1849257f97d65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14745ca7b7ab2f6785c7d1559567a7c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f850f7387ed317069416d08f58f0af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fd09ff987df4ae6557b3856507ed4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c2efcf81a4350c23d32257746ec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ed18a6bb929757edec1c47e99128135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5f904bf0127bf5fb6b99ebf0ff69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319083eb6d241792d69fa7cb767c0ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed442221b93820e7d9a5e0fc7d82a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231076d841bc98e0d00389cee7a2355139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7385faf2661a03652a3d0acf91805bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1158d17fe867f49b85fda6d23efe66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e7c4740ad90567da5f2c22972f5a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67a7e99d9a695807bdc350c38a9f87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc5196b522c9fabdd7b40a201d301f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b9e42a393c687dbe27d2b984e6396145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cba95a8acf7e72fd8df62a5d9b6b6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8cbcadd8e6bcd78dd34520475ea91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6fbf0aa1c04a1fbabaa6c885b36ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530840cf4739ba0377931fb2271656f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c014c47a182184df0b95ec9daceb341150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619abe910872a4e9c62564da1372c12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f7ecc3a157ece33f7f7f9ebf570b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb47c61ee0e5e6d15a2b194d3334e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435bcfbd5ba00ef2ddbf4a3d70fe91d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8951f8d5150809e720597e710364155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ff87596758d9d05beb1bc21e4811156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b956540965bde676e9a4c97876942157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f0d81b081850baac432a870d06205158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d4ecb5173569ce1d35da2522b6d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b199f5e8a06cb92f54a7f54643cc7bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f13a2d265b5bdce7883f960fe8889161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad223dfd1f45bda777c665addd7ed7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5cf746f75f47c84c26c323b22d03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546f45f84fc17460602c34f8bfb2063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ffd90ce58c1ff4ddd1c2e74b638d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84371732a63c2d8acdcb16658a9cc5ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50f99815c30bfaf50e58780bebf8ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb358fa9458e900e31e2377ed58330b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e366166c9ca51e793be065533dbb5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b7e1a1c44ae3e74d2f568d45416d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d39de06bee39be7c30e663e3598f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572203cf9d008e08a384fd6190166c66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8346faae17b461d8922be96431c3d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8ef9ea0c28beea2caaa69f162f6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca031499078664d23a3130402745c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac942c4cccecd880cb42234b8467f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a1b0a2a26ec225cbe6dc4769f80c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef07651375b89346b99d6a14ffa8bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a241edebf001969515b5d61111c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d68334b380af632225a5819b305b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b322cee627ec9dc3e55a83da1ca80c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb7f672659c6f9c7c19d2faeaf6178182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142618f920ffd98993e8230e91884e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592faea978c4d35be13070a05757a23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442211f89f6b51f16ec3633a73c29a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21939516f0504fab2caec9aa498c192186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b321cf9df4d000fa0bb23213a063187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a4b1abd62d7d3ed21dbb2d8b75ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec941945a113c979af9c3e492c8b53e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdfaae233d1532e61901caa01fbf55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fc5b5b19e1c4d3ba4920257a2309f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf93f9eacb45ef47435fbcf538876f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fc088db6b4f49e6bdc3a0b28be273193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039fcb4ae7a58f8f58c01a7104d9474194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b220a273d657609cbf3c00e2668919195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c451c8f96c7e1fa010d9dc7c5d4291c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a693e9bb3481ca7aceb208c170f07cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22fb1d845c10b1344b5b27ec0e4dda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0dc58135a2a2dd47003fff31d48b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191763142056e9c0f089c060164e92c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b55df1a3c2c764b5743885109a87f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c4cd5179acfac91ee27807e0056db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259065a9b3fe59b71b97545a2c8c876203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d28dbb243a8082d7cc44b05ea2d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa899aa3688a9e5529fbd5f9ffd3495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3395068bb2ba7da0c376b6b2dd1c7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759695499f75bcd44fda9cbb446b04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859aded313dfc7a7d62576ffcbf0f48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777212b41de12e2ac57a4901bfc83234209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff124a8c789053df6aeccdf74b7356d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d320d595bb8550d313fc132159720a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46608ddba5b7a53045285f66196be4d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e8e93bc6a6f0250453a30c7cdd06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dca6f31a5ed462d8cbb65645fb23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f50da3138e204920d1ae98056105d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecb2c2a84e559600a998b150a254d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf0441e54b078e9fa2c7a21b1759ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172f54b6c443e636277e14ba5dab0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1d6d1e2f49fdaada3a4c58f841842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d065b3d7afeb3e1416e5217da412c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66446e9f0550df25f59e4093d9680d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb613935c5f84409a2167644f9052222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8e3232fd2c17526180532fbd793f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96a35c1a8b5130fd8b55952703d80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57fa69caa0eae5b3dbe22ffaabbf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b04fc6d58be099a7517ecad6909dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea89fec8d3e09ce008822b6e200cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a17a1530ffb20107ad37bb46ef3136228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53608228b3d5f0e439012b40a347cc9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98b0fcd417f7dc70cdc4dcfa04834230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba2b990a6b1aeb7057e82c48360df8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a520b39b66c8ab4d895ed18e6cb8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5aec5d74aae3524b3d0cdae8619c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccfba57567bbc38d749d2d08eaa0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b783fcdd163b834a8c498a4be1ac2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39259ef3d9bf9ee031b2fb6ae5ad5972236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7af5856c367feb1bf19c22ce5b32d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb393fdf5905b3a675cc5bb819597238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f184ae0f58f2d57975e207c90431d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003cffe4263621bc49d54263b4950ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e208accf2da6f9eb7b7065a2863d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ee497c8e594d4346d3f3b70f573e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196737088b949cbed7e0ebc51071dc9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9032851659085855e5dcf833dc366244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466672f0115c9bf67ef28b2268d0ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07c1e7b655437ac05e93fe7883539246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25af346cfed4c0f5cbaa41a527cec5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89bc6f93bf50c436da17af2797d613248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aea1695cffdc3284a3b659f8525ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6b297a735517dbd87d37ad979b28e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ec59c3792b6636c3ff99c9772036251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10911ba8daa491f2ba34cbf980179d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6f9c29f7e6d5c32f6dc73ff1a9d7f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050e4ce5ae62a846eb7226f9ced4a1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbc6c5eafdf9a1517544a82da53d3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1afe08fb48b058ed1f20dc6bb02f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c54b8135426abeed3815335bf639257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309d012af4f97764a69f20617be864258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd894ab708a38139b0941d142066a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7940ab5e26ec575847e1a2d7d7aed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad5f174daccf70d7e849b703124df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02777df9760aa171f7ed9d2e7182f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b3390b620ec89fccf13ed6b94974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9ac83c135232223aab7f444145e73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256047276f0ff3b4f56a92185c4ae3bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809fc9cdd2fafd07ab227d632bc44a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67254c23529758bd7a82e40168d5c3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5bd14912066e82c24f441af6acff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db1b0642895411c4470a7f6298fc26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738cf9afd5c649fdeda03ecb7564659270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3638735d3e6e0b7aa776ecacf5cae4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88907e89e8e56b3407c3529c94db1b7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04781cfe21edbb499629877fe6903498273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a5b63b5e019d6e828a0c89c3c69b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb025c8c46057a6977613a3bc00ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4d3d3c59800a33e30af01b2fd04c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd39aa5b5b3a3d2cca5d1bf2779ea9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737ed356be910d99fce8b4841979ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861364b49280fecd6e994b18f8442cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f5984e315d7ae15791ad34ff1c65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d26b05200a85316dcd8529c7b7be4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749b40156f841348feb47d1a51cc68282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02376226682b67febc3ef2f76363d5e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79366e40efab5db5e3687b9125b47fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bcc4b6c079d80199172c6cc800d0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5384a36a05b690c11e06ce737915973286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4955b48596dbc8a7632d606f51af5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70d05a2daf22c1c2aa067ac744f693288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a22faa7857ec4af26c9804c217d771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1114eff19182af1dcb5026300ae1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646240829302e942b15dedfd635a744e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535dd4ccfa54a6d0e09c9180870053a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881bdbd549966bd27676ce6adc6281293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a607ef6fd9ec99a14957426070d29dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464aae32601b4d40fc886e0302ce4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3e6b2691f00391b12e01b0516781296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf193ec9b8034ba1baa6076e8f1d67f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c565d6ee43457fef4a89e24861ef1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960036ffc8212ea418965139700ad9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810d0b64343c970e2c0ed95293fcd97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7205a00d80c861cc4d3eca41618d7ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0182f965e4e52acd4fc6d58125d57d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ae75f822e9d033d7488e1bf7c5d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f53acec85087c3c3d0de7520eee871304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f75232e2ce6420f910a2c0220e39a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a4da51ff334b80cf9df970dd616d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13e4ae28f263cf96e09a89bac80e3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf5685bf507687f3882b4387ce63e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738daf8b7bafd0bdf2cf216bd09dae9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa797bd51fcfb75c8a21bbfd7d5af4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d893a940f89937b0e04de33a18bb625311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354ff4adccf7bcb784f23260dad8e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48431fb2574ec270edeeeaefb248fc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51156b3ed59976e233f2a6330100583b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e27ab82ca6dab992451dbfa5527d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6faa2bd16e179bde9dd4597dc70be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3c238290429bf6820fba95879bb1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2558d85fdfe6b255c17d484761657318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d440152b40343c0546e58d51e30dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e6ccb7973d375929715ee5532acba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ef73df78b39f7bceb64c2ca49d13e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dc9955a6963596da8806ac8529029322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf76ce91d417600ae015bbcf5de50f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ab5408c84010db7e7695e0857ae3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd93b1897ad1aa0c57e8894f4daf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbcb12dbf6854e61b33f0b7732b11d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915291833f33107603eb264c420da13e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8c42ad40bbd8838c542aa8a9e5c95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fcdbe9eb83868047eb9b0c781e0ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e2e28f1eabe94597f1794ff64c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a465c103e96a901df5d0af77c50a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293579db53fb61d3c28f80590bc4ce7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c162539e35b79b77f6c1be3925425333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba49b5f7af2a0509dabe5188b0946334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cabd2d6fa7496e3027540d26447de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1d4529d5176039c0b7105b0dedc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb7237b404801ca685273021642e9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ce20c9ab6efddf483fbf829827702338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa2728d5774422f72313c89cab527339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990d1c015f134500bf218d25f6e52a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24ce936527d005215c51c39a3bc70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8652f2e37fd3f717aa375f4903e10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a20a56c6bcd7da2c0d9b656467ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff4e5ac5d2fab418d6b60517df108344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeede44c832b4fa244344cd4221f99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7aba19a2ffcdcf91771bd46c3b2a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2c3a47b9ee5649bae4a72accfd679347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a401cf1c214838c49c90d4110e45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02d45383d0ec31c44a45c80c07e61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c891c4387f627ea6dd4c0ed9b8f38c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88920dd7a9d0b92d033b67f7d2b5f2cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a62b5573b5b6c6b77e729c77cc0af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc812f2d4a74fb58835d4b57c3a7c44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c9a9fa79373f6cd0a7211786e6437354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedc0c21de573684a8102e5384d490d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53620fb3e98adfca568b14c2d7bb49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9fa0db8826c05eb20e398f9ae2920357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39df24c9b680556225d576fef94fa6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df8841ca116531750f26bb8d23e18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c70f851826e57404637f882dc1b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97bf10d279fd20defad5384d52ecc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912667c3fda6d190fc9257137be7eb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232573d8a92027d73917dbe544c8a77d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e50ab6eb7831d9280869212d706fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb711c29acedd56ad75b21d80281e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509fa9fbcc44d7829ff152cdb8c5a6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab78aeba6fc55d927ea86e22d0f8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c40c5e2341d1157243948d2732b471368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be96b32ffe59fca743d3b03a93fd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c076322db83503f61e27bfdca4779370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553449a1d971f368596b972d55a059d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2804e03ea51f59876c6113655a654eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555dee2cef6f1fc88bf208b4d2ad2fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee85165429bfa782450708db00c689374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab33c9ba93f658d3740173d6f086c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817e543e0a6984b07b4fdeee912eb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796d30091727e1eca8a37bc127c6384377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f0e992deca33cf717292c25f3887d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8610b30ea52e61475398307ec939f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5c5f7f03b95d264be46c45ade0fe0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726a56a26874d1b16bac42914a5341381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6678a875a8c7b4fb7739bf60a9a2ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0daa1928d34f652a9972d8a7731f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14ca38b50b7167f81ec2180577b5dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc52c4424e6bd7842f461e380236c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090f9deb92352be277cb00c86cc8c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321221421523d4ee8e7b4836cb6bf0f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7332c29f9f572cbe1e245ca8e0700cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d4565383f58e318b19af9f041fefd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deefccaa5e773f58ca111e3ebd137b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d81a107831f09635d746f66c8a185391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd89203986a3e5185b353a92cdd8de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b5a37ecbe5ab5a984d68c5449ef3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f56e16bf2eafa147e9c5d08f6e314394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3d662b872e14dc2cb3dd252e97baf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315ea6189f8a31efa378aef5a75dd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a43e2d6e5f65789ef3b41480ca66cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d139a547086fcb5bec8615ee445913398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf90c4d15bfb70a751ba54cb014d260399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610987c4d3820c3291c90565c90f8e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324282827367a9dcf292331101c2be7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322051b050df96099e4acadb520458402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef7a8721e870243d9aa12e3c3daa10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c7bb818f1af54d1d049dba7d425d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2cdc4af3a0fc258b6f8ecd6722a42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550edec6d93452e528b75cbfe0ec3b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b70d3f81a177139fdb86504893d6af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed773b794ae37b5887ae4505be58c9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496175fcf061be9061a986a3d226a3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99b72ed0e3d893b84095f0498c3aa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fb370bae59498a0b7090e5c063161411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba18efa56d802824a9d9ae36649ab5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dccec11b594787e21e48e22f61fb40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8444e5cc29650eaa8babfd1233550414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688ccbee4de2d91b5751ad6c829c0c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f68ef6873f004646276e2403e8410416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034be46dd2360e1b1bc2e62be4250890417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b59b2da05b751c681f2e07ac90468418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff21f3fdc8b96c7799a05c7383a7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f63b4c9bdaf1f7bdfd4d9fcfd73e6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f87c97c52e7bf6f79346634693640421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c5ac9c0665a9e0949e1d63e2a6814422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160d4d94fff954cf2fe7948a0b86bc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeffeba1dd304a627a20f2d3e1bb976424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dccad807938c3ac40b7d725dea550425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f0daa198013ad1509b033a71e7ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b44e23140c4c8e380011509f8c6f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce6089df904f8dc14e027b9625d5cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47750699c8092b037202f748cf7ca5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9bb1cb1fe24ad66fef9b6ebc44f93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343329d288436b47b5ea3e5740b732a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bcbf180d348ee6bb5617832e7fc93432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56258da845196adbddf0dd85b5b70a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f61f542a3b59cd00dd3b521f6065e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe33ea6c466e748eeb0138a2f8ba37a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c22821ba1d58b78ed78d73b92911436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cddf1244665c69ffb05ae9bcfb6f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949096ab5955cf9e7d5558ec3ce93f57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41057711f2e3534376dacdec0f4861a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a060d772f0ab72fe5cd09447b8cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c8feb1c2cd59482c8e2b7481038e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ffee056d41f424432dbc1cc2e335442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2596029ebbd1367a467369fa2f345443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723c2d5c2fcabe0d605ba25690f54e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba877c30129b9d7d94ed02ac433b69c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f3546f15c50ca84205d6d6b933a6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de56fc2139a116d0f4dbefd426117447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aba224b839a707fa2e46356c2f1f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82593bc369e7f6f3f0881362c7d8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a0c328e6e61c00f8a7774896e807b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dbc7dc1ef1fcb4839fb88185ce7f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee2ad5aa450ceff23e7f5180c1faf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a0d65f2cd0093d6498d90684d3896453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f22c839cd91079c6301aaa1693654454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6b91706e366119a21c08b1f6dda27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcde915d6d02511d2aa4cd188f7ed9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5496df32c7f1c9e1702d828c7bed8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b15dbdd45eee3c9d7a033c997a5a45458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b16a6086e1fc749fc2c01b3fafa10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d825d66ff3122894a573b15c24d92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1953cd1fb967dab03d310a22e58db2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b732519c8dd4cd71dcb92c17d0e7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e2c57109a3eca94a97fb1d6d61fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f450915c403f9638cf48a726d1df69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b05cc509e5df680f45a210ea21b5b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca765617d86cc46e5adafac46241aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6f90fa55ff45c3685a48e4d2a8780467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f524cc776664370b1908d82f043bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d2058ce97a80eb0d3f5ab659c29b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220bf0654e1aa3b70298e09eb84049c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffaddc6aadb094e59009ed556f889f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824fe667694bbaabbdd57cd56c19291472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a20204c77280ff4490b0aa7c0cff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e35a9745c95bbdcaf17affcb54deaa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b93e0ee0ba7ad9b15ac52a83d17ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632817e999c2a2977c7690053d8c0c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90862d055b0c5fd336da8466e4f56d83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946baa388f579a6d0f3abc963d58b9e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8b6e9d9416c06b873619f2b417249479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3c928512b6970aab6ddf47b42a69a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dfaa1813f9aa14a7a32b31b351339481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78dafa0cdf0804292261ff1b7b379d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c594991ee624fef5f64d3e27e95f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b293e8b8d6c1b83ba1705d7e46892aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd81c67e27cf1dea19d606438aa7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f47932eb07b0ed336ed5f8e6c71625486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb53f703dbd00219048151e7cdb73e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643bc03d3dccf483da61e0362900cf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e6aa2d32e6d191fd62e84324adc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21206ecbe2781c0b188ed34637df9511490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe26f069aa2b65ee923c725c00f2d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace4b335b19df1ad396a631530c499b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715faf5c7c008e1a3426b93668cef38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372836c14b41c3cb204051d6c589cdfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41209353709f6d5fdbcfe5df80351edb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415152526b0f446f5aea44fc2db4b28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02095e367e78e5882c992f9ecc499ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe164d386841cb249871eb55663a359498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128be148178dcfb5a5edcc72dbb0a5a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47586b8bed20933ee4a0e9bf1eb70f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fd6779eac0e870b2305a3ec21c87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c99ba6172772288298fac9ff28939502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed3c1ccb8bfc8f8b13ee36ca68d95b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0b7a5ee4ea9214db274bf13f312eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7cc07708182ab40c7d29184ab4cfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb55f7e3fc667c44b09421325ed2cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae4a5998aa802ca14c3af1475d9bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23904b6039fc7b49b93ab4a25cd99cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328f31e0219ad634ae3af69a33da95f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ab826abd7946f4d811e5ce0551be2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33972f58b9a2a94c565607ec76c92e4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5e69c3b0413132531a59e283fc3d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b6f94c52d5ef971090a73d6eec1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863b29a9e21b5324c40a166e7789668514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25110804505f743862fe0f90e9fa1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43645468faa65318ef0f85ba31601d53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ba19674227f097063a022f93e4bec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ad13536982d843e98b7c195bd49c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05adeaf69910229f955dab01d5cdecd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158c12db7205f085efba0140831fb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735a1aa2479da91fc0d2ebe9bdb7cf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907663ab2b1d47d200f60b39c3a77842522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd768d63d682e0b84b8beb6d05ec504f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807d2bdd24d9ac9a4595966fb8fbf65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b548974434cfbb165b4f665aeebda32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba335c9cc2d0f55fd42fe5311ffc6c64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faf4b808710f0338393c0af6c95dad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950bc334b20a6a4b46c8b1454876b6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978715db873fd93e526d74d1d49bcc8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47a57e2e6b3f2b22c9cb908d9cdb8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a7a0fbf997b5862c51394dabec7fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a3ffbde25dff82ec249edbc54287d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad6be044a06a4ea6fdf9922f4d602d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d1994e96aa3e078ee997ebf9e678534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d203c15708fe5b2dbb127a7204628535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10acc40f57bd2c8e3ab53856db5bd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0f66bb2faf7880c9fd8c62526754f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d799510dc59c38894ac93c6ea39d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac9e7aaf28fea347ea5fe3b7b02212539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67fbf7089537c96914dc000e3dd7a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3746334e0dda52cfe7b91cc0bc25a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17740cb707fcb2fe07581e1411ce6d0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2145e9eee4bead0d35415da85f641543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba20c9452c1b19f78d7828f2722cf50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2dbfbed4dc36342ac868e20aa1cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aad36ec85184feb1f70160073d4eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec838633554f5ff4933e207986ffc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2c590ca339678eb75c9991b17acb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4aade4d57898b45fd1038a114a9d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee5996b9c4585a1370ffc0a4c9f4f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3aba4e47d3edafbd1a7056ea2a0bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bd0fcaf4c3cb8b54d3a916405c3fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8763e476188e9cdccd9ff7ada20f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381b14c1fbfd414c62a77c487925976554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13323d2e8524ef00663e1bff74c9379555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f39c56e3d499ff93795eb14f752011556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8d017be1ae6cbc1b9b44455d2b066557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cea20a81e5ec65398a2e425055ec0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ac6f598a696a081d4f3c4fc95894559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a19c9708458f0d98b599febd2cd1ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1512dc4894eaff437095b65cd6348561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f308ebf68a6d60b956be9ec3b6443c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e339b199a57394891bbc34460e5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114227a2869ca53589e7e6064abc11c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71378c979c09be2566073e78002399b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2c4074def03a79eed273c3977dcb3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe517d4e2d38cab8c8ea5749ea0389567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc36487cfff19cbaa2ee3912f0c277568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf52190c6d0bec9bf2dfef90e024f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72ec9198e63dfd3e6ba186a9d534d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e72f716a5b773cec0e89e9e8129ce4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b8ca85036f18c4b843c8a72ac174572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a8f53b83463b8b7bfaf56c616d9e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409fc513436aeed9220e7fb1d20dd0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a6f0ca52d4696255fbb0808e895a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c35743d5ebe7a5fa6fcf29465f4951576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71661853bf4b3759932dacb15fcb67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf912e7450d46267eb610a53461ba71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3838916c772a198920f5432e9977599579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cad66ade6e4d661d47050404350406580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77942d491e16ad129e9bc7d8ddc086c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251558fd3b1ae69b05769c32e88ce8c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e129cc9caeaef53a9912a5f497f4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707319312e05f622b224355f05af4970584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ea40c1fb40a293ac7610003cdc021585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b8b77848835e1243cb1cc9a650b2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d49a265428e8897f3c4f6b9c61470587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb674e1fabcca6d2f1e5a58dff365c48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c15aae7528dad468531a64883e1af6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc5aa518f876e5d976b04a6b4ffa13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734bafdafa6930b15231528209b2819591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353fce98b3e4a568d3061b26f623d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b24fd581372bf73ea63f62d5db37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adeda2c8cf83bd7c0b9de19be72d04c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871875e25db559356e93e9c651b6e179595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5e44f8255a46a965edf0dfc237ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333ca32c1e8e4803fb954229ab194d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6264a04160562b3245af2f9170b3ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27ef7a6db03358ce079c37b5629a99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13df4c4ce6b9f20f16290c5fde9ce64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe19a3be08f2af96e9bd1523c72cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f59b279c161aa3966db620c260e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e026072e00173ae0266f90049a41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953723f88dfcd2fcd543402cdfb180ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6a29e123067f367acf80f31427c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ef784850c2aa91bbfc603386620f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e19a23f4d2a223a788828c21a0a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671ffec940a225ce25ffa2a059aac4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b982c6a7a301ad23d701b48fd806da9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40995d5b1a3e29bd14a1e4b09c2491610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a903860095dcdab78615cc21982dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5561024cf4f721c9df08fbf27ac8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba194b77b19e3d376245963f866211613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723049faa7a13f4bf5a74280c84d7c0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1824bb935685989a194654333242627615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0110a2f8b26000d5c57a2e3b2237616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19169cefdc00f74136d85de8f76f53cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b64ee50461c8c0e0e560e42485f7f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1902a5638229196be08a501d4aa4e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74e456e6491325fa6a85bb5c43e537620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6337bf24f42c9a3292eb9cbe64f76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a83400c74993a979b43805d1dfc9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76d09b183d0da3646d1e8f986547bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660747992d57e01062864c6de4a29c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462219ff447411563a363e722196b9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d29e5292cc4ace225fe4c12b920a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7536d09440f1448565068c7269ac9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb249d885c4584c22b8525436a66e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd13f994d004f76f5b9f50eb2d702629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58c2b0fe5d451fa8e25387d568175630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5978d305d0ffa390407c92257a590631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f13dfa3b1eafc7f9a36ac8f4a6833632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b0af9789b72d01c4cef2292bb0de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c125c864a627978b4da6ed7e54d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3785e308aa54df18d08c10f21f4fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddec06949825866fa709d4ea0e27aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac76797f1e7b25bae131f20f0c7a8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d48148baf4faff4628c0e3192a80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded30ff7c9b5d365e19a8719107970639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b139b6c1fd5a5fe2bb8a2dfa182d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eedb5a6380d8345ff3f7bbc9d6dd37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d1758277ddd4260065dccc84f2803642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69ee5e36e0ef685e4eaf9987a5c585643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2014e186bdba4a1aca24d14381cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811662f02c18aa0205fff07baec6f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b0940465e184764f51ceef2fe33a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600b07715661be6a63c0ac4b55bd7d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9c7b3288247cd931801e8b47949a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd94490cb65d5b0957807cf45f72b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca67d91d7bd1a88271ee0268382ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479898186807a564fd707ea0033ff94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7f94e0293acdfdaa377b8c69d9a25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e4b3a499a507dba04ee10a80e221e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479176d54c72e1e580fc09185810c0f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8ae5abc598c0bc632722ac35045a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0865f9c17e1565d703a106e9d108115656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f51c2169b860cba5f3d6f6f1af1308657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06bc3a5158f103e3f8060209cbf8a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cf30ea1ecb813a2e557ac118f32d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3faebcc8d7767af7629a8527d60e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f0bf9c0c9dc441b42ae0a41d41fe0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bb1fa213c448fa9d78a15f8690eb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e868e0f62c870eda04b7b3c7356c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81031fb76bc7a61469e1a4151e9f4d45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d3eaedab683940c5f1dfc6b8cfb57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351baab8df67052d2a2d424498cc3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb876ed7fd10e5cdac64fd9b12e8fd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8f18223b3ba596dd25321514aabf6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc4b6142d1cfa383dc07a99f0f723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761547ac94fb5fab44e7731764bd2abf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6561e3076c6d7ad794c1403bd74a4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373b40ccd6017b6363d24d827d16cb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ed3324c7524c81f758a5109ca4654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf197e1d579fbd56e8af57b56b1b13a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920378f998b784f384a71a1d13642aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df232951d8bd9e7c000e0e52aa90a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2347589d20c6cfa00ff0cca7a25a45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce0faae028851586e8c03759d9a5e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4364cf378ba1c72312597b62aca8199679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd9ea0a8b8b370362cfd897b51f090680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58598c8ad1cb78d67fc637375ba163c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f51e3cf3e628caa106d3cce693f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff78f1b15972fb0ed1627a0877ab314683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467a8116428d65b786e0abdfbf5f06b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc3395fbff2d8b6ccbd5ae13afebf5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4fc056125054445f8399bc101a93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504b53023a84b92c88ba012580691a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae715dd64f07ea22a4cac03a5405b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a2b8ef460836bb5fb418b4afa7dbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed4b3b3575e66c2978f5319fe6b9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9c7eac6f2aaaa06f2c17f357c4102691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c468d53cc7f8b62292327ad42bfac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18dbf82c355e695f9ab17a3aade04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2936181dc7aa08fe17ed99e364972be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4044d797200bb256684349bfe3da91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334caea22bfbe1e759bcd87493c33efe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7548324e5304913ae18bf0c114791697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe042049d2963ca07bcf6f4721d2b49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ecb59e0440d95639c3e5c14c64538699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e603e959194c384272f2423e71989700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24d08f202873e3282a12266e4ab894701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d5409b1d140b896013242a26c5661702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93929beb11a1af4eff1cc92d0ffbf08c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcecf2ed4a497c76a4969500b92551704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13ee58631df0e52b943f56b9c7f2b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cb804d222730e5efc970d0c1ea51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab650638cd8729f100d26e48d3ccfa2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e95eea670325e8ba5b9b175f63e6f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caa0323ebae506ac78f97a1cffd4a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d255b2a3d2f966c7df4c886094fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d623ab13bef8a3ae4c0ebddcec583cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307993a4146670f87cccd9a460dfa2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97697a03fbb5769c83a2125032c701b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2212141d07db2bf0854398cfe936714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da70ba60b55425c7c253a4c7f550c0d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f11f1e44b88a8ab5dc176338ccbd5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1f1604196e1fc9fa371bf1e6bef2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b625f2c74eb121f4e57856c1e3375718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b06f57300705ad9788a8cf2f5f157f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5713f9b854b4a051b7a67cd3096ee71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279ee94da345b048f07b32f359e2666721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f6a3ef0f8c82725f84e57309fb7fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5e146b62f56a745ad61c4abc4ca4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b30c83f97be2db89a5797644760f89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbbc92bab1e8466bcbf84586ff686c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f5837f11ccfd2c3d4a7ecffbe708726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0f9dadc9f568a61ce26a781e73e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11798f4a5d49ed7ea183146d507f073a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa69a5f08801514e078d059f37ec054729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc5970a7d5088229d2a647aeb871cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f185fda195952b90626b9e7d44eafe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470c6372f507afaace7fdd02b12147732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476e5ed4260553f8a3422f5e98139a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccdf1da038751e027718be82ce07cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dbf5dc9f8a71627d38dbb05b2face735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446dcc8b5a424eb014b76b6b921a632736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c3ecc918b11eb6ea51563d6948b50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5475fbbe4f67fd86999bc13e8d0b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088064d2f2768446f26d86e085d3d07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07bb2f0b331cf70d2ceb99592f7951740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d37ea3dcdf2da4d9e73bdf1c11c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91df525ac4dca08d6e6907670cfcc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ca443af6d260227620ac11064f266743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c973f801ddd4bce9536a74a3653f79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694520b20b2e07751db85c809e2c62e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb87a2cca8ae0b9b1bc747c4ee9d79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5044b0afc9c1b97d49869fa7bf28c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9518cbce86a77eff0d1b77f5de2a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e50d4116ec750f2ecad6b0a8d341d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd673369d30828afeebba3603d34f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbeb45c297b31714808c9e5c91648d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9250e042d4c0e57f43458444db926752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e288f517c0ab46b2f392b470312b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1cafa9cfb940394c52c33e10b39151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f41e6035f0316f6e180b9cd7c5992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51ac117597573e3b90a293699da0553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e6ef5fa2b70100aa0e17883119124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27477bb627310d3474cbf595d929d895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcae8f200e78a0c228496b28378c7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558296ccc8081ba66aac614d302e7b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50267e6a87a4cca10d872e3cbee02a598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e0c52add44a530c0de39c0d9b0789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562b3c117aaffe64c282f51dcad96f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654494630b898bdaf16cc624f3f05dd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d5c5803f5d17fe5881b3e8dd279d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc13ca5eae95c41c764320f9a490a5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b7970812fcd7b5516df760489097d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb51447ef06c4d273137f8eb47520ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f95f16d9d5ba198d3792e5e3160416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf88dda9555d3382e5d4df3a10f91017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec51ad55f100dfa4d3aa1bde71da3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fff7e15da6c85d096ed85e82676fdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eaf62781801d204b4bb3f5cb39208120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e5fc26ba505b10ba47dff6c10ee5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f72ae3cd20f84e4d502a057fb099f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf13569dbf1ad65a4f1474bd3286d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf4debedb3fbad047e4a0e9ddd868324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851305043aa650740c5b5680cc90384b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079996281bfe5f14e591ec1eab305e0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189be860205cf89eb6d099ebdda34327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5926be6a83a402cca673c8bacf7ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c9d91c5e46ff902b829338a24c1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb617e37e19e12e6e7a64b6e33f4d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96f4a730d45f09daf632407ff987e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50ab28f303c84d35b2d5ed70b6359332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece4556dae96faac3d9ae96a4044ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf74eaf405f2c0f1c490e0786041234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe6c49f1be8356a8d72b282754959035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3633286340091aa4a7ec8cd4f7b50036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34343ff5de7269390731e6301cd9b6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef68d9ff9ba082a2b2f4fe820b2b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1be48c9a42c65de6b3a2d5deae84c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00332bfa5b4e6967b5b0feabbc68e30140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb77913ea29fbba2e119065dd69e33d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7c4c9b88c141ca9ee1fb5dac8f0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6d201af104e3706a413c355b02b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9758ee17e8434dfa827850aba02ad244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fff70089d3ea5018450cd4cd5f87bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61af1e9e93f474abb5c1bd4af336c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298ab382738cdbfded70d9c083aae6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332b34e1e1dda70584a6813deb8b97348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4f572be363b04347688dc0ba6f0c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc91b1bbec1727b84025a8e1cad92850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39326388204814a151427a97a887c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fbbc79242496249554a96844e554952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cc27606a64dc312f156c30b8d55f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56685119d53e26db65725b8be0edc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65f08876758f24a63728ef2f9e49855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eeeb51a605c59e0a2fe94ece7280c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc4149ade669405c9da3d1fb1337b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abece3d7db99d71ba7c8da3ed3a6a0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae206bb7c422a6d511e5b208fac3f7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4461cfec92278e5e1db09b4df4967260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6041bb71f231ac3ef27bd2a0fa27661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb10558eb4b2148cf6a6648e7cf04b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f216ab045bf4d11fe57e5bc208aedf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215c3d7e1dd821b6c17e2e12548eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b217a8df4950ea082a09667c81ac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6d9139628c46129969966ff3405a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93005b5c97704c70b18e49351314f8b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33db7f64289fbd31a081fa1b096349568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf672fa3468d0399b9b74c93c7c6e3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96159e1554fdf85268b272a6e0582b8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b38ed934d658bf872bbac3711b9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71069a22cbc0db95daf4ba857146d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce2cb62690f263db757dd968ec5c5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d095954e285420ace364b18233ce4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b324b93fd01d097c7463b3ff686a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360d2bfde177b6e5b50f6bb8d07b4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d683c8608d0cef3797b778e26fed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860459838176c6fc73509b43d6c2d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24788fca2b217e8a011a9bbfb24e210879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ecd0e0ecb1d88b064e6a52c6d651580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7fd8aca143979d28f75553985c9c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993061bd8831b3d2fa6b042f8f8e40fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db41af91cbf456520049759311eaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d0a8da57b6ad79dc7810d78656dd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181e687d22a6408fa331a454b74190c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0944af3cebe0503fc4d43cc9bc50c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce2d65fa9c4db25ffe8576689f05387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77e777b0a43b64f517bb92cc2a2afd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b667a73d18e904cea6d1ee45b90c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0e1672d2d91d8923b86153e3236e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d0be9a9eaf82c63d8ce5aa506d00991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf146f4cc942871d0a36c55178dd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923852093ce38a9782790eec6c008e4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed628e509078e7b93488cd931266bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134608de6b2f2350584744677637353c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3269c2f03760f3d41205b93ab916096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a018c2089d91043c8509891bc892297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d63d63742c1714c8efb81682aa51c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613945d13aca2c173630df6bd7368df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618718e802bf2888bd3690d478fdc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e845c8b595046bb7eb58e28a572373101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c8365e5a028b7507114160ccb697c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd751a1c1aa8069ce4c0655e6de499e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4460482bbaad644dfe70d87f954fee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd08b932d10487f633331eb616f3cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f4c89ec36d7417c0f6bf8c0a52a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a1c383340328d31369cb89fcec7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a14856a27f457149f53725b1db581108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1a1b50bd996c7ae4e8d167a5e00b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407a849bc85623d10f4104e6523a4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9683f3e29ca3ee58993d203c0a38e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c3d6f1c609dca7ec6b78389a7a190112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad814edc33e46236acd39a9174125d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8dee237c83033f1710d7ae2f87169114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5879b177fc21ba44517fb24195c8a34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742cb0decdb0eb22d383c16eb6a8c6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da073cabd6e9fcdddbef39dc10c906e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d8f181d2a101600727d5dc2ed343f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ddc85615ce741ac23f3d3d5bff94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864e5938a55e48012c259e06cea9563120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e6631a9c1ade5b862299a9e7b9c4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3e457e29cd5ad88e3b9f46cbf741f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647de549b8f8c0a382e3749cbbc7cb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64e8449b6b59af84f0112927fd774a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459bd81d85ba54fbbccf96292cfb44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb8609b4c1b285382611552ad6da5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45289c36656a5e469812537037dbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7baf4e30991097131ce1234a31c592128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7734e52ff860dfe38425ee5e3501a68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c51199b5ef17aabd4ad2c327e08e75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cefacc8af06f5181b82bb8363c3e06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c26b7d72aa2ada8896466904a3845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4faa45591da355292436f44bdbc31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad0348858133e8f9382d087a3bbf0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf632719938228a49fc7aca5248299135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff193f5ef281dd7626003d080149515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652ab1658010ee2e93df7bca2f038cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e661424c9163a2bf725b2ddec1f921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79464ab2647b1484bb29a0874a1368e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a21b589da49e61b4b7eed5afa242a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969a3de8800c7f54167b85f378a2293141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfdb09465d0b3e9ade40985e304f4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ef2a495cbf094aef32216b7762ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f063c97e7e3eedc334b8af2606ad78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a00e982158ac3fd3ebea38017b22d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6dc394ebd0670313c083ff89b071f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac58bb9ae4a52725f1b4bcc4d0d1187147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a78d4a4b51615fff3ba58d5c4c010148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ba16fe77d196950c8d0287f0c5cce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b8e5429a529ed1f77b2f5e7d4e2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e1730f51d093dbb4d4957862ce71e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9f6abe62cd71751901a055edc91d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527fea0c8d1d4b87d3cdf8d28ab57d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3c20779feedcbeb021de178388a70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c8daf712cdeed0a381033baf396ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda47a8e0545c58727244b8f6612c6f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55269fd9947f221f05c6c464edb9b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc14be32d0b7e460b23e7489a4bf4a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3760bad4eebe4c7ce1f611c051fcf3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124d91cb86086c6494bfec96fbaf1f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241879b72dddf9a10c0d214afd76cc97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dbb91468715d1705bbe00e3915a91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a935133629f5b91a964dc0b059f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80098f78be0f9f3269864423d4e7c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777062cd1848698cfcb6eb46d2d5111165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a9114c6b41d0a5a2ef91d68fd139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d4bd81d52642d152dae6fb1d7b0c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8671057ccace494914b06629e075b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0df7ffcd2954c25fabd8c0c4f0b838169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba478ea5276d2aea957698c886784517170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482025728479c6b1ab21d05a7e5fae4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b565b11b12c0e730e43b5ca806a26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c05d45c7e569258c6e85d5c48bec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcc41363c5b8e31ba57bcdd511e2d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aafd5d29595da5d53ffeaf3933c55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1b104d5e1210147a471c7e849de28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abaced01d2bdeec3c16e80594daf2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb422baeee3d892a5fd066085423a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05846c6dbc05fa78042bf89756ac1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cbd6257e628774e6f8497fdb7e6e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09536dad5efa0aa1b62cb9657f9497181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fff6dcabcd6d77074dd4e59000f3cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56d825e8105faf89ad9f5a0777f162183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b948983d8bbb0bb28ad7f5955219b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d194b35c5b96def8d7be543f281717185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d1d6aee7c7e028459fb8bb4782bfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff506c2a705c704e4c5789124978c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fcd15b17e05f7f298074b7ead12ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d78abc9ba6d28ef43e63aff05a7af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35afd631ce24f8e35caa7cbd7428c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094294519717fb30f60a529073d6bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edc338b07ad737ed46711e77973909192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557cfa0b54b9ab699b5074c2288946f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a632eb8268c3a2d2f85d556d6d966194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3328e2ddf839ff4f3735e87f86b1b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375b4b75a43be4a70b3977350393899196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc681b21dae739c040592d23d9302d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c6d54b8cc306962f52cbeac870bbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a5bbd3ea67d675637ca5ebaa23c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898bdedb1330f5733b1ff5df395db13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b4267df37ea51e5252eaab783d056201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a4d03b3d9d939d45c0d1edae6956202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac80adb5a486b922c810331cc980976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f90bd1d53cb9192395519d5c1a4c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5abb4a00a80ed0fc6da2dc64368e07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826427b8fc04fe01a5fa9d220a67e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b7da496a4ba25c4e4016e971cc58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac0bfe27591d49721b7d498911787208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d057d3e50275227be5cc8938a586b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d480e7f328358f7d182bb0d385d1924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73018c422ad7f8bba7bf018d34dca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77b68ddff1716a04a5f2303e0175c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da025c7c2fe1ff23b1994a9edfa01651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6255387a486a999668cf8d565f26c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848439b1eb658dca0f6fc2641a80328c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102523eafd28ddc48f47196d467729d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358e79ca966547564a50ca9ef546351217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf676f03930710df5262e428373d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb789c67c58a2ae98a880ac33dfafc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d0530ab17bcbbc4b115072a79810c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722653904903d61bfca7bf0d0a9645e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6b1189dc5919ac5ec5c4beb13995222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea4db7b278e219c234637509e83245223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69ff3166c853dc4b179e84cbd02c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c732e697cda853ad5fb869fb18b78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff640e8b6fbc0e012b2ffc0fbb43f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c23d3b4c316853e95b1efcd2b54d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db8f52de7eecde0d396dce62c2f34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c18306bef58b81496bde1a987bc6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4477feef7bcea14bdf1fcccbbc2af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a31f0865047df046ecad15acbd562e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487222290bb12cafe210b1581bd18d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925768174798c2646520bbcbc574ad1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0f265ff53b2ac24dace53149c9471234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf698668fb6997e791d42d018969e71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397ce50fc6f4b98591e5fe784a0704a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad24ed315f48dea4adfd48740725d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a8c66a2f11a41c5b1b842b30db3d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327fd41f2a2130ce250838fb1ee9fd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38197ff6d2d62b9715e4df1f97c9ea3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e7cb1632c9d7f9e8baf22004c7e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ae20c6a2291d9b63d214590b6c990242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69942a9117e50b21f9d32a95cb54d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a40715f1566212f9a5fd6a375af1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853f8b92a5f3ed97b47d3e6482e993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b747e6fa0d9872151b84b2ad8079b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824ab2f2095387f640906940fc531a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298fb9166b8d7980741615cd86cb7eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed738cd70f7da33b31b5e177dea431249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684cfe63c05fdc4a1789ea71d278a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9762d7f66b0448297c5573d7554d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ad687f769fdbe885feb4ad122452252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80461dcd5ac5c96c83d4336246ae31e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b80a2fdb7792cb8a0f0175ff1f604254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f037edc1a80823b8d491d348bbb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf272af9794571042d26dae88cfe65d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a94f2d4bd6e81d1d644c96c1b6fbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2214ee56087e7316eddd06f64f09e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb7617938640905e1cb4b0152a360259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66fe91225788591e62b3fda0473e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1bd3b115f05d3417509818e8551dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c62b9dc796919130023534242f5ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004116395a0a0595cec0f9a6cd155132263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5cfed00dc7bedf1ad5963dd9cb6da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ec23681c4c71d553be695712f8377265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb65ecb3c9283516e23f6bf5eda92266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d66f260013aba7e0953d26f822e58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6da832889852fbb25400d5d462fb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc845bdd8831d34acf04675e632b7bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4472644174356afd2bbf41a7d3973270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6668b74b441ff418b92e66add7743ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f4988f1de8f5cb005eceedf0763c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49441dce156a812b6db7f8cf3a9213273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2125cfec76d50a0ead3ba8d5b7d4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a5544e5ee908eed6d5251553900b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a319095c0c623671d4738806a0a8ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b9e13aa4a6c2b8a7bce5acbfea98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df90d2c16cd28f64bce0d814376c4ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4fb174ad02af329c15c8a4abc5f17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3182aa73c34c595f4d5e513658c1ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7136bef616807f144d72a2430ebcbc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e120f4f7f0be7df4ee932c2105068d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054a00c5b9c4eb2231985c92c44754a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb604975da36d5a426d060d3e312f67a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092010782a8ad1c36d9e1e510ffab2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426532b6e5ffef9c5c8a557b8ee073dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce1479a69890ad2839c1877a7071e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844a44aa7af42933cc3a1233e59a17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efea1d95a946a2e4336ed89d0a9f6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d47340a7543c71e108cc5dffdf2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f742fdec015ce1edb42291be8f9428291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1187fce1df448413e307b6e4be3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b35260dd6db336904112657c2c94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f97dc76c6772bc55a9ae9e5a421d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd57fbcfd509f264f8a431a8d48417295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69a1a97585e714dda443f59f060d2c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87994dbae38c203f79a486a42e9948b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac044d2b9313857f158d1c8d38bae9d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64dc8db91622232105bc54a27d4599299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3797492a2d2686caeaaeb356982543300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5491aa025aa61e2bb29d18f413f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789cb185caab5403d93ad58317141ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee00860e7d9df48915663e1e2b47b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e2e578df18b23824d5eda38b4fa1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5313544bc8f97ae651db477f22ceac8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7283ee1448d4e25f552ae30984fa058306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa73dd1f6ac892cdfb4ff81810ba882307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b31d3ebf3c69fcd1099200411e83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16cd50a3b58bc46fd361617e34bda9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222064e0299f5514e650d5408d6ce71b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8498a116025956377da38165d3339e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22c0d369b263281d486064501d1991312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1b2d71dcb74bda1f05fc5b34553b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334084461620659306a32b34be7b992314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e82c39d359518b3bdba73dee91b70c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf320822215a25ed1ec21f847f96f87b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e2dce29df1c0cbef146aa47104cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04072c3a22c98730cda9110a939882d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038688447f9b2514f293fbeab8cde67a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a415868e861c596277669f32ba7fd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964398e75c24eba790495d02436d66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949130079ac690a883108377f826d529322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36caee6d31f503ec43f57747c1ce9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab471dc1c85d777600c793bc3d1cd31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37255cc022ff4248bfdae9f38691dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ccb5f277c63828c8c578f328a6b99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c194937e6b9a6ea9f37fbfa4608257d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd866cf2d58910f340880d7bdfe8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8216a38513895919c4bc6346ea1268329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b45a8ee28b67a828643947340142b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128325e6fb1c53cd75f342b85bd3de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57130a09827d3f7128c110090730a67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757f7c125ef832d99e86f077f3015aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567fe1922bdefce1c514a0f8526efc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268934c62b94c887803179bff5b699aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd5c810c1856bdaeb2562884d3203336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19abc478c8d861fdeb284cb1cdcba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a5e0eeb6a3381482804de81ebcc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33398878748372777e895b6ea9ad0f9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a84cc8961ba85d7c2ce5fb2c6cfcb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bc35e0c0d134bd82bf9c6369eede341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79300eead48b318248a2b3ebac2daeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff302841bf62be9be321b2edf77c4b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a7c0a57022ffe0e2273cb3b8716f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf71f8038af9750e4d02013a75c60c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7a82d0cc832bbc425b4ae093a1f38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d5efb497069242ab153c93bd93e34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04af551503f1b99f301a710925bb07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95437de62deb0f0dd8f50a593b4c8af349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f8db5f6725d515a131abb469b8a70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac5148314c7520bd6b8ce60c0bb01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c8fef2a7fac2137296be9daf403a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac98d928cb399d8d0844ae92eecfeb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5909a6ab0403620fd5b9c4d42a76c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef72c2a1be5d53d769b8f19e110efa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e93ee42dbbe2ddda26cd0e7cb0176d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc12599120dbe49db646111e70757ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a1b16e0fd7aa777f2c6a1eabc7a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2fbe54320769471b1df59c62e98a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403e31d029e469a760a1e2bb156059360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b6c694b8738709a32dc443d90455361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba462f418a09ca522212c5edd9eb0b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd763d1de31ee7f49fb6dca17d6e57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d12d3ae5a10a047fe51d728307d9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7156b095c09340bd60f2beb7f3f8b3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4e4802420cb02bfc835637e42bba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052621c65fd8bcb84f91e447b0f1604367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910fccae8b0ebddaecdb7952da7414368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c34d486403f7484c31a9df6e18dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa95e24948b5e4abe11578b6da3e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca9ef7787dd36c9fb753a8580655d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0389d8c0641371f95a8fac16d9d364f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a90ed26b59ce0afe9fd786c53ff33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5470fad5c9494d84e641f4e799d50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb20d135092d4b06d9c9582e120aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0586b43e9971f666d8852f44fde6be3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7198df75f2aaf1ce400a6707bf3c483377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4075a8046fa9e21edc1f5328fe313dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9ac828a9ac204fc3445545ea28697379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe24ff6f10a17edb826ab1dab9591380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55084df43a941148f77298511f0d1baa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937384dcfc66560556bbe011c24ba482382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7020e923c8d7c2d8e80e0a30a7641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e7713d998aea2475885888625c3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f79c4fa398eeda079fd430e2c68264385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018e1a0a9df182efd5605751b5a324386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a03e2b33f2e756b69fd3e3ee1fdf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c426cd7dbddd155607d2e66cc7d7240388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7966d612b83d6d46cc4217851164389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939bb6a302301d9d2a1c1411c7c1f82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8120f8a8c2848429f56a42e8e7364391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25c814dfbe052239fb776b6eec1a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc8f2a933c9272cd1aa66534832fd8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f72c7f4da8fdf013791ab89db48a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb98c54485e38b4747a7fc1de81fb94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c2eefc1f5bcafad6ec8ba05f8eb3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece8a00c99ecd3fd6d8135bdd81ee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba5bfac8d6cd9a9e913413e0dfe288398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486300617b78e11f2327b33f3d9f0921399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a1560de5dd70c03199cc1532df716400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761f8baacb5c7a55100281bc455ecc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa4342315440a83a05dfec8584d5c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d84a1f6704690216385d308ce6a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f74e0920d5f2d39fef648d3aabea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc156e21ca3150cbcc042d36d16e8f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258277e2e5c28ae744e8461015b8be40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f14796aeb154ede2441bfa6d64b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657977a9312ef64b0f6615ad87e5a468408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769928914038440f66ed470b488f4959409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc13b0bc3b481b15c28d1e7faa4802410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd4a36617e63d85a130c428a0f648d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da24be30e995b88ccf7dfbe108f9e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4da23d7b1a3de246a1a5d3ce48b89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13f959cc1ec487dda1f09ae34872b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77276d1759f24a97ca62697220b1701415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa75cc7f4f0fcb1d52dbd5e58216d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ab21f90dde3f9b77f19b0a99989b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88a32953021e7f0bfd9d468891bbe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2178512332e06aa9dd33dc913fb01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e39f8b38c1dbea2551753c0418461420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ad394acef81aed9b0bad91aa54309421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d381e094f9251684dbdedb1d196f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d934bc9bf7fd0a28f694c6fc39ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc41db709a29ef48184c72bbce4a92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25a017c48b2f588db4eb08355ab1f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad522c2428e9779d935cbbdfeeb100426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832008987c0e50df41315d70292b8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d64bc1d75a1e1bd54714cad6075e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8e217df07bda2812d132aa6c94de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae0adfc1ccd5f5b2b0b361b8ff9ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33a1a24633615b2acc815c257ffed6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f230b011935c305b6354303c1a485432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129e1fc59e7cd42ba1fd4179a9201f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749669ea0633c02bea256c09af065338434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df028b6056004c68b88d8a8a0b4a47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d33d97b23e41b9b9b01e228a8cb65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca9022c4d8ca0c3020d31bfc7c3280437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92b4c37c52649d0e3d1b8160d6452438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975802e7d4ae7819270c14f241f4ea63439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab0dc530f80176cde93043e9445537440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96228fbac003bcad60c7c6fcf38a06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cf2af881a923aaf6114b98943e592442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab96aadee6f15bbc3b53379750708443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76b60e4ac415e1162a04374455141444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1ad36c558c3253d7eb3ae4ff666aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bf33eb30b4f59c10866fe6b8d0f78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee58cae55c5b35024bd948080bbb0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd0ffa4e5922cccb2c8eabc9aef757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f81bd37a5f4e1cef8acc12c02c1a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ae2645a7d9b914eaca1a6607ae38b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb964710f3b5c9b731e053c469758451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bb3bb18b067564fe5c84580320ce1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e8833828073cf9f3d567b50c79a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9f4d75a3b169868b86f0153e28f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17563594c521837e5f02d312ea21561455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102d4645c6f4285d2cca0df2552cd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a259b4c9f7c3104343a5742c2687457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a36a344248622752cf63b49c71c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f1494c88ac976c39ffb21ced616c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f44a54a2d54f8048deb3858d6ff49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ba008590b5f041a6a286acf49b525461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e0119cea5ed8c85435ac2071a4085462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa626edee6524c80158b3da1e95bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e21dd65003c045aa0e8211ba33c3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ac9a46190b45d42f86c132ae2083465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880278a18ff3af5774d7bdd14d31e01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31e63f6ed4e2c689e1b93f05fad18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d484cc46c266af69972c7ddfb129468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ad7a57dfa20deb665751afb4fb5a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b438b2629173e7558b0da5bafd5ebb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4c6f3cb92f0e1a4905330feb7f5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f482ca3fb285dc0cb3d4bfb747d41aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1abc5d64ff6675292e88baef7476473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c0b99a292edd5d4d3d2dae10de978474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38875d99b04b7003b74e41cfb55474c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf336ff9f37cbc80683a53f87492c0ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dda3a7286d9d5846cb31096467c2bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2baf282f499c03c42d909d697d63da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d4a698f834a97b823e81c16432cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e456aa86ccdc868ff06044090643b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95442bd66defcecd8ee4a07f1fa48d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ecf0704f53d5c390a9d1f2a4198a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3cc654c737fa7d99cb0a16c392985483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba353a146bb993f87bb349bc57b3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dd11cbe3473438aa282ad059f625c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800232d5d6a1b87ace59d5fe8c9e756486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de5bd9ee3f446253c8e3aa5acbcd3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7e9bc4ac209b5cce6d80b376c399f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38bab68949cd181b78374db5572e25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663ab20095203604559b83d4af64ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21c81af63c7ac0b1c952a39eead747491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951c4e9b952a84a7ae1447a612eb4de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6443d5230f1efc5ed51c5d13902fc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa713df7a781975abfe7eb6484697ade494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b25fb9c6959129ad399b3bd34f9e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd47e4fd2ca628969f5848d7563f04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7b32c827c632cc603073c66c43db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c82a3dfc59e3711ae0d5fee934fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ef5c9aa5699f06d16ed99aeb6518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe448d0b23034f241e8db365b8362500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb00d157e24ff5a0a6f7cfe4928c51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce726c4269c1a7437a2675e8c8578ff8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de2074647c76c6b3f74c0bb4e46a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc957d37af9209652a19861bba16e271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc681e17ea1ccafeae71a0d3e17be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccba62b405099b04c8a230f1ea6d764506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dc3a36ae258d5770c9845db76030f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d78dcbf082d28191fd405e84354fb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486de57726692f7f396abb63eaccfbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfeabda806b50d1e1d09d5e9dc5a45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c679c8e5e6ec59b97422482c5b8b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bd2c303e072c30c694e7b2ddceb31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e2c26e2c52de64ecbcf2954562878513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffbc021364665c1df58bb8c5bdb3b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32161f958b4ea0514e6b06869a2401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96b004ad74b4e64a62a657d9d972f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972eafecee9c43578e5a99000009d2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840647ac303ce2567e9898149680597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8d61fc409013be8a2046c7da3d9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462e15e5e68564e8ad91e38ecf1fd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b22b7fea1a4ae3792bcca6fd669b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e8ac50b6e3ef263ac1da7cdf5db85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e5bcae1dd421906401c07d4997fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe757bd2b66596015138dd1c20bdff6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68968b0249725ba4ad8014e75da858525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1587877c375794328d0a41a37683d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325ab7c8d20b52dc8315f08579660ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c99ed08b8620b8b2e0c3456a3890528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103c1c5e898d51fd850cbd4c4e05fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5717bff3d71977501acfa82bcabc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74611784f93cc3eb78cb5e29dc5529531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d5d37bd281d5da384411617c41dd9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e7b911948643d22aefd2d6b252af1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38997a1dd4fc5a01047bfdf9e1a1e5b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a35dcc2e374c8c824ff0e190148c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0789851add52840f3abc8c1c495a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f3030826c11761e0c7e723bd2556537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d37e04541a728475f266af276e05a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6928b2e05e59ebb886507f1d13221b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53227fb30b3d2515f47bb5ead79a5a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10cda4142d3d28e5be91ccabb6568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbc118167646763ed788924e0788f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c955cbab61529e890786981cb28e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd3280d70a64601176eff979ee70e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbe18995e538ab61d2c5b6db5cca3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740fd2cf84c5a7808c56f01a4de670546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dba61e07b8563c15435126684e2c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa79e7434ef5ff4b78b8c80de0352c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a161e4879265c9ab6be3a6fe5a9b14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc141b1c59d54d1179cb4eb3bbb3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f4ab026eacc9bac80439dd4130cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a8047a026f7cc00bc63a449b7ab42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585e0595ab330f6456687bed3bef3d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b8ed11889cd8e274d88cd0b5b1fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a59452642a3f7cd489184871acf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8380fa3b69d50a2b8295982fdc0fa9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d3d9721dd53ba25e34eab8899d820557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700cc91d927611b639b08f7b396e78d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5811756c8f068bc8d3a23eb676058559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc43aa003ed55216167faceb638cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951badf662484301e2cfd459b74fa97d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1110cb877708dbb49fc672395e729b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f744ac322bd7a7ba5086c6670e1f7cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048c2b6c0fa877b32b41cc1eac1dad8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677fee57b16bd80e85e46d7abee4ba7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d32d0ef85d0576992d5fbbde76f73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ae0075b8b2d157be703d695d8989e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af27c6db6e2b930ea16ef69ca8a7d50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617d33efc8a2a2606fe36a494b2421569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f932f9f5a002e54ad4b1df2b8f192570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21bf6e638246bac6c2594798adc0db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe012e79949ab3c9e0f32b934bd6dfc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261590458f2aa23c3b9876ec4f83ec7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14562564eecda375efd16fa6f90d8da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebbce128fb52fe9dfb67fc4dfd5c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bff12c7a5c9532c54dca8cf1cec7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ed236e073f37a72838ce3ddf9ce8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a5a1c774a7f38385eab701d46205578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee653101168869e7cf3599be9de1b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a09ebfca37e56e289589bca1171680580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfddd2a3aae629af4ad27a9e9a52760581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987734ab1b211ce3c6295a547e794d32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132145b1c67f03e24ef0dd2972c9af6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c67e2eb1366164433e39483791b01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0448d1ea5e7ff5dddb362d43198bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daaecace0b3dafbee8c955852dbcf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c15995c4f3ebf91d0a9e623862540587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3bcf98ebee6f86dabe51dccc66b95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba664673afa81b9ca152ee37f3c5d1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2830d1f3456cf404427cf6a05bdc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669876fe15117d7771e8d4c25facffb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614e4a0ede7de8f4e26805cad9ead5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a54e92c6ff6b12982e2a65f44cb92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c52bef4a70d251df82830601b4cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659dd6c2252dab9660c8813a1c5e962595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b969c1231a80489d1f659b93e1b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e164846e7a2573a1fdced36346fb25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d01ccf6867fb2fd55551dc4121a56598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1c591c3522811a87b509a31c29614599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01d4262be2a0953f8eb1c7488425d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4bf0b0a303c4096147429d6b75619601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d9a4fd13169559eea17c31685ee37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19701472ff451594cd7f10e81745364b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d773c86f8bae668b9ef4152025853604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b7d9e1be9166a1dc90702f8687979605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda29d8f870de502ab8b1b8947a0501606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45257b393ab4d864015f4682f3d5e0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f9ec50e759415e8f20f9cc1a1d729608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f38ce162a7c32dae03a803918c67f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bca0658d9e0661caf2c6b5439e15e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f49f1d28151263452ec37ef72cca1f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d571011d938339b2a774f8f7da7154612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b175064ba5df3b5ab5e56959f525613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c32d2654435a1e9ccf105796a39146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c77a3e88fd50373ded334e67670ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7965cc92a60c90c117eaea80f595616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c7f5d9d98426e2d98dc6db74ace23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb64933a80d96abcd404c21a439b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008d2310741978e3c706aea3d649c79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918e4c75ccc19dad1cfc41dec10995620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e056eee8db14105b0e54a1094b9858621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693601ef05214dd2c54495763ec46bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b361b443890d1ca3576b90faa17f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddbaea9a9edd52d43c4d8df727c40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4bee5f0da7ee69adfa3a7a0ba29b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544d5525b2539fb2df9664175ae37e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc188c2239be4cb422c81827429a2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ea69e42c8d5d1fedb3103371f7460628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c1e2c1ecc78a87a887570dc120b26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc02f5a2fa18e76b5de9e6d725c09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc5ada83d6e21459c84c33b9b1050631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84915911042fb3a8fe6e2c55e167b29f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5828f14c0f56b8c58fc7308a41769c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40688a2ea65ef3d1afe41adbb4a32b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ff705b047e13e04aa56dd8bca9e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e23596cef8c4ba04500c7639c98bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88cacf2a9138a17d7581f5715630c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e5371ce608f43a9f140b539609b78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a2d3cad6545b19ecf2b064c1527ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754861c3d03889162c82475eafbc00d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf03891aa59d4eebd55659e4d739e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86475177236f578ec49d24f89a9cd366642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f0d28c8acb8101a28068ee502247643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb330e228395b93dd40815da4fcb901644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec7a719b531fbb31ec294888337fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97e8299aa66464235cfd8c75b5e262646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fe9a312d55ba313e77d900bd35c71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9c616cd31e37675b786004764384f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed7981f5682d972c3ddb51b5728a7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284f72d6c74cf69d2b587beca08d689650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f496655e4d9b0c055f80fd5ab537f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f13f617ca534523b265dc0b3f3fe94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58f61a2b220196de501bc517fdad3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d16d20b8130891e1a551a995d85f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33732694174e0e865c61c5742a27d8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971d2730c6f1db758e7e4a3a56cb70c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432597dbdc68cdfe5f2a974c0050ff36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2f456e1f53f8b3616c79ee8c4794658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52f91954a6f7af7d16ba88c366a604659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2b57c30dc109faeb7adfc396a27d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca8bf89bb530002a2c7cbe211ca96d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca2a16d86dead3bb98c6aa6989120662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee330393b936b9765eb16ae4a5926663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249caf1e3be737145e363b6fe8e0751664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce6e052834330dc442dc56f057732b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698b5334dff5b2d7c891708e73467a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393ff5d4875bd3cd6dbf1945a0c721667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412a70b9749ba368fe7d6d9ca0d097c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e11312ec0dab1fd91943f5d11d03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147a4d513be3df7c7258127283fb0ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340c88a023739c3045f84d5c957041f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66acfd5729fc0642fb0580772a064f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feba4fa6198439327ff25498159aea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8d62007d2d64db59a015ded7b65e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b835cf8400c1d6ac29afe3d5a77da5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c423053946d1a419c5856ef0f9192676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125113a36bb8070ccec7ebe38ed2e54d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111c0a0a0ddadc5ecce1591061a59e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bcbcae786f2fa94c71134e42c1948679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b073acab6da3645be5d16fc9e52295680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe268deb99ef02f800b3c4059d5e7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba168b01c03cccbc9aecf35d776ce2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530e4a477082cbc6eb07bae7b38785683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef89ac1f7a34e750df009ee5a416b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5d9d485b73c804e7f01a98fb7d5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12093df85694997c7899a9fe421299686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f1b6e2eaaf315bd34a8b16ba0ce9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604f643baf9359fb3e0eea654f83bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40cfb935662e2ca3462b95d106fe46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc240facc32f0ce34e8e4d41eef57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d547fa629a0c931a0ecb29aa1e5d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c974d892c920d1dfca7b241169686692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b876eff054947b007b2e466206b58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70443e72999a945c46d74aaf9b7fb57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c569675dfc26b95a44c3a7d07c2b5c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3077fff38971c003355593da56dc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc9191a679effd471eccd2c1a4baf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897432ab46741e70b81a09bf712741d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4f08dc47c33947551114784be45c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf865d73b08b1a9e2b01430810b6ac1e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd860ed2a940692ac31ffebd41af009701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4771c49d11652643035b6b28e8355e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a73941e3dd148bb31a4f5439fbaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dd3dc903f124e3bdd6a7dfe60171d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749cb18ba2be9b15e5096238f636b3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55980579fac924a3fcbea089530b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8525d8b6c3275b4e2ce9311ac44f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7d0ce88fcb40dcc7f35d01d65f16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0b3cbb796d13c2a99236c7c0f17e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e97d4fbf60bd35018625744338635710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe983e8619829889e3a5d87cc57795d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6dbd6d9c0e7c48cf495343884a865712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a8e25a74b15d783ae0085f79dbc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c4df6be8fcfff70cf245d399133f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d025205f9cf401ca58266375f695cc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff919344285882bcb237603435249c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405980431c7b113ab625683966dbd3e7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b07ecda5b52395235c6bb4f22902b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71cdef8a0f191ba524a60f77a64bfa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d404f453ce4d8876828988c593b566720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2457fdc15119df7385e700ef485044721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840fa75acad80b1106da90cf3ad04bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aec6d5e50a2a0dd1e8aa53deafafbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e54aac7cb21b651509e1e1946a184724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfa35daba7157afeef07ea833c64e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d56da8c23753a4fa327d2a22dd61b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20102569e4c452d3083f87bd2b66b677727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7d1d0045d2d9c8c4b9f0a07d7b74a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab819b61db8541f99300325b60fa1db4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661f7b6065e3c1509971d98e59b9feb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779ad969c06b6163b02cc0d43569bf8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864311ce599b6913ee1b9b7a78b54b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0596c2a07f2874f56ac827a9a46a947733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96b72843955a796818cc7fa49d9c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cef0935b891f35f80d682ac9be3ff6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7dacf66bc5f1a0fd57781857b58b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb69ee5ad30a732730b8f278ce814d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c499a9959387ded38ce389f2ad0ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2ce4976d258d7cfe20fdab5dc9878739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ea07aa91e14be420df9f9253e6c84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d142674f6ced420780a4973f38e010d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4dbbc01a1599db47c893d17af6742742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6da0205162b6dae8afab20f075857743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1c8192771cc4c9b4df63e310e3d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce349eeae65ed1dac7c87262448e34a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c7de6bb01546eb262611960c00af1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b47bd0828ab49a2a88975276f9025747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a174612967b44e373f1158f9b2fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503435f6b2e91bfeac9b29de478485e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21497b7dfaad314c0a60f84f78215101750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e400dce3f835a57796fbbf60ec58bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267dc29deefb26ccc3c6e52fc3efe79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70cfce1ce525d56cc26fa6170395d2753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>