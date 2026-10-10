--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8f831b82b617f679e3706b93b76c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db6f54c195473d27b5bba6406daa52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86b8f34f8edf12bcfe0c68046bfb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7748a9dae972515ecdc07ec88a23a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f231be489c45b4066cd884a625a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ab31cf1167f1554271bfc57007bab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b444d48901378e82854bff3c3413e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2721a2c159c33f03014d3c76acb3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d5054bc2c868206434e2b71165089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c97199c9616c12a348560782536b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073328b72492adad48ad191244ac6f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c92bdde1c11cd3a41c9500b1774612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f79cadabc7ffc358f760cc7b1b96013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e026972f95430ed628d5468fb19cc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950568ec7162962e08839b1a7060e4b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e20da9fbad128b6d351fe2b6def1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c862a6b82bd5a63160658ae81a2e36d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc983ece88d5c544d3514294c6b12f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4ab99ef4c7f163cf793b996adb4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c30a096b89b2a88574ac54af7444c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c392189090c51c35efa2b46521211021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3844a770476f237773da5dc500846b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f34c3e2a2aaaa32e5b6e21f3edbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e0e6388a6c34c2c0a8316562e0af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613d8c7385ce8b26ed92aa270fe4a0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4faadb1f0973a7f3ad8c71577bc1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d1f7e8f036bec0f1c89c154d4513327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d5597ccf30fa2a5eb06c5d190e16028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe0358f868b463eba8dbfb2733068a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7132704724c1733c102498769772f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9d3762181e60f3fabffe1f86730d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a9f11421f11316f43a45e373b25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2eb58e0b9c089941deb005ca924ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb9967d3617269fe527dfc33f389be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59724f374e64c00ab33d913100689a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea150ab29cecbb22b5ba5051aaee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb189e0c6f87936f41d7678190a26b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0921d10e61c81ea8e283d5f2f8489438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323b5b4b0e061950d36c988931706d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d9050664b87e7cd0be8dd90cf70b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1da9f5c63672b5b3d36313dd2cbce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84bc30e1e03b46060fe2dc5291e01642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c52466b853e1eab1f2c093143ffbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39f6fb43f99d60355e0fee21ab737544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a42ee096a752f07070f16a0fc1e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc064156ddbcea615bca7cba8459a05746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b4ac3eef64d614810ff827a16ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e63d9afe26b90821be668b28371e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8043b02d30602aef2bc65826f7d59c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157868511b53374ca5533e33ba32f3ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f924063ca84cac67fd2ee04d7f3ec3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdac309909ffff9a38186f429da52552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277ab9307542c8d3c63ca7a495e0f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee879dd681eb2bac29cdc149c950c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfe500f1d5cb46d1a62537e51b3d0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b36f217d0c4ad3280c6dfa38f4ea556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8690216e430fe7276841b9a6def9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417894e9c0aeb1cfdeec599d9a61c3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5a5dab444f9116392687131ced93959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe013b3b0795136de2cd97e60b2cdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7232a82768857d9009c4954a5b2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9243a958dba79ebe664acf712b84862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035bccf1477595a8c3d8ca28aab4f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc3a39d103f8acb24fee89f4f9da2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866b3c2f0b90c686c8c43a064a194865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca24a85fa2e2b3aeffc619a0f9ade366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f75762be6f5b6aff55bcd2877fc9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9c7518a97a0198963f4a8c468ca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977683fe38ce3a118411c1155038108a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831c94730538929db297071ec7c464670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc151b8e486449d3ff79d1f6041f06d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a515e7f656c7f5251e080fcbf5f4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ae84339c5fa822f97b119483061e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c942ad01175912fa0dc3d6fa72c9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e4bc5d44e7ce140cbf215546e51575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e027678581da79181ac0d57d9a280976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af6ff8570d36a743e8c181d06de6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240ee65553cb2c31ae366315c6903478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e53922f9e26cc49194ae73acf472fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb734d65cfd28ece1326c0d3ba9ab1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef3b9f6e781a6f1737a078f09194d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a6309024b2d2a8517998f9b9d9a0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5489a6a7e4e231135ba4a5773252a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f741ff9360e5e083783a93aa0543384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d7cd34f392213cf66032af5ca5ca485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e7c6daf573fee4f0f3fbcddef277086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e953fc1922226c233691d9aac3aa1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce3bd0fbb7e7216c63a0021b5abfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fc56730ce1a2e6562605f6ef6b98f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9bd8a384d3919d97ca6f0117e22e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13298053a737433fd61ccf819774be591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b576fc8be3e54fc0dc8f56f869b97492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216c8af1b2346684dc51c7cdff7132693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc4a969818788baa90794fabc15f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b5b682dd79fbf15b7c7e89dea0ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1988b085c15445c81d4bc0c250796596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0120a2c989ebcd5be8d848c8e3a64397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545aeef8755cd31558142dc24f9258298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d03e75bbb6cb7ebbdd1bbf3fffd8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f94b259aaed56bf9ed904eda44c046100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed117163c6929aee6dbea76a64e5c4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c4a719192de444cb3b286d7d636d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dbcf66098de7741e94061d9b6668e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef49c4e262fd788c621c1860839e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4b86bd0ad545eef5c8e6c8688530a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9cb6bccf8d3a79233b496328fae7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235a2b9c209712a65ab1813448f64b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5befe5e2c4a905c87c379f50f9385d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0123a82abb5aadac641986bf194e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd728e909b4094e86210e533ce92c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ce5323fe6fc2beeb0ca5239c504d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57028e22676febbb841abf8b6a24792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4abf8f97a6c2c6dd219a61eb78384113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acded0882061cb64a9e0ed1a08328e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4310168b8fa0d1f641521458baf709115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9d0a47b0ddbc0145b8fb9c30c34c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b3bc86607110d8a931f7c43b8e32a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e387524d39f9ce933d547b7326105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16999bc273f4f0c548d75a233f0ee0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f0019b8174b76b0bc03c65dc8f31c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b42dc467366f1c4cc655085fc704e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28014a8a62e41fb129f206a2f83c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6244762dc3324ca8d1dc3031c20b28123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861f658454e9f6ac8a31da5b86c2dab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b828980c57be9e9e9cb70af2c5faf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afedda9ae4fa21fec60613afa1fd700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953b3de8f719379146c4debec2e7da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b237ec8312286c306039a1252f86a97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed7ab09844ea06f3e987ebfde7615129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813212a5d05e97fd495385cb2123620130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e6dd94f9570efd5068dac51931e2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02651ed057aad368de2f84180f101a1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa7a789a96bac1ea289371397fe743133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe69f58c0d8e4411a7aa4da86a9d85c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26de179434b226c35f2ec3ddecc298b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30f30c3233f55e8f060dba8c51b93a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ade5b5bb89dacd34c54e98ca3a03d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dd8350c7f02f1a14292c560cf01d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c2dfea6796e754df330842e7abf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4592f6320a0efdbdf04286eb26dad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffc8249c456ac33c3dd75893d0b0d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272b49a4bd71c493c6ab155d3e67fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe184c6af60c7af36342960440b3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e2f2f968f722e48648d4b5dab0ba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20741d58523db1f61bfd8b8e2b1de858145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff3b4a56c9a0850b25ed0d8144b61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0401d230625d4a16d10235f12e370147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf14b0db1713b40ccffdd97f2f737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477215d6fb4ba34fdf598920c86eef9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e1f7f9bf826a925cb2627d96c488150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc8d86324c3eecc5e647c711c83c6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9419848de4d83689c7736bbbb065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db5c89e6b4fc7134c24bcb3f2d6aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce853218e1d8c44b63f8053a0c8ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feab1639b53b6838b5696511f15d7ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58692d43e29ff2eee2944223dae41a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9fda2460641db55fabfc9bbde9d98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e97f06e38d696c544ae6e96102b82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9a7540a102a6047a83349af68d36d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6f03217e71c3f4ec0c61aefe3e999160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c55e294a51259324a26980eb2b28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb61c0984cc36ed9d8b43235ae4edb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d5bfa9193178486500bb24a20a849163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea54fde264fd3a544b362383519fb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463b803d68b0a82b544b98862d4105165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf8216c6a25da679c339968a5840c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326e29f5c8119450fc953f93f4ea05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04052fb62163c471634bf180a0fa53ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709f2375bb8f1cf4f98b4de576d3c1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90c67f746b5a556fd67b9e12589ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb456de5247a16cf6f775f05d9e0d44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d05df42f0a34b76cc59d54e15104172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed59ee9c67e708491ddd87359377b3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbc2f1f9de6ebac99cedd9d0cf8229174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560c8c073260731ed1bb73cdc47a45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a51e72ead6c48bc7cbdd73d35f3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c53d3e7bf5cc7b7ee76e469c63a3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb49f3b45163eb922d770654330135c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad895cbb14df86bd6014fd31eb687179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a94687aab47c9c63a4c404f2b968180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4a2620a0acca170a526b7f5406ea2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf9c0a22da1854fd2051e0c10048e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7a0e64cf9c79385fe8e031951c035183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb8e847c98394015ed8495eb4f91cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790272243c47756fa1b234148af74a19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf59f61b9ffe16bb72c6d625ddc714186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690ef512277bc564d2e51d7dd50add1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e8babcbf17757c2b1b03a1bbdd8e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce7e484c3c378e9fc01c21edd59fe5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65522ed745091b617ca8f1dcd5e650d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e4ccc1dcefa39cad0bfc79d4ab11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b3128320a1ba9d3fe3ba8e7f5bebf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7914e6fff80f2d9fb0b9d813915b4eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ef540805aea2cb1ab6d6dae4b371e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceacf9f441c3098046e7e66c3ae4723195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e01be5c687dd7613738d8ad4a0ff2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932e792e512d5617ddc9d3a46487e59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b21419a5f2eb8f20ec24c303c18fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce482e301b2dde2aef6e22baf5873d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e1afe27e800ddbd5d8d84d7380493200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e403ee8e70c3152d62587f6ed6c49e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f014c2ddeefa6ed2528e7556b203fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ed0f586003908f5eb558e3902daf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da074eeac781c24e8ad598b72a2e126204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0da2c55eb57893335bddd42807b9d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf914b96a3a10925b4811a51349be7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3702bf91b2d0628fa1839d40c8ecc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300f1b8b027d47507db7bdc1503ef62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061fbdc35badf54ed25c28a24b2f2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb4794549f525e1a7523767de8437210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a44d30e8a5234f9cb47a818e734d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2e630822dd5088754fffe7bf8764212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da191a2204079e4fe010a5c57f0b25d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8331bf7dd8c94a2e05a77ed4ab3768214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e87773f83c51e2d164702d71c588dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d413c0000e6c0e4030bc2a5e09d3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b649f70541a584d35bfb2f2dad0e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9728cca9149ab077a2191854fbf84c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a010eeabd2b20a206bad58f370a46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208b8beabee7dfa87b8b4dbf20d8b4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e1d52a92cd1b4584cfa9622fe9aef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223564715d68920fd0a2826e4f5f9bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694eab4adc467c6b2a90874d1565ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6c2eeb25963a1bb42aae336ed9bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2189cb7037295b96d60ee7355f9e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb37e2b16958df880387621054c92b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485e7610eafb4755e0ab9d3aa20299c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9372d1531e65159106ba9c8a2a6f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4601c9284a8f8c8e5f317c6f6a4d260229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed55ca51d4731cf97113c835a5e016230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef2b95c756a4e48dded2ab59572ed2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf192d733f308428b35194019a962f38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035214852a8b9e78041265bb474c0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d7dbf45808f809d66439d2b75265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b605caee7a264eed92a9c8ea06cd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fce000c978569371aac98a5a7d9bd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c877945b14b9f52035bf8157847d17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2847317c8ca5431b9814bfcf321175238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4ba7b0f8855687115c3307602c4d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4480195a88dc6c38011d1fee9e118240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551092a60194792a0e176caef4cdc68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4b58bd23737e400e9fa47b66d6f37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0a5268d66605b6e983cc78f43880243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fea93dd158cad269617ed334a152ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b561320a9c55bb852ad517d9fa9142e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ef9bde9d9dc66d8275ca8a42b334246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858fa456230f8e38118fe676648cec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1778196c0e14d4419dedf3e6e2d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec989caf839df54dc4548a9522fa6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca39847f96027e32d397757982cc86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7de1882642eb5fd536650b418c1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9bd24919ec8b00ebd6d61178fa0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fd0cdf0ecb5ab0446da1097870dc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2edfe90b43e1d0f10ffc2faa3fe96a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb97fbd23d791c66289cb71ea4635255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830aa4941af2204eba471409e3b337a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317859194cea8e6b23d9e7e4b225a92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4ae4362ddbec3d806d4f181b3eb85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa41fa1e6a84ee93ce78a9e9800631259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df06f5201fd0d23f41a52026d0a8e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7241561fde65ae7031d88b56f7caa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1c94f6615016e689f4069f113a5ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac0e4a6f57d0b331afccf14082da8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef0cbd3a053c54619aa6f50149ad3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c55aa5c639484c0b815658f1cddfe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244ec057d754804666562ef96b3515266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f4a4004f3ef6465c09e04fbc427c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d18586791ebdf5b79bb4b8559a1a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a4af103a62f4f19ca49fec4aaf5af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8969faa0ecbba5a9e56c7d4906268c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530bf464f2b3e1d7fb23ca3ee1284cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72206762f1a7857ac48072939d88cef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5bc58f630a6ba7dea4f63c9e2f375273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c28c568744c9fd9523d20310aaee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38a815db98b57ca273adf7f62e6482275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1729a97741a4092921534f69529557276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1d5d5141ba525f84208adbe28cd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d000e7d38ca8573cfda68d52e656b3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375d9470a67789f76943d31e438c3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0925973f56c8ba0ac7c6a9db4690ecf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f81169c0b6392695bfbdfb34e55c06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bbfd523813be77aab53e73e641a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc2e98beb582f54c9ba2eecff6b5fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c162e5f58afebcf45466f6c7c17789a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeedebbbd7ae9d5d8330548a6208b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddff5f70e01b73cf871c4c7620a174286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda3977a9e388f12b7e3c375a92811b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5def6e75d437d59c582f98a7665b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0c95656f159fda9f034598088ae37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561906bd5ce5981b333038130ec27ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e8b069b5c8ce510f997c0e1c2749291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfde01a8ff76b43ffb4227f5faff60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda9b860b0ca62fc8424568bd2b6e5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130d2c6072db8845726a3c8e7a6755f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eed60b6197da155c48af698b0f8b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159cfa41deaa3962edfcd80980e1639296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb21cc791d64dd5fef3ab0d21f895a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a18d8cf6d0c76610dd31296dfd5db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d850c6964e00bd9381071e10a98d398299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5f87cb6810af794434e1050abe42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cae31cdf8b3eb91e1366b2f93b360d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7941b0ebf76c302d661cc39f7d98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e6309ed4e934146a766d01a321d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb0286d0b7839f9465d73070ae672304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e9c2b5c2c638da99f81c4b4e9309305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68ca56e461cc8db2f9f65ae3f28a44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bcedb56e1023be1f85ff396f9898f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134db35732e622d36f67824a813af8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197309fa1306732c8e141a46b90d12c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f093250c05df68a0eb0b111ef50d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e2b8c205131ce9fbc414e7f2de9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a54fed987b5a25262faeec81e37c49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2067223fac06ed162fd65ede99a1c81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb520c4a52ba320c9ddb41b586369b8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fbb83c7420561619ffd30d3800d8b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88788b569c87ee31c3b3fd75cb2d9f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f55db334649fd3f9372f10099369317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef68e7fad36761debf9dc197c7a61c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c776a16292725b59d84915377944b3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5586b680f956358e4bfc83c006ff10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d644d23be07e3bf665d4b94b2c19eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2e32f2124ac47f8f27d32e024696322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764782a59a2b514d3aaf47fb46dd72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64718227bc243aaa123ae4c71e4c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46bcf19d86e07fe7e0499b06a9c896325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e33c63a07d6d15f7eb5e179f3e562326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d728be006614cc1f48ea2ace09447327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e1ea50cd1a5e3bf7afae7317e7d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab98c6a4e194feaaa2b668103c520ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39036ce67ead310e77e29094c2c828a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91636b88834d7798e99c05950fc2356331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84facf8d7bfd1ea39141581fcde3b5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc20ecf83e4cdd8e0654565dcb9b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248fdd1dcf3e00c026da9280394e6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7416f289e8aa4a4a975b7a47e102d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21cdee7d2308023d808bb63d76027336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30548a0b74a77384ff1280d105fd1370337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170728ed852deff129c7ac6c49aa3de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07494fc772150b55d99fe8f0e827cd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc6619c04c514a2897bffe7bf50ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfe0cd0fbb1aa98c4d88a109ca3043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce4910da133a29f9a821b665dfb49b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d832e5775ab00068c2c8441c4516b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75414398b3aaa94a0a728ab5b9bc8556344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4b80536943af4234f2cffa5b8ece345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fb662c24eac679f0cd7f341ff7c28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c943ad0765303b09f84c3b20e6ccaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85ea51d88387ed69602172519f3bec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1565732704cd29a33f9b3830c274f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd84b082ef71d566defeb7ead2f3672350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d0b69ce774fdaaf81dcd1872120c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9dea2cf956842206825cb82d7940c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614a8121883efa1f045eba6f1650ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c89108832f7ae9c6ac94ad837868c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed5524b2a9b82e1e07877819ff564355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f129dccc17e8ac64b55003b5e02de1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53baec22f4e805790bb5f939c4caa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ffa92d418454dde25b8c6381f632358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a611f65e830a01957940c02b3ee8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb86860e01bcba3137c098dad2776ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba0c96f2e2bc6be17458dce3c86433361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca688ffd086f9fa68222af45e04ec5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973cbf219a10328e7f91563d01dac5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b963a03cde1064d8cb9f24f254aa6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcafd0119549169767613b3f14ba6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355971d84677295564c5e33587ddcad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc5556df4fb8617babbfb1ce74c901367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144e6e8dc625861db676a5e86492eef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bee1b049ae4ff903b1c82a4e57a38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47794dfa78924d43e5972dac3ddd8be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04331b648eda36dce8be5d35b1057e7a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577d4cbaf33cf08d2731750ca60808372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325860ce17f11084102fd4c23c6124b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f8816e450a48e393b0aa1469deb7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efecd1a5076ce9018787b69dd53216e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8fb26cc0969ae70dce477a4f0ae0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77bff5b060605ef2cbc7c36a6c3fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796d48e3e516943b41a18198806d08d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7859f5305c6ccfc77bad593a81e0f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98146996735ebd30c040c6e969ec13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbda4def33a8e6a66dd12ef40c9a082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543bacd788ed9214a5d733062ec9bf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2896d77449ee1bd4db739b8957c4921383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e616df761c2fe68f871632b6d142384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baf003ef2ab66d892ac22880f2bd19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36caba0177719db99060df04865249386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541579f343cdaaf34cea88a94c87fe0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57ca2836815c866f33cda0b840836d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c848e3cf42a56de8216408b3cdcb20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a163d06fa3e86c8e05ea4184da93f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fd99c24418fca2c2802a9df9241bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111d630c05188e425f260a25f4f20a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9620f574de16515d64618ed9ff4e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aa68d252daf45db0e9dddaa41c8dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a017d6aed75a534dac9b2a7218db3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c1e30400064c2763df7f4747440f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d9a6528bdef4d6574ef49592e250397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1330ca2b162f4fe7f35cb946e45cfb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68dde33c1675588b576b80770388d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28bc0024de13920fcbe2356b77148400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa470607b70f453d2f8267eda5b2a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b467590b273b5c9ff5a029d9a118c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47823ff935126863992038e7eab10925403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7167e5049e24dd635aa2b4617c197a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708bf07e628e015a62d8ebc3bbedb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c1e6320346f1f8a648014ee35969406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d061359ed701dfd382d414cbae73a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a1b2567b477b60d46117c7486bee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6d4a275dbd6e5dde692614a1a9ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25439804c03d1f9637c173c7f9bb3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8256575f39f112f202c69deee7190411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f1e0dcbefab953d56aa759b1f0d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d143df924266b87e29c71da7efa790413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f4aa262d9b921cfeaa04135a79a61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70523f52ac493349445897469d26dfa4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb99a204e683b4e7c3ba076a9c7e92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff9991ba1c3cb209a73a9d0fcd0cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6159e9a0da1d647d5a9580741a5b63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b393a8735a74ed5476716eeb9aff8fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6642e83f21bd5f614c9b10487ac3da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01601f31375c5d7097e00aa9e928e70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae504fdab6c3a659da7eb54ec59e73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed4ae2f86b55093f72725bc35eb012423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33061714c9aad3890871a3177303a68e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f6ecca2db6e428bca0902539a05d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d78e4ce515fa20a574c0c3b4c46c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc437c3a550b2cf5ec2e624451818590427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078106c0ad3ad235e17b8e93a71ff52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd75ac2928e16a4d10a553e50f54b11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79e1517fb93bedc58b7862b13c101b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24250538337d42c378920ec66505b561431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549ec5ed74634c04652b77c816be27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86356a0c62c2a35e038d0de9fbcffc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d0b1778fa1460859e45b370fe7519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563edabdc96f4b2b9668580ea7b5f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bb86bda8d9dd58011c33f5f2d455b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7654b3a25e29f7ad1a2a8ad6c8f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7fe728e55a39e9a688ecd60794d56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097dca937df19bea557c7f743a52a2b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575cad4521d6552fe319715aaf271f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3236f944c8484bf14bcebb826ab50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee908e335dd61ab661eb608f8d6b2200442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b598d7e3e6cb4374696e6d181793c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187c2f5a23b79ae61a5dfcea669b7a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066d76a9ec76f45b93174a730018a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584660edd0ab71c86fde6e80334ce89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68eeabe630d61ba97c55c9344e895447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894d75eb8c8bfd1f70bf2a56b792d55448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738bcb46c8450cba37ea158e8508885449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efed5a46f529cf93c2a5ff254d041a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd20e838d9a53f616c186ef433818a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc56de60f41b25341fff38c34cf831452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76241aee8c7831af5209bdd4408271453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cb04e1f5e6d680742638dfae843e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380ae7f24b71b676038f3a91b8e154455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61d51b906dc3cf199a10f83a88161456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4206148714ab488b49a05e9be33e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006e9b5200ebae0d6fab408db87faaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf04e6fdcea5225ccf287306bd9b66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945313052754cc2ab5bdb83f5ed7231460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e608828360a85a139d541f5de8cc64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852d4eb76f2168a0909e637a3083a92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5da51d179a6ea815652e4d7d77175463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f988c100be45c873e336cb9153f378464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d92d2e86eee81c13438965eb681b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb0028a003ebc2e2b654ccdf70b88f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf180684dd5e6acfd3f8c2caafd0d13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba1b7b8625d8cdf06d45a550a0f779468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84eb3ac9468100a9d405b2d04847b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e438263996514b2fc0a9ab1668ce89e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfefb39f020db79edccbf37893ea7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6650ef7c8133b66ccaf471de78082472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819bbcc01c946a3fc6468a6baed5a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23146e44a0f1d264c1b5a84a8f4d08ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f1b130c74da97648c69e50d21585475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0533042fe0937fac7e7f1c85cef859476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1177704218f71c9c679464558c3a19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039a3c66ee696c805c637b2c35cdb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3446cbb107f91578a6183e846d6437479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f75c4fa73a83338d910de3319b6c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1ff6de2b9d3b3c219f285b8c814d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ac1ce37799745c569f48250158c1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87aa4b3c60ca150830b43121431902483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a26fd2e1275468f230a47e8251e86d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a972799455d0dbff6afa40ff7a95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605850f6b095ed13b60c387ebb47d43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fc65521e3bcfa3bef2660e910c889487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a7bfda50f9a649a0e2df6ab960d6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6259e46b7a123e4068eca8bddc7c898489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7225e8508990d7c2eb37c473832fe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63704120056ed6c3ed45d1620f3fbbdc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248271b0ec8ae2758379c6977cb200d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4c7d04ac492db9314c336ebb0c6f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49e69c6815d3519f5e542b88863b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d191175512e71d9913379dbbcefa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa0fd7123c373eeb96b625ff06cc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7725270d0b39589ba30f580f3d57897497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e00d91805955f3e0626078cea5382498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ecf13404b0ff68db224c2b829bfb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a234926def5b56e1c9beabbf14a58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a10cad9994b00c8cee318b84f6c4f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee881691c853c73b0b6afe10cdeef8ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cbfc859c6e3dec69752eeebb34f09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd973fb3fc9402d043a7607e8fdd0c85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170a74d1d947329d36aa414c08902f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985ed0541a86a71170ded9d6afb4db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1268dbaa22a544fd27751381881fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2e437f4dc6451c15a5afa9573d446508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d926a29722513f6069116548b38fe0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f15751de667c7a71ad0c46163d7364510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ec8de856aa17ab05104ef18d320c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef28ff572392ffdbbfca823623651512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb7ada4ef3c11351c9e463c8de9c8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8a3257c2087cdd13f68ec034da3c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15421a224b2dd6d4786a347154e9ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d4ec6adf3c9a2c7d3ae6d9884c5cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f25101f721d339777c2c1f4763347517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29daaa2aafc5dd40747f2de2a8ef5e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ab815a70598585509d250d893e196519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdfd4892c80b1d04ae62b6b414b486520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e8480a520b10a62fb55b1360316f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e20969ef3e1550ed3cd33c3ebfd11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae1ce3b720bf2ca85ad7222ff445a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb27937740dd0a7c0a6651de8e6e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9621d95fe24f348ffb06a1fc88b2e7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b46c713d822b95572620420c609646526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e120147fa27a072e6a4688b3a8ae9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce148db55139358b63a019faa101fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678f852b20417b888db259cb933d0c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e3de7f235cdb4af0eb90cf603522530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc59310703634f0b4dcbb7cbb31661c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c9721c57054cd913c2ae9920c1d62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd7ddd8da098d296d07e9d59ee7abd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078bb9858b6ad9838a7cddd4bb66646534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80744a904a2fb6c6b1867f9a0201b5e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d0a4614e8e8d657ea8d159bfbf01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556352f966d5a74008a4ccf98cb809b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ee7a21e9a33968afba5ab74694ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc3833a51bdf0e47a57e414ea7c48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbaa1bf95fb9863b786c86d1a9d51f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5998634f0d20b0778aadea5d574049a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e0726e841e4df97883571b9f5bff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cc6d36f0b326737e258ab98c9b9d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7927b592ddf35c56e8b0273e657e22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a92fa93fb7a57895048a2503bac6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e9a4b1c50488397319aeae0788b24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd0697a3704325ee4adfa9ea69e72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bccab0345b74cb88fb231b0d12c54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc1ff9f5dcfd4a0dd3147b372e02fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5db02742193a9ff4ffaa981d88f1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6615389324252ee6426562bd8f3f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759e5c3c343b7222959a12ba00d84ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b308e4e5814b96f147cd28067703d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b50ec0de41188da65fa0b52ed7f395554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194db1e90bfb9cc924e4c57a1183cb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345221aeb5830fbbff36811428240e34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1722c3726b437ac2cfc3bf17a95332557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0732d7a5efd6740c4cf6c772ce5792558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beabadc204b5e3042611095369dc0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950670ea3febcd6c8e9d40af6439e672560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe4c56526ae65ff69bea1fdbe97bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f14dcf01693c8510109df60db83a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2da2540942c46f28017e0693127c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a7f162a8c7052f49da1bf801901ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b88cda7eec60737843e12f445103565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167a41d4bbc76d4adb3c270322adf65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10f49365e17f172216a18ae81b6e09567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf010b1bf39b7e2f259567a1ad308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaef6b37a3eb5dc44c8a519ba58c3e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c807c6b3589a579f6f0bddb7983d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce81f77ddd76ef50907cad07e91f16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c64b64211f27877040c90ca714d30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfdff20b3bfbfa4c66158f2eab940573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591dfe8ae9d5c399d0b2377dc6eb39574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf512ac89d78233c93b11bf90be336d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc867e998d7ffcb51673d4f86ca5506576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b3e8d3cef43187a62589dbefd468577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32efcba79b64eb8df107970ec64a780578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1919cd096936173b6ae2d0ef19f4312579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfe1548d8382944dcdc4851c09a5f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541fb630d5ed673e8a3add7ba43084c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b96b442cb1a5fa7857bd5fb49b613582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca2182defc206d2741a579bdaa27e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85408e7628aac7591072003509e9fcea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29da14214520c1de1ba8c1d1971d6cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1339bbddcf3d7a702d1322f92cbee3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cd5d71085f98c79b445de057ffb10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2146463b824503b679d18fcc1012588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa6cab0f0276def2559bb650c05e27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502e48d11f232dea5caadd21ca0b08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154660f3878d5f9d713cd5fe385ba04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95832a85f15afc7f94e92fabf8a2e23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feee75630a45d28b4665bba7d5c35ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25525b9b39b24566eb4a631214b87c08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faec79e8efaba54d19ca28a626571c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b67a0b1f6eb159f9064d2f0d4cb82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffcacdd8844df2e06b1b2837a607e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89239aa5427af4fda5e66c8ee2455f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f070042dbdb037454b792955e8a5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246599d476e51175207fccaeab555e7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee92f39f7099b13c7f50fa501bbf51601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c73b9c28b3d24e031b9b7c40dcc16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edc08c10aecc4095168fa88687b311603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07fb11e635b25e8865e5d72f158fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19b9d5e24fe195c6f80afe4cea499a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa93c4c2796b6dcf293ba2db82b318606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fce7041306eac2b69196a23b80ee8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ab29ac8e8a2e090aa7d23541bd60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc8a569bf534a9ddb3d11936c5f1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0be17c649c47396b52f7ccdd99146d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dede7adc3f2b1de1a8d957cbb9d76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ad546bd223fb65aa7ca2c707d6498612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d2beea4a6b4a7c9bd521f237e0e00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df210ad9ff6b0745a1417a9f8ab787aa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aaed64645f6ceb805a394e0d44a2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453d61e3c4e8bbaa96c2daecb2a5a39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcedca76ebbb96b0e652914d53a9320617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7798d935b7e81b10628d9075ae3e76c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783318cd7dd82e41f8b28ad612aa58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebca1708f89b44d887d0308514aad8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774f4116ff2f428df2908a6dad3fa30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30daa60b60d1ecf1e36ddadc0d7fcbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db49ae13b9eca37e1efabf05f37088623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045cd17a2b92bb12faf5419b845f6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485221936a88cf1d856a23251ee39695625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d727d4f74cdcb0594b072596e8c794f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556847a1326f46a5cc27f0247309bbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d3d4936e1618a5e2e16066734856c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a443ea02d24099500123d2b519f98d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e14d32a373e7d84ca712d36f300b82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7dec83e22c0fb9de79166e18153f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e062a78171d3a54e05b83b362df5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96035daea6ba28ee83003c53e9a9bb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a41fd197725770fd8a1b59c82244f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c2591580cb7721d34829362fb308635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d08355327bdc4ab4e36c6451dfed41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82264a99d940df8d1537e87a77b2c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98eff6ae8235d5c44d573acfe2387638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297a6a33086185f60e022d842827a52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019860b5e671972f164f4fe5b8d552b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a37233c7c93a4b07209a0071f9d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfdb36284bef584e7698e6b2a2cddf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4aec7d0ae0dce25d586e194545dc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe375e8ce0843e3001556c56ab35716644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1759376fc5d1c42fccc3cd0f5481f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71d614bdec1f6a58a8c887b2f6fe3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5789337cb2fc8167509e3fc3fc8be6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb6cb0bbd6a28db13441a7d099f3d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c79f1291a2eedad4a0e80755aeb12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171ee979b81c990de8ad57367ae8e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c5bddb00813fa08e0284e80a92756651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04716238ebfe843fa55b03aeeee7b03e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43279462d91d867952b1929ca75a234f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e3b18ddebfead3772114395b2055654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1021e619c9e132e949a11800acfd643655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc87e31e54289291d567873ef81f7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36179a5578574e228bdaedbf0991c01d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725e64ed6ca66e135a81f0eec1f16f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261944b330b9f1e97c08c4b6eb58d640659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106f4d0121993aa64f3eb93cdcdb6eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc4d819c87af7648d1141082aa1c3c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a653b0b346709c9c8ea769eaf237c7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea7541a9b44e9cc0e7acaeaa6f086b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af340567583fb99db4e2a5e9ddedb0d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5005803b776f43c8a1ad6a5c2bc0e32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0739b3b3241376460a450f1f99f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb3f604b1923cf409ab0e06a6bf83b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55955c4d369a863ee13792a78fa0d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab1a72f21f17d7339cc9107fcbdf18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a6ae6964f61204553e413f80be3d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153594ca291973ee7b8dec755166b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3524b7d6f8d85fda0921ec3ba38dea2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f23ffadd2b6397f72b6cad542050e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d51437e2e2d8474a9425e2b66813674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a7e7d244c9637de84f2762151dc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d10420f4bc39590bb62ee028f9c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4f771bb7abaf9ba3a48c130a1aee1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871be1c192de106aeb28d12bfd76bbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213550d61e84143f3de20f25b6ef228679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889158db351122f2c6315a5d5a072ea8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e00ae7b036e4e40ad153307ab407b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a0ff9fd668976a3910d07fdceaa7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28498c766b66ab8e21c881c3cfc2211e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ae729c99b3b99db5aadc8c672502684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106cbb7cb498ce1d52ad9a5c30d1c04685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cf2a4b9b0d34804095c188e581689686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57a55838e81e674fcae1bdd2855c45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29f51e63597cc99671c0acbd698846688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8e9c1f0eb3b25ed07c5c5f98418a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658833fd3a6fe615514509d65331901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf38ad8ef4e43b25c8c5a8ebd78e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad45294456faddca2fcba08ec5bfb48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3aefb4824b462a4264ed21ea7a1f9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06d0f5bff82a0a397e0b2598fee2aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0bb9f6d6230bc2131ecbf2b033f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b2a93b2a28fc261144ea9682f5f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d08fda281d6eea7ad728d6e238c74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27790784f82a77a0142013ce67af149698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6e793ed68acc3fa28d59936326f4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb0ac8fa20fd9f145e3e9dd42d344700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd11022d6cabb41c5aa90e3f0939020701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b3ffe47c38625272215c0488c44da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea6c65b97a524fba8e064c2f97efd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c836510d4d156266c8089443a901d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63131855c1fda0c171f587910f58a38d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac6d72e8767c4896c5db3eecb042ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f477a24a3213ecb7823fb5641947451707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5ecc9e280a96fc215c12cb1049fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55cab9af58b5d543a8e075e356aa92709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315096ae85e8391e2fce6c88f4126e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc7eb45d3bade5b1bdace27aef214711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770bcdb672b0ff5945e0806811d57f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff72a22e4d57c3dfb45075f72cbf48f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b070afb7af5c2008d7a1914e6334c9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb371c17a255c022012c57c1876811f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1616167a93e28b33a7e7dd6b1e381716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987771d8a4d2e4f35e38ecda293d82d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc930822924c1f9b61bf78194195898718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3d99ef7c9890073cbd056f5ec00d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cf01007daaddcb15576995b083d4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8434870d0b421a55c8e645b5648a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246efe16ef4f7eceab80cc89f70ffd60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ebb4506808ab2c4fdd5cdac4080d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6bf5b69eaf2343b42d6a4248014e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f3a7b56867031cb7746ad45aa8236725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6029d18b6b9983c41933f99af5e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f734d5ddaf48fcbf2598723e2d56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7610390ea7ad1efe122b56505e4f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e4f2d2e2603bd906b3d4fd07d758729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e30d6f74e251ccb8c2c3867e97fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190854d8ac904d3cc161e4d918bdfa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f98de606ca36e5c61b8d1f9204ead5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b79bc8f3ceefd802fca5d77f2a33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387c5b8f00e54d1bf44062f03ca9ffd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ed7a937f4bcc29916041de2caee3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91ed1ac6abfff73b0cd64570f840d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7a90f6bcca88b7d6f3d05cccda14737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05f45c70f01be5c6f937dc10004b08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b476f105acf9edfe0039423b651bc5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996950e9233bc4612cb2e8337a43213740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccc5f5c5a41650efd9ba4110d12261741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81896e3cbb91513ec9cbe8d28c9889742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc863bf3fdf19af7be93312c8f82d21f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41090d53c8cec0b77ca1f9cae9d08ffd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2c7e1bc1f189150e03061414adbf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dbd5dffe5e0343a17bd5977a381b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798492408588ce0e6f9ae93283685f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76306c71bf735b581d2bc737f5c1a61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca47ed5d85a9abd2699689155ff7f4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a471b0691610b286b8a0518b0632da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40836e70083ddb8c52d63b9e20c257a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386268bd5f5a66c9cc3ec84840cd281c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0342a94d5b0fba20cd546599d03a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5924001c359ca3da7cba76cf04367a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09438f4843259599d32d3385cff1890e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c7465ad9af8ac602116ee454fccc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d2a4d58d8627bd4b90cc7554d2ad0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ce695ff71934044e8cb271b4bbadc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7857793c2494a823b8ec4fd6d73564759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab579f60af577296882a9067c6aac181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e3f8d3ffb5f5e8feab3da00764362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e70adccf4c00d2f81e151b83bb6cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65426941da57be87eb577788863e7514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de53da94900f81491820cb21542fc75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035e3cf88c707aee5ed95c48abc6db56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bce1d004556610cf5dad7f90db70437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d226c4f98c9cd173317bbab88e00cef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374efaa2b5b482d2edf932e2d56eeba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb39b2811e135ed47bd4a4c2bb496a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725575c9d01ea7ced8c2cecf0b3dcb2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458f9810e0f12f2705f4268040e387012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be8cf8efc5fbc5df899ab531cc43f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964e29ec2f9eb2f085a90d1dd243c3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf458e0f422e43ce0aaf00f7e1d3f3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd376905b0b40843d0d58e6c4bfeb2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d894121b7e9d0e5c64fa03405f7a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195de00ce47e27d74e11962b17a568818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a6a267b82a3698bcfab0a3cd33d3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444370bd578e580844ba5bfc1bb7063320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1627f3f1a3ce5c057a0426ffac8ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576419c4025c797a2a2e49f364a0dd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491da9e5e7a0b72f61b09ef45b89bfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9d4b59a1856fea8275ad1d9cd31824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf38b151ba26ba62028f355e4321d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1d0fb4899600855ef30cb0b0664f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089aed965a6e3feecc60feffc5d064a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f518e4373ef0fd4b7379a90f181428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b235b22a0bb029feae5914cb73c0fd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc537190d33968d60880b6dffc747b2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800db682a3d753c9ee45a5aafbed3b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda7fd12e0abb82e03507b46917164b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9674c918dc25bf1162a471451609033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bab3bc24336523755ff2a50d891bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257309d87860d41b202b42470aafbd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2580e394d7771b2e0b004c1edaa6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c8414a0eb21a3ea58e5ac3a57c3b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f2d8f4e5dbc7037d8822aec850c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08767a6e309261450fab3b2033c1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ccdc8f2b1b630e15d7b9bf63e13d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4356e2de4af4d034b2aa107f3e0b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc930c2d7be2e881ad116967ff6d0a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3238400ace336e9d6bb0cc26c4b1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fee1d5b41e3ca428a6c6aa4451efda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e610e80a7907de372fc65fa6c0c2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80452c8c725b6911384d9c82908c2eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c6e4ce515c4a43dac7e7a21c9e03a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c22a90526f8405deeb1cb07d886548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853116f6308f001704c8d4e74a96fb5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00042e3b3d5c12ff6f6444108988b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deb3e09598972a0a4c0bebf76353fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2612384817dc53e048c306ad84ab31452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329466f1690b8c3feb5525d89e62560753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cbf405db63e1b9918f6f6216fff5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5330e5d0c36690b5ec0cd4bb871b03555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf742129916d9cd82fe6115605255556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd25c51e62ecb302e1370862646419c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b12215e70f8f6f0ba0906b05c3cfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6722d9b4c88a52056fb2c02e33cf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89b766d22203482ec5ebad47b0c9c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522b063551b6094ad62b24a1d22fc6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5c0b6f1029e4790ba24ba7e62898e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bfbfead66ee6a7bd8c2a8de1dec4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f8b8972eea46db89655b1ab5908d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6122c21ac025c038596947b4d8946e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051b198dd658d8708734e499a1daf1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70a682345dca8d6555b8b042cc9b6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd955a4b34e3202dda13258d0c6e67cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b36896dd01458016669a6ead1ba8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006096be4505f8ca13305b37c9d02f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf16e617799b2754f239dc40517ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69476480708263b42ae95f6a28f9a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a2ec06d4f5bd0a134e835ad6d89e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140a79eae813f1b43fd556853c2a6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905df4c36844f2649a634d5206d718ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3d78c9bb6d4641ce64898d0f163e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9942fccbccba0069a40061423682477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8e9e868188500197a0574ec502dca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55753531ea0421ce4ba4e833cece67e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779cb2f108fd06430b0178932b21eac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d6436f59395da8e018a4de4c851e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7bf9867f6f3148c21b2af626cca1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b365f240d98b2c53927087776775983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a681631ca4717a3dbbfe2c04bf0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa1ea5ed86a16492d002262a7466a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc47c0cd25b8ae8076e5973af88831886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de5bba3cbc9a708f43a9d016ade0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c34b3c63f8bcfde24cee0e204618e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9451b52ead6ae6cdbb03563c7c15d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeed87264c55b531d071d6b941c56090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9baa79c10a0414fb4360432b22f72891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bf417443b0caacdb846dadf3921cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de80d9ca50739ac736c12cc9bd80293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63d0d736b4792fda16ab9d024c4fed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f4f81d92eec8fa00ee315f5806b6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3382b062869400264ab2fa07c4aa1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377f157c2caf76ded1533b6248a42597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6253ba168cc6abab044964bb3a4c1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d7409b6bd40e5d4a0726317fc3f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59eb8129bd593f74e38d030194a82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b435f4f48f02581366abb93e8156ac2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb44b94a4e0586181f47105ffff35b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca2a244ebd54fdb6182fdd4e77c1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3ea65e75a268fbc8f019792d1824104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45d422e1d295d3599217c99155068a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3baf0f5c8e7adaf2f5a69215f37a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683b48077eddcd888344499a9fe1260107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110cceda4f10834f68e5063a8e50a61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7216ef688b29993104ac6a1b73d07a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36851378005bb2ef05abca1861e974a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c0d77b07d16b0080c8d4b31e4985111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b22cde48cde0eee9a6dbb287bfcffc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1282bbdd8d5fe4c11e1f4ee614c843113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fab685b29efdf53b25c02d03e01921114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae3b2b676974950253f02a51716e21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852332887ad61027e7269238ccb111d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f1005351a61e334624da4b36aea4a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0521e8970961bedbc6a3773e6d0d872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79b09f9a93a824bb3d57f455200713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bad17257fb0ff94cabf590d894d64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231c406b4468cc1343aa82081812003121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aa6f32f27631ac9ed26341de748a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa997dcb7ffdb4fa86cd14e2e4a97864123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748af0fa65ed352b1066f1a7fc7fc931124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51260c6b894bd98e68ee5dfb68b434a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9868d397ded15fc29fb1755e93127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42157245b10e9034374c8ea18382724d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6a66ecc6ee8ccc218ae8298c5df99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee662b2ac5d7af9cfd86460f9cdc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d2e7892a6fe0ad7e0dbece5f3c21c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d23c13c35a3d19e30c5f0cfdfdfbef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353a6a70f2a0209b55cbf3295c2f7ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba171facf43abff5073929e2ae8c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ddcc7e2cf2a9c5344d35d2b135aa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a120e333072797b5fbc2f44e19863135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfb08e8a2c0ed844ba54601d3f3035136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a04ec6cb3e8fcf09790f50a3d5135137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeba5f6422a5e0d78579afa5d04beb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de1d690ebac4dc673edb5af300687139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d45a400ce5d26dda0078be30395e75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078169e31b7f5a651be057dc4c990cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b553561fb8ed790d7d446f8c985d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484700f5926cb2a385e601baa31aa405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61f0317f51a8dcfe9763a68f927d7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896fefbe16e66e17e30fa633f24f900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd037f69a77fa48c7fd4680b736c68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d84bc533d5fa817e0afcab5ebd2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e480602dc15f8fc5b062d9712f4ebb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d6761d78d616a90ab8921250e6ff3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710193e46524def66de388bea4bb5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c25517e06341727c320a33ec62713f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fd1c9f9955e4abaff21bbc2e096be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925293bba1be587a61088261875fc9cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3bfa54ddc41216841b7fc5c0873fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a72deed567ef421cf901515f896688155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9112a7cbe80f669d22cc7d90425cc14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66718879f97272f31964191f404b86e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705afe9f96324414b26abac9faef12c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943044703e289548f2bfe13cc089363159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027008763bcded2f9f5363b7876d1eb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede3069f182ad4875a2ce96b2d6c18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48003a74b0f1bd99580ade02349561162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98f54040d7a88974f19d7ce6f99eda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752233d9767805962885dc0df40c0770164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2249ae4435c967f54fddcc90f009da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefedabf682512804f079ff7b4ada3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06549788a0132b0f6bc9fd84743c951167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf815361a1d886f4b05a43327244777168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe537d50150381bcc00fa3f727ddbfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cf38b808cfd8a041dad06dbeafbce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa2033e950bbd7bc460a9e5e391ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a873f88b555f03a10a79c80af37f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c644f2bd34b98899083e688a65b683e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c88a4670f3f396a172707b6ecaeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20961d09116e6d7a99d78d3add2bce0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74c8a57aec07289de4dbfad220b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461fa6679d7656d7f46e04ed0bcc82a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61454cf11df1f49a6ad8728db6569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68494d67631a496306f9fab9bf86f49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4382f9b263257b4775c8bada32a9c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e670d35e79afb9c8cfd09ba3c2d06e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add3151290dab699cc68a3051442a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdf8f0c78439b5b958342689cdecaf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1b1a774cb48854f3df0c7486b160184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf76e96c9aee42beb6f60d0c97bd0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec967fdffee921d508a3c9f45f7618f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef99ab971096a59f820a63592a24a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8110baeec289c1c916e035026cf03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e31db77105c1500fbf0f91de7ff01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a79c09ff9315ed1e7eb61544aad2ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd7a3c831d84fd0adaf470d230209191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51e9e550b09cd2768e13687b3090d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a669f5d3764343d7821a88fa9ebf968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41bf37dd9efabb5fb05751eac49a04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65d6422a054181faf61df7b5d141f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121a367ddedf5e5c4b2ebe63684cfb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8dd0686774eb874fd1ac83f9526f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d084d4b9d208769af5782b673104d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab3977e4a967fa9e56fa02c2f3311199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f93331249f3f77d365f0910662b05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab55c8b2ec19b19b74726e048c0760201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e12d98dfb4a123fe03065687b9e16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972248d35683f60cb16936e6ea3369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430143738157bd6eea66cabbf7508f74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614759ba59b186dbff208c281dbfe71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3186b9d439152ea808f6c90bd842ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed998c1f46ed9a58aae4713408c80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698022c75f08bec81dc764cfff440b1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cba3afd40e9529f85ec2a86f0b3ad9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63615f3403eaa321a910f57baf5e4322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b00e61d2353f7371869380412049a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8960a425033d3a3cb1db82ccdbc5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47283040e07c97d22ae9e001cfd0ade213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e6dedcf1cfec7add07b735eca7e21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8274f54085c3b50a509561d04bfdc38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e04d02df3b478b95a7dfc16bb38d26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c24687522469e8e803efda072767217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6add7b930a102c72861d428dbb610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6bbc698b5e3a74ec6595ed09c2f14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715fdf1278fcaf8599e46f8b25162e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553e30c442ba4c59af6174cd454d7fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab7e279826a1e6f62afdca0291f74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc333c4b5883dac243c240a98798f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee97d721d23f562ba9cc95c3cc11cae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d514cf20ec8f412392a6018f9a78d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283b74d9dd584004b6dc10c4308350226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e69e972ba4c5440679fe0663fd81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ddd3f596a13ded911d278fa7e426228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e74a3ba96c96f0f98790074dbc8d27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4ef9d2c413b84e49ae31fad51fd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f378f42efc33b9c8d789238dcc554231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ea5ec3e4b02a273f8fb1c2ace376232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02ca6dd02b83c269552ff9d519cd07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451bffd84e7cc828d5841bd1b1acbd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f4d1a88540e64a656f894a71569d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e9e842a5f9159f5fe74a4bfaee530236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ed31345a7316d11f274893ae2e4ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4fa5f74d80225a0c5a8a804dfcf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11554b0bd94f15049ee119d58478e511239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b04982d76f9b0ff6ee8f5fd231e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4628eefda6abe1841a5904770dfa309241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653022395ac5d185df0c0ede870e4acb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d55ca90c2b2646c01bea6deff1b9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd267b110c9e63d274b93f79e19a4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635f82164a2bafb3d541e592c8e433245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c64f8d26a84f7334dde94744ecab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583630e13a6f8f72a5c3d30c6f158d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c7c42067e89691bb291604ff0059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c25157c9783ba709976211e3d05d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55b3eccdae54c2907a8fd4bcbd940250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7246d5e41671de5789ce32134df0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab53fca922b8db82d2632ade7fd548f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e7b9ce794dce3ab0d9a077d505be9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652437ef0d327f49fa6a28644bcf465254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e55ebac3758e595b33b43ee09abd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38ee48859424e4578321ce9e4d5b50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f811bb9e5349d6ae26905329d06b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68f96e01842a48606ef06e2c5a9d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172e44416f32a06c78d473fd45203d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1f7d92be6f685e2339f721a0a0b03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad4bca54296543e6c754edc56afc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637680ff3f0025f0b7f4732d7a505c49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd329849fc0701b8120bc063899ff9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d32c81435e4d36ad86721e208d86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1859b8557b1e9e3838ea3bca58a8743265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2510bbfd39574ab6da87859dad041b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b09fa857eca1f72370089c2fb162e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191237e9e20f0f407d3a64eb3bbaf5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6969cfee8b7b5752543679d8475c0a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9412295809441bb9cec1044e5b6896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207628c15235559d98d212e92ca4631c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9ff369d23a761b88f3555f4da1a1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324052c9b6077adc60b7a0ed3fc4d24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc53ceb85e5e3ce67a23fe7612c704274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b39642b954ee77a9b3cbed4958d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9221102c7355324cc495b83bb0bba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24df7876ccad9841cd1e6c3e8f679277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf852f263c6e91c81eb4470690bc965278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8a6c2926a33de9d7fe51fa1a12e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eb73ea788ba11af26822860ea0062280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f96895572d4c022da854ad3345de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c9ac08a606eddde2a6c22a1027df5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9a2c92a3dccc1cbb15b3b8faaf31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b3d2369a076977d224df54af738a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5e697ae4abbbd675983166b744eac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55528c8443e6b551d4f1e640a8d93572286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3aebd49c7e358ed82945efe56d865287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95202f2b9ffedccd04f0ce89aa31cc88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40903592cb4efd1aa99a8f70a1f1676b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e1575abf00121e6fdba0e9376502e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b07c5d30d4c2c28e8e4844e3846d39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc561f23622e2eb98033d8f417cd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3daed4de0ac72f522447ce64d39f8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7e6e65e457771fd077ab866e685e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d3d325f574fbf0bbf07d42cad60f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375f01ce2ffa82a9176293ab786e6f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084d820431f50edf248612fb71a5a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ea50db37ac40a9b3c90a06238c0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e1390d539f3b47c783907dec0a7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2e151f4c4b31d8b3f1c250a123e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a874fea64d2e75679604c796d5d32e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efceedf8d91d7aa30a00094828a2d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677acfe46acf6ebca3d6b20a7111b78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93f6c31741e9ae858dd6e3b04e1d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef40ec20e62796c42fe624d7956a41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad10ae256cd787d3477ebac3315eef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d860d7e6eb433fe5b7c2a5ae8cadd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4a2c47346540c74c77f73037e3a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a52b661d444ccacfac3ce147aedb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2c13c2893f066c8659deedc55ef5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a264b611cc3bd79df1b9f2eb92f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727106b3811c5df98d339334eb61d06e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35193fc15c48927dbc6b0ce908cf164313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa68dba9cb3183c764dfd4c8688f9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204905e677ac5a629ed222d9f9d4e03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ef8542ccb55045e654e2718570f4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a3d172bf37eb0860739fd9640e29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb22e99e78a61cfaf80235004e2528318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a0551d30bad0952cb7cfc5ecdccdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be414361d99e194b49593ba3f013af77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402c93c3c999a17164c71f100a5fc69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82802de1edf4259d74f1eebb232349e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546fcdb8313a9fcc9fec3c6de9f98b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38db90cc424f9efd4d94fc17c5f3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232baae51051fac2468b8611398a37e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cbdb3a46d2ef699a3d1c106fe96d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca7a46a75a3d2222a1d0469986f74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d687a84945b9b36315bbf53277aba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920328815a892bd0ab21facd177f767329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc43613713101eed537a052b825bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da7066494c5a46aca9e814bdc96b93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b950e2bdb983f6f1269d8023c11b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122dd537346c89e66f515e41f86d7ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253296d6ef58e3ac703136f735e9b14334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a140de183ae4b68f5f2e323388097a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d0e6352a6c8d46020e4ab72c99b1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be2faa0fbdcec01ef14a9d6814309337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00b217f7dfb17e4a1bc2e5fbd4fa29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a102c73c6c63f583458906997fa95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b05951cdf0af28ea829540efe09c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e23244945032ea93c80f21f5aea1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270310551d131ce8aab7cea27a10699342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dce873ebc4615fbd183f0fa43dffe9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eef9595012d5214f59add854fca8e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d7e09f658bf6ec1cd3de4d6308d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd2d6bde3f815e1106bec6b1f7ce0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a4f21eb0268fa5937c0dae9472163347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af9a5b9513d71387dc7bdef5ef0c3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a055626c3700f3d3c0668cf689a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c782b2d2fb60ed080725e5b9dfdeaf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b43d93d4ca34b14725f4dfc4f62c65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ccc03b6f0c83ccfe4c299a8f5f5b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3a49e8975e2b31e71b844a1d0b0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74ccf400985deb328ad09150cee759354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f282a051c6ed6dc5b1c31c521a5667355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf751c78aba4d2d69048e9972a5627a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba07fcdbbe58dc0fdf55bcff5f3b0fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046eef20ecdcf8e51585388ddd05204358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a80c37c784299cfa4bad1f2af5d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f29e1e9f0ff1fc1b99b848337926360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1895109f58c644f9fc9f81fae8b1e52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8b3b9807232e52c0d847f9e07ca2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6eae43ebddfbce794a78d0b23da04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd53482d761055117b30285438217a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b1a4db52892596f6d14bd527c809365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc417a203c8a5233ab1f1d4207c8af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a480e90092ab4cd43f53c60475cfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e32b153d8fe7d6db45448c21d173368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882213441ce48bb4c52a019238532f81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299c455415bf0980411988eff19ef11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79fd79a8f917d06511594d6742ec88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a115c25110375f35b6c43e8e5100cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c37a3b94620b92c2a82313f528f64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784c879adf50c7098c4ff539b69f66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366dbe30c15cc85831bbab22e0cf42f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334e7e4eea9a371be769fa33000dbea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b27446f626a30c490f65db3ec2d694377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522b44d550314f44b548b0e3d42f05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5cf06f95fec8c24458a4976cd8b21379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ebe2f382020d97cc35c8cccf36660380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f50ea61b8d23cdfe7a5d295070004381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3c50eefbc9da0e4fccd2035b31c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bec430efde0100439143a1d653bdd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281592e65edb22905f0ef409016c0baf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd4fd5353900de405a25089c7b1a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2641a7b989fc189920fef41f7c02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf92d00ee6c32b5f0bdd03e64b3a199387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77890083eaf9b90d4b2581d9109d5e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876119566f69cb78ded8cc084ff5b705389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1d7ce5dd44c1d4798dc0f9fa2c4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38935acc6383c6010880a73293067fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bcb98db51d3a01badf6323b1b19ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f581d4adb8255855201325ee67bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787b83cde3d890a82d148b8ad8fdfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de64228bf2e6db704f3fc15adebb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18d9773991466a60f60d1bd987e92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9b1b1b97c57bcc5c6c35554dd423397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a4f9063d351976124226589921a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d6dde86e52e08e45d7e1742a5c2dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52383201550851098b48003c4ae841b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0120d41e3688448a6a58df1d3deb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce19c38817dc0d32408ac81b6a43ae6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a22be05329568ad431c3c670b23ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1138f0eb6f36e8b40edb21e9b4a3a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506ed9d07090cfbf993a7228a60b1d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a3e0899c663efd435e76018bac26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b25709421a1ed50818c51b11367ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695217ef9102937623002c025156a708408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8437981d062233453561de589af519409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb3e2e219fd959beca7df7c28cc07b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc454e647513d88de9e6ccdad1fde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10e4aba8227a491deb7a2fe2312a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c08aafca449063b4021921c8f80ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72776ca79bbe762b00b81050a55395c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63aa1b9b2fd0f2a44c30b8feb2e3ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750a4f49f8b7601659f8e6872726eeb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a79e256a57340c727b83ed89f83052417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207167ef16c0d3ca0944aae50c57ccde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba948d22b6132a531271f00b5df3ba2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b25bd3caa69bb114edc9ae161921420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a9dec2c8804d2f3114ef478bf8ae0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56743481b3fb46e560a26f6de642cda1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575f46f888f5db733bf139801fe3da5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a24e8ea0024dd98deb4086c603955424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0152d692d9606e102d4b4f29531c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa36cd41f8a9f5270a861ec0539fca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca12eccfc1cd2c7e05bd7fafc5458c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba05d9e071309f42b65aecf2475867428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f6583761cd40d647d8e45012fe5b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714157fa11eef60213fc30a64bf644e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea6e4f344018306c14590d8d04cc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d1f05e5c4567524dc677b19c4676432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb797907e9032f3063cb87b4009f473433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924393a420e39b8524da454c964f35a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be4b76e15485dff6e5bb5203dd212a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6e8eda30038c856484bf1980ab309436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e4420c2709dff6ee345a222d5fba0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617726ac3f9e4a57321cc49e2b51239c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f851270776c01c3c4f4b262b985b9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473c885932b39689e0f3c9aa9d09165440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc4618f62782f053554ca1fc45a79c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b376cbf511e1e14ea703d2d0b8949a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12e841b642433aa8983ef30961ddc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe80a961e151044068d43e1779efc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795317ab607b7798e7475997ec81c76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1e2116055fb3e5fee7c321202342446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f85072868c457baf7e0288718f7f7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074d8cefd48d9e7ed32b0143a4bcf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56065f025ad2a8193cf6ccbdd7906325449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a0a6ff7f0fa6199aa3e31fa0b435450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce7e73994424941608a6b468f5c49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b939e0f600f1aee472f850ffdfd19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1f88ffb1c73c7a193d89a0e5a10a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdba8ee97baaefcf719c1a6e51a109454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817070e99bf9399f096621a3c99ff9bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6530af9076ad89b16ce9f908f3edd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b061ddd68b7e199e7bb38eaf58a0db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddfb2c0a9e81bda65e05019d07e5a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b49a0391fd379c2521b46bf559fa34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5f61f32d476a7df083aeb43af37e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913b9dc4fd9e82e8cfa37f40f73f26f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f32df707a99c59a14306fe33e141462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c47232c770d18de421c1428a9db5af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908e109f35a31c58918b52f62f872f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c6212f4a1897763d5aacc697acceb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e7efc4a951c6a8a37ebeb2ebf7084466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78925f9a36da500100b98b6702da8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666274c841380381a470e548545fae62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7949c4a2231b32fe13e832b97cdace9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f56a6d02b8b7a3115b852fe7342c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa579da88d07b02f242861de64fe72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924249a3f7a71dff87bc6774579e49c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a33de8d5c76e4d17a89d593c51c6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a06be4ac152d1e2ddaddf906e229f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227eaa71dbb0963ec7a37d2086d8223475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7ce7782d7502d4c0ddd9bfe585b34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d60f455d75977cfc6dbbb2ea7a9cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fd8336b7b7ec228491ac113f6106d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc0fc2b6be005b3eb5130c437cb52a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d38441f3da567886908a0ff5f53b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014af113a315dca7d8dd2dda167188ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4b3097246061f61d46c5e7a0aa6c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b582097e3d4ecbdf1244e097ab2245483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5654e4f47c53e7130fbecfa9e9016484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078aef184bca281ca24d90547831e76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb935f168760ac5aec398a1e27c66bb0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193c0fe35dfa7d40f72d60e1565e4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b81e1807421eaa22cdac6e8eb826488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e6d107c5c953d9918e77bf8d15f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b622f804a1350e60dfe77d5746d4d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4813b9e59f1b8081fd2636944a71d77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2633b593c3a64cde3875d05fdc91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f85ef8866b3ccb68308bc974c25a5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb3180e62e1e81743333983d1d140a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d8aeffed4842e4dca3e792243ac87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088c3febcdd75c572ed0369098f4fa2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa749f6ba6f564cc8f998c123a34a805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ae72da9271da3b9daf225811c92da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a02611e079110b40161fc8e6afdb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0995edf4ec786b594cae46f204df5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa27131051659fd39d4cb02eab01bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada7f72d05e7a05e80c001938f4264502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476f5f9dcd1d577e6da7feedab8df71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295574b2140ae2fdb593dc1bd41c0e80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c23d70f0187a048eb9a93697baeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e1eb306e4ad890a2e40552f7cdc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c46c90882e3f0383286f680b07c09f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950c9089c9e16bc9a1c36b9a34826c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c270aee59378352c3c258032e25c2d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d464aa426b8548c92e92773490d75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591e2d9e78eeb2608973b4d5a461405511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e258829af9bde3b9c1dac12036955512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15df39bf9946b6cd21b43f0b35f47f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76c46997497a3bd62fc54150ecd64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3977c76c84f7e433c50e1b43d263d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664218d9faae354134cc03450532c06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd0b15dafeab7ecc3058406eb09834517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867d3d6b5b46746f9769387c23cc9b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d30585570195c33ef8cf466479da2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231553cdec9d430a90b3aee2883f747520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee0d99414c1221414dbc9bcbd175d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd400661caff3a61ac0c114bda4777522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181243493c814873f8f949ca72775c7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaddb87a2e7badc13d5a24939a25a12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e7dbc027d8499d3a49278cdccdb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da17700b02c2c95b6146145ecba95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c2085f41df04ef1778e3d6326ad5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f142b77f84c125b49718c7812f18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2060ab07251ecc8d2bd8a2a2e65c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42902f81093906af9a14adb65e7ba9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d126bc1724e598ac144ba34d11c25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065105480414632e5468843af7f16984532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facce1f1647b9e7d67f36916740ac12a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf25f126f603d180e6f0600dbb9ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658cedd8a0dda9e1d79e697efc67d56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad2316a0709a146919d4a959251704536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694970866983f1ca903dae5a7168a59f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb043333785d0417a53fde3d7fa33e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235e08cae1c6ef5e79f91c758fdb01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a18d5cccc1f27bcbf35b45b22701ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43a28ee6b0b86a9562777488fd3ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158d1c2033309e95f5ff95741090eaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db721ec31753cb99c709b50bb2723543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5b3f0907f17ce75d5b762fc185ea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e9d6ed868d7185649ac5574ca213545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9499ab94e1bdfad8e2c13961446e35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0220d82a8ced102371218fcf2929e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb085ec0141b57088332280258afb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000afc4f15fb8131af7f67a67ea5ec6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9af8f98614a8ac7d9b7ef982cb918550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4f13ef48b357e215093a064d49ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b652d03672f71c4ed54eeab02842b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d038f7f1af8a09986ca1d42a8fd8e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3163b6a580941c96626490ea991e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672fec6c6a2dfa16f68dcc48237d99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44356f16f9deeddb196d9c5ba45e70b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebdbcff4de494f78d715d3ad06f6e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a8c0098c6d48ca085d04b87a83e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7455f40145c0c05ce4e9e29d12c181559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3beee799cd0435b2d76055f3374aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747260e805cff66a0074c2e49642a76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017a381069d321d8c8552459598a6b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e16d33263410c36feed14a55fb015e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123310a5de9e18955fee3af911a02cf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3f4f9c4953811ab0c5c7115338ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a199325ec52acb4da7e2f02103e1c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96081518bb0fae5ce408e52b951a451567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5346294bed4deab63a957436c5ef2d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790208ab9406eccc292f50ee8da484569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b70328343c713bff26aef2fefaab0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b73dacfe55f98ca18164eb3153478c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39209a21f08cf15a65f9d1ee97163acd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a56313fda4f7ddd7ece2a9b62d99e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a2e099553509d08aa7f695b50bd9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f877633325e4f145c78508982def5f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606b2c4942536e6fc59e8cbd9b05588576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b335328ab2692d8e228157408a44381577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292137bed2683a168caba5361bf6c94d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0210d8e010679082ba0afa75750792579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb48a9db051b4106dd44723442a3209580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ee7e2988c561837e512e415edd14f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce726a8e8402ffa91b675d789533cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dce7141b251411e542aec18d65724583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578713f2a0aaa9673917a638e45923584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7134826856ed11fef899c50ad916cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd3927a122e90aa19c9111255cf2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ebecea7eccafe02cd5dbc96de9e59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efe5aaed2163aed5127e948db1204588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e70dbddde8f62916ceadd1723e15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd834ad4b1aad72dea7578fcacfb26bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e189e519098c42921df23a25714b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8927218c09a5eed80eee3232c6012592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab8084a68a183fc1731202b0f92b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14402a942da0b4c6694e9e737f7efb42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67723695c4e36f61cbe0af763563a566595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4ac3510c1d5e0c2dbb0ea1cbd728b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c927f8bcf943b72248a6a1eb4c845597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5752367e1fa46dcd7c13d2689c9536f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37431f8f5e8709529bc27ddeeb05090b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac610205e59c78aa988f3353e0c6a1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422f569c6d73d25f83ea37fe6294d99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1778475529736f55eb195e00dc83491602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2665016c6045736fcfa9a1ad54ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7487d2e276c1cf25eaef3e54a13f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb82e928d5153b9aca9ce253106e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58589ace3d094c21f3cac9068c29500606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ddd03ea3d7e9ede3ddc23176ffb41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46807d744f52b868af07fa1ff5c67f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1fa31a79dc530e298ba9535e0cae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3892c2644410a6cb74aa1236072cb9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2091e60a9ad08276891ffed14855e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435cd0864f9512aa79b9d2475c98c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90508cd5c28bfd86d4f62f3cb8f0ec5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb8c3427575ae59ca3b710f8c12fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e22cf070aff14f039aafce4952f5e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e24ba3ef63ad3a31908c8be6d5062616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0857c28398e3c3c1f6325cf9525d9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318835ff7871ecb0d35d7682899bf04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff5a9b696bce88c306b77079a6fe8b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e99ca16f21f0448c1cad7b2c6acba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df7e2e8ba30b3cb144c5fd305a273621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556f9137e2b14a7515d5ddbe1eba79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a21ee876c958178b28183f4e2990623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82021b1738492676c933bf00b10810c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7e363f826ed2fb791c5f501ec60b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4160f20eab37fb81ab2538822fd65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0030fe9cc5921e1d24dae5117dc07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ea1c8d1cb2ced2ae23171e1a67ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7d0385f95111385727c70861c6f59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa295150c41b32a34f953be108f46ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5ee5e47fa5be66ff3d8cbe350372631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545c742703b112b28e7b36490f58e5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a43a6e84ab65b4e57de83e03bfab43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab3152fbe616a18d0d142200229593634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8966acc8338a141363b7e139e3ef58f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee1d066af7abbee056b0ba8dcb767d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215ad47f213847d2ee6770e868b64d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28461a1c2198331e69c0a2e8a3603a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917b157b11f393d20c269b17ab2fcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c10982820c7275d9116a9a0419ac22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005022dd665d3d4b753880ff7ffd0b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c431974acc3e3df59c79eef04f8807642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382805792476f02c88b60ed40ba84de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e253d177e3b2f010d672e19291b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d5dba524e50f776e715992056cc5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e926acd78876cb4424dd135a283afa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9a6506d4618b533faf463c351e1af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d1adade607ec53b226209a9e7cd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4634b5d4ea61b81ea9f2a214c0f843649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141149fc078d6ef9d426fc405be69a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167a25c437535437e4286410dce78f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1438096f429974c9e825d7e7ca9ff31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b6135b633555a1a64a10d3453a13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd11f8862c2ebcafdca01074b1bef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebac1eb9f2d633eefc3949b1b5478f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bddbeab321ffa773477a2f1224741656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9f36b3198f69cbb590f596ae5df0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94604dc796f53384b6ff3817e2ae8626658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0f12cd9302983a22da41b197ae3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1ffbfd4bfe12a18a5cad7359eb63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd244d826387a516c4ce7e09356fd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3426f51e1b3a749be3623df70b949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad2f5fa1034c1c9d25a0d275fe2787663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac64185aca4af572773a096453bfb5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3463152ff86ab72c67f74b96cfb204665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7191b94498cfdc0e537fd294511ab6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272d958739c9b9f7cf8e1b011a4f41c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b9d01e9fe8ec9d7557717f02d5b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0e98fde12814592050c69145a8a70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e014727d51f5104725b51da7d1d24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094b067547f1099ac0ce211fe70589671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a7a2abc0749017d41137eca81027672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edcd075822c660662124ab0927d35e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1cf79dc54297f5f1c660e234245fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f893172aa10ff19718b3b5265e8dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9843b9d04f3718b9287553416d8fee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626f5298fe9c75c2784304154600a7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c9b514febc7ee9c8c9a4ca1a6e5ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ddf6fb521b0518db9fdaa0eaf1951679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6fea48aeef371fef542dc056768e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd40b09f189b27837e20d4fc6975f2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233bde7bc6e47fb474ee5793599a5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b626d250c2052ae8d700c746c3a311683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab780740d0294e8c13b51fb241c56e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0648b15e484d8b12e0994846656e78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355fce230ef7b7fd9d845b84f959043686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5405fb9d02a7749d3a87076fb04ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22844d427caf23fe7c5c124e4ebf72f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f0e8940a2cf849199d383cc40a67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd5439b9d69266e6294a51d7868524690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae4913766f498b35cbb7981147fa00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d330b233b45ed9bfa51b664853ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997208d85bbc764d644a492067284b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205258628b786875ec88988040bbb48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4b6d2aafa7d23100b928bf5c49f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f15cf92f1540fe3414a43ab2f3fd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2fe9aa2fa8ddd8101c622136bce3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9044d97432335e3fb0a2cddbe9871b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174db039d73ff80d6e6f4213ebc8b67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8324df256661f65c7c506fc40f37a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4836afe119c64b8fd728ab001f4218701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66180119addc5bfe022075288bf8302702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00404cf3dd4f4e8f543a4c47acde81f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ce53ca62f17b8a23ce3d3f842b266704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7de7c3d7b6dacc432fcf25738c846e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3098de45e06238c6496f5c6849fd6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812d4c3be16cb3732e66dc3956beb38707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9b10795308fc1950a20b8db841c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614311aa0e4981d50d58a2c83176587709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d71cdc2d5a7d66a274157530d132a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1b164828105511d080cc235c77d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f79a248c90bbd52aab93610b4e5ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb27d4e882d9a9b2b263e900d0acc11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155479928a9eb36ff04fae4d20a70c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e551534118408d4b3f1cd2071c781715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd8cfa9b0f9fb6e9b4d1a5b58921e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b8e3d674157ce2fb38a85e0e37c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55880c0045c4882e844c204d9d0858b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff34ca778b59692b5325bbe47b0679719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1be3fe67d92dc8a479d45bc6e53fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7c030d0d520296f0edd026712b40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef64d99b423f1156d6df65b0632154722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575d065ef7711edc48294ae6a42b590723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad94ea0ad0db30dcb38c8d61c221574724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bfdd7420d1a5db7059905415ebcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a263bcd6f382bc85f326c21d7fd030726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caedb86f1bb5d36fa675f2fca4039fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d653e7e7fe64f31610ba64a3a9f255728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d3aaf5216f39a8ec3b53b7ae3868a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1da1a0a1599bbdcafc7052ae55c32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a339915d8b14b29ae88454695b7df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae07fbb2559ed277a4d54eece5b9b43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b462fd9752f05eb0fa77a3fd71d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19b2cb653badaebf7e6a3771ad461734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496d3435a055dc1bdccbae047cc561d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630471ebafbe0583b2cbc2453c5d01d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35497383045e13f1a761a07e8df893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbca99e48377a3f506baa7644fb1166738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1afc4ca9fff44a6934d09c781366f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bffa53ad5dce1911d94b5080170bb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e09478561788e601b3b4cba220cf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c33e49bb41b08319cef1de6c50fbd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905844267c89477b3ec12c384f4757a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c60522361a8cb134a04b56297981744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7ebdd0d2d4ef18f2d1585a854f284745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808bfd42c44bfb598838db4e2681f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa6accb9470613803d54d4534f6c31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e36ab105c406874ef6f96e25fe7b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404eabac7bb1f58a87034f6f05f8b21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a15fdc28c9917e64a0b5c2f8343d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029e4406b329ea29d1d3463058e2ec8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe88b8e607154c9d4ae9f88b307b0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b091db0b6990d8e19994ae97acb2a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>