--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea078ee3adb9b9c0e33709314cc998c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288decb228d4aeefeaf2f1c8d077142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787efbb08e4071af11f559d03f3b303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17335e9c62ef3a0c105f8f74efdf86b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f81c00ddf2cc43710bdd617fb6c225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b7f86906c469998786eca41721a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e2a6ce0971b34d0ba3456193e90ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95649c479d4107b797cc522979692d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91fc14a9f17a045f3fe707e80a8299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676db42eca60023a729016ecf324c1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461434367aa8302a778cbe562803a5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fdb0e541af6acbd10d9a3ba34d5c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9c4ba336ee0d51851319c828b8fb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35daf5a26a4c63251b4d4ca346c9bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bde937086d0f270344bbab136b4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ebde565fc069c44f5eff4214e03616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd37214eed212d9cfb45424f91755d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f783389d7d9e3e08cfb2c5349b59c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824347b71a2cf713d0b68dcd811151f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278da64a8ab01a77e16a197819f2fd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0323d7b24e2c9f9fe06c15507d49a8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a295947d1a3b5147ab262ee3c48ef7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae627f8321de602a7441e527b834cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3a6d7701442675ebb127c0793576b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391c49d4e212a3892f4b6ed5d13d2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7420718c18d698879c6c244f7b97726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449db612fa77e7408c64e502f7d35c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06a408109bbb34b3cf5ae4f87e077228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78841d4b787656b8d40e40cee3a73cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a9687b1555c4248e0dcdc641977830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283863522dc2ce597a2af41de631498431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e66598e1e8e16fbe611b7b303f7cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6162054191861e56e06e1ec9837533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be8acfa1bb19a52c106f2e764171734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a653275eadc67370b8a2a96d5e1f6dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ecaac8a1effb28fd9e3d28f6df8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fabcd9fd60a8961e6305484d0627137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765ce0d423139a2dfd902dd8f62dfd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c850dd5cf52ddfc6163524a4256d6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1220557f256720fabc7cf61fe2dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe5d524c6eb8324d4df47366b932741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7fac2715b9d7955dfce891b1de35e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2349df70feb22bab107b5f27d9f7c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63240071f405779c1edc26f1d4e97b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceaf8fb75faabda0f702a3e6a13d11545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7998b8521d1bd50796de8888369e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b0b908d444143acbdce0c1a7b728e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339582818c4b1282e94bea27ad92032d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633e748fb0edc0e7e31ed7a4f2cc11549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd107a417b9aefa618f5c033957478b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f1db826db6e600dc19b3001d763ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddbbf5b6b5f5aafd0e24105e083bd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8412a83713fbe39ccc17848fe33c3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3710cdbadeb89374daae986904ea2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f790b4e7bbbe25d9d5b4b12ec14533e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91f9800f32e5ab766285319f76381856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735458496edea2d374cfce022a2a5ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9cec27d5ad917c77e5b69305ed0eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2db76670782d455a09266d554151359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e0ffa67d5af578b3c0b74ced8c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c1e558e6ef169bab10161ee5c80ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33062d9e36fef87786a47262ebae05462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adaa3c8081084ace08d1bfce5aa9a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c941c4ab2cab44b37d9fa604b68b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddaa9ebf90ce61082baee2e5bf97b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe733000c700f6b5311f32e7c80bc5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a3a4e743e3841a59ecf86b2f9d49d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0af225fb07cdb3b256ceb2f95b236268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b2db723baa442816646567e9ab69a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221cac0eeafdac26f7e0ac7feba925270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a27ce8ae456aa242171d237e86aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a66b40db2bb6828154ae2e814179df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1752f78e3cf27e47b0b2232bfb4a98e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37bb5c3515bee640edd47fa27329d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cbd7d831a01c8dd01a725c16742b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5892b965be9544acc011cd9cdef876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0890ebffe4a2ea430d2ae128db1df5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8086cd6cce9ffc805badbf9185759a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395886bd77d09e4c55b076543e71a38979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7f2e062caba71d47502e90200c3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674d7f9344b0494fe2bb05d75341c8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba3a2795133bec61ca95b4091fb3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd38a5266b6b10df9e1f546a1705d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d828d4039df1e07400a112357e9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f790986c513626b7c023cd14fe6a29285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba11f552afd8d04603aba78268ba386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e03084bde16fa1af5be28a35ca9e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6e1cb0a9b5873fe9195be5df317588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce5f05855964abcb889e55b16249889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029d6216eff782d5a60272dab96dfc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4548ff8585206632634100e5d8861291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ad9431f40418a52bdedf3ea06c7ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8144fda843ce590b5e8925dac759f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a4f6807428b87ee8569faceed787094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ee5b82c356de227403446ed23fae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abd90a72015c79a6fc86511263bbe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb5a4a2bbdf48043f3a8f8efef3a5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c30a2387081e41bd4a2ac4130bed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccab8b7e8b8ad9a8f8451899b0c48e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885321024079d65baa6b5a4a9227c390100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2d3c366f6801b73eaeb66253330b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0905c1d88ab4f3ab0559958f24f87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff210d0066d493f794fc772f012b86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708025b1d94cb4e026b0d27a7ef229104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6920f6b1bcf80d804d63d05c5170d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474abeabfb12d5dc731f2e4195c3f03f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c401641d7ed99f9f0435cf22767ad34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318b72476eae8663a570e0ae297a09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170589c1fd9b9f42d7e343872c770b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b506ba7eb8f52401f522377656b4061110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a1475a68131018d5244b637e8833d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cb25949593bc6f85248240cc463e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e4123eed17962d01336e8c3de9dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e2bce531d234571a6b93d1b3c86f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c25f58551785d442c61993f22c55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f231eb750628515e8ec33f45bf4a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8023629feaeaa6d6dd27c84cb85a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94213a1f17372d3359e2d5cf23249118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1c37eb9f5b97e0bf826c03c0d41b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ecf9c2fa63ad9030337c3e50cbca9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b649f8948e5d29ad267b0ece25d9779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de99038b80d1f7caaa163f0fa5158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af217622ca0dcfbaeaa23ab25c3ff720123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac6268ff4e7b7f438fbfa4a559a99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e0a995e991771ef0a813c214534f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a4ff2a3a424d1db226d35383c7e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c79e2cb9bae01d40efd2e66fc7c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0860580b95df70a713fc6557931c8d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd91027a6a39dcd94702d87645a211129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec60ec96e675cf7ce328c4ac963dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb8c2eed23c4f619435f94a03a36ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f264d39643f50fd8c10a7f8d3ecc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3cd160f45091a285fac2534083e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7dc8c0d70df59a057ccaa666fa223134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb028384e2055feef55321e4ee9588135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075193266cd89a2d04e48ea35e68e6f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bda53c986abec03086f7b0ec8cadc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecbeaebdce263227f280be53e4ddf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50492ca10173b3e98997655adadf2f1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7bbea76d496c32e334753a96c5a62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9193131e26df101e9bb1007e4fa9e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbf4bb3c40cfc9687aad8d4cd2992142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f76f6e85f420a1d058d23906f2794143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8cfbde317d96e65a114609c26fa4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f610accc39d79f88226e5e6a0f31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225621c915f38d3404a3d5398170150146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6968bdb664fca56b74aeeff1d5e5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47a2fb10a1442de557630aa476b12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd1550de03688b4c6679aad8366db4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bea7f160321d4f2ddf87280de4c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec51582f454fe568dae1f503c84667151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f16f7ffb4938bab8b14ae3a980bbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af869a3e1d9c302dd8fb2e53eddbcbe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4458db0cf6bdf950ea9015bc055067154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688d2a46648c9d66b1df1bffa684b8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c262bcf85419fe083842c1f63a6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c7355ff210f464abd04170df69ab5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc43c39d0f6ec12236525e9c5337d68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7f9a278368ec5d89752ed3b666380159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3430cee8c66dbb919812eced3e09af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb31104ac20fdfb79b7e297f0770585161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed202fe1d05f00e1a9d71c398d08f867162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51e160b8e9db2e565267a36dae516d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f476ac8aa944e2cf35ffe7b0f66b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d58faa60cf7955bde6fe2cdc10b31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13049ac3998eedf802da4694cecd7ed7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a96c84f860b4180afb2a857047a6c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374868354d7d00da8eff5ed7164451a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723cf2a637509992a5a207f3a2779e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429060d26a65bdbcfd5a85276bba2b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb339cc7af0c99966ec73ffd84593a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1519c66d6050c3b84dd7bcfff1b057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8818b66b11fc671f4d652c44afa987173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567be8b85e05e19bd62fcaf20d8aadb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fc568539cb4ad39c771f382db2ad3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ab1fadfc4e6e63cbba182d15101b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6570a1a7d0a9b36d4a323987c36fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4499b52dc462b14f260d3ab301b16e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8621173e3e5fbd53056964c61db5320179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cae5806b91d8110dd6492b7c9349b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d462b18c12759ad02169628b31c310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c00bc2b78dd4902ded911555a92ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220564b1924564958e712458d4311e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42111fda4eba31230a26a6b6fd28c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db60d62c558200ef6935ffe9132bd65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d723a6f1c4bcd1fb689dcbad10458b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127e53d985d5b498196c5c6f3b19d16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed586002b6901cfa6283029a92f555ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cdbe5bc1498c11f0ff32091739fcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1c6ca24d4efc18c35ff55aa613aa8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e541d8f67428bcb39aa18afbeae60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960732d75f34a0fa90276b47476988192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcbb1f1527b217d4f0d36484a5def9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b449aeb5d39e674145a4fac72326cca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5830906a3f368b69285c6463185e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eed97ed8789f0220ffa91422e8be7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7260d7ec1e1cae8392ae27c9314f4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915a171d7d7198e446ac24e892750d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbffcb8c1784b38641dee4538d7235199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd40fc25c7ee4221719ef9b3c3d3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c78cf5c6d27925bf1b5099fa1df83d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b63aae104c8d9032cc5edb65bca09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0896cdce1a48a9bac7633781a218c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998ca7b2b92b89ec49d520a4370b656204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39952d76d38f017cf577c4a04577e7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6c542b61b0d9d631477ea9b22e503206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2bc02918a1cdd136a9cd1b1f32dc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395590e31ebdc2c6d81db61b969d1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b5ac3c9db2a55312f7d51cd80343209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27318d8f1e8738c7b97ba09d39ea93c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e72f12a6b5453bf3113526681bb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e9dfba797ef07f4ef6a98f085056212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deff4cd8fae092432d2826b6713193213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2e21b45958592e69b389d1627e15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baa30d7b74c34bdb09df9c07de268b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b0a389b860407734618a628a8abf5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d6401468f11dd08b941ccb3695f4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775d3974532c2f584dfc6697eb627c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306185abbd1ab5d27801af91db4ecdde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e69123c9da4e8cb464eacf624b2e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51ccf39a719a962be261b0290496d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33896040d79913ed3c20f81a53e7a98c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452414f3893bed433d99b640d52e6b12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fced087263eac4e9c418884ce10be64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e46c35b03f36fe224257065b0e5b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5add183e142494ba152a36ebb68513226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add116a779f5944ce65d30f3c4f30e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fd030d5b2398b47307b34112be0cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6ade62d00b3b85c7bb55965ca64b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9cddcaa1b7b9ec7fd111b06c44b55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01115c275d92d55b4f0420b125472d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c0c67ada515241c2193dd975ce329232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab36c1b5501c5b1299280966e259d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a474041197c9680ef08b6a24cbf4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04a220a26265c2ef52278006f9bf78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692edb95635121a6380c9d08e4c28ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a423086f623c2c28818790c4ba710237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54932bf7061f694347f866db58a839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e771bcdfe7693689f36f09ea80cceb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfbda5c6c17b1d52be2f077b955156240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca17ca051fca00e7df6609cd902cf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af02dc52bac4017a553bf8971199a1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27285e3e3377516261c80055a1d0d38c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99c5f662a01eb2fa0a2dbc6f641190244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8c5d3fadedf31ea1716d6448015b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42647401689796aa8ff3ff14f3e8c138246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9a1574e284889512a38e1db314fb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40f07ca6bf4cd4b28aeb17ed1e13a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb8204579cc1ecfd3d5514696d8de6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313b216158fa125c4f46aa43d69d35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8b286f577467a66491d0bcdec1277251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0b7d424731fb93c62b1f03457dfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b75414f32ac79c7ac9ef569e2e651253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abb190bfaddacc480780aa85e01bb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8f395eb129dd9e9535c742b90d354255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437deee4440f2f6e7e74a01154e20881256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1b7642f72219b54c8bd9a72802ac5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ecac1e9e568e2943ae65a1ad9916258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1dd639e25a4f07e76d9d8f9792e1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47033a41d78fe3b69ef0eb6d7fcd95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d89df27f67c036f18b8e31ab07e10e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbadef750fde70c8aa06a908c711441262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00b1df72bbf2ea67af4b2f75ca1270263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d803cedc97093595c722ed242ccca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f777863acbc2980f55fdb9a2e50c7a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44094a1bcda3a0fc6be676facff4d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3570e7820a49554fa93057654f1c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8596d5fd049b793d04784c654b58d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8427d2c59cc2bea8df084027f96061269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e1c3cf76dc8b129eb45b92892d3e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06ace5cc0eb9dd9bfe9b0e04ca092271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89d39d8a61c1dcbe6e2ffd7bb78532272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be17ea5f7415ef49944fa837d03847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8762c2c052e4400cd772215c950b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b15282fc5b0833fd3a36f96295000275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e728368dc4e973154e0e76a30d2f46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6579b77eb225bef79e3ff0040c4478b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a4926782a5b00335813dac5d4e01e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e9d97f6cb5491c47970840223716279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05263aca16669bb067646a1927b162280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7f72b3616c354d920d9b78a09f84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad9a93ba87eb1df323f03de9239b86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305955c2a00e97649c14dc080bb88a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8dd6ccf5db64460081d2bfa8ba437284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e8ac1c6be8c996a0fdc8bc23277b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7511fb08f415918db4d8b28175707d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6001edebd04165a124cd8a57aed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706702e597bf8c4323881b452b4f68b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35682b14f770ca22d22cb09efb5ab7c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b05d8c27682124c066759c533724a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e2c33652f814f1fc815e2e799eec9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b5553450ed9f97bba4750dd1edf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b3b74588e7eed7099ea4b5eee53b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51ae02896d79e7a537eb3bde0c0641294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b79285552fe0b681395a75831d511295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0cc0468fe70665e72251b3686266a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8abafae2e32af3559afcc2b99f9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220beb963cbeffd4abb24e7b921ca2a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3069450b8e3c34c4a283864cc4ee41d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd689abac7ee5752f3f56d881a4aceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2b6e2499b20c2605bdb9263aefbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e569e33db83783f5c637b948b69ad27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686df91cd4f4b21f8eb64db19b23a0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f8488c3ae958453b41beb29acf18a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0a93b8ae0b4092e105e31dbd3695305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdb1d180360f7fb7e65b3db28d45bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f860a68c21a1e513146cca2bd2931d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86e39b84399f41b4814edf96457be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61edac4b720fa1291e7c8051e449ab6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093512fd2dba9fc6c7cbddec4c74f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38b4734bc40068e33f79b4dec4ca64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0291a26fcf678b45330a24cd5193be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31397615de5dfde0902cfa263e87ba18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1fc0a4210ea9b42a606bd974cd7b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656bb120875fe7928871bf6e9e6379315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98838023ba9ffd71bb916030d2d144316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e11d85ec6579c20c38d92c8fb03a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f343e9f4a243bedaac483a7e2f9f2f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf64683b836321fa83357c8eaf0bc21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092cc1ea99e7d107bd3b7f480896077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe698d8e865d6270b8db724c09be7d5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87221c4d906a94c0820058ca4e1a65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305cde63942fc95deb10b5dbca4f757323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a7fa5c325388d9d12d8e3cb945623324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c6a00b12d49034f31b5560830599d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291e3c50e2b3d5317f36b9c19e5bcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06706fba0b0ce178383bf11cabfbefa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c711b1798d2a19d8459004922e2a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07876b7d23ec19dde30bc9af83ef93f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c74d37b06b6d365c4e5aceea21491330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820e7b10af402302cfe975bcfd56b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad760eacdca2229ad2733ad40c2ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3956ebd29efbf169f65e2241d7b190a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52a48b3384f456447f23855393c6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200b15c509b3f05b172d99339966f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb740b22e690d4ce0a3288242a11cc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7474122fbf05302a23f45ccf83d54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df5479cf5a4b7c4cc01fa11cecab5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbc5caec89973d6faceb9cc07b411339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c617659d7a092273e077c66237213c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5beea17f50971790e66634b86d80a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6be268d9fa262c3579ebbcf6bd0899342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09cc19a4d0561f218552eb6d26d34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75339696c31b87ae004555796c5c62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12afc80ad3cf01f8109a47daddadc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787a6edf00bb5990d512a8fab01080346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f0b0500d8651c09c29a9c403c086347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7c74ea18b7c6d173c55ded945438348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74826fe4bab7c7e1cf4816d89a6349349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db0d55b498f30d6fb28bdf5c05a25b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc62caec0c4b44ce5232da8e254729351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2684afd4815a92b0ce2c8e6429a89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbff50ba8076dc79e69a3b3d5b091c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a6af123ec1635ced8924480016764354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61d7f00416f465f1cfc9486a2331f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2af11bd99c60d4d71448f95f1083b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6de5ae0b9407a410d80713ac643c94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d25ac1c44c5ccd9f735e218a7c4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667dd3144c24d0ba5231bfec7a263b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6fb65e33a32d844f9751ee80a19e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6305bfe4c3b957635cba7096f67b50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ca6f108fec475a3c40f26f9d949f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db034d8df1ab410e5e0e46f71d97e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63c71b3fd5bf888488358551171b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175a1718e6743e2071e12bb89c37cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5fbeb3f1fbb17879c496080fdc289366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee0ea60a6551b739080734552cfdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1b0ac866abf9e1a1af9129d220ce9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc376ff969ae226dc8640633f5efa2e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c60dc6d6b6e81e4a0be185bff42d75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf3ad14af81788b63dd11e60222b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269dc4e1faaa5c6aeae22353124b80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b9a77c3b2e831f23a70aeea036afe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d31a07c07d0ebc4337a1c79e462d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cfb74efa64c9f9c5e251272af6265375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae7e0d8cdc31d43c372168deb1b5d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908addbc9c273196f39e995e0013fa6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa307bb12200752b24fea63f81b2b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953fed770a3a2ce3aa4667dcaa51e30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71c52ac4d46ac671d6003cfb43ab7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35854caf571d8819bb9d8f756620ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8ac01e8f62358b61c8560e750700c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e31c29f923d133c28438d83f7490b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bddf5f3b2bdea5727e10491f63873384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ebcb097a22fc0baec3edb91758bda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e4271b1822031b14fdd6b492258e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04faa21980a30b41d28738fa15c9e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2012aec9bdfb2fe30955bad5f82a64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460bc52cf114107193445f4fa395dc8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dd96dc13842b82832c2c20824be93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118539657cc71b6e34e6a7b7a50a9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c861a226e8f3ecb113a535334b3c47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd143d2911cb13d2aeb0eb2da9bbd25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2cfc5bb3aefc468d3e01cb0720243394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3040821d10914058bfed4709b3dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f519c76b892787b2cf02b9ed96827396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b945b353ec3fdcebe047d4ec6ad1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b5622ecbb2ed19524372df84d158e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db93e8b17861439570b3cd9b5ae7c63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced73e9b87823200b9a66b1cc12f1c92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe9b798f2f52c6ffcaf9e5fac59d1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336a62485a1167e23c0a3227c993aef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72582c03aef817e01c7a2ca99bd5a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219312ae61e5b2e2e157e757685776f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0cf6de1d410ddf948cc716de96c73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3d859cfcd00e85bf56ee5315efa6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eda51724da352342745dfa185afd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbec7ca35c6df9d8f38fc705c36081408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154305176c41d8759974ebc2b47e4327409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80a13478b471f09a7c642bf57b708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079411c3033e2534819e33a6e5eb9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9daf29935b9cd1c5753b9850b5f1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47596c29d40466d898bf7a9f5f9890bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cfd2230dd48d8444b23d6ec943d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c2c776c853518bbd52590d1a8e12a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d26b7b510dfb5c2c5db333af0d617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd223cbe2eff22b8a844a89aa3a569417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d3d3db587555251e092aa92bdfebb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d02d4da344753c2642e42a02587c2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb47d95e9866b97993102776b562f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db4c628ac10ade59fd0b916c72d6f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32957d9f3cceab0339dd8c37d88d1532422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d133ecea180f0092516043b8d6454423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6fd1f492e17a8b1eefe30c8074664424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c61c7d7712ffbbdb6d0b8a4365f28a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a8d16f178fd4decf3920ad963dc68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce99046e7f6c8f348dd3d6e87e51220427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d2dd6a74551c2a3a751ba52586db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbe9b1086981a0ec326a857b2abdb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe0bbb6d2eb5ca0f242078663b343f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daadcc665021af8074f6685558d8ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def88129056140fff07dead4124f954432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e191c7200440268bfacda550c048ee2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174226ce5397f74c2dcd29035b15c81434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad713c6464b3624a75bc6eccd65e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65c953c4c0ebaa967115d0f65f794436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11c8a07bfb2a014a8c9572745a2023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0914bc47a0387ae4e22965088f291d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb740aec08bdef8e2739686ac943f96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2509add8335d91e6bea0180268769d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5cbe744278731b55dee531275279c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6496824a052e31cf6adf37c4f884318442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d682cbc9a92606e88fb4f87d49fb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d191daa22f1c68b295964b8351fb74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f4cbc7f43e715492b1b84beae103a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d126b81643e904a82281e6ccce766446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a07938cf29cbeb8fd780fe9022f590447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bddff24a7342263b18193978335d6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d11e87410fdba2f6a4a05ced6615449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0dc8be79ad6fe1b672c5648c230b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c9e0aa40595c32b68c188b88f421451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4566e9ec0260a3418953aee474b378452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbde87117685f3723741f3b406e7b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf5448d4b042f1f26deeaeb9761e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc413f4652c0f6fc8784c669ecb008455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cf06c3dc25895861cb316ac856ce5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10b4773a6aea3529fa232014dab6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b2255248b986c6472a105a89969af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab15120fd0af4defcf26b6a057af0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab66541e821a28f75684ec7fa91b80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814874475e868655279d11d40fa255e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d813692f2bd685356b1d49225f63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ab2d1e34689b42057e72cc405f0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9818c699b8f039285d4739b650c8710464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b730d75c18331e3b3cf8ec33d41442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe020de717ddf15ea79d0ee9596f40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d3bce98c79e5cc2db532da2f5886467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d770523e3b896829f01f690673fc91468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906585f9333f920566b0eaa73639eb18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00320c8c8cc2c78d5b93905d7977ab13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4829fa1bd09bb59bfcda4ea7c8d95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade83c44340aa142a24820f4c053de02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f7e519afd196b512fd631a80b191c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f1e70f34f1a43cec22f7b870c9f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6009c7a273f0757e9f180fc0c9364a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1efe1a66357588f25393bba6274c03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b19b43d8dd718817f6d0a2b3a7bb6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67977b37a8432285ab8f5da690ca8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099b9f8db50e70684999de3817fd882479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302a48e273f90407201a8167aba5d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637728b90ce716695b752fc35321e7dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a3aace18640093c1130e96d22eff4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a8f9f124d19a3cb2327177dd7278483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889dbdf872470b39339721e4fa0740a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa683e8d6ae218f619131aa467f4a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384cfc3bd4d4ff659a72ceae1a8b32b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ab6a3898a760ee1589567f63a9a90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5192296e06cd90fa82571f2131a971488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ccceed9c2a190350ede7a84ed51cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e3c1012f0b219e5bb908b7768c03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d2ba80d625e1c81155c1c383dcfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864985c9e6b455f1246673d2d80509492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b3bf9877cda0ccc4715d278d08fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050a5bd415e97e792471c8c798bfae8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a94bc788a7fcb77068e4dcb0f14ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440689e7d44c5a4c9ab29ca731e426d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6c2ae1568155d6fd07236ad51717497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577680b81eca2a8906b1f47f8a7893b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ac1b37867ed5e2b038df40f12b69e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640543e5e2f6339b5dd0d956bd4f57f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d722201fd3b662ac0b83f6359b2cef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aece285c7f1bb9104b989a6da062a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d99b1188284861635fc2dff65ed4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d582155625a2f6510f0b125499887504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff1ec2f3f57774d1530c01d525e5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627539063ca42ccdc310f4e730b8f19c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b36f68de0e2cceaf44295f365cb329507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495faa9f18ce836ff028e5caa427599508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2218960c166434bf7776602d8e6a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9b6b59b47bb7f7c6a037d654123fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def433580626287099434cca516d0a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9343faad970e4da8191957ab3a1a9f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c06c7709e09f263f12312c29b0a3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cff55be2b388022df909a0771abb5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da47d563742a6e7e8ed702c13f85f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe59a409424dbdfee7252586245222516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25751f84c79c6bcab9319d7f242aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb12a33ab7130390163c23317cb2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1823fed0d1a3597daef9bd17f85fc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e9895f4347e02132e2394d1b94ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c80f05f6ad999d0c78cd4f4bf3e40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e624fee1cca4e9ee1526d050ace3337522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19387f1c1ca676e7b0a15a0c76a30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c9e5178862903279528a5c0bf228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192016ab66db6456404547257b4efa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e218132e50e408685101419750bde7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2c09c1c1bb6fc5c5a56c7203a7fae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4224af726df4504f563b25768f70f7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3fc32b89162d332da3e17c145e07e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556c960764ea3b1605c7add487ebaf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab226ce5d9149d094924e8b31ef67e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d84e3112d6d890930289516e6636d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfef785b62a55bfc9947d056205c5ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8389a9e40bbfbdb20d92e678d0c4c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a68d8c976b0e18fde485453ca91b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daaef9f6338ed9da2adb1967fdcc8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae2c8424a73d2bb951cadfac13cfbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d898c72126fb19171aafb2a63539cd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641db85db3aadd55518995158f6d486539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688b07a9c6da92cc78445728c0f52fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfad5466bebb67c2d10a2baa5b64bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6942eb631debc1fd02a97a1947bfcb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc86890bf8f20a9a07833eedd6c3af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c78a51f5042ff58b9e23065cd4e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a536fe5eb9947090715fe1f4b7c41c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf461329f6a92e287a79694ec6674c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d1df42140694267bee1e96595768547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a194d24e1a8805ea6c4784db65ba0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44900f1ba1926653dd47c07bd7aaa85c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b1fba8d5bde013804f39a90d8327550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a00f2ad553b539e73897883ac1657551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae36c51bd1bdb044470f942a8b4b7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124ee5bdb82f40a79db204bbe6765de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76bbb37c73196fb5e1df958b2f3cd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afd36e97e88dac2336b9b6dee60f88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15876bf2c79d77e133e17c174f8c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9367548606e446771d06391de142023557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b22db20550d060113cdef8053eb848558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ee3a9f686d58426fe0fceb776101559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d503d79df1096e6df0247f009a21a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f944b0a8683b0f59f24a20f693314561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23add624be60b844d8ba1a248cf002562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7a44ad70498af620b44df13052d06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c5633815485a1a86dbf059aa92f2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc41c7ed1d338af5cf1c1f8dc67558565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d139d5b120a3c942957b7fccbc9be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad074a40913cfefd222624278fc6de88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1a27025acd9664c61a94238966382568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428506e0cf778a600baad68d4fce76e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf13fe6ac2a6466df1446ecf4fe53b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788d3afeb09a0c1f15a17378f0bbd64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e678a8dff5c73110618a57f3c8487dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cdc8fcd033d1a214d69199895b8c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc8e897bfef7d4f4f2d6c753d9b9f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f713391751f5cea764b5e8ed17293c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748dbc3fafab1c624262adc5e27324576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d0f1691dd83db17fd5c77577be14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff89068c7eea2b28c2f8985744494578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3c5199f85fe8e33abd2f84cea9bc2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58454d577b1d7132e9cca984a7c708a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7e921a3453600f3f7bc1b1a073d31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc220c4985e2c37774e2a73cb54f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea805b73f0fe657e63a0b91a7b17bfa1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87965ca65342abfc75382da25e7da21c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316396fd635e3145ce314bdea026d1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf01419c21b954749473ab2a9d6760586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50ec2b0096795e1cef4a6a3f5cbaae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c57eec7cc40d086cbe459fcde5e0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab33d4ec1f37d7c4b4bbed7f75188589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b91899a67df2167181ce6008f2d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8cfc759ca56a512b37c70cec0b3f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8e9eef688a7b37a571190c2b71144592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557e4d0b544f771d6577b09158f897f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1604ac10e710ccb3a261eec34cb70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc8228bb930dfd4f3bbd8e70e1cd62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ab3b0793030c2890d491787d46df6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551653a2177cb2f65f3570365c99b57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed2cf1b89a1e3e10ecb1e8d5ec52d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfbf8b8fba9b2aca4fed784d7cee55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb43f36671eaa15b835b877d8af2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d582f49538aeca765e9ff8399f45f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c0d5fa9b443afca55082f17c5878602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc43d3966c58b72c844d3c82cb4f476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c065739c871b2950c045c218554f62b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2651f8ba5608dfc3b55c105f9a115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6639ad4c760bd587318eb47a2fc5a82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc797787f21bc3449a14ee571ba620607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acec6e2a78807a3d38c13fd72f3836608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0af3aa4471e0481e7ae490da587c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b217a788660748f3a403d9ee0804a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2080247ff5101d6efebf86809633253611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dfd4ae508df0f4de61099b3d74ffe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8fb293faa53b93e1106e7e74abb17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96e8c3157ccb4ac087b16664d654e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d10e9193439913b0ed93a9eb1e6e21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea8ce9f059331be1bdd54a10464ff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ccba4546dd15bec3bc176e468c196617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c8c8c2fb107d24c8f95ccd491959e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd3487e7662fa8481c77b8cc7f08f6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6a2c748d48d1a40236a820724cded620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e1b7f9a6125c54d67733098503167621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58a61f02a0a601e1523173b2578b84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ba06d0df3e991a9ce96b6e632da8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d197bcdfc3c18c920e9ed4b8f833624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03125b9fa6935b9f94f36a89e19dec95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1569fe32cb1e46c8f53886e5da0434626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f739624b3ee5bc2c4338f68ca647a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342e905e1cbd47e2622e3d6df6b7bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44cf6574659a2c22eb642901b870d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357138e4deeab2c26e905391f8aefc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f16b291d689bfcb898a2879444b812631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c52ff4dbf242a72032c7fd8793a5a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901b7e985bb3b3f4c997b18a04ce85b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd98fc759e71f62fc0e9b043870d758634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd7b28017badac6ea7024b2b18ee1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a9307308bc58eb284567f74f9107d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2f1ce8bccb1fc1fc3fa86055e1a47637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb5881727d6b2d04f09ca77a4d08bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca225f98588f102cb9ed2bc5445fc3d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2b91ffce00d9d5273be8ba554e9da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e40b330fc6130606b18905d12efdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b92e7ebe3d25f5c5359ff809554a7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d80f9621df2211326dfcbf5d553f59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4291498501160c1d5eb64b2cf00871d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc58978236a12886cdd918dc5ef304645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6403390dcc02b46d90201423f7a8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177c7a075966ae5919bcf92bede52d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b5a4fc857859467e18626f59c3393648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff69d6197fb839851109f2a6e5f4912649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d53c449b0232668fbe11cc6bffbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25719297738c4d7a23c27e7908697a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb3bf382a68f67a5ea6f372238b6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c40f442acde65890744085a03ae4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8d824cef4c0bfcbd21103c65367f8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfab718cb7d89dfdfb20cfecf96403655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322fb0acdf8c8ac3e27b206cbaac6a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaff6fb6582b5e6e7f27124a1818fa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca662c0f7fe9fa26f3b479efe163a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e577fabe29b5c34ff0ca0929ac839a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fdf1c18f7f1c88de380c0a79fcf8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed5da09648b83e06d8911b6c582177661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f38106b9f9077f804e4235e731c9ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c942ac9938efc658f5029283098f4e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073f6d7248b926f48bbbfec2c0404ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fca063ab3b6762898b3af7410466a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fab93941e0b25d2ad9a6f177bc0295666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f94a794758c56a46d4a6a54cf282f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed05a07c6cca41d290df79d2e0b516668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70c151e94e12f518f6d7896abd9d42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f272a97db03226354932f04ae6733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3453dcd10da66a5b2d84e4c23b2073d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec656aceeffc7daf6bb3095afe784154672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88387b6403ab57e53782c36a11e44e45673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7adcef5c03d02d2a0b4e2b83f6611674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78579beaff2c17facd0a3b285ea756675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ee5926ef0cd1d0654dc9d0cafaf4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fecfab288a6d8fa6348e76ae255e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838dde65b4ea1034008a713d0f87bad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa8c1a59181f626944ae61b66cf794679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17a5a466ed2ecc4867fc52c3911fc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fcf5f9cfae4103916ed4ecf351ac9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956a79b19dfeb77e1689dfb01cb4d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942aef8ad342f4f8e4e029ca88174da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849cf2a30dca9a4c23a6671244fbc7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4715ae45ad6512bf37dbb190be48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa83bc961c286b50ce96bf237a5d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfda4c918ca4c88a9e29cb3417c73e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24abbf601ab9b41254eeee614122ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c027860598c527aea03fd6a6d176cea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68823daf3ce7c92e0b53e9782d492690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984739edaa7083c6c12d3470e6d477691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8dc67fb3ca9f57e3ad93ab2fb1364692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b6b8b039a7712418c906755016053693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e697e65080a066125cb145152d045694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071cf43865d59001cd3238a74bf870695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8e211becbe59d24c231ce7a41eb57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b49a823ec1aa9b95fe77436a928933697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f61514e26da0784768f79f090322698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f903c6e39a780128c0694f6cf1650a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d0a37552cf890a2aff0214d676268700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6c8ff2313f23518b6b9b086d604b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87687c972b73c81cf92d72611f41c4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4083fc1cd5f45ac987b1b7c2094263703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc843252fe9e423b5687524bed126960704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c9887e025aab1888012fd8259220b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4015a0f2ecd4ae8c6ba65c6325a6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab681d9b0fc6e90a8e27c0c54a38ceb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2241cc8507dbf701a90f5f1a9f6f524708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d33f129e39181d30a2f4ba40d340d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97561616a897fd345c32f8bfdf9295710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743044431ae7d44aa1d47000d19fe342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617758a14df65e45561ff11582cd2981712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18f763852d2624427ebcd19174499713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e968adc7cc64997ed38ec713a28d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70db3c5692eab027131022598bad60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a60eca544749a38341f77ee5a179716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7146244478b304930a039f7f8a793717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb637d9a2b6ecbb0f739fe59f819e065718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5c030135411703e624e69d3165b45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c9a36447c099cb6e60f6f1bcd06e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44138d0e222845db174128a4a049b9ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8799a5d007735cf65a5fbbfcbdbe6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4223ae908aa45b7b880711a213caa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660d170a179474f7ffeef117a4ce53f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a487fb06daf7fe77f313b44bf4edf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4321a5e2a4d42a9bfbdfc592a7d80a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27703f02d3ee0646e201bf1d68d1f94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d752f2eec0bea03062ba249b21ea5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392156509aa181caadb07da803c97360729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e6b89839271e30dd7a296bce03848730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98606ec1fe66d75f926d54b43786b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b13329e1710b1c086cce8553654175732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1679e451f8dee0f4507a18b35b114733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f66ac0838133302841b7db8bf8f261734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a511bdb2269467c12d81b57b6e05dba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fb9c9e202d39cb9bfa1f0a2f3619a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1401dc8979a68efea47bc739b39c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ebfb525488d04f648829c857d373b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03aa375d77ebf9dd48ad08a66dcd44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381a7ad50f85e5a8ca70dd8c70ee0c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd65e5161313e2dd981112f2b4d46e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d0c08290227165bed516574f5278742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4d20fc787425e35692b45e08b7ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492fb5d73bc1c8a5c69d95a4259879f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf2347d11f5c87237236772036cc16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1dc9d476b51448dc7b08e9b66ea9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7313e9dd5f341747c5783bb8d74e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288d34fa9775848844f803baf1ee2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c0cc5b7f9daac0d4ed26171b1bf98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf911bd831daf405f8c230d54025c63f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f366fd27c70a3a8cdfcf548c1669c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e8565ff492363a8fe7640f3ac3dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a322953698728b5c955cb499efa5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818d4f133593d6ca2dc4a87cbe7173754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8581cc66e3dcaa6eddece1c3b02567755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ff3b8d1da31e56349bb8ecb4c3f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1911c6047c8152102d63fd70467bb42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a23bc6e9369b16338ebd8df75fa6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814bc320f9f85b1242580c45abab3d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78572c0c65430a749e85079bbc684d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1c5de905ae120651162b29b25a242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b40b0195715382af7fd559d9bd50f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595874fa54fd4f1c36f4bdedad74d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c941e3ebd6b6410390f88ee71a04875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0c00de0f0ebf59aa473009ff2d8496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3fdbb597f0b7c8d0d14638019c8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaa356b0c2ed51ee7701595089a8228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1635cf50e8d051480824ff95c3f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99930a7a4b6b5a023cc0083f8a2300410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72e5be40625e9433709a72fc5abd2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466b5f148b50fa62681897d6812c1d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc28f7c26d82feb2e42094a9085b89513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf76e95ab7ec01dafb89a37b958f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa147509df2bb52edf0315f0301da8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5bf1826ec04e04ad3846184ee1bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9f5a65296906d35b69e70baf7b1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf6d2790f5b2a8ab95dd1cc29dcd8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d782e1e2c19ec052247312c09934d5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba72493ed8d92df1052ea68e48232d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7909254ef686a09cef77c52d9cf2b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e3a19ba92dc432af4a5b0912c300f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d87fcb6e865c2759a6ce9b2b6d09423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2461f79c68049c5a368281da287723f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ec6f05faf8e4e1e2229b4b0da55e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09954da3a5e96b64887bca521f4cc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d68594cef4806a2a1098c496c7dd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f02147ad6d56c554c14b84183cd1d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba14fac2b182909990fc0062373c6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870085b0228f1af134575feca5a427b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40daae0dce32f9457db0824ac935b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e27655b4e48110d18e3e53e5334b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab5501cc6c354dc6456b15ca02384533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a2ca6e392b5c893bb6c32517d422834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503c3b2a4a539dc7ce416bc98f36b8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb331da6f9c11c7d42f595a5e2bd8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454f5dd96ae9951db0ca20e137bcf9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74253e08fb74bd5a51681b49a85045638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b83e127c09bf9857ea6cf37cb635039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af69c6aeca09b8575181506c92961e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34fa891334e6eb2d06a888bc0405b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e58f019c3da8107337e06d08ca750542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a8804ffa02a20e0c7e63d28fa837143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7367bd1eb2b242f1232c77a68380144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f23d0116eed0fed1568a5ffd82d8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f561ff9095a65ee830ac5010a6f3c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574b8e9c676accf679b2d659e0eb9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d60916aff186b3cef29a778f2d05548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebfbde581bb7eacfd3bba8c980eeb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1a0dc2d34035ae9125f5e0ed217850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29d591fa7747fc7c131d9a3f76830751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9e77d89279e1e6b7501133a647b2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cde8670e0690df06e4178f46ba5e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5667c60a92250ddfaf31e2ff3503d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd45a290329606b0b371085f40f8ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd3665e5a1203803886ae2be64ad5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27be71439f6052c9f16feea6bca8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d662c739643e313d8824fd7c1e767358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d06c01b6690048fbbcf524268d0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8af0f8ef159da415832d01cd4377a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29859edb6bfa2cd0dc0c048ad0ee6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f080b3fab4c91f659a7ddf2013030862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94bd1530adf17c730ff04438f1c80f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ccbad8e892e09f7ac5589eeb6e5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd2dc7f8d1cc4a2293add4ad33e7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcd45b96dcceddfb8eb4cd2f319c7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370008fce39333d47cf04d4915dda15a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba14388dbb05b7d327f1e01a37d004968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bbc9ad9883dad17f9d64706533d1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c31f1c872520f77d52bb3825b7f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c88b01f5be7085050d774b6d195771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc86e2b08349bcff19f7b322d27b3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fcd48c0309cfd1cd7c790fdd1193f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265056c1ee0e2acb4c9caa3ca6ffe16c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b12145151d15248b29ed55b9b7e9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40bc098858192a4209251a170e819e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3b610458db9800b8c00208166e87877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e7055005745685f8789f8c6f16d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86ef42512bf7bc24bc47dcee1a6b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e70c9f2c3a42a8a9d7b8ffbe0bb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9076083161ada070922b5e45d5f1eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ce262e80cfe6c3ce4e4204900963f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f9670be4056297625cb32b8f39b4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad016421d33ab5bfe8997e58659cc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a025499a412b46e307c24ef44dd0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe674b4f0fd4289ed952b25e3c8a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec09d881519709d89b15b95eb48f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4efe2cc5c2fe9e9f32e73002a99ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963d2b8023c469350bf58fa37c2a02789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc79ab05cb5188ab7c4057245645c8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993499d103b085f4f01e961ab82ceca691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b022df846ad5d6f50f3b5377081a9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50649be99554b7b1778a547ddce95b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcae50ba01c71d7b8be3a4ff7dc339894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0ede31c84a41816844286f9d13b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7c24c62dfb62786a4d71e3653e82696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b120309f288f379a318ee239debcde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6bc25daf92bee885ddd6507a503dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab375e8bc8bf1f976d6db429e9b420c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a6cb31f84a9b890c87ce0c673bbcf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973604c33f8fe96b52499ae560aaa30b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e936fb3e7a95163730874d9c84e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca135e0a2ea1f87976a0a7049b6ed25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de6c48a6dd3f1f07890d21220907db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695552a7c3eb46ef1196856dd8715ccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775104b3282f48b3565f0b3f177c02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac118b205562652251136e494fb89394107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2472f987791960ff1d74f6029982e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f834de0d7366588d3a8ce9cb18acfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92135d3ff036524fc423cc8923066110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de16bb17cf3b7bac40e5517010386111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db3909ad8f3603bbfad3efb8096086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3985b057c98d2ddaaa6396a63a74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f101a0bbf29b144fe9fb2b1cfa05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebd85dfa9373cae5a1c3f079ba3bce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8c56bce4d1fc17925a19ab7eb30c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11c32cfa700b47ff3fc5492451076d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2bbf2792fd32c74f9f648ac2e77c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a1345090ec21ca8ee9d7bd52cf03a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5131ba43bcc2a666988b883764a1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe88619b2af6745cc30f44c09470c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a0b4ecc8f89460517cf5e1a325b7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc988e212812c11b9997f951dfb5c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c518dc87441eeecf3e46b244cd9b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237d0e9ef52b650d871b6ba8e038ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ff31c22d044beb2e517732c6dcd1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849490b0251c7f89c4b293819a6fbea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae41f38602aa4be5614eaa4d9a6e46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33841c74f58407334ae6c379bb330644129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc8affd2c126c9b61ab41811875cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d66cac975db8cfadba5a4e00ce35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc4dd9d3d0abbfb364953b2c485b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c221a483ab507f29bdb6d67f30ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3895802b2545be1ebd113946390408134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a6c217065e1d560b4a57b19119a1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5bbcb9ac99876c813f5c2a42a623136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518638309e196082dd59d1a344e60d09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad7cf86185a6913ed6bc0c800d5ed7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6937e7268b232b3330e58ed23ceea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295129a7bc7109cc0ba42d90cdb02ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e048da170aa9837c4e6ea86cb8af03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f14b4ad55248f89c58e068549e1e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda3d648ad3a38398d144c9cf8c6873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e221ff078ec7d573fc2a6967bdf0a82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028424b8f53ff17cd5c2a77b04a46f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4af615c98b74ce69073de2cd026afa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037ccb602235eaf04ff677977b39b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c056bc4727f8a62762ffe143c131d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e34dd57ad3242358210dae67da1919149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71e247083296afd2f54bd30e889743150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69987d9cb051878787ecdcf09d1fe80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42f7ad72874de9a8e410471b993e57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50bd38968d2bcdab766f7b70fe845153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbde1eae8110448f5e5f187372c014a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0272d1c2b76341eb21a077cc2e244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1503549827c3db93f5fdfa3823d9da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3df0ed2a0d809dd1f6efdfcb5ad4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e2e4d2c3fd553e16876114b6537f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4004f9f391eb5aabd5016434246fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19129ef80dd111979628883fadae2de7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe3950100d7adb572f3ddded9c1e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9337e2334f3c86f1f1825f36b0cda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f692eacb633b777147b0c3285f7a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f9c86a9a34a4fdeafa659760ad87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb452eeaa9e3eda43c1d81e621ab6df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758a0e53222deacd2281a756e8fd965166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d9f58f006def73a8a94362660bd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c1523e753b4a92cd932d16074692168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770248d0c09b5262c9791905f4a29f76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036033f61fc21a92877122de7ed6db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a242759612acb5c278b2a2eec34d2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb873c0a059f23b9df78a33ddf5be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4365715a0181d1474272ed2b2053a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403189f35ba41486bf6f0c15ede87fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80719baca359ff7def45b5cc58b90384175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da852ff51ecbc6368a18aad77b4ee18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7d1ab5bf1e9a9ea3682bc50772a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b945b0d0db46f63f429b01c7bd4d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070804ce6bfdb2ca32a5a122c5eae1e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3ad6755c9150f4dbcad1fcd9b7549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b16591ac46b92fae9546c4a0b60f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8cd0002319270a9804bb4c9a76deb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58147878beaa59336fa6c8bb74cdaec9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7875993e266b27d7a92cd431d0752d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc80fb05b085a3204c45d005526cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8cfb1faacd4b732290e0b13e083d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6510843bce7e78e3ed4ca1b64a140d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aea0a72122e6c3a58bc5f1e001e95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efb79b4e6c4298c2f017878b4dd2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb50cfcfbfe1fe29f301bf1d741e01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adb4f138061ba20438a4f9cd527c53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f970cef8fe53206439e0fba028dc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33313b7b29fe2760c1e9b666954f00bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc956430e8d206e62404e7b153fd161194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b1302970da47bf9f7ddb6b91563f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbccacba10457fe48fd95bac63424c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46691fd4e8e09647a350d6dc81e29489197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432e313c68d205c4a3dda1bcb17846198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2544e6b2547cede9a2218b3d14921d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca0869e9bb7e77ab5255e97e7906c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f46b23219f7694a72ce3025cc41c7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe644a852f78a262cd47f80304096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b577fa1440e862b52a5f31c8f6dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c90dddeb29db4f556fd7da6171a3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed871d5a051ca19bbc043d76775824ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e37c2d843898cfc7abc4b9c838ffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da8995b34ecca3e183f7c2298acefd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0c7a15fe5d02d3430fbdfcf27a196208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aceb03237fd69a4968bb37fbecd15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa26bd8f60ad82260e21f2cb266312210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476edbe7f3a715c922f1451a594e3f3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d9cdff61415c2e90a7f83607e69d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e375207a533419b389eb0ea32bea072213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334217cf41466cbe616563d898e5cfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8f6d662495f6342ffd972a53adcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc9da58a8ea1c23b68f4ef3f0c826216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6232abbad6a5448af31d68a1ab47e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7695b3b056ca7c6b8ec2b252e514ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6feb99098be228b78d6c259e333791219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcb566e790feb00f737d37b16a68d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907001f6eb210545a142e7239ee728f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69de3494854a37d6cdee43c4cd7398222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1cb4b40a5ffc2a7a8427d9bec4e88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea7b3a5c10cadf54825afdfe34c12d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dd65ed0053fbdaabda8857f23f6da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243a35c3439cbbe8df5fe63c32037b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7b57ae5f8411efda0ab2c56d7785227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf87744412283db87276cc0a20ae53228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620c6881e1239d82c339956dbc253e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d948a35ae017d22e7debca642244df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef4811bce7230ff6d5c2a04f6be76d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13333c5b8f024fbde069df8673ded942232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff6f7294013e76d61b4d59f0eb061233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f8d0d32a17fa8a241f93910658eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d937c17d4b069bfea17fe58856e6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc013f3c0f026da5c459e29ea77384236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80931d538db4ec124bcc05f905c89b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fec303d460bcc7f79d9d0ecd4108a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f59106d78791cd9a1d3a509599832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cbe6a59f3e15c22e165e2cce2e254240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9904b27113e6f4e53dec9c69bb89226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade93ff2a7344c6b5a4f428e9c970a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c403fe996c24f8edbd81b58562a8f98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6a2b2b0146cf2927366ce881c923244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d96ac63504937f2b2558cb5a7d4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e55f037455c6400ded59a2d47e3e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3a5141d47680bfcd1bdff28a6dac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b0e90e2d133e377c06021f5e248e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7004b674d3dbf47db34baa38c38c27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b2ad2532b9ac0eee6c8f453d360a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8a2dbabf8ff95af454c21fe41b395251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529c851eb0593af068a4c9741eaae1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8aec71539298f2ad4be7c2c342988253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d60bd677861a18632f3f31c8bd936254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e033b5ff04746234010b5d6cf28f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b507f5b38ec6b17a63c63057488e51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc21d1be29d951de277e2586eb4681257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666ec2868774ba329f7f1d91bffbf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b48ae21d462fce09c4004cd3c030259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef20e27555952cb84118be282c0aafa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbf8455e4484ca8fb7a9c5b71c7d5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f67e411a7deaf497a3ed57431fb00b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7be9edacd8872677a9e1098a7fc79a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c4f0c34726144685a5f10d06b3f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59ecffd320e160b2347fbb7e736bb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f68614b563340b91077b9fc57446b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61212a8808ed913102546a2fd5be68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1812e3063e3492a15a5ded6d48c965268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f22a8e001f0ec37b535f0618909b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf08abd5c6c28a4df74a322a5b5d255270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c93088a90ef35be44ce452c2af61f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f25bfafee3dbb15a0d38bf3523a240272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a29d9b87bd40ce775d8dae056b5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ccd27353139dc77a48df2e70a7278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc758cb7d81894e79c77722d34da914275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9354aaa2feaf071a5faab0180e8b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec5ac6dbb740cac8ddd8365ba8842b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8f31da5da69c7d4cee3fedad0e31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d7222e4ae72bf001f71155aead3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa8ef99484773f7a9cdc625702fc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f9c90df27a2997183a5661e24ff62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01129c33047500f570d89c87ab174282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaba843d3b1c989eaace14fe4463c80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be253f3e839ecf74c31393a0a5e18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f68b8c4954e78b74b6e919e81ff44b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c0faf7976fe85deabd824fc48cae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538768dfe821fdf660d7cdfe0ccde3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a5d98bebbfd533b1dca97066dd57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fcfaa66a3984d41d888d2c8f83796289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc15faccef54c32090ddecd57a8f6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355d20a2d2edd1cc1ced47c87b6948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53751a03dab5fbda016b596495052932292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f8044ebb899071d62d32610856681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5cabd5858494242f0772bd7eb4999294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e452de2985d37f799e3bd6ccd50e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c55d8d7483c6022288013922dd699296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d451c78c2d60a1356897bc44ace93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad163d775bca745159ee0122f2a9178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1180cce62a6d4d3ec7edab494d81d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72ca4573620d65c0c05f114f9264f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc0b0a5327df02e8dc46e1e40abdb0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62373361b3599ea8a306521ef1d8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0c26dd5990b576e2cf3ef28455b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d44dc4b4d62d8f5c7f395c4f32798304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ce45937525ad7d257ed41fc5818ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afacff0a482162a6ec321965cc19f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97226ae33ab777b7f4069ee2033b09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d5e2651fed24ff757af7f18b5ca55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2ea92185608e13480e624ecef485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f70c3a98624f1a811b53fee9886f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd1c8aeb5779ba8392940cf0a75b29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8656e67782aa76dc919d49c8882a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f83dc1f61c497d0ad5ad27a954422313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45375cb9391cdb60a1e8004404683364314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d779df429f232cf633fcda4226c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eaa4bed44c9fcc5b39efcee23c37f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d56a7ef32913429b0ec11c41e9d374317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d2058e0419c6c2b48dd2ce754cfad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c434d57735c283e96fee8881e5353319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07360db3f629f2ac03544460b9e6156320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af98e6966cde77dedddac8a50f1737321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba49c491dbeb6a7ac6ad71fe191709e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20fc20f417bdc8d7e2bc96f104da9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323eee51db4ee47bbb85e209efe4840324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bc9128883755a96347b62a9788789325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5c0a069a3720d6ff9bbf37e33742326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea4d2032bbad6912db25a70af61662327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d188fbed9debb072dcdcd0ce1dd838328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a51314fe473c68420337a019c8f345329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d5be433e513823f403db0263b51a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f12a892278e15116d4da8c9ea64463331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d48c138d3216f41ad5cae75b32fd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d0e95e18ef540e8dd36d4a24f4cc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5372b5d0ead25a44c1bf57f42d969334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375329b4797ad034242278de0f2d8715335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ca9b304f54691b3a083f4162ea3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a3fa8bb627ddbf000110f4273fddb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe91f1be0e14b3086630c4d774853ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887bffa91ca04c24244578e6d0b38e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da2a1aa0573d8b15aeccc131c51be3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82318ba7eff4e9ad7dd0a734b54248a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea809124c878ac8295d278c6ccc7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc526ed90703233a59a788641b276f1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec29d8b10aaa354a3af25b4b3f7f05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b96f7198a5e5578001f768b1224cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57578e4cac2dbc0a93fdda50e625beda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cda2f2133064d8a4a91b2830d6ca7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27835aa9c213d60a51e983c4270a28f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63d01da1a0c6101a63af669320ec75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89d931431d8151754c32ddc2d16d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbff1976163dc7f086342f01db87761351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5efde7566297f10a31cdaa94a96f26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7396139b14ae4cf0f576e8c01cd90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5964c35da1877df3874b76041b70fe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5f5eb851b894a2afe2ba46a9c3f14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820fb5ea23a9ae6d600f7c189124e96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a17cb7ddd01000c8ffc7ca1d8600f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460aa9de2bde8c00228948d00f6a020358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38864a0941209a6fc551638e0fe98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117fe2e8a069bb5af5240fd59a3d019360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748813fe8f48789714f4ab6b99d5a16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e0c1d14cdb8f827e53d71090ff4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fb898d07e0b5ac21f126627b01331363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b66bcd611f37c68e3a32b850b493d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c82344a9abe84a3b9e47c22d8dcc8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c404b0dc339c0d4926e08c6b44c3da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02c96ab6654cdc2ca03371078fabe4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e0cafebfdf6af44bacaf4c396fb04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb25feafca58b0be1649fd10834fc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ec0fcfcbb799f2a896646145eeaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbc810b64aff5fa6fdca02508d1b14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73a55de7860b5b7af32107415db95c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05087b6928c86cbd6ce45b781bbccd93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abebeace83599dc9a4ae0aa307ca3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a38087d5c8069aff6983d184287ed2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d989ff0496e0be9c6042246a39ff32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1057ddc30d615b1d72f2da30a8228e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d8f782d115b57d9f95e38a3ddf072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee916f64fbbd9318c16a46312ffd276379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ebacdd9ec8042345afd8b843995e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc006411fe957e9123cebccec6c081fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d0e6cac43f1b10b0834d080981fac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5fa2f8c6ba49787bcad50765457ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d6fc9ba0ccb41bbff0dbd1302338b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e1bfd3c6e1f60a552ec26a575bee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3251bd5de6bb01e196cfad0f9464d47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98493ebfcb57f22d8867b0b029afbf83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62182324a6be1e69ca3f261956d36d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58193117d6aff29b2046d14dc742f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515729971de3d8d482b631624e931f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b351d1ca80b56331d5dace3042679391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d61a70f7914d15f20b4509ff7ab41b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfae98544190bdeb0a754aa574c69b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409dd3a0ff752441054d09e1ffdf094394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f76f39a548b140fb40392556c4b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db5dd7cdfa9f148515cb8074324a0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aedc472b5e41f9387ffe1c67ce626397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1223d8dcc3e62eacb192c739daeef44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384eba4b97768f5ae3096066178724b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eca3e3c458445618ca7a9e0394e1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a08bd4d14f640de62e49217523170401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7424aa9fdeb71903064ab79cd3080f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279128366afa48054e91a2da2c74768403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90334c2bc07e74511e6ce52a092a0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ebe8488b2c424770743537f8befb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2132582c89fb3ee63f512d5eee093406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5af614c0155c6aa464744c96dd31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb62fdec0ddd216fd7043d81a64209408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b65c8103a39f19b45a96d67dedd20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee879c99385ba3e52a717ae0ed102b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ff59f5d66c7e4c790cdb2e2daa24411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c6757c9cb15900403965d56fad51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9d9bdd3f68e157ef9c3801a4632d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639db381262584f6fa5decb6ed8f96ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c195c91ad89203c50417105277e2514415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ecf1b6389b2a98f83f80b8a57a37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44344daf34b3d7b1751f9dbf50df2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a147f03e1f6939fb04a9ccf4fb7728418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d388b51c03ad76689c36d7c3146414419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d93b15be8b6fd35c4d3ae9828446c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6c4f637814689ba297f6856e4382421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec7a050334871230f9f6ec67052800422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a76f1d9acabc0d42a307fee79e7c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf73a10f7f0dba180bb995abea4912b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff49eef4a9631cc663c02778b9818a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa612a96f0ee6b5ae53b2ff065535426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f061a836525ac65c179666c6961cdb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc0433a2ee0cb0115bcf6547371d2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c675724300091199c762401b37ab7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf606ace32bf7670657bfb75f46c248430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17e4adf799c67089d7174f6717331a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218c70de1de6afec1507187cdbd7e28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ec5df0ca71e8727a02df84f3f6b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a610e6edbf4ebfa9eb5d66c67f3eb55434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f371f2f08fa2c3e5c368335717d3201435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65e50a095da9d1d9c6c18c8738d225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105251a1c4842dd0f15e87e7a4975659437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130608661d74069eb238e12434277ed7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584f2c21a1fc7d3eb3d8ca94544b3e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbef1cba963dcc9eacc4a66ac7905d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6e7ae2fb9f0f72ca901280c5734c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52811e389c9d43e67ea7ee7f3963cc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d46a6461ab31b7635713ec11749b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a7e21b5a2de4d8b964a9c0532d09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32690ea165ff1df94b0e8d4a0000a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe7e9ae7d2884463c26e5146e00a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec204febd018edc73570392a1f1d5352447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a5a4ac9ce55323b57969015038be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46211af6c3d8f6e69f3f9b43b9230228449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075643833d47dc14cf63ad7704ac8d66450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9326a2a2a9d6cc161a1ff6024e775451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba1999f87896620f289ba259e9f4f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc7758b9beefa4daeacfa6b32757ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a0cac87a7a624b72e5eadda77b274454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d9a6f336e0f04060ddf365ed0d5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6e5d51dad853002dcb75a3ec9f09a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c782b230cfa989a86a1082a4dd312c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208183f31c5b8d985421c0964d5b1f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd37884da2fd168de09b96c3283c9e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19112f6f5e92c64ffef7144e8b288e90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e939ec20a696071c3291e073bf920461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23accbb2e043282a4b24a0fe15ded1d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe93aa98f072f26333c480892558bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f26951205026a0aede59d5b9e5dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f1211de3b0e49197fb8c72f20c3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c89df8467fb5b427107fddd783b921466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f16a5b8f96030035237c458420d06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c0df833ec1e7bfe25e30fabebae2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd2c88c7f1182ef2206de8002c31a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa01926614f8226a717bdfd5573445b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293bc8692900ccd743aa5f4d95098c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152b5c5b6f688e262a5869a1ae21bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3654b1b52eb255f011f291e387731b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e053ebfbe8e72a86b22198cb51254a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f936b92b75eafad3e3d8e79b84e8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410d810f5664d31b12267c9c774ada476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de729f45171dc6ad1c2917ba4947e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208b4b3b075336bfe4032a53da39666478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe03442766b9c8cf11c1b42d17e625479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84adb6bb0af399c69584892fa14d23b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a20642ba70fc37c29985410bc6fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf827a1ab2ddb1096a89924e970e38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fbe20239859cbeff595eff02af8a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f59aca64a07dbb6d3a8ad937e650a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ab3308e16aa52e571200b6d89d4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe15f1410cd8ef05e607143479754b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c6308d7945ee1b5b9713755a19df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888f1791516fea475d27e3aaebb80a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae7e43bb0c43714663c260115085eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582eb2cf892a8a15811decbd5cceba0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b7374a84996853b19a2315532c3a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30851c0b535b882ff4ea4f374f28362f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036f7b89163fcb4bb4f361103a7677b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee7aa81f9edfda18f3914c581bbb76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b353d7630471aee6eb2dee551118b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12dd6df58d5a4d553346c76cb4f69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670cecc490b4b75705247ce9a264ffb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3947cecf00c8e31673f811649965e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f0df3ba49571ef1d7f4908f79da11499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a48f585b2590b3ee2a4330412809f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650714880a7c78e455394b7fe81b77e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086baa222728ed13b94adc87159b164e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5cfde1cdd2dad1261a0d8a1d9c053503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a083eecefa6950dc9c00e33296510e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4d27c7becb9be06561ff662cc166f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d275b64af2c7cbccf4221a972006506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831a4bf190fb85453d9b1224f24c42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0ac0aed544fe945b3aecf61847aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7fde223e3f35e1270cea21b19fe1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f1347bffdc315119afd4076e35d44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d921f92b42ffeaa9c5001a2a99089b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d8226fb0c4492249a21154b457c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728f1df82dc474525c36d0551cc3c0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e0941b3e15594627ac01c270cbeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da733393bc09bc9aeb873281f7f1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aca0abeb2b143c2828e784b068d8d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0d22c7f16ed8817a8e9b4bd9291cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a621ab9634e4934ffdb05ee08a6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af83c6b7c7e147ef9c80c4c8f26252519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a781f06d4744b21f04bf42a5a4ecf47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca85220331b0eda4d897685d1ce579521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76685f9bb406415f30c89b2607b7a7d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7fa285ab6a5ca097a8a5e51204b55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71236689f7a4407432b4243924ab9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8466908bef73e02564922e199357525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739d81a97c2c180c12eddf55e7058fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270bf5aaf8d19c857436e13da0a5b8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296dcf5056414013134a40b40bde6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f52ce934c4e7c2b2bafe8cf9e5156529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547ce3263af3938952f59c78700761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92451b21450eefdb01c04ccfa43dd9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba64e29f0d1149a0ddc30a8b4e7ee1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190cbed5204515aa751b04de5b90d3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba4ba46828ed4b5d091c3d176bef1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de2f88c832106564aa4f7304b0e43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9638324bb2688f3b5044aff1f1c66b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d0ca8a64f05aa9c56498844da064537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c79f86f7b5174cd6672aa001430b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9cb19c02528c08b8bc0774fe25b75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4d5b2b367881d26261b4ae4ef8f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd8474586cb695c117e133a55396d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673cd8f1f713eabc8350950ec662b03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa899fe6ce6e6f9a4eb741fcb1c647543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1872b2379f742104485c5166b2b82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ed85d7256c39247cdb4f1892f0ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341b426c4082198f875b19c47e68e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eade764c83c0a6adf01d4441e3a014547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593bc63671d2927c1a6e11a92f1ab98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1088e878da6e86f49e0a7b155581a52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788238324d5bdf3c8cb69839723f1516550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d8c074dbef641d151a2a1a4c3697551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b293f7a8e8a82f2e271135da0b93b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221704e946c84b89d69f14a4622a2aaa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c466838f0b82f42dd34af2fecb352f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a1ae9a120d7053b5cc53840ca657555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93c4bd04444315012a5171dbf5155556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ef35b627a21456d0a707c422d626557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbd59a9f92122ae7e1ff34462ad197558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c7eee9ce0af6c1f42b67efe75202559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5bd6cd2db1dbac5f516fe28b4a91c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a189d886e1b3c3df6f8aa704b0c0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ae2dcfb8d39a992ace0b59b2e657562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d7158de4969c5a3379d176f21df3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d271ebcb66599893ec1b1269d0440564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a866cc30c561771695063e7dae847da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d484b361fca4a607ffbd4fd09839a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107116e6cf67f1871e908fd30cb84be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155e6cc76297881d4ae1b4ec60eadde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98470d919d00c44c21670f628d7a2d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfaa40625c4b4d6070d48ea8f56179570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7fc64b7bf1c83ba9008c0869acb6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade5b3293e7c599bc7cf3e56a471e37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034bdb8b27424cc07606ae31f11d5e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f405f1b4cb924ae277991076d09f399574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb99e6fa42a895d240dc8906e3d44d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cac58c93ceb1e846ca4efde1b28cf1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6a702067ec566b2cb9e3d7978001577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5952950bc5d4a728c5733afe4ec82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf9be19cf7a3ad8b31c2ce2362324579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4b36ae190c9c730dca41e72a79c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025776a6a529ab50830d0b2492bb57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a470b9f99142c73a11a5624e636650582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a439bad256505fc36666461d8633583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271043620914c99ad79b98c9e9c6246584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855124dfa8adeca98c42f5d471ba407b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c73f516c0159abefd549dd56a6f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db418c6e8e67ace6f78eb2d0f2c953587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925b8091a3ac64e1e89480ab7288959588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c0d78c8bd14400c7864692463fcd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e413f1332e296edbd2c693b0021fd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222537a83cf4ccb7fcb9116c76528fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79704ecb971be7a55a616bba5fffa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8cf2afe0cbfbeb7e068baebabfa5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3431e29fb592b3d24ce346b255bf9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309da3a59fe09e25ffdbea53819cf2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236901227a6dd5472d0572d12b32ab5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b58db1f362ee3b5be269df0a4f50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ddbe357a573930018255d7280569a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ffca359d1088bb3a9394ccebcd6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd492cfe8a09cd9550f436bf101fbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96bb1699c63cd7ff773d2a7d212be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c376bf0411b73aee2f1d6028df4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a55111e3bc4154770240581f20a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92116a85b54d5fe9d896203d725ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef315848a46b2834feae424279cbd0df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb45c9d7518cdbabcf46b9d4b0dca7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aff0dda46f52f756f4104daeb18c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5bd38aa282c9aa29071b3cfe9eb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7b1fccf5a8ce71e3a3899094adc4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4204890c46f53adf6cb3d6b964297610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a038483d0804c8dd16631a17b5bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b6d5e636311358499de9c6300173f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869772b3cbab956099f3eabdb00a775613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c103adf1d4072eb3fffcaef88f2409d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6000f20364941488543dcceba01be0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7f48cda9e584999062d31753ab9f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1963ca3a86002cf8bb9912e8338e0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4611ec509ae779d97b283ba0012fa7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f5d9a981161e053ad3c8d0cc5ea07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fcaa37b9d07061467142390f35140620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c02a0514ca9fd5e566e028df043150621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8ae83f1c192be9cab5247c34bbdd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4d874f26075201ba6d44b28e6376623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8104f1dba74ab4a6ab16e49fe58e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81f31726856a167c468656c16dede625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09cb75d8584d4cb02105e4d0dad81f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdd5c5835fedddd735423653de22e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e908bc50a0fe6a2d853fea1e3062628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d440bb67f76e834fe764bef8c7eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3703392e4f2805a9f02140567ad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3b3a9532f95300783c2a20eab30bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec435aa3e2c1d60ac466f327bb6c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656782ebf910d5584f70cbc429a821d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45614b2b4b5d7cf911fc5dfa6801f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a650f06fb8699e2b4cbf784cbbdd06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca775485a968c7a3eb07cf71a9d32c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6288ba52ac19a10ac8f164417d55b6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad1756948c931094e249c338d954af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6edbe4d75668197727eea0b0a741639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75006a79caf450c4f75cd347e020cad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafef420f202beadae60e49a13e539c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea248804bd772fa3e6390e36ef7750642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d01f602a8ccb56f50af94be5f92ebd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d90a650954ffcdd2dc3107b5c08b73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0cfa8d4f3be5eb47ada95edc43352645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1d3217f57208b029c8318c14f20bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23989ed9d021b1785b5e2a7800aec7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06475a3b5842ec3dccaad32681e67ca9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f30988775e002aab1a56c6257852f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d1afc20d41af69ff10dd200c57b6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80e720d2961fc9f966ce320c2764e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74601aae9582cc3bb993e1b3ebb86840652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29768546db7ab94ae98db6cb9232eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220149a37079b4d7b2a218434e51e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060831741bbb0c709cb123e504a3c944655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0b13fbb40c2293f72df0d47414043656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf7f9bbaf209c96939673984bc2749657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5cdb50410f3dc62032e7a4c05b05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02207dab011d91e938aad6481d44ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da34f8f324485fd42dfdb50197c400660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad87acf959dbb243dc8d24bee29008661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448a7cb7ff7e67a1cdea196df9a9c72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa591aae74bf5a7c1491248b595a97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc2dac144d5d22d2c8d60c161a30f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c6b1e243d226bd69d2e486083d54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895415e0a5b6fa11fa72a3896a8e06d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd581cf4de597c045744e33e847ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eb9c331a366112ce7945aee937a20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ddfb6476e1a72afcf231e77bdfa2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34041ebf233cd30db8408229697e8a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d275c85492caad75a3a7a4e30dd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e3881275bc81f471663a572316afb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ab122d3855ddf8056b3630d7c5835673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470888a007cc882bd6d95a1499d6441674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8a725a9f0085aaa8e81398e7d0a36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae57fd64c2d421fb7573ee7453c644676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa26a6f58c54c2884c070f0382a1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf24e5980dad17cc64970f009fcab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05361c78a363e88885641d3760d160679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade8816bda4706b2c8d80d14e3a1ac6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d47e881243a99a139e0dfc1194686d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c7aa4f428d1c68b3b62e97b04d675682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb8c984cca8e01789fcc26b817e72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd7e1fa197a63c3708da57407152a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5deb59161cf983a54f8001904cc88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3e6f0cc508da51a3f54f66a295b2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503543650e9d64e09f4f22a2d309ab6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aefa2e0ec64e207ed0559330439f3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853539a04be9bdb5fd5549389ba9acd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1bf3ba95d54be1940dec261dd7c1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2043bc52aab8b9985518d669652e78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aefb2329a0a65018801f8f49946b7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7400020f9cf4826f597137a871c62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff7b654b8bb8d8682238f773b64fc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec644575233362e52913d4ef9fe4e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3afc62ed88c4f42d1b7a792df9e83d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd312138466ceddb8e3a09a5a09b3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bff3487c0e9931f863f0237108d28698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad5bc38f9b4846248f8a5ed8b11639699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dfaa5807e43f73cbc9be134397648700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb454561bfda1f244d0c47470ad72b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1ce9732c4d69ef44b539385dbaee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb68f308851870fc50413ac456b8fb0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb8fe790677af93336283e1d54036704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b05421dfaaa1a1f3de06b7894c97f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf7ec24475ac2a2cbf2caf3b6d053706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581303705c66a6e738bb9e7e0e97dbea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defc3d604a9d3c138ccdeb0c6f4b104708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7607c56bcff84af8f05450485c4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb83693b296820dc69c0ab51c626e0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad6f70f71248bb904edaf0ffec510711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece404c40c4ad9c66d64a48d14f4aaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed375c80bd557ddcc560137efd5af2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c621c75acb9082323a5279ecc6a49714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cce5037293a60fc43076652729b36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21bdb17fc95779e191bef9e168f2a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873b1af57fcc625901ab512e0c428a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f2a59c65a405c7fd642e425aee9b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374393e9efcf259d859fdd22735deac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694bb70b969370cbd7e5d6a083e5b0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f8a043cb819290e0f671b05cb6607721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dca8caff51b7d10696135339b270a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b1814ed705adea76226b685745079723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f64732da5132d49d7698776866ed85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06b62a916c2882afe25ab08080099725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88e1deae9be3495c7cd9c4ea4eb9e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33fc2c89387a18996c106d6dda3b07727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa1a37259843ad1c7940fe205ef63c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113b2c04586f33e8d597b5be42b3d23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e647154eabf3568ff62d02e46652d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029f41c49124c01663d8145ff96a640731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c0b5d795d8fdb9bc49bdf1011d02f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f5294cf7d9d805958912f6b2cbde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb33e1b5f389d28e851a94854fb61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc84deea1c69a9506c5a10facb6f671735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077998a2c1f27c8a74dc82a5acedb3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f5d449c6e0d13f723e16436987b84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794970565291d3e0c87dfebdaa643a51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ee3f0c8e1ddfd0c78dd03d552954739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e422453ef5d2ee5623201698af9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219c89b99604d0f3bd2c268d26f3fa4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e02a2637c74ae78a60fe28e5f2ca4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd98e9a5adfe110f6f38f459acb7278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbefcfb6705f75f3d0511370ce5448744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79988a8eca9063e762cff7fbf872ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d04428a647998d3ee7d7c4c2f8be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b951b04dd175e77e72a93acece3e61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5901f8c540a80f4474e1759e5dfe3bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55612ec84034b6ed46c491560fea789749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500abec1b1a8359bfa7889340d8449ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a685e50d8a1b5dcf1d5fce81fbea57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe01e249c17277c8e590ab7a99f826d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f46dd6f5a6c412eebaf5b525a157d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7b2cad3f45a315e78019fb4833278754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e25e4285b3faf9fac3e00a5a9a490755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a49c15356daab5a2648a5c9436d8f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ed7f6e000cd69dabd9c68818c7516757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92088796d71b5c821f2b98ed6e8906d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88cc04b83148d439107136d96c959759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>