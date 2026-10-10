--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb225cfe4132bcd1c80fc9531d431c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343389772fb07b4762a6aab8e59b23f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409282a62783581034ccbb736029ea3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30357e4acd0a91e9a8a88e2ca0864c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf52d82febc7f935eb988f289d950d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c7db30bce18c03b367a0748d717e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40741619c2919293ade688db2963efa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e14cc5e474f489827c295901658f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b40c58babf72f393f0559b737ad4559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b11ce355632a3ad116371c6a920ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353045526dd7d1319ffd6a74722157411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2c2fe59f03d999c57746e8e468bf512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc271892644213084cfb19888d2ed0c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45569e921eea9f8f478e5c07f22218114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057949d92de63149dab8004a5a2ad8df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51720347a5d716364c9da19b0b0b1fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2849018ae4dee0cc6ccf7033e2ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f46510e1ff5f1c8b19a21577deae7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876038964f274fbbe9faee1d3011bad019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840e20476f7702d8d5abd8c04a2d72820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be514a608c427d26a2ca912c1be6857e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196d2ed8611aed293ff363eb01443a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1a8cca341121e3cf0543ed4c413bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79074feb3a4a26b04393d5795c49fcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351344f6d865c927a6bbde157cadab5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf380e12d723781b5e5f34fa22b0a7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977104049ec9b8595927074deccac63a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4144cd178d358f0550d8a46bd3c4f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b9f92ed33df26e0e97d300edb1dd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec5bc2c62128437fb43faf87bbee430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b55234089e837cc54c1ef52f10e8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1851094a05948ebb19a0ab9879d1db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa182e1ab34be555e1290531b3517ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ddd731b198f6da8b35b09a70b1f3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d8c4f613c10e0456f78e123b00c2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5bfe424ffacc39a9bbe24cf205c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e2cd88771cd5b08a62e4470d1019d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d452df0207e5b26656d8ea854f1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549d4a478ab0d349b151015fca2ef8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b633b7dc596bc9b72eec9997e75fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f24d59107ecf4c487200ce2adf2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124234f9ff6e20c9a8f69aee392f82642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff222c0f9ee2713e2c91c71eac5be3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fdfa748174f61aa00805903cbbc0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9765b69562871b97bf696e37779545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35aca517b204ef92b539a69aa55efa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adafddda97d82bcb766f081d94e0e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd18436e16f9a5456539e36a3dcb3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198bed39b9d07b2ae43b1ea42ee8a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4918225529fbbaa72e02fc8185d41d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96612855eddc68f42ada5c1b11f202f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415dd647509eba6f4882a5ce703a93852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b80bb1aa361422b2853cc8e4d9b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a39565f236598cca9bab677054a3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbead8c4f3569a877baaf083018776855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7cb272933b5f4ff66e44b4aafabf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8add661541a310f3d2025068d73de2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe47097d55696fba3f3977e9a808d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307654186a5af2dacbbf40eae55b32259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa56815433db8771c07ddde5badb5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af34d117d832f8992754fc261ffc3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c456b425314a6caa8f14d6653b5b9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1844fa1b67cf0f8167c43b318713a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654f4dd9a093fbc16ea4fb18939d0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14288927ce3aa38f5eee31025e4c70fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e5760a1cfd9239d5ae7c6baeafd8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4cafa003d5b44431886c05b01c96767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab3b246b0ee1e838916fc4cda9ce568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdfc182ef7f72abb806de71d0060cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826c8e4a3a4017a1cd8fdb6f282569170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead301049530609082fe81752528bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30549dda0075aa8dc81c80983d42981272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3249347743c75b98dd3981142df30b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9d207f25afcc917e8e5b12d5d9a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a01fcca64ff0ce7afbb719845d19a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edcdbf294005d953b5139f252426f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c99318a1d333a9f2e7c81e964bd97477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e283565cf92ff81f112cf4099c7f8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683972147c38d1ce0d46103685e6b8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495768bd7cd70f0e622f912f34a164c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7083701a028129784465c90f6311181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e5a748186642c4f0e4635330fdbac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd93172c046c92d78e74cddd4ded683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c996ad2708ab4db8b3e1e08ad6d73fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af684531b0255ccde7b6d574757dbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf200916da248da3f78c5afd1ae4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff4882ba78bd090b659a01b2b115e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329526ef408ed6c228730c48e50af8e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72357897f75efe4d5fb23bb06a0fbcc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30c5fc4481730176877a97f3e1aa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480910cfb95cb037c819e2cec7df8f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cee5041bb52224c6fb8f5f4f4ffee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c07c8cc71cd6333f2ac4801c859a0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71077a2b7494028bfc004b85dc507294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6c3efa6139e25a2945a1597f0f01095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8b7323c1e19244fa9bbbc17ee41b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108acb04341485658488c043dfa34797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976e0661bb7c25bb3c1101e7ff44c8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7b1a48c7e04422479e8291b978dbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b9b7bd6a75b91a25251918e078b78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae9faa06d1173c99f8d90b27ba285d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0bde74dbcf667a8c6b41010b6f95f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888907e98eec7cf8dcb92c819a07c4c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda2a68bd442b4503ae4f71c49b9978104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38087e6b6138ed1ed837d6d4e20ea58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd6853f515cb8ffe3d8efe2c1f0a24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba6708bf77d342e66bd8d8f0655ce7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53d6a2d9c83f028862a933ab91489108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfe70e4091d6c1d76836a10a11fc89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf87e1d1ea29a2c2afa978d637d379110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c821c7384ad27fdd5c3219aaffa5368111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d179b831325e46a1b75bb6e4ff68b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d805f161b0a95dac170a63e48472113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01424428826e85768c0842eaf9cdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405337631a6126f0e167da39584df0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32521c4892a6c754a97bd3d66fc93b1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bd57eff832dc5599d468c57ab22c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e95f6480284e6da2810a453aa07f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d928760653d8de88cc4f0c82ff4c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8d1f1dd0d122969140d851cf96ace120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00de92d553f093e03462ec85171499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcadd9b4c6489b3f6ee7be8506d9f69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea8b9bd5a8488d75833390d0b63e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348e72084151b785cb47a6cfc962a63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24a70096a2c55a0bd76a09abe586b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f95fd29a4642b2bc6b3add7c2bfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e339e1c50cccdca1fbd9a5024afe493127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff39b1a91a295b4eb9247cc1d63d46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567ff2cbc047caba64ee5812e05c4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18615e4806a9a4cbac56f59b0812e8a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c10d5320d46fc7d5674469e12d26f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7e8d348d0280f8fa1bb694caffad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861c390f8152290aa2be64cf33164a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dc432df70e7375f8b371d8fc84e5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260f04e89985174c9376e7f423cfd23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f40aa82f165e2055c0d4df084b927136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970956fd738cf9b8c0490d487a00a80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd471380e6ac149f7e0256f82cb90d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d59ff20f50cb4fdcb1d35a20a6161d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64624faf118e4b8841ac3d863fd31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352deb60653a75d0de4928374abf35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d35372043fe218d31aa9b05a0b482142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfb37a8976fb266abdc82456f33a41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129887b3b765c0ceb328e1fdb6437ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb8b95cb8180e620a83dd56de3490d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe398a8197d24cb2b74c39db3eba997146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf249ce40f41811267146ecdbcc53bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1836d42bed76267bcd6be8eb48ee8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b3713cef5296a6717ac062bf3c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e8695e1f665ce3c6d760c6eb3d480150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5ae2f936f06939d0950b42d6f1c3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51675e69a9ef6ba86f03e3fc02b8f7dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee9991046e4af2ae723a620b1b5c43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a656b5bc5412fdea2ebffef9224f9b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e3d8672c9075ebd001a1173ced2cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1b726a9b86e16223cf495924f296156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697671cd26fb9d0e6e143a77abdddf16157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460caf1fba73aeae3f10ea25d1e3bffc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9ebd4e5edce55599af33bd84485e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635f7ac6b97eba1dd5069ab6e296a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9658d752eca18783e874ca5cd5abc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460552c90488a2cbdad1b973cc87f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36291f7952de4e6c0eb3af8c4fc149163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38ef6483ba24c230347da5d200ceee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa249c6b2a89d944d371317fc29f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84758757e3b2235a0ecc06ca164d48e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fff60745b2a5a44ac4505da51848d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3622b123bbcf1d8c503c3e2a6dff50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c455ee5b9d2addf99dbd25fbcbcc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c9106b23da55650ea0e6d29fb6e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83970ae3e6a04e6ce349a32ad845b29c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73f9173c51372f7078496d86bccf9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ce67bd0c1a3a5ce143be33da02ba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aecde24d1751ce3450fc44ce45f38f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7559eb2ffc795880573e9ccc1eb771175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60feb04318e17ee7f8a151638dae8d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d34fa4b1031eaf121fe304733286177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac372e4b8355e8839ad649949301bab9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835551534d49deca1e0132c661341be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395847a8470f103b8d9a2dc42d1bdfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01ac2558e157683f9d0f5c9c83d48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c50582a7e1e3f87e3d6280356def7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313dd243b2fa24f8888cee6a62610aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56923fa22143e1a5760a05646a78b92b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e7772edfa381f9d1092e09b2e33d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21595b1e6be0f425d21fa1e9a8592204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40bcde4dbd7fb7a596763045a931c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7e9b7ceb4aa2093d8064775411059188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e23f7e99c18df41ca9a869788828b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826affd6a341407a4d7129efa822bf8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127317b18080a3312dff749cfe279041191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619093e8734bfa53c5ff5b6c63fe4b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a484eac634cd766df0ee3533b847193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da18d43319b6e1c9d165588b9c5cb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4116684aaca10cf0cc5514422f1f66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a085bdc20bf8bba56b7185ce6bc7d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3bc9f7e690231363ffca8056bb42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c34b06d6da05b7962955daec8a1a5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486839237b8137e3c4d25d89f634593199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1dd5b1c71b78590535c8e1cdd4552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a9090a4da1d6b4ed6c2d49124b91c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139178c248b305e2435cd5bfdce13ac5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8929df2648f7b5f5b6c325607207cf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286f42b19d2759c0244137418acfe6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa163ed4dccd5f87d9038dac4e9831205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bf453748839bb5b70496c17500b0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a7e859aec68759f6b63c389092a01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6e72f97bc8d6cfe69b08faeff76d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00452e7895d8a41389a9fbccd9b2a4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c689238824ec028caf5ac538de5c66f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146387421c4ababede7437fbf7dd3ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7937e7ad497ba3efd8ec39c7ed916212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e74edac386d32e2e5745564bd58b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246950aca96d2927b620b481841572f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076de726a977538e9945ccedeecdba95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bb0e47902147407cd363d60ec8009216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac09fcdde91e2949102c5d0265ef0f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86265d31cba64e56ec33e08d19858c14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c028b4750eb7296e7c92015097b8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a63a35eb91d61125b67a62c639aa86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf5e69b30dfcaed47d8864ba085af5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa16938395973297460f49948b9c77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380caed09d3cdb4e2b751388eec20a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463abde97da7a8a4403a835e0968a62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e69a0b68e42f304b90b5b3f78a296225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122af47007d77a82bc4c75cc0750d2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f93b705897d7e4bdf392a01c8d45e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cadd8c5184c1b421699366bc89773228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca66873cb24e9725add76eaf1607a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d37c481d54b3151bdb31213bfcc5d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a1e67a997f904c1a4dc8737ef93e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f725ee489175ebf89f465877c9503232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b14aecde98a83b4f065f9936abfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa523cc81203c79bce749579fa044af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f427f96242ecd1fec40aa4dcd9b330235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91d60b45677064659ec6314d1d15b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345345058c3feea179793e386110cd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac37b552380e7852a261a8ed13f0705238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881854debcbde75067391e7c078c8f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28b99f23a57b18d8746c4fce0d9fe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc8b868dae61ed9f5197ec83729ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715ac62c29b8107ffe57294df2ac83a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce30230d6df8781f713272b72c9a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9c4200021a666d175e6527a06d84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7abde8f7c0fd1d32f81d2e72acaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea4bc9d272f76448a5e12a2dcd470246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f169d10d1c814d745e1f07aadb74ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233362bf671f55d6b046ebdce8fc52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea38809c91482104a3b30344d786ded249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c95a2735f6e8322c2e6fe4e709e36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f9a25bde13c543c967f17613f4b73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92620ec324dd420e95d1b0aaaa034767252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816c3507032cc842c0decf001f8880c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc73de797a6631f94ba1c0ffabf6d0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50ba7790e96cc68dee8dda14d0629255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eba1b85be6a4330d99558c151926fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ff2e57300972493f7dad330febc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c199f2fcd471684cf611e98f87098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80447b9e1979a15f95d58a41db95a0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9b7e2c0fbd598f913fcae1056ac5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f9784bc11bdc4b4029094b5ed09c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9bf0b21c39651ae12aee74d750e12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e903f61a049ee7146b8b6b6b1f9fdb4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ece7e8f87fa49e9826ad3e6c397c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4110a2f5f437f639bcc038cd71d0f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dfc0c9e583d2951b45d5e625c7869266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bb990c1fab98849aa2d2816dff525267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80e9ce4879dab47695509fc503f3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585b23be16fa13caaaec7bb020726ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492faf64ae5ac7c000482e888d5f73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5d45f4b898eaa699d213a48eaa73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359c8e50de50ceffc7b4d537c3a554b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc3602b8482b8efab6781523ec7b15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c13de78ee7cb88eb175d5597e25cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdaf4e4f7bc7adee63c4c74db7689f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7081bd272e78619cc1eeaeced1616d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0765e329157387b33e857d8fb5b6cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c665f311196423160ea1c9eac178c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77ad838b8fde1bfe95f5df993d91d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eacaf772b55c753280bf56b90ee37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9244f8cef5ea0e7547a4c79223db2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5730b7a6a682bcf3c3d1ab04e643d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5f61e43785b80dc7030bf9ff8d150283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80fe5cf0aa7218fc4ff63e3381c0fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63099f5570e4735096e5f53839d642ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347757dc3839d59d3401e4a5b7f5a9da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104e55a852876a24a888056a3fd042a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b34eecd43717c659b1bfeacce0592288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d2f7f4420a233bf66f1f7abd52ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c992b27351466130fb10439f48b1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb7a777127c2150106165385549db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe49c5ea482a1a6aaf8059826e759292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2b2a1615be663d63216cbe69e25e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f2a697bc0aee57eccbcaab2dd009294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906695ce45fe63a3976ce44d3a5c2df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05007cce453eace024d9c81551b07cc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f6cca9cc5a1e7102a9b278b13b5b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad7315c3ecacbd8a102519e3295cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f30ec14f59b71ae87f7111334f487299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389631aa26ec000b9c0fe473002e21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801757d0850381219df066ec5ceaa5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9a88e5fe21d52327c961b7ca185ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476d03613a2fe92282961915af53dfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea42e242195d08e5557f5a209a99a4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093527141dfc9201af19c5dbaa2e01f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a45bd18d73d6bc0c1dbdf2036fc6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b95841ad7935ba0d7869b0276252bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb442eb32c66f704dda0d72275e01717308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33f36c6f62d9f0dcddf167e29c954a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac7bf4365a465b791d36905cd47b7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782dceaf8d539dc405f134a91e56c35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48373204d052a11cf2819646782f448312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ab438c4613eaa3ba81ecf45e7e4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6155ba7c58418915870d7d9be1b7aee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c50b51c6801eb7647e22a7ab5655315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e5ccba942b094745b4d49fe301070316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574907a80134689b8e43d3e652d079a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee855f9cdf842ad9ee3aab5006fbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b4ac436f1c33d2703759579ed8e5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a263c934fe3d561a14381f1fc8ed81a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fdb9ae3891027c01d38326ed0eefe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831e19b9568642a638d8ae2c464cf7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515eb83fae44a69de5d5c088967a06b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589414610d0d145f44a2ea7ca290774324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9d5fd1df0bba6863ba71e0a7ce1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81fe811297726ba6a8f467d736650326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15101e88b3d0e447bddf86426a1ef9c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313afb96f48800a8a5f9ab2cb963aba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f4d4e32329055b200ba34f720f16f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c95ac1d9490739f88ee23275798a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f8df886808d621e6a6f2b6cd46c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c68df310dd339e1601b1e3e78a09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99e7918bed6975c49c74aca1965b99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532390bd42aeb411ab0e781af3937ee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22502ec9730659496ab8a39f2700cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a97cf3f6a1210c97d695bfdff3a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dd9e6c983de51ff839defbadea53b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c0fac0b2a0980b179fc2bee5c6d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765991c9765753f01053e3924c6bd40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265da3fa3196774520d8d002ae3173c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e73c605de0bfec8c20df614855b0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ddf4ce0202cd20546374c72aa5121342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bcd66cbc84c2cbbb5d853e74d7364343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa8bc869da0901844519fdbe4b34dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6dc703567dc94f6edebaed7df6ca2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5eafb4e008fe4b547f5af4b4d9a48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7131aee778dfdf13cd248db431659347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce773549f5ee3e8c808e5f0b382554d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92d0c6295a671ba1ae138f40278145349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72412ede2f0159a4aa9b1ec2eb747350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42d3a89bfabc406cd4e3916d6befc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddb48865bd7cecc459874f5504c0a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d9dc8c937098fb761acf2a80d66b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef500dd3381c3fbd88ed884451ae1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13948d15fe0720485ce3de39b7b6001355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad2f1fb9824a4e632b568e3d1b6439356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848886dcdc8a1f8aade074af756f2113357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d8bb5f38f26e9452561bc8529c8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cc86997ca2db1781a664c01690f55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb561d91d90b7420ad44147f2a9de8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b899c599c76b72a7a8fc62c675169361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327938c63ea0b805e95afed63a38c7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456aeb0af4036b7a20104d7eb94a38b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880953898fe2bff5ba8c6a76b639a37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf63b4b29d5fe8d2bfb293aa152ab0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d5d531d7259d53da18b23e8c11e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0da62c91fbfee7e0a449dbae35efa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a62f26d383128a3efbd4b1a091b455368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0551cdeba6937f226029b004269a97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d1af85990821e82d82acee9bc0a9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4587d8d9690bddbdc8206fd3f8ebf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed6acc2be40a67c0a27822e5d44c6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81803948ba9b2ccab9a6efa944bbaf1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e9ef8209968e48674a4fd3e24ecb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7531b521a2df5bbfffe3ecad2508f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad863cb0e3d9d723e2cd005b5c259a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71ab2c5b2fe0732cec5d12d05a1d9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260ba31a3c00550f04cab5f44fd6ba6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4684eaf9a516449bcb812088e18f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49cfc69d95d4c2ca07bcd0cfd3d5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2e4e79efaa42e64baf25d92366e30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b200b27aff437ffabc7e6d7b8b2da79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93e0b6367ce230feecedc26d9c3513383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da80554cc15076cd1c8b0157461cf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91638c402641d9c685cd2f3f1613a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300046e063903a3a9a257696f5ddaab4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c36da7499d4026c812c20f5c301f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a01cc2025d8fa9b1eb1fefa48155388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83c2ae12ea053aa975fcaca8118f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028182bb64d0b46de8ea5b560f24725390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c01ed26cf6b8662ef13dee7c1d71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddea1220d4757981f7e00ef4424489392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db12f5f7d9a4612d4d0c5dfbe552f3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec730f0c1289442bea45094c66fa3f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857946dbc4e41521215a8214c02e5dfa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c556049ffd10d1b21b7f100d8fee40c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e0e7380f57b0ef3ccfe0f8c48501397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d912b6c3351e246d8efd85a82de62d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1969f7fa1eff61cdcea59a2235d21f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac44f2c9299906ef46341d709f6621400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b0ddb20ebd89f7b5660320ce052a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297f59e9287746d1a4b5b05e9cd1064402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94812087e19c924eba68acf929465d30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b5acc6396d7daa64b381960c0f9e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3674076ffd73209f216bc38791c6767405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e76f7dbd2a00a9d5198bd9608105406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa37fb744e8aaf54bc5e94b5fa111407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf7669dbb28ba2cbc2133f49c6eb47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc800abbc64791013136f28e251be98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf20095a677984f908672e0e9f57ded410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ce248f405e6bb23ecd8c81d11b611411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c535d2b4dc2f92213c2679cf0c449412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b11084c45cc2a213eb8b4e357b2f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f22cd759b1d5f1073e12e553b0647a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260acdc7d260d8196855058f3ceb4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05146d3e98222c245fa99c6460e05c2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec923fede1beae10d32f34801490687f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c3c841a39bbeb67379c71095cc57a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61104b54ad7ee6f9cb8730fb44b826e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecf3482e1d9fcb3bc69c52ab3b77ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62046cd4d528b8750ef8cf0c92c8b7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb916fc9c9d73e20ff1d5ee51af5efa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343c72a0acba84c4520028963b7ff96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92805b7814d1f82d4f959dc270104fcf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473f924570dc209d41d841214c6d654425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57152d9c88b4e451519df07138de1c85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dcc57281b5b57639dca5aac9d3aae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633935cde1caa2dec302fd13464190428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9178de960b9eab0874a4bad56e47e58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582917317ac30c1529d0cfcfbdc3b68f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f0caec392da638cd6f4ae397138aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ee03c0dd4d8b80f50c73002c84cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73b88c8ae2788e16758721ca0684fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae2626604a6fa907e74e757285b759434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df905202838c8aac599468df6254d8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857e9de2a966f293af0697b192fcd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358b7a745df22c12132ee340c0e9b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c98f67cf66ff2875d53997e363a0f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8ce0bb548dd62c81aa1c7e5995718439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea445a6304d730630ed48bac38d05420440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f62ae8057a1b09ea00909584ce7eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c0afcd919756f8bb05b13417ba455442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448762831181e63303874ae4bfb925a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fe4e04865caadfe54ce03f10cc708444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cfd1fc62007fa86e90bc4e14729e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f80879c313bfbc40fb94df0d015ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eac4596bb27772dce1a198ec907794447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816847831cfec6d666581f740b1f026b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111629ac39823a27008614ec1e3f23a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c022559c0f161ef7361a0a24530a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a20f61e58c9b0aa518a9ae0f07fd0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc3dfea98918e0d5010c3549667d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e9a2d988a2a21b41affa362f4c48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec081c7636bb1c53bf778992ec7fe13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ff1fe9dbd5b4ff80b08f3cb01dba1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dadceb1e65f2687b946e582be593b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be7c94d203a081b65434e3cc80682f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302288ddb8567292fda4f7655af498458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48ca45a894ef9c825d90c4b787ee20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e91b2352ceecb9283a13d97d5334a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea88ac40e046c0745f2a7b06c25b1e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b81990752971ccec67ca6cbbf9f36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a39b3435eea889333535a1ff8f05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a555c85704d4b82138df2700c6a3bd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24de108235f16ad8fd6c77bfe752e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264715e317d17a68875ea48774c84d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cec54e32d2a52f1425a85857eb18a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f823163677b36a54c07a92abadd0777468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52619dae7b52fd2e7094394f7ceb6b29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa861a973e43aa77b5d094f9d9dd4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676bbcff4605182525b00c40b6286e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa372c5ce80703bb999f8fe2e483763b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106c93cd55769e9f96b988cceea909d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d029a55d4aa08378ed70c3ea7526fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebe56c001d3157b40928e13710ffdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102560105e1eacc76f072fb2fe578d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad91ef779133afa521fec78d1cbffa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f700d3423b38abf54d839ec53b8adb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831bcdbdb9a7220871948972320e849479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88987f56e8cd889add25922a6e39cd82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3fbf0ea0d68d3af6e4cd95070251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac306c0ed938b68b7caab31169427f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0c5820a6ec8bc08be97f4a50ee20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29411f7f77e529033100f05f7a650484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a66019f5ada171cec704dc2e532bad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d89b4da9e532fda1e77ae34378871486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93466a4f6cfc126d31788fd53f39dca5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dea850ce970169834e4b4b99cb79cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f72156f81dd510cb1e8673ab5fc5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7421b8d08b42f415774c89b4d3402a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533f2e27c9a46e7bcbc9d9d05960a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4290ea0e8a75eef0d3cc098bfc4fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fee0f824df69864414067baadbc68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dec3a97028c19554a00e0ca955732494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095904051ad63752ddf457932258ee6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9b86a73e1c2998af542e93445ee9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cd6b8c71b19da7df8d429e174f9ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d5fa158048c2097d2e86a6810af95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26897f8c3db68fb95cee027b4f34d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bfe736b7e8edc2776166c34f13b3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e308cdcfab2b00d32925cc08f4170d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6441c1614d15977e5989439f323b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bf58e62e281bf0a5995b0c88a8188503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67924c3f4f737496bcc6d8ee7d3e04ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f311ef0d00f3969920892fc46e17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f215636056b8ecf554f3966f103f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579e05aea0f71764299c0c8ee783cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9313c143bb337496be46c9e3caacf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba38ad8de6d13d8ced6031a4fc4bea9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9616b3c4b43c5f0b743e9103297c075510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de29de60a1a4d6a44600413c948471511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d72669859517d9b6fb9cecf75de199512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f3d834436f8319f6c8088fdb29db5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740ffaa4a540284c00b31fbca499ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebddfa4d4557d007035327dbf7e4f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08897eaf2910af5ebd78e5c71b9909aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88266d8271aee5eba53bda7ccf640a1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae46ab1f0d3beedd866e3a9a38d009d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e48fa8f90ede9dd9c79d300039aa6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd326cf1b837e0b77b0a8adfefd6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda76dc3f66386b5f056ff6f55670b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729fc7adc3ee2cc436a1a8be76202f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c33aca268a29484ebb85a9e342d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88620432560f79869abac45cec5adf50524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7658c07bdd992ab6b66d3f0c54a111c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf90fd60f2bd3688c682079420d809526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4088b8a3ca619b0e66a880615d39ba4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c9d853a0eaa05f2a0eae8c8e738fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe7e7534a2a5478a862c8ec9f5f5df529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d3a0d2656d5a52fa7991c9918bf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c13aa4713e5f2bda9d7d054837cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578274e3eca9e8b1fede9de1293de71d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a72cb2adb0b6c8b98b3b84fec5e91533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904fe79ffd6570a51611a2b0c6ec0b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceee49794d132d1b8e583a1bdb450f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fc49c367666a99b1c65046c7c6b49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a616db0e28bfea24747f60430939cb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2321fec6eaeac15f0750bf2c77fda6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a593c7ab131ce851083b54d4e432ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa40459b1a4a2f9b0d38b4b852b039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0c43223bbe07d229e2cffedfdc0fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda72b12e8c8e7cb0355fc848b5f5ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67862706461de25b6ad1bc3cd071793543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880fdc2af004d1e6b2e7d6580d4f1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf489bd7e87fd2f6c932cabccf284545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff65015e7285edc64dc1966977a5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23d90fb783537524d3617a5f8b40fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c46e087ec25d399f0c5e78a28892bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afa2e45e31ca04304888ecf4813d84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927901a43b25350f8ab9eaf9ca7f6c86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cdfbf6c90f28e47462fa8271c8946551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274481bf0e1e8ba31a69e851bf65f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e0599238fd173db308ac20b7c02be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa25b55c52fa46408cae340a40b32f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569acb10438d6e5d1b46ba3cde7c2af5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fe077b19408190c4fe0a1598199f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1df95351ae8d06324a7e8e64e7c51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80381f32f9533d75782ec86665b6e3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81993e3725a82ef7d26d60beb2743a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3235b0982c81b5cdb2a8d0abbcaa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674cb0c42535603ccff58de7a86d694561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c68be23e49d84d0f00a4624dc5513562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6fb584d30f9bbbd758048c65195bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a390dd103a73ce91a63ba74c000d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682f2683b7fc7a774351363a6558a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc86a947082be51231b3dc00081bcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224455f6f958983f72c782e01c82416567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494cf6366d7aaf30807fbe2a180408568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e426ec537a1f447c54e9128a6e288569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dfe57cf7cc087cbce5f87551038d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ed1434d20d802be75e8657913922a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c5bf9502c11e9a87da41289eb38c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aa9a3ad0044feadd3dd23fb471c22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d546ed356f99273fd7d08d03b52e24c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7e7f4e2f0f4a1d32020beb714f2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a791bc4cff446dd7eb9b175bc6a3c3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b47f1abaa407aee3502ff87d7ea79d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b65f0d6c153d5a03b30f98676bfc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d051ee981454f0117bfedc7bdf18d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1286cbfff2af0de47538afb394dbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a01abdd22e5e34f91ef2a030e0edbb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060a8cd7be5680743bd354b9751bf47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640648226fa5f72511df65816d6dcb01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724e445fb7955bee42da030e444bd66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab4307cf57aae387b878b95097b521585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f413eaab91d878957668d1427ded0da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50acb0b97dff44cb20e8ec6b13a85e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dfbf93d3e58d9526d4fe1b57113f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d8958c548cff0c39f546ef64ee31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761633de9e44c2c08b2ae6010fd7a98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f121b65a8844d1d1d455899fa0458591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1efdb3b529778dfed243d48539e47c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a746831d0018e0c05564f65d04cb2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9adc9ea0c659bf3488c4c3941439b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658780f12ddd1ae596e96c3a08298a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e840ff39ddb731258e98ccc164a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe3d396da0251a25d77fc3d646aff5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec5612caa55cb7a2dfe1abe3f9b9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35412670067f5e5cf71163f4f865f49c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d1c81a9aa89783153f04b3268b7d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ffa1b2b332328994d8d21c3680fed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b91bf7d8cb41b2cf9a751468929fd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0ba8e0ad30f3064fdfa575d37839e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87ace3a79d4912f9cbb983b9e03c39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35990540d942f881e207c040741aeef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f338ede3bb7b3f07eaf61c827aed743606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888e39ae3ca9de4b8c1286c02f1fdac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66791b6a6c77f9e271ead4f55d01983f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee579b99e7b76bc57b6a9deda3e0a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442d9b7e00a9a0e151fe56d5fb56f6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9f5bfaa409ac24f0a5a67ee51394611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4104fc567efdb3150e9c3df6cd2881612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56b96ea023218fd6090e3a183bc12c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5009bf7381f0bea4635e4d14117a2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe6f40c80b7f6d4cb46148410cc4cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7b85460b416a5d581fcb38b06e682616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc480be19e96d91ac62d53e65b12c92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098d0a04a78a4ba46c3631f68dc47e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ece8ee728f29aa234a70f6a64972a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582fc2c36c8bd16b41e231fa2bb40e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3770fa824c97289a2abc7c7d7b79d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406fc03970c613d477770c29ddbc68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ecbbfd74f23f75ae8e3459d968a79623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d6ed894e6c1c798205421926f917624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f211f36d3f29bf574311f8bc0e22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e90d775cbea391f7780152ce9d4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa524f380de495ee857a73a654a897627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72289796134f1810c96707adf26a8612628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776eca8fb7499d1f90ad322091112f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c09643651997c4539191befab3c2aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ce7bb56e5295d2d45c411c5aab8ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311a67e79b639b4a18218bebe3130ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ca662256fcbcefd5844d8b7576f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab887eb18e3bc1df5bccbfeb4cc411634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4bbc6e5c8c34c4debc253623440e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1fc8f922699890edf945cde82ee4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0860df1a1f98c21543ff1ef1c3f07c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f368d60312f873e3416db7047dbf81a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c200129ef7a1359c3ee792b055a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505c2821994fd535b64633aeaf6ab6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0da26d70b63cf29c58301f7690dae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c6678ad8427fb4e926142c2427c2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3dc764458d9df0da3962747dd234e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaefdc86bf71b56e8d7bca4b8fdcb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365940ce22fb55e8efd275b6bcdf89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f77f17ff879db5c41f9b91b9c260646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730824f890e07b7dea9ce1b97106c827647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19f6934551b9305d0d00f14b410d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9e96fe82cfa42285b2d3e9cb99f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4ee626a2683a820b9d7137329dcbe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41201dd86fa18edb503679a577c65fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09677ae79a8e62b28639b9d4830de6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69eab60214b0296910e48a158832a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e9c351c8bd1a49229621250ed10c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5959a4a17ddf08fbc45d9aa1c0ff0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ecbbfd74f23f75ae8e3459d968a79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45c8e17bc69474acf9bda34e7cb86d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7e7034ff05266341d2a5c669f378658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada89749066cdec5ba0a4e9825559d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0516a8e6cd79578eedeb45de9c9ca09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b8bf72ca5f8e278f41a64eb2e6dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883876660a1a21637d2f3907ac2f5f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ee235c652cb6885ebb653c4f9bae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83dfe94ae3f4be9728d473b14e6da1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460e8ec6c6628ac0a3ac030240424e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795752c7e6b73c6c86b129dc6e7fcba6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14077f76f58d02ff76f38740ac1dd9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d3aef2204487af57ce9a3cf79891668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd189e6a220d7c592de9b0817bc212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e2af88e1ebdb30290f3b30de52a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836d1b66cf0fa269e20f6faff9ad4e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747078058d0e22bdb3031f60471c8c63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2435a68a4a055e22afcbdf97b32783673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dae2c0e4c11c94e98e5f2381b1eb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a842d91f5adfe949ba71c81f12eb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f578ac102c57b2d1f3e0065daf28f00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6299d9882593e0f4a1ee93b4f7202677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a72e5730d86b0dd23165b746b740ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281cde29446ab3ead49a1312e1a5843679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177233da205996154d67b8590c1e466e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff39fe5653370a019bbeeba2ba4f9ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26de9f0af3c982bb9436d22ec55a5ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef6836d05ea4a202f61d9015c1eb2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874bbbb98a113e30b8d586a8ed3abc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2681a9d9aba11339466501f7ca562685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126efd4feb407ff55a6553aafcdde3f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e03a7011e2851a6a6033b8368c53b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172549e15705d7c5eb09878f7379c16688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c3cb79aac5ebe7ba635918024821689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f9fe5181244ea8e8eace9414c00f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bcf5874cc63182c78bd60efb9a403691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f448d63378f8fa149385dcf2fbef9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18295412380db06bb66f400f59ca6ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e725ac2ca924535100296a82bd4adc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83e190781b8aae1832b238b919743695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7008cc5a31f0cb42b6147a2e8f623b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f652b8eb2b62b2693f9363a69945697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29668585d62680271e4cff98c92c19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71a5b490f14549f8bfd86f410401f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc023938e93630594bb83cd071b277700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5c1b9cf27178c21f65fad88ae355701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88ff44c28d4b9330533bdbbc324273702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f320a36a8b1fd22d2ec3c2fddbf80e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73452f698d6072e04835170578eb786704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616c46669fd7efa0dbf4c6ee76248b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398ef9f78727fe37228e0f50181970a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafdf9458dd45bb40e3f7dd835a1f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4f198b18468ca1cc994ae5f002dad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291de29321adb82e3f0b7bbbaf0a4db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748505f1280891be4d5d285dac8e13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38948194eca851c3e257d7809cbd98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc3bffe69b4df81db46b858d17dc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10139af2b2189c3bddea5ec06ab82c46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a47914f4ad25f7e7c63ee1692a11ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04e7dd9d4502e9dd8e14e02d34896715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eba2f3586f7498783aff5468f15ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee0a38d78ad938a1462afeaab4bd1f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504ec27a1eace4c55474672018eb76718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf7ec999a0aa0f1fdff86e9b47b1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195925853e6877c906c21fc4df338e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479ce3612f5d330ae9a5bc81c86612721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96dcbaf7a6908bf779ca3702b0d616722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f45aff330026970039d49987be8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bc6afebcd6560ee82fa4a06633c4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda5f73d6f88f07731032785c877671725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6cd66bf8069e6a31950e52e4a9a35726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56f2f663822c2310881ba1e43f765727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be952fa83b5f264377f3281ea6c8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a15edf400ab5fadbbc6d391422c26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9d47939cf3702155ad238501aee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535ad43acfc8522b275920342ab2962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd79e5f97cfec34368d03ba708f80f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee3952f762e84f488a6f06f39bf327733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bc7a2e92db5d74057827253d04ff7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b690903a0b1175adbfad9b1ae695e71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7c626088a6cccd3e4874db0231b2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be216d49852e93912f04716ca9a662737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bed4f03c4175abde3f95ffee04e4b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6778352e5c0962b4f98eca1aaa813739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8e3d7e8710c4f9e5655e077cc642740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d48eeac271bc4b440ad89de94b4918741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e4ac1a0e2cbe91fbd8b687d2f8459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5dc247975c71bd2a250ac5b38fb36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3c3edb09a283ded2e9f9bab4983e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b15858004af0b917324747d1e799c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1649d4053d7dc0ffa4708032122ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc264704fdd9e3c59d19df11722e96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17321e8286fe056c80267cb0eb4a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b65a755ec8dc00bd0e7f2e8c666a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f62f1dd3d60963622445542eefe352750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d35063495fd3ed32b7b21e1386d7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c28a4f1dca6017f933cc9cfb5c4c52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5664f10ef7e9c80f788f61e6e8115753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11753a8bd48562c7162491375642080c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0ac6180067b282eee9cd6ecc922b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d667edf5f93b7d2232c8027a6884756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8512b2221f893a3a8232685a91eeae6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e5683b18d73db4dde31c83fbfe352758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73566ace3257504dc29d6017902cfa4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c340ba5d56b9d2401a62ba63c0db8b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8959f43ce5810675a8151bc2e6c612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a17ab280e190053fbb8a13dcd17c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a063edc79d56bf2d483f0dfa9b9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099696a4cdacf1d3cb30cb11db71c2475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bffbdd9ec6abe2c7f9c4d38757c85c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229f183ae166228333dfd4aff4974d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ae464a7f88d81a487f85f7c45d038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17635ba185dcc954ddf65b2623dc1b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af9bc15004fcdadfedb16189eddab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0fcd34b37862ad8ebcf99b5480aa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209d912f608675af36313f65e9cc6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175920ac02387f1b077061db0156deca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b707372945f54329f0a476274c24e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542a8cde00ffa76ed84b4a6b71ef51415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f84603a503199aeabb268a69e121016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933ccc8c735b7b92ad5ced722a6bf4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110350c20745c3a88514ad878b43791218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19f77f7cedb9ca8fb7377b82fa118619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4001ab8e63a18a9a208ff0d548668f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06846d5875b3b2c8b978f3b92ead8b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa4d714a004a88a3e6c1decb684c9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814c239e75fd96d61755c7bad40eb6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d41f75912557f79e0ac4db48fa3b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b8845be33037b2d669f7cd28b987525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df629cdba6f8acea50191d16c4fde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550e4fbe3a48fb5e072a1cf1b8b38c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d48273d2f5923d46c2d7111a6cf8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dcda953c513e40b41b9da087b3e8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5075b122cfdad4bffd5e527aaea6e0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b9e2a8fc51227c0375706210326a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2600b0251875555172338712af50c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7dd07c021ae886446aa7364c655f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d95abb69911793b9b141d4774ffa9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5c73a967e70123046bba135aab81035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99f992366a230302da5f7bd02b184236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec5eba01c54e5dd9505806ba14a8b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787625efb375c749a2ddfc350b5a3a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3732a541be692d1bcc96eed96734ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fea00e24806e44cd60d6bdc1ec33b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c34e65d654fff59bd9c27c5f888a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dae9438f6784bba9350513f84109c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce890d50df7e43eede636c18cc1819f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31b07a6a4fb0c0b689517acb350c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be28a2c5b46ae75bf6b354049dbf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06823755d24a7e7468fef8c47c7fc15546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f5943b27ccabfb1d1ed070f4d2c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eaf36990eae21ef702c8022a1efda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23f992f0dcc964f762bb02f1acbd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1cc85aaf5663012273ea6aaccb06d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1028b016e3ca3c233cf9b3b72692ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be17c0b42ed96f1f79b24039db53fad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44624c4a2853b5adef659c4c521d7a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fe9907bb0cd372e72ef7697d6b88a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73c3d349af6e31e11536428fd189c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a96af70ee600020fb6c48fdf8905ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fa852451c917c8fa22070470c3f5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8d1695c4327d4cc28d217955116158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe419ed0414e6484b24efe353a881d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d4881b737de045f030d4779c2b7cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7de2ee4db5f6802846cec078e15cd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec26649594f42d6d7fb6b57b2661b3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a46f61169c15876548084ea01407063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d30b94137d8088700ba3186fbf35a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4a365d1df897010a5d6ab1ce8be4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8b7a1b48362cfccc1474822b1489f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2f113d9a823952b833fc254e03ae167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c1e105d586e8157a6838b7ecd605f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12090bf32f506bef6db76317cef6f6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd656d08ba2ad7af680c4da02f61bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff0ff9043b8970c9b3ac5a8353767671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da0b527faeb1cddd6976d008db46972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d0702211f265c9ba35f02024503873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033310947e61f689ee55c5089c2a219274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc8e3fb9cb1ce228b6598e5469113875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84461fea307ee63408ed57af87edbda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9d5487c1e286e87079d51a054da0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f39f6d05487e27407fa139ea6075278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62584994a10e26e8d7357053b040ed779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4931738c04d8d3f0457f23fe67434080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19eb88603ca60c2e99c1f318c927f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1442ffc4fcace0d5a22469c42c46382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de168a3563b584069910c3486617801983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140134fdbc6e8d345dfce9981ac62e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af6f08f6927d1be1eef68b51ea353585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d939a69b04443a242132aa0c8c8be486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ae2c87c35ea9f35b581e4f06edd9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0c5756d5af4fff56a09cd70d6dc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c37f89f218c373052465a9d9c9d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624212ebf4c57f24a4a612b5c8d8e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41da5877c47880c1e0a42cbaac4f1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a77ed6f3cb5556c143d41219c7b1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f70df2d6852b9890f1a81fe1e6e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b14d31acdd662ff766e1e987b01db794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b99068bdbf477cc290c413be611f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af98e915d56807d35f171b81f08b3f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853c792344780014c61f6de74aa46d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77642154651060ecc251d014b1a711198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11373ba9f63c56227360d506e518505c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba8748f75b71a9c504fa0b733a5d71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045aba83570a426b6a4f99e1d4a1ea4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7c46d6e9d8ffff24533e427176b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec565de46c778102a674897f46eb53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286c755a61fca7fa611c58e513c4d85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f378e02f8588361718d1fec734d957105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50de26a136590a2984ce9e74ca7616106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbd7188d4fb930c7f8b308e489c94b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ada16b9f2d00adc83118ec984a259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c89c2cb3bab7aaf0cf49da5c5b6d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e2787f6d32107ef3004419ffd0abd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71ad30ae224ff11268443907cd6362111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f98df5c20bec51722cbe27e7271c88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378356645c71336ff3f23d3ac0bc557113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f359a038e4e012e6c1650865de987114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cc8b3de4ccefdbd28cac725f3fe00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a57c56c0269f15dd6958a736887489116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994917c1c0386241f455a66ca291a553117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0602496f9607993cdbf9e6dee97d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f805ffe674d109ddde4ea69f34b8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e48ef9c33c43223981f3a8042540a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a91e72451eddafe54ae39029463463121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46e8099aac1f5fc828b255ff2f2f84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e4eecc13b880fa20b7152f49181e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ec6610c2d975dbe83c40090f04182124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bdfa55d80e4a8099fd2291c1da78e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5115336a0c4c82c18d3472a69f367a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad9804fdf14c8764abcd8b0342b6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179072c20d6a522e7c1820fc919d97f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f337c1884c6bd7c5fe5eb8ea011bb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc3e259df670c56d051a13e90dcf48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6e86d67a25d90f123a0b69f9e95e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8be73e55486a29e811c027b6a1e66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783fc9e3712fc25f9fc16c769401b22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d58a10b1a6a6f3d6d49e402a2be805134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1d25c58e2d853f4f40a04e1dd584d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7adc6eeec3c0243c982f3a6ef202d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20575001d204ac79ec61f827c145d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38499163ad0457e667c92cc493a11845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d046335cefb911c11faa2b62a9ff1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc02024232a56e230a7800d8fbeb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ae9fd759b962b61dd048c59f77c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d7ef0620e6a1ced1a81c3c1eaeb67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cae0d5894deae34c4a284ba3f4d17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e23d072dcd56330369a80eccf438144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625e0210d2b31a4f349e75cb9519a63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef71f6c74ed428c12c204e830dd6f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e1ee376c93fd34eb175b28c29af5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e936e3f9f5577d0b58365f4d620612148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df339c0d4e4fabb04a9eb28c3b2d9db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e511038745f77a33eb7d7d85ef555150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfb475eaa637ee61c36926d09670f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf88ca0cd3a0a521993aafef1bc3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47518c8a31f2bd4b612cfa3209be3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aa86194390a919d6ada8922b12dea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e332c86239440877aef3ad9ac1096155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b691fe482202206e77935559c424156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e223c37bd8a2fbb45451ed973cd4bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165820948b4736ba337e2fda4fbc9e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba993886df16657d8b337b55105264159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a8710e4de96e08d41d76338ffb027160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50087b01b6bc513afc45c4a76c690161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7e9129a5660ce45ec4d35cdfd392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d75c7aa7a40158431f3cfb3c4adea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4706335a407d034ec6b828d247186164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fc1e7a0744891678935dc6c9e97c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c7c55b3e8632af06bda86de24bdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a78e9955ccc9f8730271af3530974a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac31db5d004c8f019055f60cac6a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba746d0b61e12798b7585e8bdf237eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101d504290674136d757d38fb354dd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27909fe10aee1a856e7592c43ff01b29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95143aba01370e55e6277ed8cda2bec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82bb23e8df37dc5a65d3b7eabc55c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156df803f1e78acb0d046dcc2906a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1c91f4083b881f660331b7836c47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278129544fbf6fa83771ef519950696176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df7b6d5a85a4c4532f407830f6b13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591eed5918ccc9102c9ac40fab69cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6149ce5f1ec36e1400a528c3302e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2352176acabb89172cba72e5a3473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174777d659c1f29bfa99327140f32606181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdb4d463ed6ffedbd2781cb1d5e03a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda908ecd1b8949e074c49514a187d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd93e2a3029b16d83bd4d990e29c698184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa5ffbca7c423c603082d0f7b6cb5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ae0e4657310565ff75717b2a5130e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d1a463f3813027b3f0c2197e605a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f3ab21021237b3cba582f04b992a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eeba6926c525c0436636461604c2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b95bd7874f1a0a7b793670492a50fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8923b96a495b9cbb54311299035fb3e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e553a9e32e81d9aa3c0a147786064192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a7cf85d8679b4adb4cc9d73832b7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02a91d2565c8c5483dc041fecf8b3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4713c7978225aff84358ebffa4da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b77bcdd3344d7fb8d7e481a8afbc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6337b59bf0ad6fc486be36cd2da377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb783a54089f4dc33a1c6179c24b8c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b6e3aa6222b2608fcff9ba8656d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97f277984665d5959c1c66bf6941b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcceec586608e4ce0c50bb9970ac1aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299ac9e2e8911826ab3986082e63345202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5857e96f71a3d1aa2c4a3a454d036203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72fc12bc4c749bfb1ba93e93252369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764bd47bc7027ce8b598449fde6e1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad158d8c3d7be6a616229829e8df4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148375704589f49051f87a26394d186207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e2a55a0ca8152bec6fbe9115412b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471465f6ab3a9b782abcc300fb0af2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd8b71f3eab767d67f6c9b25d77e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7734cc1f1e9321f01b40bbc2b526635211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c96ae08725a5fc220dc30fb4609dd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc97379111720f7696fb75dbcc3701213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efde12ac9e6001483b0138d19dd61a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f4c951b89ce3143ac4faa883e24a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2f022da12251c2d5ee8031ea61eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49603184c291e482b6b49893b1a9d455217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adb6c5f3d96174c5de73a7435420e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998cdd440bc2551a5b2c1d379d3b6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd131223323c13bd84462acef695066220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e08f93c19ce98383f7707ae5a3533221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d918ff1cade14b1571f206684735198222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561efc1940de8d6d892b3cf03951a98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076fda28f2a265169356c2d62604944224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a9945f75770ec6a57fe0dfd3b7c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348f7989776b2289aac5b0105c14313226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea6699f543fc461f3cf09b3648314d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f83c855bd55d1a673054aebd7fb00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d368edcf26105684f1660e564122f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0c5014ef1152b3db5ef25a7755258230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d406d5524ef84359a9833e7cee3516b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30bc07f736f854e1b49e84dfd0fc04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc092800a7558786b855fd7f611c98c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64f995884e7af94a2d509ab31e87be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd5907b861ea055ce0583653b0b3a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32e96e3e5c1ef4b86d32e7a5983510236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4700296251b6ee2cc1ce09993a8afd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2459b275150b431e718bec585c7ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308c41e3b28b358c0d7fdb991e46a44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061ee1eeba43024dc2409e7b9c02017240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cc87e98615002a4f6f2f5ecd2a5e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7851a20e61cb6bf22e4b748ac3b95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63708b7e1c4c016c9a64646f769787b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f036b63d662edf6b1e68091371596244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faef66dd8ba0196933ab7a8a2391c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b99d5a189dae443bd273a2667cdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f4a4796eb99d26ded86838344b6f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0680ad7ce854db53eb604a21b833248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb311c2bddf335b38af7782259437e7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e75409453b93089c70ebb43c24aa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cccea5da13e15695c18056d9889308251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ba3152c6c3a7f7a4f4d8b958e724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871fdb9fea7f50f291b0763a26d81a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538a46fe6b15ba0f97930bb1efac220254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c9779e79cc1e572313cac6dc1330a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea201acef5ec53bf3c554b8bd601270256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b36e97876d34ae220845a661c68d04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1cd8adbfd3c6e6e9e9860b967d92a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644ae95b2b4adff229c7be55659a18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719c819a6c134e0fa8bdcb42000a6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89c9c943698c91025bb938bba1d6b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd7ac174cb6db1dcac4a75587d940262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c07be1c7b53d5842fe8d54e762c6a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe06581a440e160cd73e335fb998c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a44f574472db7779afc72baf4d63f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e7c84e6d003f9b3d46894159d5a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce9147b98595270115b9b6f3c06351267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f922a3eecefea1de4341e4319ff0db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6acc0bd938b2b9111c2feea443260269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86000a085c7d093078d097e875c53ee9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b97e3867fd0af94a8e559ee036a0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b2c533ddc46ffeb772318a1dd688272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd6be47e7a46318088a98a0f070ac3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d33ffaeda811cc73dc6eae2c8753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7628cb628cab37ac602488a8899e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6050ff2f4c30fd4f302a770efb8a23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecadac2738590c2987f286273ae6053277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a74bcf9877cac18a94e3f2f41c72d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c6671f028c23788bfc98a14c2ec9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d1fa355b3b36ceb742aea965bbce1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baaf36e9abf0113b5ecf16d8896aaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338ec898c286eab4901f7f6d76c6fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca93cda45bcc52a925e40bb5e0014c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbe8609f37aca0241c3f7eb2239e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1431548e963fafb044ad0fef5977e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee146db26313a032d57cf82a2fa9cdea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d82f43061bb2c0eb23160f1fded7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c023c3deb2f8d31e496d7c3886a99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e79d680ca7f0cc4b095eb7eb7f35f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b2a1de97fd5a7c3aa9ea0e721ff38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c482ccf1d97ee4a9e4f66719de3a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a11373dc053220b422e3c1520cf484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59335576641ea54f3965731efce0f6da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa75366b47678e9fa7f1c469826b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495745380aca74eed263988620a10d66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee1d4d8e3cafc1dfb5ec1156389970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130d81cf6510c21fb02589b23349f39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd17d9c9d1a2021ad6fadcbd8cfa30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951324ff2adf745f840540a8ed62985c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96159d03f90137626d80c9f66fd6d505300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4bed56128920ed5d9f75c3abbad57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e43c504aa9b0eb6b59541f97d4263b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767a350294b320aebd0f99d6dfcfb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa382cbf2a2b0cb73e5ba0e38539c0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28e1067e1bb375dba356dd7f5d003f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09659fe2503619dd7cdf87362385ad1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9d28a2fb5f3a48b9d1dec2f6ab660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba09d187f3cb6100f494def2f38638a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a3061ca5c86c74a95ae604cca2ee7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40d478713c79ba29484a76d618ec6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab287c93fb47ef43c2abac1a29dfbdc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627c94462e7a3b3afc720a27a3502c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9191ce000f4bb62dc06a8edcd0ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97062fac7b7f597b7f2eae9a6d551796314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82d3cd524095fb0f9d839733965229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ac79e31880e23b9360120bdc1aff6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831bc92a4964803ca7e60154da19ce8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49758e22d62d2946bacf4a753b8d9d80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c3c2b42f94906099aa1061ccac8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9a52f668cfa01242088be69150dfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d637e369752026d46b3da2b7bc4de8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883a31cef99a46f0e67ecd33016bbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dff5e510d337160349fd53cfc548b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa914c98002b92d0deb9f0aea24a347324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90be322f95876b9275fc1585623db8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad93a826d6cfb524301dc2c2b94046326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041967f2e95bd4d64e15cab298c785327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c9bde8b7530d173db677264b70d7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6423ffc5258bfac343f667999d56a17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f6e49d771516eadd33b4a7aab4db7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104c51964131b7d87aa6f4f3e31ff1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d5ed88f3097ba2f4b6d571c304e88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784fe2f5f0bdd9bb64b1fb6c7a3bf5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae19e4cd46e333f76e4d265359ef72e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea73eece59f735485e5412a39bd72c4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a2267b2d87d21c7498ab4d35ed66c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ecb394cd2665a734cf70e97d67cae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4ed41aab5017add4081252a5a6147338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acec4dc1b9cc73164edfa12fcbe4d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b9268e995c2ab0da95d040715e68a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc9630e3fff9b00ac002e11ab5a4e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fff848c397917f5cdf3f62481e915342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7896e11e0692cd046587f10564237c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de9f4a10fea828c3ee3ae8487a802a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a574a1d56ed8b3acf7732d5222089345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222707c2b655b8ee312bf47c7dd9360346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d796d160711d415c3e2aaeff22364347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aac7dac292dff5a14c6fc218c453e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa935172133a8a706b15f8499061d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a99b55f9a6a3a4be7970af2c541d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd29d2a8661a86b86357b269a9c9d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1137e7851e59c105e35c61d8b9389f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e24b3e4f4bab338e180f8301e6a34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46ad839a5679fed7287dd8c0a2746354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e185f85fa46a16de5d3448a40e84d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874a25c81ca0db6d48020485870d75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3df01e0e85e71c0f0a9297b3936ae6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f384769108b0302784bb4b75730e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be4f8c18fcb6b355b8f1f323a016c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd875ae58662f927c0b6ab5946dbc1ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a8f82d641e6259531f31284118084361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d34ac22249977abc45893b86dabc75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf589a425ec07ea1fa6a2c2255dadd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a825bbd30428950390b214a682326364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50838f64d09f8b4c4f5f36b85924ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de03001824c9af5269d19191e5aea9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3740e86dd9878c20984b0051053cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811da68eb7f74e58d3fad2b192c9a45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e614d4c4244e68f51d102245ca0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848fd396fdacfa1f2400a9aeaef7045370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55788e390cd2fc2a134ec8468c4a91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832299973737702b5bb86f5416cf457372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d073790663c2e60838f91eda3abda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ef9e3eae1a0ed849dbbd05344a335374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf032033407707d7daa37f780683ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2c3a66b77bbd59533a30407086d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fbb401715b883c205a40348568732377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59859102ebc8c0ed66466d8f5ede9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f4b3db22f0cf5dd16e8d26ce52ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b2776c0feeed1e12f59baee9ffaca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045831fb95313d7ffa1dd62d0659520381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa7667b0bc3cea6a38d54acdf97822382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41585ad5a5192a39d095a7a31989c21a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8219bf591fe6b2f39995b7eb3c69061384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220568c0da7a37e6a96636372be4af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7a26ca8ac486cfff1a8682b8ade1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09b659bd6be40c50c377264d286d73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b67f0a502193d8f24393095878741c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffec40a1aadc44874b7421c754b221a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3189b124c2b08fb7b8ab3000c4ee1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f595e91d4282349fbadbc2c0079fa96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7296373199e8202d618eeee50de6655392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9932ed85240ba773e5bc4a2727dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89801f927704ece897118f2bc4704a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aca2e16f1fbf59dbb2fbe11f18547395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5845e217898f6fe231dc7de3ee122ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661c094c75d92bd0b174614659b7824397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999bb13fdb3d2cc5c8d24250901834d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddab06035ebba906cc6ddf10c00fa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135cc5503e71dfc14fdb0d7f66199b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc4051a630b36f99aed56207714d87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc6ad6ed1506127d9f2318dc682d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c268741f01aa2e553948ab036127403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652eb641440ebeb4f35d9a29bd9035c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72308fec4293a1c47d82d0a53f0d67c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5cfb9b7df9d0bbde88431a7d7db42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf454fbdd62724fe120c35b9c0eeed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1e1bd127ba26cdf7e8b21214a2cef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2528f9a9395b22345c4c57520c2a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15760f63ee4873f541d22a5ccea9339e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82c63b3c93b4be23c22d9409531f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb07e0924b20f176a2fea08ef7681b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b151f5c01a05b0b17f55ab37caf863413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c879b54d8b445bf249acb4ab8e097414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b882a097876fc89910fbcd4cf1f9ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c1e046ed73e069f4cf1c0d1e7701c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b8b1a476861e4d5fae00c5e1d1b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5701e64006577da52966ccf7376a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36601bd8d402cb3cd46413fc0408c85e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52897d354afa5645d7146e06d66a72bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e68002305fa9206b238ee2832e7d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe2a0b95a9e4eba40fb4fcdb263ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865903806bfa9e12b383f9b6fe3eb7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b746a3ad4fa340840580e959a1ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659cecd7a5189478cf1e8905952c808425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02c2be42c9141f088787bf6f4710f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20c2a060d6eade2a68dd18aef84e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fd0f106ea156d6777e5c515947cc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9580ebf6cdcf12431e876bdee234ec2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ea0d9e458d9270a5fc6dc51305ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f30f72bf08a5f81e16002105c30cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abea1aa89b5cb713dfde7ea259208d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e460f51c9533b3ce02674e4f6dd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73af47953067512171afc8ccaaeba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db4d0e39e513b6eac2c27fcd4521b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c570a1c869ae724424e803986b11fe0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61463407aa846180c0b99f12c86c6b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776d70674e3490771bfd8b6b67712ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab98e9c93c1b90c5becaf8ef79a91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fa72d7ba599956dc3f42a0f4acc4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdcc313a32b280b093f85d373117d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3d8fc4dc82ee872d25f2fa41030dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e6a8a4a32a0fbb6dd91d9b36640ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdec8ee54cce54f68b05be8e2426d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a2dd29922d0115528bff79d103f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637480c6fb2fa5533a5e59e6e063b237446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e05e1f90365f7407b7595d805c572d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f40de53bf0a1b680e7a00f1d358c31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920580523b4dddc27b740873d540e4a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a694514df94434da00d9d7175b1ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f099a2ebfc709dd2b0ca1f5feb3d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0736af76b659f23d4e7202922a664452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc4523d744f1f52871bec09d1b9e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197410acc53c224b5758255aae4325b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cffcb240ec6e89f0859befb2db9a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18228c27d01bd78607c371f9fbe60403456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ac20ce876308bbfcbff10964aad22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617f001f6591d454aaee6206c4e4b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e94233c40e732df7027066f71db5e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656f07242fc2b223d49e9876ebfada3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49c52e294de77a828079e9ce22d518461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa0ba9b0973e05983b518150b58d5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d1e0fb0afd8df0d2e59a4896710f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d991f69e6edb364008496e08bc34b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88dac69b8b3df8a4553f5f1772567465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedbb9122b9ddbaf0c118009fb1be17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684e6dcc6f914ffab9fe60097c133b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb849bb40aaad333b55c1159570f99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46449c2eb22e4644c595906ea4e230f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e132ca9a669f613de64e6e9818cff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00964121affa12f007d05afc818e9f56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8864480447a60a729943ffcd6d603472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b5140aac62fe57428b48eee241f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e87d375755dde580f137c40c8db23c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6009b7a2ead22c554ccfc2dd37a392475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb921a6d894387797f1f7727c189dcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f376a27ffbd89ea6d58a7048542ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a48505201f60d02c40d3467f16fdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071cb924f9b7c4807e007d7b24e6604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e3ad2b7b8a46bd8d2a3dd6e21f07c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e40c0ded75f825ad3ae2a0ba312a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e9dd4e708d0fe81a6f8c3594e2cde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a95d86052529f8088f07ddb2cd3f6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7158d95b8fffb0bcb7ba9f6bfd7362484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92ccb4f267bdcf90c4e10a24deed1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ce6780031300e6d0c0f67e3e94d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de574ef97458394dfee4bc7a2b74eec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d09e574ad5c1f48e615d6e070e28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb381d10ed04460da4291404a4194af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b6a4e50d3447efea96ccafab96749490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5717a98c5b18d85a0c582f99a93df1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750fa525aa17181d6278829063a383492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c565709750f781b08b0c2a02b523fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bdb7fc72d27463f66e2b10e6a5f69494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265efa054e18f13c2e13d4f05822a6b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d3be2ca9b3a7c392ad51d9b911dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1855fbc87877a0deb99bf8a6519759497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273daa0cf4f6b406feead18cc633d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962634a68954ad617e0c84aea40e0b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3955be5ddd8df80e6e1f6f5bee92df0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3fec0fa7eb2a95eab12ad4c6aad9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fc51541268c611af00331fa7a893502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930ef5c05f35ecdd22c32fd0f3b55c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb6e5163d3a91fff26e7f48e6ad72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b1386e950d0bbd82721acb9b7f9fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b3b5666243c8508707c1bed10cbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18891228c47fff13c406fff35cef79a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946bfa7da6ece794dafb289990c11a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac52edc10ccd35baf519bc1e874d7aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405ffbfece10795f757bfee793a9984510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ef84379b19a0cf6f892930f79aa10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c68f78b35bfe9f78b6744298be8a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af501c8f1cd81093bb0f2d0ad363c9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b0afb8a26373d47daecf4246c3b8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca148a84db51e335827e11368c311954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01482dcca391b9157b426c428cc3dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12256b175676fd0c06d4b9748864608517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a903cc5f4efc23b179ddd3c10ab79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bdd3788f319b1dbf9dd2e7b7b408a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70446f0fee220cc1385108a9221ad1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa3547f3c393a851d62216f06b00f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93170077ff855ba1ba879210efc9a092522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cd5eb2541720571d5965b116abce5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f56e8a8a6a6e472ce33169199e089524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ff8270d831af3e6cdadc03090a9f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432c842592af8a7717271fd30afc39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6fe8583d5ee98984a61d9b6e049a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459735bdf65967e81187df5821e700d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58328c843abd958daa9b4dffcf2c779c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e978b2aac51dd5ab94fbde377afeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfdea78e5d2b0f50c56d0231f18f2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cacb2d4874be80e6cfb12fcbda6f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47561d41ac17eeb1408543141acac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ea87dfe6129d0c40e95cf9d64d87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893730ae1ff5e2b5c8048a09539774db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed639f8156995c6427bd717c110dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a6349041453693c9d689573d933c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536c7f5123301aa37e699ec5dc7aa21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd854daf8c8edf9c2436db472690766539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2c55fedc35d928f8eeb6f81ceca1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1080c78602f6fe8d11b3c0a42343541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee15c0916e7e45af688ed047927621542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9520c468acba07b3b6a29ef9ecd055543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94915af5ecf00650d3bb4ede4d33eed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465040b465e81889f14d41753de989a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a54fc46001d657dc5f30233e757872546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447fc49cf45f20446f66a0cce2f1a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9489987460b538b24f6e0528a6abd6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc2a418b88577f81c4054707811619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19b57979433fca404f8897cc01b7ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547d2b24219a05719c4924f207d7ce1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af156489e8880eb559c2728e0020d5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6c5cf496f2daf196550b5050cace3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a6c0e18b58924fbf1b4fc0c64007554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549c1b41ca18367c2cfbe227c495c0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df042b7fef2ad2bb256675714cb2ec0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba279c60e5043a89c33ca0812c6921557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090a861db0eda2846cf7f150fd349d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c4e2ee2f4a627b3ec6c6ab2d027b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed7fb8c649104669dbdee3b3b859f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145fdadc2fe954114db58eed20f5a9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da14289267bab66ad41876cbaa86b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d407c9e339addead6dbf0495bcc4ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fbaf10fe4ed9e11190b67c86e7087564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61e967e310219d4a62486077314e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e41620ae43e106cb97ab6d0da5ecb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea9c865db272e7624ef2af0f217b23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6663793e9cf2949022f49d608d61a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa1c0478c6174820f2eb98ab4f90ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e7a40ca56be58671317595ef1eb30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30a2cd2e01bfae4a7db28c9675117b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38601ba780d081e3100a64b7a9757572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25bc7b15e5128205ca8e78074224b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045733f62618c1bec03138f6368dc73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e202f03ee01e90d09ffdab39798899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507eae56b01cf8d09404df771f21cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab90c1793ec96a051eb615fd84edd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773d66a0c1536ea8840f7085337f0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36773a6678275de24ef2ff869c89b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfe8f5411ea89619c667be673b08c3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a3608eaadfe49ec6d498e0b03071e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11551b32bc065f25b1dce4bb9f899eb2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6601c498ab9373f3f71fca8c2366583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb9fc370d4c9b5587b89b20aaaa5c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff1b489a5a1c9adb943e215ce30a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04148426db317e5af1c756a022c65884586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f862720b1979661e4f3246a13f8d0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60aa90d7a4976c7ac6a980d22b085588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c521da46fcafc1e651af71992b6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a46110ef6f4afe4042d41bdbf6710590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b82c4e0917ea8c84fca5cc1a0597c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2887b4b7e1379674c29cf967ab7fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988375270553fade8e94076302b766b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb349f7f0b9b4ddb4373baf6b472947b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0b60943c3e6eaf49a151b1fcfd4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496613b0e59bbb676e56474e5ee794596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26604448841ab3a1ce8390592f2579597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5edfb7265d74699df3ad7cd3560d7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb8f558e842656a24a6dfd3f76d0e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2582865c4503dbe398e6739269ed837600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6d02c8209dfcbbe7e191de57863d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3661176707812ceef13d4fab61083602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a13b393baa56aa4d6947e3a04cec7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d15cdd5c632882ec1fb18ca9e937e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4010ed4e9e49bc698f2d0abac014e3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8546ac2029acda83cdcb8e9dbc36fa4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee1a3ebc1f61c9194949d3cf72d802607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c2f3e41540322320bc4a4e1f5b7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142919b9cae68e974d6cf12050410d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17368f43e15eb369a5c1dedd7eecc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b769a882e1367868569b5c6f07a319611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f820cb555d078f3fe0bfe445c095cb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc8dc860479cb4502c267928c11854613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c053dd4a9a078faecaa86f8ca4daa3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20a7cc1ad00be2b34fbe1d000b29a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53574f00737baf6a00ef8ba34b351616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f0af4a7247a47b740718a00ff0f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb6940c6fe6970685133adaa28ae4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7947b5a2ec739d8897204d72f9f13d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383901eafb5cf241eb1834ee35213fe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ecb7365130035115a5bf282322e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f3f0d44eac1ce42e9274d36d5150622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829db1b9f444da2dba15d92925e0278623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d250050b9ea3ddc33b165a8df665371624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62ab2007f157aaf2698fb0388909a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c107653b06066e36138c4d38036657626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a666038c6ce59ede5af20a624cd123627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609acd4189c1c4c063fc7675de7b50d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70769a53d2f064c4bf77f0c17ee5dd8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb3143ff27de9dac48db15a6c954a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c4ae2c2015c9fc6019b3a712a4a60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9e61855251f615a98ed354dec89ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaac3fb4b3ade9402d57990b258ebb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49684db9575756a4178465e40831e152634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684f6bbeae7e226cf86c732d7f8cdf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c1e5e69387726a333a79d80567f40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e32d62e03c48cfe78013a386197d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221b48fb5e79c73d33bc56f59d91ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded4f533e19008f436f8074fd08a85b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3d918eb17dbb0e4c4e58515b2cdec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772477f250a882cfe77e5439b347b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256d4a1aaf75e8483f9680a130cd41642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd642bbcae5e39080c5768619f234643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a027e1215aebda45788c9c4484b2f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e69db0d2628e41a7d68257c47e912645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2565f65247fd8b8d9c7afac3fab7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b41b18cd30fe650f2063aa3e4a6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f626eeafcb44dd525310b986acd0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda617eb73247b87492612b8dfa5af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d12c1df151406a431f8f3d5071d21c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b60e6869d29966402551a49ef1eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0ac51dcd9074c74597aa6ff5eb97a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a328a14475c124855a12f1ba8762208653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73ce63552089f32c5fbf0c34e6bdc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb07c4761e747c0e500634025be32df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe3ce07edeea3f314a96d3b1eac0eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253653546050187e8dbe1bab2af2975f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d523793b7bbf7913c48960afeaf24d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056c64d545767336fa56f2a8d81d6f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b77c5a8bcc5f3e2317ad8956d0a90c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d25f34822a95a18aabecbbb229cf37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc5720e63dfbe3a42317801cb727c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1467a68320a4f0c10e7ecb66461bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53e8a678776cee4366c98866be5d2a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c132da21a38ff25365c4708fc9c922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bae22082dfc3dc16230c4befc5dc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e9f535d1e4fa228c583a8b72566a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377d1b25a68f205e64dae8e7444362668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848f5e59afacfb25453b1810c8d99bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3e153840d681a75c664e6fdd8dd94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade7ce45de8a06963bc8a7785de45a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122c44156111cfed3b1e8141fcf426672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebe7a886d51b5599ab567abdf85833673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36a4bad740d9a687a2b2beebac563674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf3913087bb1178566452d5966390675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3105ee499c18b6d8fa434354ef54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85630f63a2b7a04e9d9da8dda15562d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274e8224d8d86b354690196950b1785678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd15eee37024f62cbe5943225d89c68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b1a1380b252c20a9b57325741a894680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e8b0fa47f9d84b063737856a6ff1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c11997af2e96a084a01333a420933682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951c316550c18289369bfc62a6c9dc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134c37da897ebbfff85184d66809de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76e61fd182d2eb0755d5d2c183a75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a7c8b47c6a47b91d7c803c8e3af7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc684747cfbd073a825c249691f256687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c637c84212a7c6933b557b14057c09c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aedcd30b24a10da2194bbc46493cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51474bf7f0560248166089405351ff6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cafc0ae4ed788a296ccb850f118c70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e411cea594aa15dfaf375ffa006f490692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93fdc078fcf4bdacd783a72ccb2b94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c9d6e787e4d101ca74d79e208beeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd63064a9c5bf8ada59206ab52ee81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381bedfdf842d8126b7b2a3a4015ffd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b572739709302ff3eee80b7309993697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40ee86b6c80b1da22fe5d35d7d9294698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde37feee7811cc9e7a57753743fb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c17fa3df48851eb874c32d224fb8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de685e98f19ccf9aaff44ce6e30281c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb821a65fd5ce2f95368651efa6fd4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f31163af0c64e73277f348a7c7e6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ba10c7cf99ea9a2a981e948ba41e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9282cc1b404c24f22ff344fab408e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdda2aef6be37896f9c0effbd29603706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30197cce2aa2c3a562cecf82cc0ec26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96703725ab2f76c4f15f561a4aa1cabf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0465006ec0a2994f121e92d3a0bdba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33f7a8cb2a1cb8e9768e0adb7536a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e39e4cd66bf243bfd65478b363d34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932052a80deb4a2ac46fcdb231af709712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9dde4691b5948bc522c246fe0e1f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e9768fc572ccead5c4b726ab7f12c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58391aaa464d2afd895fe5642b5072715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab798aa3dc6ed4e43786d364ef4e37eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1cc2ca4556cba58ff37d07bb10af2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d030f3291b5edc0cb726de0f0130be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477b5e1f77efbcb30c70ecde72e9638719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a9e69515039d256df8a0c92143e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545828d11c3199e452704f2e1707ea3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1510cf38cc8086810b8e08b3c0b7843722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7780abb2302cff58bfcc94996a3c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f467d1323cea5a99c4024e19e36e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bacf4a44f1692836de9ee75b82f6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3507218b08f49464ba72d3e1d23df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273a3583e9d9cbc82fe8859beb94c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a6c0e80edde2cff71ffc9c085a9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc319f2fc808e4be170b813de86207729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b094577246389a484342a6602dd05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ce5011b9c7be684f2ce2f71e3f41b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfced5f22386222fee3b264c9db33be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51add9037ff93219aef4eef62fe720e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f3b62821906b2b1c6358afaf52eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ca5d420d9e20c60e724549cd85ef8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20768e8aae3185d0d15a37ee72fcc72f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a3e92be836e8499ba2b5975fce74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94fdaac5c5aabf99425af74513af41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7efd5c4840221a057b27cd4fc1c38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa716d448ce1e819de418b083315c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d3eda557a3e1ff1b0506420187c4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd7c919637528152467a4d0365ceb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99245c0788a70c8dc6298eea09af63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b7c1d71f33b2562a207072ec6eed3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d00aa003b0756d5985be00bfdbb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54720331224e6e556bbccc8c29283da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717983cd695a84a6e072ed014dde43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a211ff8f3ac66640ead15c30464602d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7a604be6f53bc83b25b69113d7150749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e1c006bedb6c94f8e3e1c0b542159750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121f3e1e7aee936bcc2c354c206b094751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70877eb3c9db1f38c649e383a0aa6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5b19c8616b68bdc9be0e4dd6031f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad5d27aaee02c14c437a6fa3ab9a25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbabce9da3a2fb75ecd4af0c2d405d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a708db97e5bb48eedcab4d1ab7be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9bb524668d9d956c0aeda30196aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86075385cdbb94b12619eac82ad251758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3dd0b09378e434e2038800d975bf4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>