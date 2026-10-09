--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d92d0c42497c63835913dce327c3531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f82b434706dc0c9229c50726273aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161eb7aeb8f5ca93c016dacd0978ebd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d26f09dd86b64d9a9155dddc720fa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556082a0db90cc7a3b9afe54cc9ab3155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc9ee3ba5cc9e82b3c36cac7372a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0ff81cda7aee459d48d6185de80c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b929bda7195809c09d673796919868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64eaa8f5fa81682f41445be47c0c539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467535aa366e6a31e99b09abc7a45d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6f62e2962d0bb8b826952386d592311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752856f1d4d5863fbb4cbea57df5fbf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9fa3cd54f2539c6807193bdcd6dbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc9ba85b34f8bc3e6817157be7e8e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb77f71fcb5e0e677c8aa7a405ada1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e543c0b73adbfefc7ae94172248151516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781fc1060acdcf9e26756647cf6951517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647de588e0253368f7f9b4e476a60ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b648127b174203378b3e2133cd5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc10cca1c6a529a6d3f526cd6b13aa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4619add11d6349736c981c646a56fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6a25de39d1cdac098e89266c4845622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780f576ad0b0b9ab077422634be9caf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff565a3cc5491fbaf3a21fb4c815f6ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeeda2606fd23b80e005e058d44efa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f02253d38fb3230a9e59824f2cd2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9265be4a6a749e9fde5509608382027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7b63432790f4a7d82aafdb0414c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8ade6497c916da6741f83253612929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f872c99c741f227e885640f31124130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95630e87ec4eb8e2ed58f77d7ad00c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67778c8184ea46d9ae2ef6bd0cf67ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6bb249065b3b228261a3c6624a6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7abc0191e79e4c881f7e54653f2f0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ab6509eb7136180c03b0d9295a0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec869b5fb4e7b7b58053938298a4ac9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a23bc64634b518e93c996b8b4752537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264c3cc1bbaf34e9c355aa6b32e5a2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03125108fe1251cf86248a452bcabe539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5660d187c31d64d45d051358b5db7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c4a757642db6041b56237830e1e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675144589683960cadd624085991025f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612e7eebecc8b9dad00d15dfbc9b7d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4778b2b4cdc5104ca5868d21faae044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8893b6d7ad14b32a59f00707d4ff9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429dbdff7524c4c02b5d642b05581e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6afd19ea9221a7748008254fd775f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e8c0515e0b615c9279d7dcbfdc94448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f1011328037a39e544c640d29667d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a3d547020352fa7d9c724cc840c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc53b81d18de2ff0fba1254e0deb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b2b80305f2b1f6627e094e5cd83bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37ff68b37c5f5768bc503ecbbe848b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6919b07fda0e6389e75316573e5bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ebb2723cdb09130077cc87a0a778755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa96b71b56c800a8d6492188f485b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab3cb12c7e51b6f5f37896fa00aaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c10b2f1a516deb35795e3c50e4471e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa396b2872ab5fc5c4d7400ca1aea5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bfd83db18457232d247db5224caf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b343bd350b7101c4a7f437e460bd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb791c25c641e78171de12d1f0cf65f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd77ae294c5a6f7feb8d8a71ec77d6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c90973902b26f4e6152ce1c15f53564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5517bfcaffbbef26957360dd8fe7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0938e330aeb297663067d52090cf6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b26a5d5fd87f09949f7dd6dc0c2ac767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120eced493d79f2856c54925d57d07168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3092e60d2560d5a174ddc013c60ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc02673b47a31c73dc2643691d40370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04b21927a19c2b0856c9407004e4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc13fdbe3b8ec2c6fe24f4dadf86b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dfe41dfd62fd3f97b5fb391fdad3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682efd7b9f5eec80b6a8f59b93e7d6d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a24c8a348ee74cf67c758c11401e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d878a78cf00091b27c9ab52ab039f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638416bcbd57623eda062512b92e1c7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee92c345a90912602cb84a618e7eb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431780b15e468b7ddcc7d8a23c7b383c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552aafea10779551c69cbd91a8defe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3478bb9e30d15f35de70de99a03fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3651452ec2a2f815ebfe8f2a7e11682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29476d65408d28d8878c35efcf0b8da583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2bb27e6c73d1744ee20e7cd0478bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ebda8c549fb007912b8de98c5cdd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc057cf3b5be89fc32304175a08191586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e3b1ec2abd7e49989af1ba4857b2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f92c5e7f28ab0644b061eeebf198b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21129eaa7c8da9d87cf8ceff3271e6b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49fa656820a9a15b0939454c8b5d2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801eba02181450efa500d7540b33ef191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9039b6bd7c247384b31e538b0809292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714a72a02e0142f8d672a9961c70af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35bb4aa127b15221e0fe6f0422244194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673b5d31bfbe2f74833213e9684f0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9114d0b53b2b75868b0fa5c994e1cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc0d535bdf19332242ac7ca42a8e2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784c0f821c447bab5332f530a5fa35698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d923d7a67c262487530651e58c1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce259a8af20519ef52cd9b8d57fc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe343e7b6a2a01694e478448c196091101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df61bf5ae2624cd43e194e424255d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d11bfd0b360ba8d19891ac0279aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024abe1355199d4db5c1fa22c3993d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088cf1ecab415532c5beca77e06ed13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e23eea76d18edd86f2b2598a16e0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96673318133dfa412a718826e096cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b69145f53fe46fadae8466abffda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40330210d0d666448ce1836a21d25d4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d6c25cbcc7dafa443dce44550173b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6d665c6f1e2464c3e5b228242465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf616d79b841cf3e34c3e782760d7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65523083ed3d7ec08cb9ba93c855e275113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2ad9b8a7d0af028958aaca3219357114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b313f411f3bc494ad1016c7a08d3b7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4071cdf5f831e2c18180d688e9a4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee19e1d665e6042d1f8c1144a72a5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52447a47a95ac95bc012ba5ef9a144f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7206caafa1b7b71efefe38b8c6a7ba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a3a4b3c57c6363a56a5380a09607120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d785b002dd6b5fe4603225501d47f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576eca12845effc3d0f851647dd5c07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9215acff52712f0edb875fc53a4a9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea146a5c909606903659634cca5df03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594495e7d725491a56d8f6e2a9c4e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c2239cd3f5b3198201c636b9f71ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a450ca1e8b3e0270095037e7059f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6d2da0cb1bcbde99149e332723684128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92c4f0c76dbe7d3f2d5f040da315d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebae748607cdc8585074db635486af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3bdd7d92ec5c45bb228fb5402844131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e8b6bb70406838fc0d2c7592a48e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da92d5194bbae658850db5fee6a2d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9340ec59b745364298a955e4328a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bead73dc2f14b5e1de8aa5b37d8e24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497e0b92c068735e2bee89ec7d9778136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e413659a0d81503e288e128cc9cd0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc69dfd740884be367c82770fe3bcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916be04a7d0b5d632d996bea76c25fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b8e57488b0abe566569012277cf3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c96229b99ab209bb87738ec4d7c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a3b7e58a49ee1616c0c539cdabf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932bfca661e9ce3dc11a11378e105d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14cd5741c5270050c39246fe5c92bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb60e314a613366bd819e67fe940d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4bb158c1fa920e0d43fa7b974fca4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7efaf1f062538bd8d6a22d127701b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef63d16e0a6835a8f885a81b243cff0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a584bc6f9be1662e76f04d4478ac0ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa82c4f007787a9bb4a53fac6625cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658178d5cc34e11f1a5707635bed169151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bf3848cfc0a3aad6021ac0f616f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e734d9b3f2705269627caf5cc5bbff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98377e26a10f6b900a5770e7a7899c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891d49905cf7bbdcc1bc8d88b63dc98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d458127d9171bb25cc3d29fbb263e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68428beead4fa58b35b7a5e7cc79ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535cbb60e8f47c39350e37edb4b02e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c759a9eee773aac48882fe104f66c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc71a7982c012eaaed4bd1f9723953160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6bb847f36819c432d0d295a5e249e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403abb8fb0ead511c1ec53f6f2cb8b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7b115688e209b7085bfaed6df249d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2249c721d862b141162d39c40f87d3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063561b880cf8bf1a2bf32821ce4ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe9af4ce43862e6e9141ed41093654166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b6de0c71d78b27e25487433eac4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d663665c2fb5d384e7f2bfae34895c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8ce27674ac50996c552c1e0398fb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162348d5fa79e71bfa39179f3abbdf4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f498d1c4391da0536f40f268197af3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091be0650acb51549f06a8a4b5086f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad9cfd35cd89736de4f3a8db9f6125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00208d0e82071c2109b79f59aa5b6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dea3380094cdd2099e9f5dc1eaa9ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d431936f3f5a19e13c64fce4c73818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df9e4dd078e9a6adb41f1378cb8ff4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f26958d367845af97702612d0b049a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5c3d5754834b114540f3a72d323a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332de4b0d957e3e8a0dd3459a6532de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f865a0b41b5b28fc20f785d3279b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3186c93302eb7d1dcf067a5ffae3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1c6ac29b2eadf76e5eb4f6bcae2f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ba253e5668cb1ace7ae8a6c50a69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5735532a1eae8d237651f51a5a4c71d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed15b1e89d19dd9181fcd76e6cb0154186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97ebbae89460c297a1f416e0345483187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb059670833310eb1fd8178d55a378ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0a7eeb447c00d8d3c32e5b0d27fdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263dc18f11a49434de2af2cfba4dff5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548049f756f81d35c3c8969071d0b6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d518f14b146400bb3efd2993a665e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b77eb817ccc123c497bb01b3a9b7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4350f0b7e90f0bd21f5091393a5a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acec9defbbc06e0138bcb460b4b619195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3146970feb756541bb8debf74eb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66551b20d79dfd0757d8f8bc96239197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9079cebcac4d61c1499613ef94059a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e81771f8c36d621eeb4854a6183a33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdac645f60af070a7853cb82748654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334643975004274eb15a53a20751be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54d738c213a507614b32ab979ede8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8bcb652a015da71c5796e13adf91a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7418933cced61fab59a7ccfb1d78dca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e5cd1c92f0ac973880a4a09ef465205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f802650cb599e96396714e0bfaf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77c5609dad4b7425d3b00516de6375207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be90b149f948243c98f394f2e99614208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb6ccdecaf5bf406474ff84d0a9b4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c4212b6e07dba9220d058d7df01a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a12b0be8ad54ac3c88ca41f65567fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6c72469c05967ba470b42724c3f8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aaff3ab699bf6a8b05256394f5d63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e3f0045ed54e9133b7ca0e764c5a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b65d67f08c25aad85a7f285815d85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e5bb850f9e57ba350d252916ed45e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e8f45ab809bbb681e1949da068ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8be163f9512669950af7bdd7caf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c80a085d8a1b45a0b51baf03f80a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c7ba23384cc43af8b33c993afdbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf220b2d9fe0e8afe12e934b8163cc71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc756d7c2a836d5d2b298163704fce8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba70ae24f57b0b66daab8f3f5e6cb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315b4929209ba5fd94004eb5952de2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eb3b89fa102984a5e8fee35481cef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f21660b38092597cb4366cd7c31be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e1ba1694fe298395733600fa2bb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccefa829f846c7c06df40173d68d20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed358d4d19688a91cebbb52fc7f92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0eba707624e5e0623f379f0418e9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb94f1c6e0ef69dce49ce5c6b8be52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45d47555322a50f124fc5d6b546b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98899efa58854bcd8045e7eb598fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061ad65f7fa51ee06529c9f3580205c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe71b1ed8938d8c61f5edb0271f747235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b5ad8d5da5e76a3695d9f0ea9e15236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32ef98dd3ff452cd5f72e18a4fde1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416753983a9e7a9fb088840a308ed38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ac4615426cb07852f744b21206103239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3602a3d69a541be6a07abe06b5a00c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5bfe92db67b1420fb3319b0f09bc7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7048fd2d2e26ad565a579a449243f43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0b7954b07342681383857a3c54a1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83788f81805f48690bb0e2f157e5638244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db8cbb3a48187cc5b1669e97dbfb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7e63957acda210d22c075adeaddce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223cd76d29a1ae8a0eac2237b64181d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa36efc030d3d4d0e97544069a043a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf9407728cde1cb1fb5d625b3e7b04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b0101a7db92a52c9b342a39bb7d22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ed31cda6e96c6760579dc51675c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2f1a15860faf16188e7cd200fd76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e529afa29f2b1e1c20c468ed1afa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d4d0283d5d83fe163e1a6b23ff079254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76c84a6cfcba8c3c915a70918aa60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4618abe2d5f13c2b809c4a2e4967dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1972d41b32c247c559ae208a4ce3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530ab428c09e4e550339011eef0355258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a200a9f0fa8e2e8a5f66f86895bbbbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1de6c64f6fcade73fce7f12ee3c92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7365d8c8bd6e16721b560190a2c51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40866dc5aa7df8118cd5710c40d1ccb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a487e792d5acf2a4a6b1e21c9c05b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00569ecda2de7204a1b41a1384bc7f5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a1c5de0f92e67a662acaa160f254d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d1f256d45653abb6a1b39b8c4ca31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12698ed05a48e4c30cdd116832fa5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5319e6d316d3cab689d16873be6dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d4e65431f59f8d03c73088a43cbf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1475317c37a698b86f9617acae19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d87c011c8299d82ba8ce19f02eff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b57d11d3464ed374ee6fc03c98e86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e09703605e556ceea99298de3f3810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e85a3865af6825da94aff8a0a48a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ad9aa982e8b0f71dbd5a64fa620f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac18acd3d22d7e356fc677c75be6bba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181582ff403ec26713636f65744955277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829b50e23d969bd3586d3aa335f2eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66a55e0319d17c8813def7daefe88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b634dd1d475e362ac2914d3cf3170280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a834db1550d2e365e590a1a13785b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e80d3b5dee15447f5d96119ebe2ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d11d7b2a6947416b0592a8f0cfe9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74bcd67ed2541bbc2e358f70c6067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d23e1fe76e33dccc5403d5efa80c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07ddbea9299a66989ff4a0f66dea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac011a16a806137e4efba5424ae4fcd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cea736021b79c672b14e6ca5d4dc00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b5c76d425fa7003fed896a48802f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f828ee1e184d6f144ab6e41549d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da19b548d3be60036dcb3211b372c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df1eed1b40fb895bc344307504b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6beb40939cde60e5717d14a20e21aee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a8bad35b52e67e59e8784e70d07ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b6935b659b63a0e6fe7571bfa18e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3aacd16fa670df03718ed0a9bedd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca805025b2cfe380c7f681b04cc9a8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3221e46e89a62d36e42384c3cc5d0b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0dc7e8499e60fc9b1be90144d80d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0451f1c13ccac15133db0e93f54c1f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2088c09726d99bb21278b0f93dd0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c09dd60184c2fb0df32d35a99d616302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a355276109c0b330e2b6d09302846e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7277aae7c25a9bfda8d3f1320b78a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd15a15b9e8e1df9e913cfe35a3e247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c80e8be21fa4a81526f10d1c60e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57dfd9f5d290f3c43904d164284ffe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33926ffbd8024f6318a586e6b7382c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0116f6dfc9615aa802ec07a7ffb7a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dca2c82b07f6849d1e8946627859fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99959f0d85f1a4aeeb8ba17f8aa3ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d7acd809737cd0c71dd9842d406c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c08243530f9a37debc954b3028c26a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f58ef086adb860c18aa55a7fb1e223314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d743bd67c34b126db84a98930d07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfdae8162a2dec9790dfdc579774e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559fbde5ad7106735e33ce6d32d5a3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db787973b2d6678190a306e763ffc036318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254850119c12f0e15f1c438a0492be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf8d11fb73165887ce129e7d5e86f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121dade2f0c4d7292a6368103303daa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7484cea6017c7c174ee19757c89a45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35008793b2076e6683bdb81e004f42ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08aa0d3b2fdae837aa80269ade1368324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885446ba037efc794fe2c914259cfae4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f8f191d9529338e30b9b6068f0bc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669ceda827671d030056ea8725b3753327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016a72a12f333f4419253577be88582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107acd05eccb2ba4303ffefc0b0198a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c859b41912cb4e5552a2d710b54f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64eda86cb4b6b5de5698226161e544331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b1a922c2cc070a1bf6ff68e950fb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020dfdfc3fc814d716bb0ff5295d13b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d73c410d68e5123021315543d22fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c59817972973791ec783018b0c5cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62eb6794debd5b1638ea049dcca18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff04da8638fb84ff59d730a1c2ad3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589292d18d78842319cb54fd22e22959338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1cc295649a8ded7f948ff7766b42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa741beb5b6ad1ddd2d0deb1d24bc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd8b9d9c52433482878e55e06428fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff60b53a0f2f7f9e98449f26866e8db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb3c64fbf0c8f6a8a1d22dbf2f4cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808eae15df6367e278d0a0e77be98ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20bd32b23f9319bec6933f56f453a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeec446a1504b5405a71d822d0dfe3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc37a80208c2832dda8b702d8181620347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daf1fbfc1a338cf5727bc9a5167a58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1c28219cfef8af39eea6b32a6a92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2515ab2f3416140ddca0a727959810350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb795513b0e7f321288dd7428b4849351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa203ce55fc06c230996dc1b68c3ca9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3af5530712ed42569a83e4bc92133353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885567d20e8c70cef9f991cbbdd82ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dbc3b4b676f2c181343de4ed994a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3aa7e9ef16f4c0421261c38c92657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3b2b8f70640449bb00806ee978d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acfb5ae883806344a2c0e90a146eeb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4443d06e82577c9c11a65f71f5111359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00537da913ce1a7e9e7526ddd4042b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea934afb751b25e9bc1817ca3366910361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028cbc8bf527230f50cfb6c543a9eac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c8d406c662d0465e8a8211b6dcf95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dee8a2d3c0dca1c7bc47edfc19c7e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc1bce6c6b7e54f5584180e9e8d641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce3155c7ef2fa5669c58bed8d03144366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca268654dedb45c8a50ff4db220f420d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d38b494e1dd63907f9d86aa1a7e38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ccc2b51e36752e959aa284571ae62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9e1510a2ce4e4650554117e665fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c537a5842fd65228b169334521c70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a2d9703d865bc8512d84372199350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195da35547c1a60b027f96aef909fe9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03b5e3c2ad46ed589ae380fce9a607374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f7c55a8f58a85832ff75632a48c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0168068cc281b19ca12805f25578467376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2dac91a98625fa9665dda9191f7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c8bdfd423436e1e62950ad7a46434378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba454389bbe0196790b1a8624618ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8526dc15cd0ae8714492d8b0ec9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f44a02aad566b5ab747bbccb945d26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d4661523fb7271551b70103de67cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa0170baa0aae9ba83e402a09d131383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136412dbcc0d42e81fa3c65635034be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225c0a27b90db303bd6813abcb156e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949aac832a870c4adb881c1953e37f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908ad450e8c243ec48211f4427149b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eab482f3560806088453c67a4a1a92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f282fe3a5ad0bbf5e535b345df02ce7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf99f9062a9a31d0299def6679086390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892933456da1f680bb8ec926f4e184a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7aae66025557e013733aa835d74d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb12faf6c8e8ae2a7597af01bdc1025393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87108965ce37b7feb62f0a19c4424e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cec5f0698c97d51e4365ac2417ed3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4ca9f606bb4af0aebba11057d81e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9fbf5caf34b248fbe5a0824c13560397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe7757b7ad6a8d2f7e8f27e3e1b354398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a3f53338d29ecb8c3ce2b5c53aa72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a5f14ee125754300456b0b49f6b84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc3cd2fe01ae4d164a2db73186ec4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025803092255d9c20faee01102e3ebde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b39f4babf4525aa54bff2ce881118403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcbc8156c8cbafdc3998c80e6f5ca0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4102fcb509d1c8f2e56a2a49c84a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647608c0cf79765135f278ecc16db6c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2518f85f39947fd7d923355ba0d542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f024902568893079f87f1942efa1266408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d7e8f045886abafda193509ca787409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279e717a98a6fb6a52992f152706c27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59265e8aa817eecc200f24c2c93244b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c5fabb69b50be034405b43be7d2b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd2bcd2a973bb4d11a13212377eaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ec36d8876d8fb6ed00c2307cad1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ef7f917f75f64e733623e436334d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1aaf180bc7c7b36c78bd4dc6de2e07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c6f275c79ecabae46517f66b6b9c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662cace107356b858a52cd42bea3f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f29ce56d9d872c12745934164183d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fbe28c7b57ae4774f75d7fa8cb4e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692438221a937b719d8cadc580ab4344421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea2a59603f16a58bf54a227f22256d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465ac91519211e3436a25bbe9aba2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea26a897682d5c566914daa7cfb965424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a001cbdcec206a66d00b42307aaeb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8785b9bed9d798d92b49c033f961138426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5af29203a207606089e3ee61043967427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0fce44488c8d663b6dec85107a2eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff564d28854fce19cf4aff2c98f801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040f3bfd8db87a212057adf7ad5ed10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d855c1ab07426c99982953723e571431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e553791469f50474a799897b21b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9938c15fafc8efc71df080b3e0f56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe207a57d314daa3e190452bb50a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb239a179abbd493528a4ab7fd65d026435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cda0c7405c34efa8634a4bc4a5a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5db6c4bdfe1e08aa9022e2390f6a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb1df069b745f6c17e9d2912994ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aa9d52239b28f251aa9c4de627b08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986644ca7906cf0b8cb3f70c0cb5127b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd353ec796cc184198f5a1442ce211e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e1b52045e72219bbad5b4b23e2a0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a235990445a4bafab581b1abb1080443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caf296f63c4feb284c4e6e414d407f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f95c3604961be25d6c90d9a9bb2f5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b83d29555eb01a0c4febdd7b075d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fc6dab8113039401818bfd6473aad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faea065b82344a97a0af0c9b0abecc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc39d407c0cc9a4e96ee3d418f637bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629abcb8e764c4b2ea3eb400be8c760450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988454fbefb7ccc9e07b3fc5bd30fed8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaadd553273a5e48408f95781fe2920452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf439b7f6fcaf5ce512aa9e99cb057f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439169fcab448be8208eee19f4ece52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb5754bb7e39666d8ba72c9debba17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ab6d43783cbfe84cac66d25800ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb7d3af586592cba50da42516c961457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1a234cdfb155a560f2df75095537f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d92b49bfe69e1c11349a18d68afe1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45d901c49e0b2c070b4146a07adbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16371c988c23b06ec43eec2ffe2f21c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7092f90e60c4def8f6aee43cf2f1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ada95fecc2843978015a666a4d8ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa6f65ce91974f8c7bd5f6e92886ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ddabba2ea1754fbb08846f1017e03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a0f57edce648847780aeea839b38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd50c36fe6aa9fe5be0936dacebd88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa9ed3578864aa10c5e328c891bc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a5f536ad32f6c4260fbd0937afed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527407dbaa5a4887fb80d4a4383f85e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea20aaf504cd9595de9484c5d99290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d38b52980e9c4119bb7c83ffd864d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3273b23e1e45bfc57a49fcadb03ceb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cc08602213a34c3388efa7113ebcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65999f8e531ebbf0d42c0d09723b8bdb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4c6db3ed2345a70a100d711408b43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccab98ea8a2c96589f6d47e4a47588477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029d9450fa016b4aa5ad3deee050bac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455dcb086362d4b4868e45f9f7d2b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf8d93695d239e8686ce90b951959480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f787f69a3f7707d4495f3c0d243198481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc906ee5d5a9077af6097e2a1d31428482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0679769749c5cd119135a7dfe24bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6692c948ac648cb116d4b7058f00663484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbe10544f5454428610ec192a8ecbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542bd63cd8a84b95c3670c1fa708385486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed24cc903c1b7b5092d13315388997a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8100ef4a02bf2df850bdbca2011e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c6deb9d4a0dd1db502f9806e0c996489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328550050075bfd543fd848a18108a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac1b06b378347620ee4809aaa7312491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5222591ac1103644845687aafe404e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21981453517796cedcccacc3d57f0f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a511967c6c2153331a6d1567fae75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbdb0a047cdddf19612c78db1284ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713684a747a3df9235a6ba7ba0dd7190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db0e40cd5167aa2e73ac86f68eb3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48fcc0a6cf81d6b273f7fe0560cc41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94ca18fdcc261eae3080445972d450499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581229e345deb89ec7c06e0108381d7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066094dc0dcad5eecc1a00f346ed3b12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad37325adf5b8147fe43997ae4fc4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daedfcb33ab9a99043c24714067184503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faccff9edd3556f0ffec3ebed2293c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b7b9fa82ec1cf777ad9be596576b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6b09d97240ba5ac6344461a29f1d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe90ffbf36f19c3744493fc8e53637b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5302f7f457e2cae8c73ead93407c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a62b9e55d248d70d563a23e124691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f990e200d231421f62605d07c3d66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cf79ac2a7e3acf0fdc0470fc894ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b50881ff78c957a3ede6079de0e07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c45c81a1f896027aea24be7cc863513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86769ad96f4907c1b09a7d343eac116514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfb0ff941b15a7b166a5c163c0dd6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd1804f58d437f08f60fdd727cbe02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a92b81ae139ffcc70bb0dc187049517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d07a73a57bdb0fe6e300ec4bc54c77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c17910fc16297a15a698cecd23792519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc615e269dcccf63fc7e460f88d492520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3ad445dcb5198e567aa7c2d2c292521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4a8739353a1317126640703267d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d173b1ab598b3bb3003d8f01a76c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b28e3c68836f2ed3a06c3ef9cd6f3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fdc8a0d85de4bbafe66bc23ca6e99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa6316fc8ef78c6132d8693bf9dd87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f992bd3d00b97f1e840049c107cb8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf0348fc6763d1ce40389bfa3b3401528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e538c66278efa21821b82e0e9dd1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657e60d319170f1d5783d55442ad8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba45ebdd65fa6909b95e96d5dc1855531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701005155a8abde2817d825fff81f9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718303a5afac236b35bda4b7e158e993533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d507b95d29c1c6a5bf778916c263c7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72478cd79f7b983296ad38512ab63b9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36da67041f825ab93d179f904df5666536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb3f7c69d6ec8bdd3e3ec6e950aac7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec151e5bcfa31e03ff13c7ea43ddbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb2899cd7253fd089612f1f912d93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b761ab8d322c55ce7cec402374761540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b14d0ae53c064c1c968ac73d69e8b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db524ea38bccfcbd5cb199c737bd5da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80495dfec17af133ec737a1f78488e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4978a064753f6cf97dff38de024ed6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c855667d4802823730f3cd421b45973545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd577dfb93b08e706286550903345a7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dc55291dcdaf4e37b5b74773faf52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48f1f9ac09fba4713255ee0a626360548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66b0be9992e8029d26ab531404d5ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02711127e87dbc25614b341c65085dc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76159ae768670c6633137bbe8f12acb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db7fd771ea7feecb98dba83104c427552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52fe1342d3dc65db07a314c525e4d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d276b9d68a8600146bcb4a692624554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79136cc37dfc04dd40b3d1718c887e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f0d31016148fa52921d706b16ad4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451035629d6668b46898d88a33760a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada279e09e14844c34187c0b3ac31a93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eb5c756533b351ae4080646ed8e2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92d64bfb8cd4d3c9442a05c46b9fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b635489376c79e8054d957448d873e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61598ef866a62ee2c0dd541aa6aa4ff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714144f54cc9bf57758f2c3add0e20b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58b696727d2cffa96dfa433b84f9fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482059c6581aab281c26954b005e534565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58c7bad8cdd094530d19b7f4ada0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134985cdd196d3b9016f265c4a98ff1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c161b0db8692c7c66dda9b06e9c3baf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba6bd7903c2afc66e87f024191311f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ebe827785426d7518dec276ed882e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f03f9403295c4a6a08d944b309c9f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b19c33ae8eb34d6b4d0157f218a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaed7edc5c9ef87647bd2e9759eca60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5d2cb94dc190826729981faa2e66d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1c4d3af61a34326ee3050d96da99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd529f9cc96b4c994ed7523440a4d86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a98c356431e4c933ad3de46a64439577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c48b634beb92af65dd61a6fffdb643578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f601712781f0db1a32ccb0d97683e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921618663bcf69e955eef380d08a01fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32719665e029e4700fbb5c198a016967581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fd1703f2eb80ff6c3ecde3d080a9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02901efd7bfce1c504fb3f7bb2d5b02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39b06bd1a494335db44a801fa6a63e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c930ef32f4d028dde4b012b1a962585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb078bd6053f8411f1c32b40d447343586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b52a7376f088ce5b3daa4965418dad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7315ae5af5dfca977218e2196e19e23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b83ca66a02aebd5e01102474daca6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841cb37479733898e12f358da09b9ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058fc5967ceca14e35f30a80fa77f5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d53f587e383391b8a624c3ae47b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba76ef6bedc08300ba7e1ce5fe3dfc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb3af72f9ee9710385f8fdedb8d31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcc8ca951ed608d7d0e9258813cd82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eb05e14373cbd880f93d927c31033596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587c0b02c1237c8311d49548d91dc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d597a79c2966136e8c817d493e577598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566839d725ded962095771b04eb54a1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ee022ee7925310e115697ec2f345600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988291eb733eaf3933bff8015daf68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67baad6278618f0df63fa42753f1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ab287fed92277f77acf5c4b023a7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738a56bbdef63fb6cac8a0e3171e9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e24bb46b502b7dca3e4c222b8d4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e70b077b83d92e595ba4905917527d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d382edc0ab84b23b4ab673e8f73ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56761c7613cadcd52bd26958678af8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1987cd6f6962d122b790950af86cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e41f452e3e24229d56c5ae866e3e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d38aeb4b3b2f933c4a93149341ae48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c07d6d8e37e9612677eb87b9c612b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60767db79395faaec7ebc05d6eab8820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a8562b90554e36f50918baba104cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12677542b1864516dfb69a6bd49a2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c52a6657392cd907cb095026b987b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6a7f5c395c801a90d03f1b3ff501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b696ca41a6aa78d4c510779b1192adc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ea25ce760ff43dab41dc655734232619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111c6361c4b960b2867950d6023dabc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae035af2a601a6c5daeef7e132f829621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d94bfca01d22ff6a5dde90ffd70b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e782692ee6fcce02b60205c193558bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf7ec411fdcc3195be11d7f6f0895c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45c1d445defa7a4d0796898ab052e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9fedbe528ca91fa70a6167bed2ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f74c0d858d099adccd69cd613023b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530ee6713bc39deb3c5ddbf79300442628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40139e8dbaf5dcf98ba96dc8aebdf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a34cf69f3287a5f75f073d8dd4849630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa793431b6bca8528fb1435c6b327631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0841a3b21ae5482179e2789764c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bff6c75105926610d03946065849d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f3c180938ea7ee880888072e74a52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65835c0bbcbed0722186d70974a7c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f2863195edf9276f9b8c96846ad7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77431fc74dbda9c140766d6b6660c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf661da90ff71256c43ac00b53ce2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3032a4d2718d44c040942e8272e9be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8483a57be1e65f551e0aa0604e2765640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a871a90fd16a650871c846cc9c81b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637fa0957b0dbe5b179027422c6e409642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c8f19f0799a996afdf7eeb974865643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4863c4e5c51fb761deb9d94fb7a5e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fddab637936a9d0b6c13e40dcb0dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9eb8a8491f9052d70a0c089e5fead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe87c5f22d8b33893db2e6daeeab4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6419ed492b37740fdfdf53f7ba1f43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d78bea81554ad5d18c5a3f321a8368649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f3eec01658cb612adcfb6baa0f507650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789e76196e43af5dda156c06999e2f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6f9b992d37338c2decc014f4903c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75882595406c60340a0654bd6b9f62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647887e33f91d7c8193130a38e23c11c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ef5752ffc3170e447d9a8f5332da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10691da899e5c1280fe96856388f2bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50f2173a71380c54bcb9199a392ed8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64af97e775a5abd97f57de226474833658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26488b65a497ac13fdd98a0375b6a7c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42431b112c5c3117ce222690b11b9ae6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9fc1a570cfea19d20eb2859b78497661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8e6085e73420f8d13e4ff533ff6ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c3414c977666b2481f800882092a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790914bc4c3f4b7fd6a4e05103c04d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e03b825e25982b3eb7b468fa5268665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b974f698710503c056597101a14c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84de436a899ec8b1e11481c4adb53c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f6d61abd1045d4efd823ac0189f7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fdf5d15f26492803be5367c1597cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de73d3bbf0b1fafce1c25524dc687d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6845b759cd51d7287901cc69c0b0216671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217346e20643839593c296a62c179be0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482086e5e11aab4a62ee3dc7587633c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef3e5c9515a1c49d38ed7dbdfd191b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129aa2ab819d1689470e59f1d85cebd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65383d59b7b0c07fbde8ff2ed7f37f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7c06011fea0134930cc5537a44a30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f087c9069982d2530a85dc14f7f80b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93134b2bbd344e937a3076a8488f7b7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c70803f261e80a1fa7ada33f692b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d274a6c4223ac036614f04cb74c6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd537fdff873ee358e96bba5ae8443e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f0dae78a3ffbc0cb69be32ebc529683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91a016d3d741e4ad7bb3e654f152ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77b053588d8a417b646a570c046753685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a881de9874197ac98489fc08806dcba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431cc3dd2133c6872f507e3447ea3c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce90226c392085ae5b53cf1b178b593688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5519f08568f75b2e5e5640177aaba5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2ff2e1425fdfac99509ef6efa323690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08369795a1e157e79dae0fcb8cfe3906691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa922036c086e4dbf11c43489a774d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a3876d467c799d4e605242a2a75c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e565b8c77490f3ba3a0edd66e8d9d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345f0004ed9b8d1649cf14b409cee9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dca1ed1f4267236f917cb187d2b5d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db8ab8557585b2d834bb80631cf4b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d309fcabd0f507f1a34efed1f4bd9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca63b12d965986ddd9bff93823e4f56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a18f10f1e1de155a2cb16a625372f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec9e6a58ddca23177d646c47860f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ab00c7fb1263c046e8736526529f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c393f8d4b78871be80442247af41154703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8fe7c6326b4f28372dc861c3efa02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d900148d505024fad7b25ce1fab9de7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800abc615bec9994d70fd00ee80e5988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866567275307b64790abec57e88c863707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee012db1d7f0c9edc03586c13d304708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5959f03a67be6ac3a39c53546acf60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b520c942e9bbd3e250d22bb478b0b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad986b404ef9d00437c6234fac7d0059711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e5c65e3817d7ba93e0e572ade902d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d4ae2b55037b79ccbc78ed79cd2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787845fe9479aef4b188dff22690395714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc66169f6a1941087f465ceba0a0d71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24181d8501ffb1171ef4fbb31f9386716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64599e62b0a6116a9eaf8c5e16a28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd4f9998926e10f5d27ffd20af1c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456c7dccf7653e42c4242815b3ab4a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4ca593947ac24f90d00eb91df6094720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd715ca4bd95f48f71997468c55ab880721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddebc73779b72f1d975768f0cc8d1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc183cae870c412431c9a9589c3af123723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97660f2343942d2a74c217ce289f6ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6fc463cb1e04dc094895a1fc65663725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b62b093aba7a62fa19a889c183e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24825037d4029da0d1a3e52d6f508d3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063f3ed0412f92a6c296c523c239941728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2713a6c56145cd2287f6698bca3a38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b8110f740bccee3a0f82c52e6007730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6e9f78cd362b0dd1b6d1c620ac9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46761e03bd1125962abbb221fe5b74a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c55e5533890f9e2543d67efbce4d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68bac328f5a2aff7a09b102605332f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a553ecd1cde697e8b2eaca187a1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076425c2c27cb8ce4a4f6ba6b3cc6b9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e040456458fb46585e5ff28d7ab3164737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756002c80edca391b981092094dd3ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c69a60a653526e0a8768a87a723c8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0c0d1f7e0913a13e15b7c73def8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa5dc9bed99255cec431648798b4ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af3355227899f3bb8ca3d620f7667c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596801643ca745ce4693dc0de9e61122743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99420ae4b37bee4c819d40dbec824bd7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2792af6bf466acf4c483c65edf5a80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47df68e38cfdca8324e6af168c06662746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35826d0d7c70c13f238318431386620f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bcb40ca882effae5cd2c6d8608cde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2304a908159b2c170e48e2905371b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf6e80b6c2a6054e34671ee0b19316750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd87c7111420b01599903d376aa0303751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206feddc75450cce227dc469413ee7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b1bc80bb4ab209d77e041b23f7ff9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121771dc3f79a59a18440bb68a63ba2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301fd227c16f4ad6d15361b70d68818755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fd7d3a2061f399452bfef2c92174a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f0e0655c8ead1c9ed3c884306cdba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317853764c65a33251729c60a3ca32e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae03f07075135d6c12654d6665aeb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881149a66b541dfda82297e23342377d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76629673cc4bd923186389505dca12b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b04e37c2b2051f2d6608160d97833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e644324f0bb143cdfb641e7052074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c77566f3ccbe598188abe7609ce4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571424c6de1790790280559d5b6b9a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097edcdca4ed7df8544c015025d9cc237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae1e994ad96dd901be8514e5dc7b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf431567215cf394cc456b8d88379e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fba002b93fd0ca52858e9c5ecf9c7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbdde9b4f7f90bc8606c32893e50be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c185065a74ba48c356116cfb74ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61584c0d61b61964af4a97302d8d6dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b25822205e5626b74f1b1782f22114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef634282a28b0b8557940a54f1a164715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008ada0168c323b2fa43488f31750dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d68964aa19f44d91e4cc90ed821bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18188ff2e3c5e207eebcdd00a2cabcdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63997d3a1b2b32be244087e055cec919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac145f51ec1eacdbae6c4d259e07a7ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e41edb8b1a933a24227fb7e735c4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e931b99ee073dc3570447b4c6e9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac3402870621ff952ff2cdb04473a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec6f83f3e61d438bb262c6ef10d4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc857927e0a00f9c0f949a260683825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6814e2a3a9b4cb3d920eb03d5c108326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8215747ab8fcadae63bb12b3b85137827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa807c44330ade9b6e80a6baeb15628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d9951f65fdadb5a53506d785a36f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b693d31120ab8b7f17c9e2c182f0b0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9207ea302c7202fd4e7c279d1e0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6941142da3411e505bd8fd5d2d380d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b4cdef27f7d29e2bd31fd94f932933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7ee8db6555e5c0b57843f5e67739634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce1378820f1eddea308cfdc473c85935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80f3d245aa45535fd26313d581bf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4bd0354500b88bd24cee4ae27dd9e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017e8a7168db5a7bd1a377301bfca6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82672cd421b287bc5f3399d4c67b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35eea72592d0296e9df3f13d1bd7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d240de9ed62408521dee673ea64e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b795de3f74c958397c00d8e85839642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed4374ad315ef0dc983289f5323a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8eb6ec558cded494cd3b39cda9b5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f89f513122cc037ae1e7f047bfa0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d0077899ff5e604659b085ee40e3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3e5a6a987297abd2663814fce9aa247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b2c142eb0aec83e8506ff88f928a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc012d2864457968d9cd4057a93d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd86ad89a153277441e2fd1bf1a64b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ffd47cfd4bca437608b67521312c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787272c0f41ca96dbf1f1ce482a7de2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d86f420d2190b5a25a81240e201eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c690a61fcbbc69a7a65d383d6d07d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0efd039a68f7ff4f10f3ea12cf75e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234f340af2dae5f8d549ef06db1028556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707e94d0511ea99f578e40919e8c3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e1bebfe1904f61756ad54f87a6f9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ca3fdb125198e73d25e01d155ee159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a46d8f23b448da7da6c90418d43b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68412835daf17e164d1d893aca4c696761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36e2fe5b0b9d253009f8ea8fd9770762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718c01ca44beab7e481cc9303ba3cce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e66c64d7219dd4430c27f583f6dd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db9727bf4d84582a1cb05b86a18b9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d13c215713c061b8a50fce65760166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165008c130800b28fad11389184419867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13143f2da36a1c55a84c8a005cb809668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b24834e107bba4640a3f1c82d3a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144db84f3d3e299468552bad847b04270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ec74070b9854904df200dbdac73d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942b0341db8e1c384a1593f0781817172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d0521a750c3cb99f369231d053b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784102d2110e8ce0d39a1801749d7d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a25f8e64efe43d7c033c9778a33ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22631be539d16373669967c3e178dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07031c15e8735607f4ca3820ecef5ade77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf36ffa2d00e4f0ce18f051a81f322f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053936f758dab4c1ccb7c830f15a2a8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a8504cb84c0b7b119a617b8c7803680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c479841b00cfcb4a7ce60a45f54781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cb6b430e8a34ec2317b9e8975654182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359f33e4a1fada7787f2aa1cde0f89b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d3ea6f4b24d7805eccff0dcfc77a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2475b7757ed655add65882cfd141c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790c1f7c6ed65ca22c04b6290186d5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904d3836245d04f07ea9e1891f853b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e84137a921bc9d3a1b17f8c7d8f41388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278811bf23b49fdc2e156ce6d9605d2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88fed4bb439d5a0079b671b0d317d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe3b1de49623b44ec808a513a88ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54709da7c0778dd7bd3c5698c5b6976092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f94bd9fcbc8e1ff64e8a5b7bc768393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac1099585773930e7acb38263c868c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d5f4d0abee0510d965435b47f06a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023e3f30edf6dc63f58eb5117cf4d8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1bbbfddcc2efbcddf53449b7d925697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36a7245276ed3f9a7b74e3bdeb05b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635d27dd6208393fae207eafd76d1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53c84f02dc854f2e964735ea8401b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e53967c060fced0817d63e07e49e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eec2dbf6d381b445f0662a294f363102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187217b66eb760677bdaeaf5bc738d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e7550dd442777310a812762ad9a08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d53584a5c11dc60ed57ee6414d5b2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5559d270551c7167d4dc00871336106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8c9a37fc99fa6d33a620b3f154c78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481ea268d5a0f57d0f8eeb23bce5f43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c790c88aef0ebd250afa94e25fb7aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe9cd63121bcf0bed430a1f0bdbe92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96504403d911f3f8411fa68ed1144f6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d4a47be532ec18ae29865c7eb234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f6963d5f374713e1bf07b756acabb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd15555f358c42e0cbee76b202b0d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d8c65d5be4c690509d9bb95b36b62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5de8e5431b09e4850f70e0f9f37146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ff4ace0c72cadeda3828202e0b4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e51d5235cab328a03140b0466cf8e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17984f1d8b3455c40e576e30a3982e8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a21dbab3301c930c31b55b86ccc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597363e05fb8be1de7d59e69117d3a11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba652e6d16a660fd2442104c51e3d55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc9c2cb58537ef18effe78fabece06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c3cc9891a767af72b24af9af73d57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7041b6c9acc95d05de51a9b783cc44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e50bd3d97b445e6170ed7868fcb46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e70248485b8e9379bf36942f94f03b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c72913bfdb329386b1b73708288d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837953f016048459e033e55c297b440e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db65f5e1e9442c48e2538ca8005a843130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5083bf373352a82842cefe1f5c09dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d7c3867084aa01f23350dedeabd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fbeee56785ebf27023d90f587bd5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879585040f912e3d0b22fcf37c73277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe5d178f2edd9462680eaeb92f0f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f11b9693de5f3953ea2d7a7d0e2cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0c9546dde8d63212864748566b1fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1845a867fedd0d4cb729a7572bbc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0736345ebf0ac2c5771aabbf154aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90746e81ac1b3646b24fdb88a472e2d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cf9ba94cca4e973531de9b6b35845141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526b391715c8cfcf5155026c01c4c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e5876b1d7ab7599a91963bda039a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe4aef38044d446e3cc556036a437144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c48c572a93d47baed85c34bf42333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febfa14838e47b5ab2500daa7f54f1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c5e92319c3afbb8d218afc6c6319147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b2a01d2a92740ce56acf7d653513b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac1aac7c14b1e6431f1ca0898a045149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d18bd3bcee76179649c5497a305d2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb62f6d58f7ed28bef98d6b711eda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb1bd4fa3947e8fed9785d94486309152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c4ccdde406608d403b7dff619354153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac39bd05829ebecdbc91c0530237f6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f472f6ef32f9a443be29a8669ac3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fedb2a3f99f9593d7c9508e7fd889f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f911e4ec84c405a5b601f81a4946157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2655d3e49031d3c5112f333af48760158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9d369cae1a26043613273a007396f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875778b1b10e8843dbc83bceee4c347160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc8aa0f24f3ae73431b872fb9f939161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c82cb47aa21b891b8a82e226790022162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5978e256b6b516c2438238ea6999163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a821aea4862f526a73a032ee0e48c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2ced0811c793d42cea1a55e5bad13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16a7c1b75199b758c5e3e99d675a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f27c0de69b6a2f3340f92305e7d27b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859177a2cb7449ee84298a12a004590168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72172b78543ab7c8da7e9dbce62365bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14307706e1b38fb8a155b12a126d31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a01fe263220a86090b616bbb288091171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e9600b9487d12393fc1bafdc875ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cc156650c6a737d5614b6d524ebd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ccdc844634bb2a45e2aab56e58365174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c7c4e1334310fc0e6566a4551fc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef05a0eb9faba6e17787b92666444176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582918b39c90f7e95d9d84ccc7919496177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9944c1b29100b24899b349461e1c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcecb1eb63290d92c2ef3fbaf9f916179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326d6ca9954984dccff56d98e7ea957180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a5b9aa7bac220a3700a90b3386b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e834a9cf0966ed99a466a531899abd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702500268142301ac41b125d9b71466183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33911aa41e8e846d37c0933f9b94cfbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962838ec083d39d93bc0e051dac4db9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e866011ac8d12357b33b9f17fcc689186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee4f6b5a464d204734544281074cb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faad54c32157af2dddb40fd1bdcefc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efb2ce92f5681e02cfd2790c09a99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07a12d0a68916e92fd820b0073135190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6bc2d6bea6cad7d32af18e5335d46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4053b43b5cc3d24ed6b8c23b008a7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95dc6dcb0fc09950329c5b65907482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a0f947520682906782530c0d99a0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778f376fcf7a7286fbdae70716b8a29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c857224cc5bda28279b72e0a88940196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f1d2a29bb66f63a92ffebf71e05aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9614b7aaf36fa55ba2608932651e99a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3717869746e0597bb91717eb15e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c2fb7eedfc687464b5eef0a42650c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fcf96041aff2b06682f1a2d671c4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff322e2068cbf62e7e80a03a68ca72ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be6f1a13acac2f05ec7cb226ad218203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53111286af4cecb11583addf596c4dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3ed7ee37d71e47f744422c5c75ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8ea9a6b7dfe693b12e4aa19399f31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f15419e146588f5bffaf329d69017207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066aacba7704614dade1fd79dfd8163a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e94d145ebde374ae73bf9cf6c777b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1474bda4687dbeccfc8ec3a2938bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680eb1f89774a68216edfa1377b6c46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e880c62b0e5ae4d53d2a9c6a353b57a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f36d5d44a5d687f6b2a0d7babb6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93036c31f28f59f8cf96dfb2d419a33d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789c2f3dd1e707f18255cf43109912f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d43608001d136141abdf40e7e777d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453b0824934be92d726a76872643f02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99904bd2796dd02b846b06d89a24b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64c35a31109c299decba628f1291b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df3978aab20fea3b1985f33685ce9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da3e1d30988671303898a5e2ba6cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4945b24cdca09f93991594890b72a0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ba84562cb9d35805803a2a6400a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38207b7c0e58553371d307c15511f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4091dc0ae937fd9c6144f18dff356225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866be12bb23be393d2128523848cf6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce9f630d8ca9d613cfe8eab2b8fe40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb56295bd74847fbe26bd2761e11f55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940db5c2e9f330500aa0d2ab4cc20a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e70fcfbea00ec9c5c1421cd986ab9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064642684df9ba07fdd9ac005f5d6dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7b8abd5c82f68039ef694fe78e4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b062f540524a6bfa48cec82ecabca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3fa20d3a056006e781490cae69929234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3262695bd850801f172fd7bf9ee8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e6fcce82843d49d6f2556f2d3abdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2c54603b51be404363147dae8d34237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632e402c89b76890052ada366e6418f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05a13c717d253f305ede9cc9d2d419239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08412852d9c855124849647ffbef2989240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd47760c0eea53147117a56ba1b9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c1ce8ea4779ec1a4609c27dc1e9ac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658f5cc86d66fcbefae5325fcb47a3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f3787bdfdaa802d64358316e41cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff58129ac590a43372d5da8e0828d07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b8790de28125f261255c59d86e845246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85082b201a5ec023c8a0d727015d727247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d96f15f3a141a5efd7be0555b92543248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9ca4a45f02e89eca28dacb2c23ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91d7820d2d7eadc9d2ad935409ada250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a66cee59ac5d08bb53745a5a5ad8c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90420f07e740655a46622848f7554e22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eb1166de94f546ab43d2d4e6c1842253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934529e164d371b539a8e4f02191dcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97804a736a1f051c7c8c115e977b4b4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead4f43f234507c79a8bb8e326a7b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3164b3331a0f887438798fcd4b04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494618240616baec9ce5a04052e0151258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a9bcd3e524f957de1702326aee3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1ce6c4e0942b462a3e9bbbd25c874260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae882719a40b69219be50e7fec34ec0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae36d5b7513af6c4e9059ceadff92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe6eef1fc73dfd3bd6d33ee98d54b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdc4e8465bed1ac4a3a96e872b6c58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25328e3560c5689097d7808a8dd0cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c387d6af39efd7cfa073e69ecf4835a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf007c45cc0c1ac8d6696087b92f66c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23928dee8574bd9c78f5d7483fba7e94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b527e98a3b8d3c1a788fb1f454fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d70c122de9275ca3543fc0e8058a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d069865c7bd8fcc2c6370cddf4882e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61bc8e7cc6cfd645128187608804e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37cda5cf46784cb7f4fa2f4be974d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa795af5db7520b39a817e3a3533379274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab05e6b1a9b27857c3242804ade9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beda0c9b090b44834bb79eb30101e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6088a93f6f2ceb7e17964a4ae92ac0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be39ab26828d9bad317a9066c2ac80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df9a5658aa938ad5459d147b0f3c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2512e75ba396027bc64f3fb77ca8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e6b3c626418f5115480c5f559c37d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce53b8dc028cba34c61ffb21d6a98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93904968a96ccbe84af89b8b1283d7d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ded2f95afd039990f669d5a2a2a1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9653a056b5aba315bb3aa1317680285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e999adaa51d8947d7486e102d3ac5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c10e03d1da9d9539d66a9a8475a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a028bfa155c78401e2441d20e2652288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708f63a6938385c33aa956be34ed91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff202adc44ace74492305dcdc6f0cb1b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9087d353d981da3634b2adc5a13cb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a458d240793d163ed3201dd9c885292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941c5d0e724ae974a8729e36327d923293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6616a005d4885b8f2dbc470dea29c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f20967bf114f20defbc1035bf1b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6834d8a26fe1dd0236a4c9865aeec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8cbde2d4d8ff597fec46c46e5eba2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece795573fb3f0afa3de20470409dd9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056602b57855089334f53d6ce4e29cb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1382d996fcb61ac517c4b6326f4f40f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9306bc935a6fb02cf820583d2b39fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43b8c06e34b403b4c8a2f069d44d77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16837f72c9d841cb0705de928404d66d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601347ce8045ef865fc3d8a8035c87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13c62a5d068aa345c7b515c5cefb61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e073739d91988fb258f73ef79497b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5e21c7b2d886a01e09bc07570afd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613c1fe6fb5a258ecbee5ee3633d287308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd6a6bc006792da84216bd15ee55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d89831c73582beeec2c8dc603a9a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5fafe48bf9ef5e43f906f368b4f4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80342da82761402d36488fb8b1823c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435dcd68f7d3a4f600c336418ed92d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c5cf0af994f9784294191d38f2f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3985210ecc3ab2ebf6cfbbbc464028315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20a1fe7a8cc1b9cf6883afb6cf6aa4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75da665e6b4b668811369838497eb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c34b336de664f7d72b5b6e50812af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e31e565333e1e7b8ba252c6db750c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e189bdad4983128a1f4729ba439b946320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77dc84951e3bf42167fc688aad67f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef93bf3b593052649b27ea33fa292d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a50190b2bcdfc439a598587a1b19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4505ac8ec1a2cdbadc92516d4747a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff08860b4b3de8d143f1bf5b411e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56440ce898e4a5b9543d8c3645795a14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0577a31296e7be44312b0cccb953f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26851e8b7a6339a1b5a3abb7daf234328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6d234fe624194eb352d1eb7bf6c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a6e6d88f523b0d888d281d0ce4770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030a6beaf9eb7a72edd402d78a42da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ecb282b16f6a962020e0c7ced0525332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbb812a78cdf3a05694c611e93a3b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b04090c118d5a45bb6d57504fcef83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff17ba4bd4efd4269f025e8cbb6b6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf9cc42df3997de6d201f19d64895336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851776fb256e1460bcc656b8b4f74bb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87f32a0f35078219bb2247b487910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a0d48409db063159d52b6cfddb32f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9cfb1c3db7ca2dd1dcb35b8bedfac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c2f28f0fac37e01d93dc47823ae6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163532827f6cccb39b9cb2fefcd6f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0afdfae3f3c77198e97d7a816b495343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f83f7fa4a009f4919e9243c50eac8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad64e40745a58bcbd2cc73fc941f63e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d665793497869a6d8a1fdfd8c87cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445dd0222ea961c9017fe88716e515347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca128e249e120228795d8b3465bb273348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af9d8d3181bab4b9bdaf2522e798b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81c25eee664830c4042c172a7dab0a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9a541aebe086f51723e818b65762a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ed68648365b2456b05bb20d70db3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59918005a650e2d26df164e27e1e3e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19dad6aeb7d5a12333fa331960e094354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f0f70f8422dfdcaa2d8b93981e72d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb66d94e06e839f2c2d13b7583c52bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59e9d82904015398241b14ba2747c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79188fc1055df93503007226d5d13917358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e5443154a0d425893ebbc5e98532359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c9a54ce4b110f575eb7fc1707d80d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd2ad09e6923ab95d8dbb42474dfb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd8854e6c24f210d3846205705478b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1605ac1dabc425400fd813738dc5ad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a5df6dd66ae7ed09671451593332364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd7f8d8a2b3f41703daf8f65559406365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe75a4f27616abafd1d45d5c981c06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987348fb45026bd00c19b471c702bda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5543511d4a741dfd3c0f541c5df4b16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b55e4337c3f4c2bece734e8c5f32ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce156176dae3a6c70f6724a19df40b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362937b80add23802fc237412f0620e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5c5848c5494f776c68a7f7a42adb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0111378a758ee750243ada7448124be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f023d971652a0fab247e186f3885374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91090e5a7aca74e024cb64015254dd2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d239f6f77943be40eda6baf59c16c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36754a4039bd67719b4984dff7f23f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0158afb745c6d5f97f6a9df6ec8cd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd02e050cbca2332298571299fa183379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7186e280fd0b56d87ef8336050aeed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d83d75afd52bb187ece9387bed88d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d405e1164a67be3e58478ba23492c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dcc2170a6f1f8d264ba1b1e8aae71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f46f671b03511a79f74daf7db237c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd197705412de8e2c7e3d2154e1a2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eea1833606fb4a988ddc21ebdec2f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e894d350c9d01feff1093614c68a73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82c3c2920483df34e73efd0b5ce94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2ca0fbeebbd0e655eb7e03f7a623389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b08660636037a6ecb9a9d21fc68302390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e524c6fd356d387597ef249b1403df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05622d69b1a16f41d078b407c566e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad56ae0eb19a2e99c55a89abb719951393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d62e8b0f52d44839b963d21c9126f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8946ad77458883e8778fcd1184316e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c5015f9ba206c3a15f5d504eeb052396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881070668bc56fd1b2e50e78fe0f32dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad072d988d3edd4a18d29599faf91e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc8f0892fd182c62192964c9704ed9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc02d684ae9ee705c44d4579c07f571400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7d24721e9aa0d8746ff5012be90a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5938b54b4014256a8635292f7df1e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f2f2544dd341827a91101c1ac7515403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2151f6f3d93e032325a85a14143b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae981ef5620a2456c089dfd4afe81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dbde71abef29ae2ba4a050b2b99f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671d6f6bd9d13099908952b89e002a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe5b4ba0501cf3bff8cd787deeddb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6929a0b40cd0ced991ecf1ade71d3ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027edf73ecb9f5b0ede4cc892d3ad7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a12d8929cc73e0ca5b32650f78239411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6f959059b113f5021d754c0bc53e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea1ecb57bdf3b465538ab487fa56f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689ac94133a7011fa2771c3d0606a4a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae708d4adf2d82853e70cbcf1002f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d2a5508c3ebd7c0a327880018ccd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac675c46a9007f855a3d490a9a5dde3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14888c913e284121a7e108e39df1ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2116a12c007e4b04ab8303ff858f3bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753fa3523a10f9e5b0f1509fd80c7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d067f492455e485001b3557f5396e8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba02c15b2848e5bd9f0b4d66c298d73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75d50696a16575feb4f0a8134a0bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c33e02dcf83c0a5f63606501640f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a406c4c56ff7e771b81c11291eeaf08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0ec6d19a804caaec978fb965e8e9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad225401d383aa8a6503afdc4a04e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca0b6fe6b6cdace7c30274d0fdd99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc30a0af07035d2e9619962f5ba88d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff31a9779b037550d2506474837030430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de178dc12c63357a6782619f2cc9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c9ce4fdb002fadd118149812a509c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7218b925e59516ace63d5d8a7319f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a2c1c0c26f22330f780fd442208aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c2f2cc5116e69569ee69349b4f35c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c53261af128d76e346c0d4bc24393436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c93274fbeea3c204910aa48a611a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e588136147db901ffe548c1bf78ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c23ea843cc33623c29d0fbc8d7003439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6196e2b2d98454b0466bfb5d997ea0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f177676c2fb6a94b4060cd43849f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810b9c1ddacc1a88f790ec87ab25c11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb222372b8125932e792a7c1809b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c92fe0ef1af8990f398a6eb0b1bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2e5612e542c86051fb48341be87a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d0762a18d74b5298d57d91493d52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dabd46bc8240a2e5e4acb3f3dd09d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb6ce9638041d29d0cfd8111202d23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dffa9fe6f50e2be9287a27b0059dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b31d5a5c2c9520a0d7209bcc81e89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9588a22db34a522096d4d7983e40b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5d8ec1d9b48f209f85f1a0a772f6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479bb0ee6f75b1c7fa28df4ce396d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b047944ba683b9db73902677eecbe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53774ce27074b5f1d1131d0358f4a7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e0f294dbd6406ab5bbc04aeecd8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee20dce692c1c590720e82de95d762d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679de46e93c3eefa0bced42148096a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d29f0cb503d5c122bd2c57a302584a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4ca706c44d1dfc3815f5ca7e01a4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539ca1b2ecea6e44791f1ed8a0fa9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef359568c79f7e2f3bd17cc6240d3f9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e70262717d7c09a912edf82e37b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d2f763f7ff1fdc61c73117e09d0ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a658806aa8114e589bd8fffcf88d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e8ce34c05fd6c91dfb488ba1b7582466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf0a2b41eb87b9bf44d1c0be15d0c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b781e817af3307d9ef627862037ecd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea3cce9a15f71d96644dd7186565a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc550bea11b8db92c5e64f2069158b7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318fd2cc7067ff8477b37cca745f94b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef281695ece7f44a359e7423ed81e6bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044841f95fea2cca2324979ddfcef8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781aea1512b68e65b17f3a317908e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e59640ce85d7e3a969c7d02ab32a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02bb40c44c09877acf3966cb2deed1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab2f419b74f2e6196cc8172239e37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e97ff40ef4d491cea4bc0962c45aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb368bf0fe2a63578b7b9d7fac86ff5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198df19c99e81937273c4bc8e42761480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fedd041f6f02b14d66a1ecb84864d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a83f509c2cdc9026c15bc12a27dce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b3abc081cdf38037f1f160d40e25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413045d160565d61ebe43edb280638e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39ff1792f693741d657c0367d3852b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746cc54e20f4e83498d9736466d3087486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb78aa69543e78719dd6e0e2c514e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd70588fbd34c09d9611cf1e9cf3eb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d83007c644e93408b4967f7d6a78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad7d50967cc9c3b15609728d84ac7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67ff1d7cf55deb0f8bdb80b9556b34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79926ef67fd8146b08eea782938880492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112806c46a4915c2f6e0dd3a566d9b47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd6b092fa4d21e663aaae2c236efa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919f8849a6da6490a9383e6e3c2cab0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fd1df1a1e0f0ea7e0ea5aed2b2af5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e0d3893b9e813e0c0669cdfd395da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaaa2851f77dff195460f275ffbf6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4325202b39e7d24db84fcc5955cbd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66584a30ac11de1ac7786768429fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6533ee80810063a2e12d5d4e43fde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841444c4171a8bb1730bafd8dd9ee8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e9a38c01c1a79b4166c4a3942fd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaa376c82c6afa462f893e2f49ec47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf101926470d1c3b8b6bfa7fe91ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90481e43a814bad838870b0125855a1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ff0ab0f6ba8fbe7be27ae4c3f466507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9672766f7349daa15eb732963999e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8848cd4da47983ec8e7fc40a8ecc8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cdda039c4b7afe21c257850fe84e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7841d7d8e6f4bfdc41c2006492ded511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4517d439ca49b809fd869f972275e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d92e1c6df337d629c94468d179efe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5dd94e220a53a5ccd1e600aa3b6a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1876dc00ead6f3178e0a6a94016251515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65ba9b1379f58f93b32b17c4a5ced516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671937c933815be7c6b9c9e8612ea7fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb45965343f134006d64d86d913eb06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257158c0fee71dc5f889b768261c52a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b44206a7752256e0eadefad5868075520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc427635ecfc5af39617e28118eacba3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4aa605051fb91a7f9c994ed5e418b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73428cd6e3286aa97e627e7da860dcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f55c2d486171569d226b53167dd3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b781842c29d8a9b4a7f0bf2918db3c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00056ab7da140cd0cfcaba5d1dff2b2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6ce8c8e5a5c24bed681f520c4d0cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e173b4d37b6bb48221e3965bf941b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b7325e06015e7ffcd97d28aa1519529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d48ef814449f5d881c6a12bbe7b0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77eb09543a6d56c51fbc5e10cb739531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a41ea3e84213ed3a3a014de8d281b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc1c41df072efa201b08d72505450c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd674505b0d8d032607e61841cb73d12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe91ef0eae1345061d309af127bd15c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80887bf01136f8644f714f926a44b1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6434898f0a02037d5c98cbc00f1ea1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc5a96dfb72b95e5509e35baa677a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50eb219456b15aed8db132234aaf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd4fc50022605626106e11b32566c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02305102a60319f5cdf5cfe78e84884e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefcc3f9b5ebb7579779a0a488d080d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11e789d36157352be21f614d762d68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da0df890ca98b996e34ed2f9101262544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020aae29f6feaf72c73e48333c1e8ca1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da8673c3798cb5a59140c6f80041a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fea9961856c9a09ffcb3ca9f7cce35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c51a06202688afd8257db69f95453548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a3f9f8b3645d3310cdbca24f6774549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fcc899f9b6876f8b40439f72691c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba859bd752249604b3f81e89b04bc0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf82654d24ede94efab608576fa747552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b578b9a4433f51e0ae69777f8a1739553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea20a7a5301f22d6f3e03c94f3a47a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9753524c2678d0eba2d0a2ea29c3f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b4e3bfa537b9b617adc5449357d18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd47b86b33f816e8f136fc4cc7b18ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53379b2318f9fbda7e38c80edcbe3e19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99d8e08578011a88c508872b0cd0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277b87a3ac1b86dd9b3d3bb16b564be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2428ad1ab0f57e402613ee5c34f58ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3028bf4aa22e6d58d45e62a6b2003562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb9da21d66eded15078f0863b9b3a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad64093783d5729b44bc980e14acee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f030114141fa6683c8476078cac166565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b278e73877e74ca5e2542acf9fe208566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d2c31b6d8a2c1bca40472a08282ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce781c816eb829ff75d2cc17c3ddccdb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70644b2700730b38aaad9ff6d2c5595569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f4213fcb5398b66e1537a64e21f57570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ee81d77db48e6fc31813ef67de98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66e5167f0acf7280a7134b25b9efa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2da182030bf2c45cc7cdc8b84587a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ae72b7971751a3b81843234b6618574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c3057247ab929e4db4aac701ac187575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d32dab265e6327f7b85cff59a1ca7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180edade81ba52260cce6183b7e35d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c4d61167764bf42dc200f20dddf91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3baa38ef10555f23c8aa54a4b9f0f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cd983875edc4f6ba0d1d1b6862ec1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7791e7b9e4ee03736632c8334111c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aea8d9da91c7dd58403a39aa0e341582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489547412927b420186cf6c872ca3d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910655fb296cd1fe5755543fb707982584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9653ab7ce5e265de576929793074d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f34dc4858fe37bdeaa2133cdc03c96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae894853656aff3c971b85d28899ef1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fb905727a769e8a9663a57f32b885588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6140feb8e298e863930a02545c66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b318f71971e39eb06df42dcccb5cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69d707da20abc987c02c3bb28175ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595dfd82d2a541c413c6832eda47e03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc887f2331f8659dbf03eca72452416593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c25d1d38f2db6ffec1a2b9136df5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371890c50efe6e6acc067cc2f1a6be56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb7ba2630f4f27fc31699a4819fa48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e064cc1ba7b8a51270e4d358915a214597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a9af1b1f76d7c00d471115756f92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75312c0772aa3117fdb6691680e1b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f3e31f6071f69227d0308b525dbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e7ceb1ccbc970eaf21053352b333601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656fb9ffe2efd25f725b018c9869a62602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89eb602dc8644fcf974e290de8b280603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915145109b9b90c65d257988f508db5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88e488dccbbbde0a914c324e962866605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d0704592da5920339b4e1e408401606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16981fd088de0bee085719ae275cbe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb6b207bd6146ad2629ae7fc03c63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232d0decc1fe6b7374aa7cf1bafabad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235350285db57568ccc9e56dd002963e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14543e33e4936a732fb92c929962428e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8b15ed849d385f97df503a8765c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6d22ea290096d64a55655839eb579613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8185cee4d7e0d8152dce0743f3455614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed53ed029102f470e2582153601182615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608bd7b896e191cd3fa51d67f06525616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86592aef6cadd6c4fa9b774012354617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6b51b9b3718272e3e8e26298b8c83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ccee6166eeca4a7fc318bef30982619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d405c07a9e5d7e817370dc16f6024620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e071fdf9a32eeea139e8fc0d1fb56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc283eac2a18318596672280b7c975622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc6ae3eb84e201348290475d45a7a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf364b2ccc458bef5e1386b228b176624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fb0bbf834e064fc819089e0fe8800625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70b5b2eee479a05a2936314bd3a4d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009baee3e07199fe0d9a654d239f032627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f03068af53f20d82b4180d571a5f20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc2d820d81393c968beb105768d63e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615fabaeb5f5ad841b7612ea7e64e66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161340fd5a12b767279ee41105e4d23d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df411efce83bc15c9792278abd813a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36db268dc0f26d582db0ad97ee5ee52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a5563f24b4bc6e050169095686c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13849521e169fac34a505400c53c8bc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1634fca3a9267ee99ad1c5b25bb01ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fa7c49b351975f21ebc389143eb1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d88a5283039ef1f3549bf37979d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554882c9ce9a38bfdcd77d60667b36c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff236fb4d23dde6908b8662d458740640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8d22875402640d68709e8e95ab5f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80381cc8b24c99df6f86491802a825642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebd1196e96aabef1de759eaa623c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e711ed9db5ec08a52bb645e09259644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a715c7fdd9ae76af8f5e64dd571ba38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b525b8b210a8367c41179683dfa8836646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094aed1516ca8c8a76e480600d0d8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b03704ac9933161a750b89bff06d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5650b1c7b536280d07e5c788729f0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1b6fd963f5f266acfb23fcbb6811b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a632f31981db0e9ce877955284c60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a54dbe68d4094ad3a055bd21fda55652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e9a40eefb49de4bddc061a302c71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ec0587b34e29f179d82f5a7769f2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade27b8c9263ca7cbb3618b1469e989655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd00cd102b0c380d3211bbdff83e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e589bb2c961e1ab37709807b4d2a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9e5b2d79a0f72ea71991d7c0392f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a9566fb81253443674224c288dba2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d5ca8bb2643271f835efb94bd356660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ee53484fa8498f842928aab3830c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10013dd4e8e594a637f17a1faaed9e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096954785b38413f4ba98bed6556f33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca30aadcd44a1c971b944a7becee95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affcbb32b9694f113434a14afd6be4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a07b92c57f10c6fd0e27756ff0a53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9ea8753c566818414536b165068d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb9b996f5affa21af85e096c889cb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f504aa6d2d6603aac7a942ccc922549669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed65317a8fab01c44f127c2f6e5003c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d315e821b7df7b8465b96be45946d8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290795587070e4f5a915cd2bac474c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c1d0e94109716aafc3a0400ce2e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96d4aa6993c509be81a727f7e5cc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e454acfb45e00e0591062d62ae9c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c44d8758cc1477d1b4b506c1c24b11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968c504aeb60ca4423ee6ca9395e789677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb267b37ffbe5f5bbf65ad7c09afd3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ce9c61e2c3ce699d7596cf6464cee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47a899560c64ef87d1f6047110a37a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6114c5118d0bd9f80049b2feec7c36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ef6ed68810a94d302eef9b932434a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f92471491db81b7a3233bba2daa33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445afc1456fe1cd33be2dffa78d484e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366787d975332a5b7dd7b84efcaa24b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256faf2152c87f6ffe434d9e2a413819686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72263c2c89b573942bb62f86f0c173687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ed2ac15690173db1a5b0f35f08fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21467fc7376bef3a543456171f1552b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098db97f5566222e275ed19d202ee93c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef78a5b15853952c44133d2fdbe760691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ec81a7709dd20268c6d3976511132692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0afa8688061c587df51ab923d34327693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3373bef3605eecc7df5ccc48f25374d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbac34a5cc91fec15e120308d2ce02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5df52b4653faaaa9d073352d54d5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653e5f05995a008b625b22f5526760697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75264c2a74a14e51abababffc081d8f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b68f7b09b1a9228eeea013da2f2910699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faded6e117c856bc5349901acee8d96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0028d38d8426e98a19917e6d1a244701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3450b8c35636729c2f932c0a0e28991702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d87cff3963f814af02b782b3433ed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f933d9d6f97bbe366ce4b0d206c484f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b35d9951ea39357599cdb15f9875c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab800b949db559dd3c84eb0e74fa9890706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c27a1421853ae5c984c592b8eb575707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf36384ce14871e19cefb14429be2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c4eb0e38c833789fa9ce45d5ac4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2a5644324d1302a892ae568b2602d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3d352b8f5047ab951b2a3af758e8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd449223c8a45276ea91b95f16feb3dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac4998396c33395a8ca8cdd8785235713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931426e5e61ffce3eec1b8167e8e53c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1582ab40c84151dc48c181f5b5bcc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0eddadfeaad3201d7447994790c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a6740be7e67972336037bfea3c7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea4b27b8f51c79e4ee11282f049426718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b56fa440f73f0ddb6df4a3de84d96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2313aee9849632ccfaefd9b67f1a5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d00360b5855f2ad2f2be98cca3cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5651e98ae9a1412a7cf225600d3b35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ae2d984d5d3f69ae3b495680f2192723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67fca2f7273d5490469bed60bc7e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42875a4e0e8b056d0f2a80c202a09f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117df6c2798a070386dc4a24e79794726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa7a14afc84d571801041575823e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b18dbbceb82b75bf381b13adbe74f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4c51da313758dfce93aace3b0cb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c833d7253df9b98ca8774ed96e63fc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43838067182fc559d10484efb509774c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b22c86a6860f50cfc277efd99db55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e88d187bf64325e1408f4d932864b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997a73b359bc4b590688cd7897ba2d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cc4eee647c3f8af407b6b8c171f15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bc3e0149bb169bfccbcbfd47210fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f38208d3642c1a6047caebcdd711737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5411f03c621cc09c4d1e6b66229ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d859cbde6fc8c608f66b0de34bc10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11764cf101a35f0eff1a50a59834fbb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac22dec19e844b9405dfa09179e8b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88094afb8e3ad6fe40dec055600880e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e8e22c971a80bc4029a6fb63c1c38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5ea9e4e560be333f59b411b4d6571744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c862b424eeca7d9a7c4f74e24f9c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d9faf59b3b5414d406ff4434c8503746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9937e15890e00e9c240e3121f70e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e636480387bc4f8b75c8868fe3532e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcabc07101ee7ba537fb6ef9e84b26e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89d4fba93ed948bf53e87821380942750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3cfe2183573fb002dd7c157d768fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e0cc9100002b4a06ba579b1803a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00986f7ff18b6ce56f96ae0ad50fbd5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad49b17b5a53be69991608fb9c0e36f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57665d7d7ce7506c15c316b815bc27a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e2d1e1998554d72b4b4be0ea92b08756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5c2090f3178adbf64d35bfe074e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2ae0d47e9f6007e4980fe91b4f1a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242dbd4c890afaac64b5f6d9c1bc0a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>