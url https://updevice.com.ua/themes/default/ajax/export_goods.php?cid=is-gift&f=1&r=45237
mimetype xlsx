--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d3f09aad1fecf7d330408dcf8385e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f507fa0be30497fe82ab761b71452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d2b729fcf39b00d4c67d0fa574403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75388e6b980cdbed19d171194cac3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547c96148b8fa848ca020148abcc6fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14365d22c62ea58f92a28805d46e8886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4975f57d91ebb807450d58b374a10f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79db791ee4b4bd31c889c6335df2488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f05d3a45b5586599dfbf033fb79639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0e2cae5fd696393f38c10bb1041010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f0ca6084db476f03f28361e28e0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40370f5ec71b77c7cf43a808fda701a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8fb16aa81658e8e6a138bf981c45413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbaf9e81061610ddb06fc09e20c7414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f99ceb01b6920536528a9f4a88a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc683b3b7c8a685f1b8d6309baf844116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee993eea647613c967e05bccd4d1ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a3626c269edb69ea7c01cdcd853918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e850db44bd90b82f402059e46dc09c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddecc918bc65208b8f4efbc27580b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f5bdd4ef675b365420e28799d407021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658fe212f5310ae01273dfa69ace5f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e175c248fdf5980e7f9b967b34e0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe029413433baa82ba55c1279e067a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1bba932b2bb0a00e1a946627f795b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5abf8c4439f0389044472c23ba2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895a7dcb774c5754995ba0cbc1d09b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0082d88a411541447bf06f05db3ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee622dd3604442297319025603981029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94296c1a2da53365088190b15601b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99e49197617d642e9b8098a3ab344331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16b83c81708715b80294e5cf9ea5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f1b6efe75dcd486cc4319a0149b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda86aa5594f8321f5fdd172543aab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1db7ce062d5ce786c1657cd17e99835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2151ea6c51228f495053710097b333936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2f4bb4d5c28ed1c440767cdd1a5e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2a63100346aeae536e560ed3c3ef538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d7c770f544af493cca3cc47a8f0d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cfb8dcf7071a9bea273c1273db5a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926f27a5d5cae1e60b33f695e95632641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a472191478384ae3896bfc1a6f5b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d454e8cbe7cb0b01bd5b38c02ae51d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347f52fa32d5cf6a2f37f96a93e613c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3b4bd6a480e8d58e719af24896a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ccdf43e11ba8ff591caf13b12d26b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9982a7654c691e97846797bde4be5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288e761aeee88a91826a5e22ec13bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fa4efd377d8623e8e60af4125b69749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d371c705ac84413cd2ff16e5f4ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db93c8d4236fa857fe87e6f520ff22051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a13b5a6215c2b667380ba1e901ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c575737caaf00d6ae5d4e7bdd40c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa278b39483a44dfdd54ee856342c65254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa133f36a1079317f231f3b03019f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a9cebd80001f6aff21a014651ebe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3286848cfd16acd7b6913d9184b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664e200965e4f2853d2afe89c338e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3312704731b06be368b7bfb964e5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc35376d324e2b30d55b0005a8a2ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f12606a29b871362f5ed4c6fb0b9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bedffccfe4df8efcf35042e1b9b9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644ec9bcafdca321abed0422e3a5a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371fafafa343d533ce252983eeb31164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab725c7b50416d5f96cdf704fd6f13c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf338e1b276937eccaeda182f008c0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d8b97ea22777e44360073ea1477767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c362f9ac91a3944674983c0d2a2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d242d6ea606d26b286c2a5f60e9b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da686789adf090f4c51699efd2049b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf7952d051c65b9c9033af7335331171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe9c988bac375a2609e4647c08a33372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dfcf82f38f383b678a847d59b233773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bf19dd2dd1599276b6b65d60e7d0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4725a603e18dfed90c0a3dca5a66c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf38bf75bc0512b5204a580ee5513176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708afb46fc826a78557b78b7319ad7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f2b9dd91098219adaede47707ada478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee26cbaa78d77a32a2f81f051d317e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f854b36602d36900739087aa3ec8f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8b084bb2a471b69eccd58d6f2db481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1f22ca39d70e981f4e544d732bbc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb016df5b748171dba1d2a44f8df03283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688710d4473c1d88826ffde81e569a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e66bd309ae10c7b30e8f59e895480a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee5d1441623cc6818dd70a8cfa8ee186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46a48c154630cc9cf8ff995284d30d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f39d8a0ea85418061a18ec0c8b0ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ded738f83e7df0f9bbba519fcb5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0289fa16ca96ed87e5e1c713fdf7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ea7df43541617a8c97fe86a81e9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad708a9d3dba2a3cec83e2c1aaa92f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b11537cf2ae47933d9e81aec103e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25224b233130b459c9ead66343fea3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5277014adfeb67b3d65ad6725dab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ccf1d7fe2fb52a42833c9df89afc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d472003373b64c785532ed879eb63397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488897fa8f3db5bdffa5e2cf1776c0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5021c5d5804dc1ee223c2b6afe42099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa43b82d30e73b7120c97ce36ef65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a817d871edd1cec02b120104b9b19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0fa4ea8746bd34abfafa14d770a8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442b8e8efc2e86ee07c9b67d71f7f45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c68013dfeea15f57dd1f3ecd55f76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d9e9285cee44a518a13fdd788116105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e141b88a11d1ab306f9f2cef254f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968f4c7b8499329244cc4fd833b330d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dd10fce62ea10ec5a4e003561afa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d2d826750fcf133ad7ae75fa34949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2817aeaafd24edd8401ca3f6484d70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f6ca5f7149518c4a5c14f6e88b11a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8280284b3be3e17c8af343f5cdcf449112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd132675ae50412b5bd6f8cb5ae63d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2c73546624aab699fa73f7131aa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac732032eac2fad0f0c47100a8b3be9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeb5e915bda24e3cf1624f209ca14e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb03239748b25931342d6eba64503117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc240dda3e7dfb71e2ed5af421015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbacb63f3b867e6c94376bc89b5a4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0745889a27ff820c13e69e917d6351120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79347d34571f921a9303498c6ca0e49d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828b69f09c1cdd33fe8f60d3ca50b54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1bb85bc63e0f1c59be6dbcb2f8370123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a19644a3615ac9a567d1ec72625eb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab66f6548968194e8a27cfcef75c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d2aa661f256b90a96fcac0ecd54e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69935954e2172dcc1efc181f2cc3306127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5690b5894b2f9257a55e0be09d022128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8409858c6485f3af4916db9e3265ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4f130571e60d725fa03231786c7c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfdb1842137d9405ce29784acf5923131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa561e02a45e2556e6b4d57f4eaad31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2e80c3a55aec7984267a09129393b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c5b080269ffafee64c93751c01402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a69277f5c4126b805cf93bcfb57da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d14c9119bb7d250712c78ee6799363136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f8fe3aaf7118c3933ec0b16ec3c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e928acdcfba19e6677de3f7ced28c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049c7db0fae1267225af59ae8c61d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b40208987c66a2e144b3ac89cd60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733efb0beb0b2428362a27bd07f9e03d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b89ac1e4405765ac49f35c5bfa574142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f46196342b620a370515e930450df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68f5836a244fc2ca6f0e01d05854f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8817fe3aedaa9a8b29972d9eacf5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005659386913c166715d24a53846e9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008cb2cf9bd107abb9be1f1b2a1617147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d9f7fd19d409c9305b06edf8afdd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3022f1dc9b3cfdff173af83d1e0dee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7c1fb61de2df118b16b22656e6e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111861674894008684e43dbecb151ad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec4b7689528af7fd3b01d79988bd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449523389e06c3f19338dec979a3c04c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c7b583470f3b386e2ccc2d775b34a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ada1ea5367875beafa3195ef3ba7aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cca5883499dfa818137fd5f59e2fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187adeb526176ee79a7852cd5341c83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543b69399f00a1cc2cc1b784850326e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24542627deddfaec4fa78ebfaa126a79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81ba8a32650386207cae1ae8bad180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c625584bcb1aa6df3dd0d64a5b0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70010df883c85efef0ed425d05715360162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ae5455d9bc3a620a501e64dec92f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a6aef0ed1745c0131a07c55ef928d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40dce8c1216e0e8df1be627cb1ca74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d6480d797707a51e4cbd94ac69f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a2f1bafcce742083e3512e7d786f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e33ae5186bf008c0af30acb074425168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cb2af98937673f491daab40eaff45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac76f9e9dc043d06f1fa3dcd2178b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e5c1d0c06d63fc79e86a0957042a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae372066b92a5107024e82c2ce562172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e8a339bad5ef4f3bf1a7619fcb380173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5dc003293fd6abe26a628532e2e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91291b7380f6d57a4bd02a23f8c3d45d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2089a0561e20475e8967b8e7bff7b19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69871a5dc16732da5655b95c9fe6d55d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1efdf35bca6a4c5750b4f1459cdfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e2f6d96a21919838664839a45350e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5c9b402f90f7cc8cb8c84a8a70cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddecefe06ab6a79cdf27c8533697bc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7993e76fef8b681384386f5ea5ad8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7885ebf333bb8f7e25582a0a38fb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29a1c75235ca274ce0b5291d13a1ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4cf641fe6cde62128ac0a5b11c126185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352372b3e628f03f8df4fc7f5221d3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a7f04a9a5617d0bed445551dba69f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a81e6a34fd4ec8dbe4d3d949d86e68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907fc77d500dcf753d7376ad4200327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7988ece493b517e480982cc9c80612b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5b82093b61a55bb4c1cfdda05a78d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beb60ea62e2696ecc66dd493901c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96494f17a35fdad4f29a3d01fe76ed6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00a9a7239c47f207a822471731825b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e5c285a902974e060e8dffc8a8aef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd33a9278cf5354f6b21bcdc44fa82b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59e7885282002d0b25e386c9d65a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c7ca3959329ed0b68e4bee44e4c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cee7dc3f8ebe09bbdac2addc1862199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff77b0071cf342b40006617c97066f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb26887b741fcf57ce4f4bc4d3df55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44076c46b2477e7b1375e51ee10b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618160d887c3beda48476d8a59fa4531203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1654b6e01f0e13a027d1db5a01522204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd10176423a6b1b54339edaacd5aed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34dd897161beb47f13c640f228fce0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618cf24f68240c8b5520209980b2856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a960624d5d2c28b408d45ca045d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa388c2495558ca686212ca47cf191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7201fa228f1aa7c57f47ce0e716ff6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75de6cccc985816b403199c949bc71211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b7a9a4a855450efb4b542ddb994d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b899f1ddb75adfce7aedbc47882a285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09ec0639db2fb205d8e443363c9630214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa8a808dac2e5fcf544aec555cb844215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7531afced15ffabc5a59352db060a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cedc9c74f4139ce39fd9652a9eb44e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5202d227deb29bb9ab2bde03cf1307c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fa41e99abf2b599b6e9f8c5db2848219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe32b6227f4ae3176f88e99ce9f0ee7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc457c8abb0ce9957d1f6a4707da9bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a8b0bae947e1290dc38c163f895a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a004a0d28401b991b75e59af73a5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01fc1bd5fcdc74de716e8f822ce4c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185078df5fd692df2c7f372827a763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91f924507009d6f15ef28829bd1502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcac1747fd68a17ba60216c3cf6a690227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20036e37d8b2b29d9eff6080fcaaae5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e61678b56f586696c42597cba05f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0dcc2d6d21762779948234d3db72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c153e2db18380517fcb7eee82f73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff594e4816afeba039f580a220ab229232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62542ab0f985ad762405a2a5526f13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbe51340af568f2d71ff664816a388234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080848820b29d85a2acf1f1c5576d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fdd6550969d8aa9fbff6a6d1c4c17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782fa8cfdf02e50048364dbad247c96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be090466a16cc6bf38b68d9b76b0cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2e6da456bf8e4a13e01a68a60d4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78828016a4d4a441fd85b3f3e98011b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638d597ecdf06793c397dace308ff36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf6c1d9469bc714fd0b0da92f1fdef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84acd160d2bb338e9c6c51e6240fe64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013f1ffde9c7124988a666308e7745244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5772ce690488bfaed825e76755f472245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad9bc17e48661a2c695f40baa60dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001af3450f3fb779ba1bd9a14c99fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc0d7508bd094c514838896f8db00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927975b1d70f0911f6db500c91655f17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f424ded38af1dec78cc049a12dd727250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd4cdb0805244851a9fd40867ac52f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d9f771674e076f523be61ad909d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1360da6da9c9b27466477e429477d9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f646607b8fcb17c2246ed39470400b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17febe58b08aa7c648bdef429a9066b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539740c1522cef9c21f95f6bd6ed2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158766aabe005dacfade987b27d7b82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb057188b9c50621eebf4af2c319202d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c263ae61a3e5135350cc94c53d38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecdde93a99806c1ebbc25fbcfa47a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d72c7755a40ca8251f5ce30f85ff7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290755ec88f1445893f3ea6e2e7977262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae70535af52dfdfbc759db04694119263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf754946f8c3098e1ac50d22f6be62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292afceec9abb838b2bdd9296503a33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17d02a4ac3c5b78203b46804eb7d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ae360b3fffa359a2ab4c10f568105267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347869b28d622e32a6c469230d493ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bd61e7ccb6d8316c54c7d5dbaff0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4bb5b776c4d37c9efc2e09b052f64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730113cb1cae1815dc7396b221fd7b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53112f0144a58d336fe73453e94ebd46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03549b808cc8a4d3ee6a9f420dcb4427273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a850ecaec7606d5c182a0554eee5a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f1512ea35cea3db5bc999cb527ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc95d37124045aa1152815534c0323c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0751d80455cd1af4d1604e854cfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b1959325df7a0c21fe39ad7d4e4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a8035142a53c0c7e0351f3f785ffd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67002f8f441ce0501629045e62dc0172280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d2650387f49113f71dd7489a048d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb80bcad89d1156d31c5b4f044d9706282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bdcff13c5e742a5bf4bb8aeb3645283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b914ca62a41185fdd4e5272baf98771284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886a58dea38087ea8079d73c67b7ea1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3fa78b2b452f97fe80fddc46dc38a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408881a6d67715d15304910fe78b0ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df086bb7f8cfc4362f96e29132de030a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460043f8db3eb5b53eb7fab671870b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e10a5bf3aa792071bdc2d038499e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ecd8f20555dc8089df9099971171b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb71b3d7f9e187396c23d33df98240292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213df32e3c69f7b82b52bc16f46dae5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394f4a41f1851f86f85c0a1dd5f6d2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad5618b61105a18dfd6a6c8f289dcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd47bd3ab1a838420fb9e86265b4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c8129883bb377f42e100e0f974e5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844d54cf3cd1429170f9944ec312f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d564f3192e5b644b93638f9aa2ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0a8ff6be045f7de1e9f91d4be5fdf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30e25fce82603531a4978f954fe3d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc03884a6123096f2a975eb3684e1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68986d3f0e0871da67bcc4c2355e874303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6332a263ae9ee31e7f3e85e95f2208d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e11d8f12ab7ee7e794f80f7d2c0de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31f78dc93f314482db2fecd6c6d6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a70dcfc6fd5c24577540d6ba7adc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09226ded5382f79566dbe6e5bd7f7f67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a07cce0d9d4bad0083244f2d2669c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf8304bdbdd5cd1834f571290c23b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92aa20fd9e353566deec490c0969a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ecdc187207e25b24eddbf25d7db2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01909a9b101f4d7cce9d4fe48ae208313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3c7962f9b468a8201f7a199444be1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82b2e786027157a1e082cfc5ea65d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad43a21fcae80c1ed9dea4754e1deaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e6bff3755b18ef34e5218e6e9871e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd73c9f8b1776c7624a38efed0b63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf211b43c9526f94340d26e89fafc1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c5b782af7afceb727b90f963753ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d9072e1b0db8809ea002703fa8522321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a60704583fa1cb1df2af04bdf3b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b7798fa3babc14ff3ceeb5490373323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ea7da4bf6c484bd90832291fc8d7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc78e324f042d9135e456ff1501a67d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e08e5d977cb535d0ed68d69d0bee22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a4ce8c0b1cf94f6b274deb2da0f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a744351f795d6cd1b1f3100430d54d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20405faf85e439cd311433fc05ee774329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe25337dfa652ffb933e4803142cc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2febc2d56a4bb4f1febed85eb8226331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777313025151869baa05c019ed65fa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd418b49efd7b82f9e633cde5b0762f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64e0ea86606bc3eab9c32531e0ba0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73bdf4d8755a04610ba0ee476ccb44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8ef51b8ea820535b98cde515e2b52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2057d02b2f7e8dcb1457258c3f269f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaac3286609ac485ce506aed4d4966a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3324b0e64ce4aa25aaa143cd0af087c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019055a882aeccc09ad61b8f71c3e795340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6ee053595d842565da4cec537f98d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7faedf3e516781444849ee3b99b5f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e6a96b1ec6995e06c65724de8e9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb27c5747271f3c8aa09d46fdeea0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d2b234fe2ef8ac22372a272aeea0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cf3325138ebdfb3c48c1cc5fb41a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f1d8307d5a992494257b145579a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874fae31cd2dbd51726487b80304ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ed7c22e1b7598d3f10b06a874b97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b7e377e2635800098a6f42a1c72dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a49f2a53b599efea2f6a90933c640351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d503cba86f760b26ae751a9cd6d42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a28d2d63515dd80240c1ca7a904f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ba72c7d18da7440ae97f39e82eb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05179e306b966cf1b5db831d94651c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa197c24e722d8ceb3f352455600f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d2bf575e881c57a5c648881b74417357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fef214c78e7f570a301571ceb7404f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b843ee3312cfe696738b410f47cd222359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df2b3c60fb6a72c3ee1fedff980a1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382b133948fc4ff4bf785319f04b202361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1346ae3bf3986600b57582c10cb19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cdede8668c6ce8ec2926c3f3d0bcf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43669a93ab73eece01a4b5c3b634f77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb20be374200f55eb0ae4605583205d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2798f53b3273e1f31de1126e22239a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1182c834250d498847a5a400e2f73e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b91d0b28fd1f73a144f025435c6b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca21905bb4e1fa8ae3bf8ac625c54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5552d46b36bf7aad6f731c6ca5d02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4186928ddb2ecdc98fda644c6f31e97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d75769824171cffc77f0eb8285821a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb449142447db6bb2915e1f3cab91c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3021123193130971a5857d7169850b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14847b3f0655540f1b2c6fe8ca7426a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281afdfe2b114cd3cc06fad70030700376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de56ef9673f0667abd3db962e81dfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3fe47248fe6cb84e387ec4015d6ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0fda3607ef6a0dec891ee8ab5a0bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88670e9b27d53ebf6f361d3fc9ed587a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef6853574cabab67907e6c14fbd953381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e048dc3ce4119bffea4d944ed6a57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c3b0e0eaaacb2e62971165f910de2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e10119250f01b175838fc4152e3ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1268860578885b77ca58f165a44500385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688561a776a9b304a23cea797a149e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632401e13dc54bb3e7fefa85ed4b729a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447021413adf7562d5f49f7c8423f03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aa09872894dea659ff031dca5c39d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c623b7fbe617e2e3d5eeb5799bebe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c10428b70463828a7c5b1d08828655391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b9455d97578175ea713e235d98297392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256801f9e4781e81a46b3697a78c5dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef336f8b4ab91a6b75614d4df29bebd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0b4c88f70f67375ba65089a1d71ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7621325d6ce3b0b18079d8004c03f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab59ad36144343d177377934329686397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3c81aa7a35fd829fd3de974165ce7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8cd5419a34463dddfe8cc20c5774399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a6bac90eee8fa87b8feafa9a6585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0d69e3ad8bae87c2977c2c50ca74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1728a07289491bf58c26819228eb2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef88d488c96039fd5dc5e10190b269c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1fc501003025914cb94a89ce0796404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc886f4c769fe036be4b664bc61cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670872984e0f0ec85219d7c8139b6cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d309d82d65391453003e573c86fd66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80e6762f16ba93e7bbc703b6f4768408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f587293225f7e0c66193f0769459a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089c9ccd53bb0ecab6cdf9b89c109d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323324f6313ee1b06a029ab8f49b1a2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28b19f055f000a36b9e9a0119c1c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c2cf6d450f941bf0a22303cc8851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac70ad44cda9d94df89bb44541a9626414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d053ebb927f4399ea07c8327ee787e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f4bbd2a9ee52508fc43e576e5854416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840cad46468c25638e9904aea9d6cc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469858887dab7e763d48637199cbf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e1ac413b2fd5a1289ffbe56878ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76e8aa404a1215a8582fefb0ab0e9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a364234da49be648d1bd2312173f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49a6c83b4a17f0544883bfc8bc62f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ae86bf2361ab9bb956b1f6ad299a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729aafad2e4fc79c7190fc2980c6060424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73400987fc90c22c7bb34e3efa7483b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da86b79d30e4a38f118d250c75a1ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1197f051fb49280503f18897c80c08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fb5df885174e0c9a0a58fe2e9bca0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe7593a06404e7de781553d706c5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cee85eac73b4d61fcd9a940cb84f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1c992905874e7dd88866feab2c637431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864450cd2b3f38dc10224e3355b98f89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3916a7ba0a0553bfac0ea1e39676918433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d557f2327a9e9c3eccc033033e6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a46f4f541d67ae277d7ed42c164a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f91ff136a802085efd3539f000978436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673254ce1f8a98d8af20bf5558135c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6024d01fa7dbf7beec0545631371c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da647b6eda016a14e29453e480d6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d216f7ddc9d6a042ac72bde18c7b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d441615ec5052496ae7b96f73724441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eb79232dd2a3382b51bb2f647f43a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd2050c931d4d39ecaff8bbc41e99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010d298081a8765ab0937fb68eb3be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d45ae5a767655e3c4e96ac2d2851445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3d080a3949953f454bf887818bf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02097bab3000f4581a747d6f97a4c1d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd5c110f227bde82fdb354f59c3f2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525687814cd226a90965279b001886c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a51131a98f39036543c91b113fd79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e521089c2c22a6bfc1764068ca5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33e35bd9da9a19999dce9383d2f40c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21493c713d43af41d4c1b76757856c74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77cd23a72f14c83e945356e212054e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc810ffb511967a82310c6cb6820790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8ea8044ea247dc9d97a2807954950456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2712a837fd0a917619bb4d8490bbb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539a65bd58d43a2b1d558738ff0ba8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394cb31be3f03261d3912613ac57822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c26f0ac16648bb9a5396cc76036f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6439c2adbe31746b7336ca377527b03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb897a4e2024b33b8a5ee2182f4191462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cae7855189dbbe05e5f58a07e2697463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c854af5231c60d3e2021d1894932e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965849d0b422b009e32698b111f15671465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91762bc63dbeabf6fea46006556e3e3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b86954b09cb1b1bcdcad33148fcc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a01889be4f811bd902707cb8947b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd66e2b326ed0032d47b3400e2d2dba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf46bec6e0b581fe6ac5389f958321470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a841e34e49624a2ae667b6e42ad57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62377ca298ba6858e81a3b50272c9f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640287155c2ed6d730289044bc2b1021473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c59a0f5f95a26b047412c1c29bc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969a0eec8ca8af613f99b69393438e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221fded59a6d814865d255e2d7a6299476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60e1e1b81f2647b6ea97d072f7912f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91df79e3ffe0a0ae5b484073065ba2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355120675872478b2d09c35557bf2773479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e34e05e1f19e5f9adf5f2d937967480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992dd623612be67793efd7e2a620c10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fafb32ae741de4554d6d92c973321f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ec70038ee4e4cfdd33cf7cdb85e84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a38c8c54aab6b5ab832a44d35f36eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd71b807e82abeac17f2b307a1831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece874a5677151db04a2cf79740d9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615262bfc292782e3689f88c62845aec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0c77a45e239daff82536a69c8ae86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47789eb609c980996952f656ed7e4fa2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9fa5b9b88dc5efc476775eadb00c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc51cb34aa78b1d9cd6e0f89b039637491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32528426b5f97084766eed0b48a6188f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31fb3d674a69ea37666048e3e9ef0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc955e75c7a894ed2b06b4ec2982a96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8b97a6a84508c5027d90ee3282b23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74c7ee9fedcc1e0799f4b7bbe81fc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7872d56ebddbabdb6b2ce243eb7851497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5bd41fa8cf9e3cdeb7b18499d6db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d0b0cdeca1d1a031dc8b697ce6805499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f52559db677566a98bcaec6c47de1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038994e2ace38f82e4e6137fe30ebef4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d66cc5846c79a0f0c6fbac7df159e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476b752740d6f13c414ee938a60d5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8c946d1460a7d17e3def69fabae2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2377f4b28f148307ea8cd160e74e9f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fab30e4823860c66c7d8aaf58b0b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adae60df4eed410a5f1f8ca4d5d87a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9688464a6ec3456cf22f091b88fbe3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549fd7ef3a14ebcc913391ea6dde13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ab3293f508f65640a3692eb8f05c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d27b6cdbdcd1e4009d15d99b11de4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5b859764d255150ef7f9f1c471728512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7e8b88abf933675f011378416166513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b9e0c01572689caefb18bece8b09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853fb40dce4233f3e432b56cb33cebe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5722c2cb296a0de60a5969403822f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6deefc68c2975d5f730f9d1374c252517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ec63649e04c996f25a5ab63bd014518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745f5ad89f5512bcd582de6287cb8f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcd3f4b7ab0ba9fd1d617157d81a2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e51656bd842f33a4ddc21c7a1bd89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01321bb2a4c1807e498a8e724cfdc1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae185a3136e6ba7c0133ece07219800523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237e76ca2c7565ff2f43d04aba0b63c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b71a49568e7dc7ef66dbdbfdbada9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c8d01c92b6bd7edde2eacaad10010526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6fbb08026b2e9c57657d68cb6fb34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c6690d4b833273195f3fc431a3bad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd1b0ad947c96b32c71457a9c58d98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22f3a183fe9ba7122eb8f366d6d27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba8889bddc4c408b4c263999427df2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6d5645a0cdd177f4fba39d93b1ea6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad35854adb451d8ee5ea3e163ca234533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376acde3882de81c6c508c2f6ad4fd94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45504a33861122eeb218ada0d411cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe3c26304fe3c5090b816ed1e1f60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d059acbbd43884ded1a776e8bcd16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d134fc82ddd34f7ae79b9734e5b0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cecdb2aaf56b50421b1324784dca7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958eb3e4beb5e046e28ea27336848f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a7811df9baef0f76da2d784c44cb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f68dd4e68a9ff2228311c964fd3a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff49f889a092229b526110d407f1e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8ae1d4e59bcfa0f366e25fc4a803544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69ad7a645942804ffb339e8e522c23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485663c194d356ba8d47fa215ded515546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5c41791853b150857681591094ba0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be4dc3d0de8b4d71ac0546ec22c61a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f226169e9859331e0754b49a0f090549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dadd042ccc900bea6931a2a281bbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d64537cf70af6faf07d102e4397850551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66020badd487489fe9c3f28858b1414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563cacd3808e28b6da2fca1596af363553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcb3249c78c3f4a81888c40fa0618554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd24e43f60245003f01cd910fe1fe9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82be1aff2657314a2f823e4893ee38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df0ab3794204ae504bce163457b3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69874190d93940bee7853d58d9b69123558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5aea81f44dacc399880797871537559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba13632e142e6087b70e5d458dfbdef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e692c03c3f6866d9c3bfa78c108cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268565c0c893d5f6a31adc78009039e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8961d8fb8db5a5089757099434f37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d96abad25ff523e779035cd3f09e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f710dccff20029e6d9cd2c6028d9bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bedda4f272407cc8b5c35941038e11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5b927ce75665c8b9b1e1b591f9ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee331e7aacd4b141d812851a177718b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15e2a1c82cc56e5b5da670f9a4dd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64443b51e00cac549c62f5c04400410570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e8d5e67bba1c6309616e6ed71856571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20dd39beb70db6c50eac093314cd75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc8b9d1b966959687a656a71333d57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36188468bb51bbd5da6dbaafbb0d25a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d6379bfefccf075b903127d37012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec79599b7ddbb2ab5b2ae9c00c885b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578510b5937c4f504d186501779e7143577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765731b2ebe1c544ef5d82db36ffe85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d49c8b941349c2bada43b6125752e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ae5195eb10394a4f79a975b7b219580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66bac7aeb0defe793d02fff8ce598581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e20f7f5f068ddfcaefb6abce5d35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7070ea5b913f667a53420b673d50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc286a3b7756fa2784c173a76a4337bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475abc37070003a4fbc295c93c07d752585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9cdb24e9638d5ca714c44e27c865586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d273fd9f814b72edd761a18dd8004587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1ed882e37f4854e5fb64344030b3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94959b9fc310e0687efdb47896fb2af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d569e9fbe1cd19db904235dca4dd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e13ac5ce238c9be87f2022bc8712f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909587273e0f1a40d81d557837088f51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37425015671850336b6602c64381771593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbab0274e76bef5ce6f4d16bb8ed3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59745e3c1cd303b7be60cc009c8b348a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57ea40f994497e52e50a560cfede7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ff23ceb7f745257b1ca505025c32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74710f57096a7bda98d95e984fcb5411598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124ee54452570b0daa8bede0a0324ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6815b34b01877e5428dc017f5d2c36f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ac38e77438297b914628f323465c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f107014cb397f130dcfb5f17b2deb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2f6a54fccb40d93b19c0f41db95d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61847fcd0f75d6be9820e1f21ad46ae0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6c0253df669e52846cd8c6bb313c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4361cc6bf92880479dddf523970cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ef43af819955a613059a3e3425eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f530359ff5c02cf26df1942df16d7fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefaead44a96d74b1cdaf95bdce3671609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01d4197da008456cd10523af23289610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5887b2e30d5f26154d89fa45aa1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0888f26697a6965f9a2ec3e72e679cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a44f5a707c676fd74b42757b693fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172aa48d0e80b9c5138a172c009ab4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083cbe58b096a62126e332d675212c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba288b25cdf8d248d0a253cd28706e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3ab334750ea94c865bf98a782516617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895adcd6cb2f2be41c482fe1332fd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7491fc319e9c2f607516cd6c6f816619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd709242c0cbd37bc046330824548620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51591c0af06c7cc1ed9fb3c54b6aced621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf8d9a2c026d3a0979cda40abb07a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f54b5cac3ee8f84f4f75a790466ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98975fa4866231a3ef0c0c18958c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b6d69c3f5267a7897300c67feb530625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975a085de7f36ad1667cc1ea841b31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b09f32caab455270804e9385e5dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90269205f34923696bcb1d2d25037ead628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82370499cb48d00ba1ffaefbed7d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb626e88fb058adcef3c9032e0fedc56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee48d25a99318b294666f095f170d86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aac9c92eb0f48c3966b57c22f016e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a831c8b6a4b3db175bfe075b9230c4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572edda45c509c99bcefa867ea57cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e3cf38ee1ff1a313f6f76561c735635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd8b86ad1af8a0a43305664cf14d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f67545f03bfa6d829a9ea24ce2733637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c496fc29aa82a33e11c56936092e85e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0af864650118b57285a3b7faef638639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c1369d83e5023b916f384e2042094640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77d2acde0375ee40a881bd44ce6a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e19a7303de0d16f50df0dcb32cc65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec92494a9f401edfbdeaa47feb11d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e43ff37cb02defedd7da8e3bf373d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fe9cff7f3e4ad470404110ce8d91e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870fad4f31cdcded81343c8dce30164646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6991c0ae1c462aa97e03b43df6d2107647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6149432290ec6d3f58ab42da05d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a31235163948a93e52c1c701cbe29c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe3efce53b3a9e9b1d389767edc88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b8fe8669d70e1733d0523fb9c7be8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0322097c1671589a182bc3b40ce9bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098e2bb3d5f8fc088348ad9f050d685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4baf2f951bcb86c88aa2cc306869654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a9365e14694915e5884dd705b945655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b7533ad93e9e39db6ae2bee229691656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86c5dcfd57efdaa2d69facbe2e957657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04435e00cab8c8073de62c6ca0fcc7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06cdd46e91a487c0d9f85c8c7e8e9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc361d40a173e2014d6625150b23d68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b518f61fda9e9f63c62ced572103b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e73601fb441b6ff9fc9dd7099a328662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc44679a66f14ffde5d905f98f3fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067762ae763bb4920d6aa86dd76f6b99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d92df8c4788681e1dc20e0bbff2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f46ab60c832b9e0246f42a97ee11fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994130a23c05b1b685eab59e4f30d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815859583c2d0ae93a40adbf2238df93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48949328059fed56b4ab2e7a08e2f54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e761e72d80c9f6d86977deccb36d787670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e842f2907de29db68809b4838084d4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eefaa3cbeb0cb4b4dcfa435246021b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac64dcb3534b6fa07360e8bfad44c40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5bcd79cca88104c3ce397db7f2a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02012cda003b019ac673f970ad60fae4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df9d4abccc9f38ab52a592d21c251676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acfeac9ca49aa8698ebbe40080a416677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a7f9a208b6237c73d58aafd8cabe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f39ace1b17828eb75bc6ca14e6c4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349af23e16814b04e580798194d7166680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6ccee727821adc88125010301df4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528742baa4e7a6ae50b3987ff48c8e23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170448a350d4e555ddc8715cf50f224683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a4328d7af32a1b97df04a3500ed04684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca89f0ef1f2dac99e51d0c9227f012685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774fa34b59a7d098684787f8adc2071686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790ca55015993c5490a372c71ac5911687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ce3cf45b46548049dfd732595d16a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa20480adc81f288211868ea99725a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5529d83e3c3dfd402299f60bf1a33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042f298773f2b6b69991a711fc2c4b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f820bbc9e32bd6edc16336b68b33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80c95752a070987c3d0a8e8acca0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a39717a14da3aab3d6da5c616a63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134764bd06670653faa9bdd7912a2474695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60fe86c9ee7f0476444d106bea669b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea2ea5fda176f2aecc71ebba6db9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3958c97fafcfbfc3817c432c1e3c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff68b4ddb02e590bbf803cb4786c8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f14364a50d39b020adf9aa5d185b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe6cbd74c030e8315e5cf7d75527c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39300443ddd2079a2fc47fb5a364360d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0b73e8717a30e2a78c321b517f597703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc0c450e5fb18b0ca04076f3af6947704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9ba0f31d0375760d4091c71ba647705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16c4ed2dacf3579f2359b6792ea615706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71acfb45b333d1fef018117077e986707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352fae6fcff8e2cceb945d5b8ab7611708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381a42094f711a4ee2ac81e7f36a64c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fa5a029e413038d2a377fb79b3e9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d62c04b82c5eb4027da6f738c38d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42acaf692b8fdca5be3e4f7fe4ce661712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d020f081621d783c6480bef79cb76a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83452d4691f6be0907cfb4dbf426d69b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d56f181d6fea4898f7119c49d72892715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c158bf65769df03ec2892b50c5ede2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c2a60e94f5d1cc6865a6edc5263b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88385396f5263e3733715f0c8f7f495b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d29a796277a5e1a30c92d7eaa645b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c92ed04aed8e549a3dee9c2cec210c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cbb5f893e66339e2fb7681420518e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a921ca60036739c4ea3a492a651b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67277b7545215b660cafcb938b06b58b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06e68514f25041d010e8f5d93be8da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7555f0edebc78ee5ac7ab483388165725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f768a6ebd35b03183429606bf540726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa965c031576f267b55a34999c2437727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495f2189e6a696f77d170e01fd70f3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f88c673b208e3af72a68183f23f6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e136cd6ed17b63fd32f4cd693ac1998730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633866e67b2a76aa3a7135c26fc695c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd640fd81f6958771f18c19eb840f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2028f346b26104ab437af861d8274a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61706b73e318bdbe20fd9a52e0e8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56365da1e89defc5dad1b272146f389735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030c32f7f668ec98382b6de14b8c57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec3b3280ef8c3d44bd8c87972b9c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ce77f5e49c0bb02a5be88c22dde1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56e03e82ecff62f98832e7d89ba16e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf363cb9fd870069ddb524c70041b4f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8374cacf805d4538fcc3aac87685db1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8307f68fae9e4a4c6caeb2a3a0a78b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ebf56c3dd48414de0a0432b36c80c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e16b42e59c1a1812fc4e77041d981744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1158e11156dc8ab3ef6d455a3436c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357e7bd94a4a8db4ab9c1d370eba70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3448d9b373e919ff3bd2ddfb056f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b05d838db9b6ca440dcf4a8aa8f8e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435ca081f5b690e08959a364a2de4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71a7d02260af34a181eb05153b9f1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a20747d7d3554edb7eb9727e3a9a41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d823a6aa028f9c290c1b6cf484249b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc310598ffd08dbcf0ff79649468d0d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bdce5595718afec9e8e481268f77f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a22d2eee9d82ad33c95cc7bcb1399755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887520cb73c95a305d2ce4ff68fdfd2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82824795fabfba70937107e78e71b82c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b66f32f108faa66f06cdcf8953284758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bccff155499a071536655a55db25c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d66defd5a11d602dc1560890ef5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5375496bc78637533f794b4b9e42b6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5787a47dba08721dc69013c37e5d3373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb854dd20dcf0802224226e3998564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09d03cb8e450c61e7a569fc9313d855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b298df55a34a8eca6dfdda993633ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e2f7212cdc4938162865c9d767297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629af778e2f671ea87d6cd7e6156b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc948eee1a7ab0a0ba6b67fa7015499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19f4dc8468fec94eb438141cb1ac410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e0e3076e2cb3affbf179e134e945c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c0b7fc13c4c7664720eeec4d084712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a2f4be2f76fa4ed057243001831913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817e7690b5c0959c6544d16146f66a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f60ec3bdaf47ccdb36e5b86165724315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92229e8b88b7d323377e75d661bd1c3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28223d1fa613f228d8d3925ee23b08d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98aee54372bc957ea7eb008498f1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f9fefbb5ae76740d3a679301c404b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45475e89bbf4e4fb6a961e2362018dc520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28225b35266ad6fa1d0faf19d93fc9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0853efc27e6143972fae2aac69d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c390ede534c14562d67647820b6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db48505a38ec24b86cd019dfecbedd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fceb7b58c859065412e9288f8dfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2329f202d01474eb5e5131cd03f658126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778d88bb096d98624412b19f80af1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755740f16fb2c2e6cba5519cf9d778d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3db72566bd67b4ef9e40c9f6539c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea216ee08e8fcba6e4400e126c3e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47ce155b9ef95be972b9501ce930631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878207440cd6fd17ad4d2f16fd0afd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea8e3cef8cd6ade41a0225daaa35a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39b961a9cf34c8429e8b05f82b0d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f80228072f46bb1937d11b28ed50f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e9629b2202aaedf77bf4a151a84836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad189dfdd4b08d718d5a95b974d0b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2784cecba9b56bcccf59ef425bfbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651af09314de56a0ee7da7acd163a1ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bc5813320fd3a39f6881953f0a8dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9b362347fa3b47ba087f436561c4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fe0991482062f48aaf8d39c806f5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a315a57ff98db7d03614c2442cc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29e912e5fc979eeb7e8b3c2b92971544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5c50519cfe1e4d70125371d49c0645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da6209c65f6cbfed52ad20f215df0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a39b07deea6d213407ee0143aaf2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278853d72f99f63a4bf4606b39878548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8aa1162576c56a241591806bde6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9346b41b1a02083c5f53f2142242550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e342912543fd27e2ac63738e3bb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8964e5989babf50d66109e8776777552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d634fd2f9fd7089f479348c1ae56e8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0e1ea77a24ec961ca2e8ef25c4a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6714dc060110a304492d8ff8a7e74455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fca4ecfcfcfd1f4a79afc1b90193356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ac26e08754f0990cddc0d2cadaa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533af9597561d7530a3abba8d7fdabd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aac04646e6f724b51f95319a1327459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec05b916eeca945da58564f0f0675560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2c2f342a71bad49c32899ed82c43761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3776dd032959b0ce5383092322ac3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe8a35842aa2b5b63e1b3d4ad6a0cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40e13d7b8146316b340ccf37f565d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be75ae4b404090ff4f227d5accf4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8176893fc2767bdb22b4550dcfa0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ea9efa12029f519349f73b787afbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e95567bb3e2c75c406a185fe9bf2b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421c66468ffad2f040af683b12274269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b6e2300290f7d76c039c19d1cf0ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b2024107d9fc760b76010093aaec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab2d71f41269a932f17da135ceab072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f74015fba32bf2e001e56f21af50073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4383feca0d33d9f6b00f4cc371145274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6320104129eb48d57ae7ead36a4fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c6edf290ce7ae0f9e0e41b39298eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a77afe7fb1206a181e466421466dc477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f6b145db917cc85a1fffe3c9fbbfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e714723b9db1dc7f7cfed8305cf39679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e3ca087db898dea60557feec6f6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733c26813ca4032aa480610719a5d2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e944a7d5b067ce474c298d6f8a648882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490b93cafe0238f5eb7c7c6e3a8c9d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5083f6f02106c0f634008ffe015084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76fb3a38c514096911cecf1a7fdbed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f7a73acd68dc54d78425e4245afe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb585fc153e19c2ece0314d1c093e2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61569b886ad7a39e5d6ab996ae63b58988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c0d37b96ceceb1ef655a99769b75c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb06cd33f23ebd035698572c26f02f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d1ee69059f6ff1f45973db39841f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3825076f1e2c1448243372668f7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747a45a10224dc67c6dd259b4216b7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80b1df9dd6b5a5c686777a03bc8d3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb644225aca3d639449c0919cc1a5fec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0ee6dbfe837ef7daa85521c646fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd509c0dd7e21b829ef55be98674d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb1ec6e74f94d94e60995dfea4bc8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb08722dd95a2261a7daf45387ab599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff7cdd2973ba4fd893c1180e5826f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e59dd231b189be2276316d976e2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56482d202874c4bd94dd9f6f961f17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580471d13fd960d94464ba176642c50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a20d64ad2fb8970e2ffeae332e86d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ed12318b0f12cf9da83edaf676e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93cbf64ab087c035731b4afda925a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e419b2738b6d4ca4418a8d9fadde2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9c9000197b49515e32b5e78492f43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a791489caba5620c1f6c8ffe60103f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57592dcf50cd94fb54f1f0431dfb6158110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdffa87db65f2ce0a082b211ed49f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45804f0b82a244484c8042fae51239a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279fe55022e383a163f9e32094983d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a8b811bd0347253362750fbff4cd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf1917db2ff200de613bc519107d50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627067d7ea21f7c8de754c8a0bbaadb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068635339c5dba4711c6542fb8084c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f16e8b0ea7d212a3b054e39d75be0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b9ed7aec663dd72e11069872a241119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f43d09a435c6d7d58a9ea9745d05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf8a99660765e38447a9a44ffd847c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983431fc0c03c09218195a08f59705b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773baeb5326a79301f9a0cf2ef69e690123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e763aeded63bec492175ffe4d793e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6e7afb40cbf99c026d8c77a6ca27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb659421a7763185a5a5740acb6e83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d2acb932c81f1663daa3eb99ed6d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de91ef9fe6d9e5cc890420b5ff7506128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e4e57ef6c9b01e9e0d70e3eacc815129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111c2afd4eaf68a75f1531818f49f38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f4a938b6544ff4e6ffc35cfb9ca53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5111f7ef9e97b9b5d60ccfcaa7d3bee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc711394d35c471c438402ed08952b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3326e265218091493d6b5f6069214e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce55e3bf5eea6419f4fafe4fcdb9e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8012f4cd9e36a508d6711bce7cc77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152648e9de287e2ebf1b1989231ff97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476750b77fd61a13289fad71672d711e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edaed0a37850b7fce9516e11a53b68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17958873057d17d00503097bcf97db4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ddde6d96e5df91f0794f87be262f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e99cdb79ab78017d6f6fd3c462dc1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38e92125fb7feef9ee3becab73ecb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b088fa497d48b24b99db3531c417606144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a207a3273def81bb315e597ad728a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a239a7361ce479eb3825637357992146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5468f0e02f4ff71f244c437c1a5bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c726d8256d442bb910c00662d9307b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2a7a01a93790da131cf981d92e20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91011d2c327638449b86bb4428c36f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f94aacdd5fd6f18b4fdb932177de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61906c3fdbafd3cb4244ef842b2b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cacb011869920997ee82c98fd99a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e0afa15949022c28c28c99a9bf37b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac8b7242f3b673f68171e874a18a54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3e84eee93bd0f9bed5d4265130b5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a7fafcad68c166d845bd31a5fd31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e21eca8d66ac10b9abeb264f3b166158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca900cca57bf2fe35ecf951cad520e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb917c16dafe792586b20b527dea85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16269624c49531f6fe89a9d0c59a748b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbdc733e817e85d404a42699aecf92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf08574765052b60958cb8af90618a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae24a98f5607f1ed7312ec595e1d158164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d892839aa012386d99456a4114bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbf370f45c974dcdb2516b624f5774166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70bd3438b9ff93f65964908e798277167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc03b156a9c69ff08d24bd5499358168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2580b982f6bedee7cb7861ec6d574a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae42cb262363befe7b9da5ccd0fd8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89790b205606b696c3e62ac8e825b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102626e5276840faa373780681d26de5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351a00a2d4a227f40ee25a99f40aa36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7cddf30b70183abedb4db9dc0c6aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68bfb7dfc272f6797e8842eada6097175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c64749695507b0a85399b34d4d0f90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27114a5dafb570702ef9ffe46885ea2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc5b4ed9e35dd132a1def638f73602178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a0d502ab339dbf2328c5ba83e412179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584eeca201c74ff9f2ff776c1c609c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acd267a47b66453c4fed8113e6d4fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62aa92ba46a37409d0ad147446ccde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0c59ad078a96f5e8ca26999e41b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156342b1a8daf96aa717d8ca0df1426184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f04bdbf3c95a2bf1a62adb776057185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f241e612a0d57e39ca90dae7d03a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a605851e36e1c49fb521c3a85391e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e54beeecd4f298dd6e8e6c13ea025188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7601e6d9d3c4603c9dd698afbc4bc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984495fc59ea8d9654bfd0c037d0d79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304730675cb0aee76553103a5718cc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da82e259ec27554b5d3eb4d12c30791192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979e2a569217181ffd193c1325a1f83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23f82f37a010d6d2158722b1cd127b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f7591ce37b61b6ed249076910baa3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c9715af959b613576ed388d4fc698196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fce7b8fd917726a50ea99ac655789197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c258bc4c8922d33bbabd55f032983a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154cd607e946d63a2c2cc893a28c1a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a8a65838a19538c621fcfc81e60ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ff5550d8ab849232979152c97eca1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97b5262fc68985508587919b4633e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979e8f0661a82ae953dd1183ef6cd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7c3d05856bf80d4473dfbaa84e60f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f30326d1b49a8a863a7184b3d891a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f32ca466a24875c9b126471ed4ab7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba903bd584b765a3ddf46f985f99234207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8543ba9af848dc7e51f64b6772f9179208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57f16797564fb443b2cba15226618209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68f0a5938ec738e8c2621e4db8543210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de6f37a8a2058850e5c882cfe460d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eca5b538aa0e17b4a54c1ab85c9127212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724035b30e6b5436397fb0c079bffbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d2f8c16e616c72a9cbb4cd0f44fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648313927057a4d2a69cdccd498392d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f1936420bbdc044e7ab2ba109df02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ae52a71e869f5acc6e31953cbdb0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4812bc1bdaa06e84d6e2e6b2eb577218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aac3265b3bec6b13489606c9891e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e003226246616ba0a024b648f46f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ce640ab2414e6c6084bd2b0196bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a231ece7308b63d678b0d727ad369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8aba9dd994b992eba27ac9c6c042d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1eb20ab3a88e5f481b2b3fbdc4f107224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bee7544a4c48d9083d414a368a8878225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ed25b0374f832fd78d2105aac9980226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6786c52f44713582626886c2c1fa1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c29d1c968f99783122786aa8ea0ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ec88cf5c66c88e2d4652caaca3085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4480ab919c51f056c48e3a32f481071230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da27a892ffe9971efcafc1cdf216ddc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4640c5acdf0bbfc51476469f9db9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eaa723682d2215ff3acd0c8bf4bf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b06f1231cb2dd87191877367b35e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edeacf453e8c15c1a6bde0485f1e2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b27850439cbacfbe5a1073c555757236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e9ad03b410c2a067f359d82da825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3adbcebdb963ba1f2a0abe4628b9f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583d93f3d5ce0e38fe773213e9938d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149c7d5a03d3ca39786f1987e4a80b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c394e19fbaf92e40442d0e7a98004c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663e7c78724380abccbc5a7cca802d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215786c137842459f3947997456272243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5718dc1a27c615c6c1d5bc646f359244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932263159cbcbc7c22b2a1754ca2f2f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf3439c34f47e37e56800f55053a27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54af5875108d19ab3c9d6531e01edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664e2888219fb4c618e0206e38c129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c331f5c6d5a62d8b148a0dd6e101d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16887fdbbd0942c6db6a2a44277f0aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070200c247590ae3c44c01913761e2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ece91e1a5bbf589c61cab5580616252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf0a4261eb1221498fae131a0b53b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc022d0646f478ab5e68236bd4ef782e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2775dd0919fff934cec55c954a22e23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db41f249e79a4b3c9a84f07e7ef334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693a43aa85bbc15e7684af7290d8fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb093fee95e6c2b147348dd6a5d253258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26510d2dcd5af901ae9e54949e70f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003322f21b09d8b4b182ddd86bf55c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faf82cd2f3280f9183f3e4943ba874261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779ba137d16f8daa14a498ce759289c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359cad517a1c52753c9ce29d1beaada263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eba51f979ab07b82605ce4e6f1124264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df724fc4d5f503728165d4dadb478b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9259f4668f90c44137ffd07cc66fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf58a50198872f852c5ca185a33a71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a00fb37e70ed2cef713421d19f0ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed5824c9f96bdad2d6803af9505a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d02c6348d7d670968999ef327a8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a76ac448f6f8d8f5eb5043db1cf5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc04962425dfc53b0f39a824c429f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f9d62a4c0753b692bf942d1a964b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91445abe23a858fb06586670533f5e57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f8251008aaa33f28e4f0dbaeb079a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777cf25c307c16bf5afb8bab9bd1627276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf27b7847419fe40879734e2eba338277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad24b8b60d34645aff9510b88a64c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e74a02bbccc119bbe9b39b84d102279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4fe998fbe6a11d5e1d42734d5be22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ca71795698d60d83f55739e402ee4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e02bdd0d1c21feabb01df1346c190282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1958337987e8eb490706f2a6852c24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99cdac983b59797470c58ad0893065284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0965ab1df27823aec2f57906cec0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa056fa9f1c3d337745774cc7652dcdd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cf0d7c10583311afe95763b787728287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d77c1b7c0e47f90c5a9dfe75539d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01ac34bf289eaee5fad79fc65befa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1a94b45775908bde922467d4a612f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94828b013142ea3e57e09085fb48d1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847136d865e8ff23a0fac072f9c57cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de7f2a18fefcb6ca3782b26f11fd6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e70905c1ffcc7481f61f6a8e9b5542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787bcffeafa1f9f25db6879002555b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eb080b62dcf34ee32e9cfff080d73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a643f82844ce62b607fe29a71f56b92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb39288eaf1ae4b214dbf28f1a5237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408e71b6c34802affbdc4242022539e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db736e6559ca79266499ccb6d97fd364300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e2dd56de0cedbf965222591fd6f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b950040cc10fd8a898a81d6ca08e25f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d0851ff6c9212a842cf53f240ac7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f100e4d441b25da030b9123b2e5f9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783c5c9e4d10ae7cdb2aa0a39494bf9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28eed88ac5d1e5627a3f411a6a18b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396eef18edbd9292a43150bae7b8e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad5919471ad5824e425e12016854a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfb20b322e612c6e4a8ee6e85f33ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9969efb8ace19ae191f06793421fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a60dce787bcbe194c738d002694d39311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9584f36bed022a64062ceaf52f2cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0bf90397993be0a575a9e1d7e9bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b02e5e4d68b429bcf21fb0bd1ce0ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df2d8e641d74fa1e812cda3399de52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca332f3e6fa6d1cfcd935f378555faa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08ec908d21f0052a274447fe3b2c1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2748179efb9d62b562ebb8f4b64cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31d2ffe223672239a449202cd80815319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba55c502bf869050f61bc7027a5e98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845716df4ee13c91abf44e900cb20cee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57979f01d0f64447de286e07564320322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcedd9e1b3b549b146ef00290fb787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449b082e63e07af096a721517d25ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2492b62df741f707737ff29564414325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a726ac3a62422b07660f3131d3cf6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816cbad79f563049f7778800236f8a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddaad6ccf7c483a6974865c43311d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e7dc4a70faa4e1df58ecbf0888b8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30b7b36b33803eb2d20aa98eb62b1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a522efff704045ffac4a5f03b54ab9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d52c44a305af484167c117ae48fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e05e5ab40c4a2f7452257bbaad51f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a506ed4f55f58e51d17357dca79329334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a609122778f701f38db8312ca5a504e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaf5174f53b0d5c6c9dc3d74d5cdaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237602e37fb961e38906fceb107357337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46afa7adb767934b6c1c6bbf6f36e93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ce371f1c5f8ea2529afbb829b623b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b651c14e295b899b7b8c3e227a70245340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6a5ade4615b8db1501ec5a6e1737e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748aa5012df90280443fb4177dcae9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea6aa3fb2e51d6f74ce42d9780689343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae6e1a2f9900f1bd3a1fa45fa81aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857510f1d689ed7a155558eeb540fa1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c170e4b5f244fbaadfa55c025ebdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df75314c3fefdfe6d25d6b89825a43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c13f9cd4b3f24951abcee86c70c10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78a4fe5f97c2187f85adf20780891c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ec13573ec9a69ac394a6b3e9c04d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdcbeb9098e827a1df17c92f432f22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ab1528c8a5e8452c67e59d0695eef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4856ce40f2ea711d5c443dc005238353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f1b2cd79196d16e515028103acf24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ca501d6b594102f0a523261b0110355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589af5796f478792ceb7431c3656cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42935ddc067e728cef3fa51bc2980357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b50ae051270683f2382cc6e4b8fc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8e36395fad488d0581c230fdb9a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99aa02ed5afeb5c4cd0b57293be6ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3f07b9f8028b5f15e5bf92b84322f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e44113f7555c2644a4c682c77c93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a477faddaee79a1217236d4402f44d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658d8115437d7faba82f12215c15c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37b08595f9c3e3ad60e4aacf1f72b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069324f973f22d2dbba43e8aef278b8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27391ea27eef4a4e8445128ffae8221367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509905c924ea448ba707d1b5c472930368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f11f947210b776c162234c74501d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9025251514a1e27c601048f60737b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8adc0dac901168327fa229f004b06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db65aea3f036fc8bb091496fbfe121c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b51651c9a08273d3b5f728c021d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766863943cc6b705c55c5603eba8c950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d8a686b9ed51f9c320367a2fc2909375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83053e85664193a6e9bb25b76e42c8db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de289d9a5aa4c29f727d34d65e8600377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285af20cbff874b16b783f22badf1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf6a2a95eaa457bed0a92f433f6aeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38608071be0e9fbd6240b4260bc85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50915e6f16d5174a0c1c707e0b7fba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a0eea2f55985d760d0f8f7308dea5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fba9fc32ab34db45e87b154947d24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb61e6d764ada0da5fd87f9ff5c4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced87402f14be56f071308bfc3b0d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7821e78db898f218be50aeabb3fae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3694caa4288295649dd8d27cb54580387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023721d995f8f37ec538a8a542b4c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e720eca9482f62c93b417704a460389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689866ef1e18d09e319d5fb413fd188390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa9e9891ed0536c46af166bded9066391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648de33b2cc008ad7437d7e108c32353392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7776d8bf738d205a9b276d8b032e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163b4783debbb45cae40e8960fc0b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5eca7dfd3ee56f59cf687833ac479395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424febaa9a73d0747e49671030d4ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96424c00cb72e06f2044b9268ef2dad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e6411e9ec9964ea5203d4f4e50860398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc230e4db7ea9d954ee07d18fec636399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318cca196821b6eb944492b9041bfd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003905f51872b198bccea96fd6c8833401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb6b787736044aca37420eb6177e7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616cab8f2e6f9a6e3ddc18b6062b745403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573778fdfae3602dad6085fd27ddac5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82af5434ae55b80b9e650d61071c014405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bec64d6577bbc52de65e954b586a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcc8e2343b85e74eeda883cad13308407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2953fc1d8796753d50af1228f07e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ffa1eab827817b87929c7a3ec2a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4e78789da31ef537ddd0cc9213324410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98333ca46dda1c0872faf74ce989fb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bdc56df5982ed0370972d6de605de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfabe233817ca5b134fa0a9fcb3c28b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195d4372b22135ef8c27216ecb36187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac68b9566e9566bf6204611bdcdc8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaa228f7036a78384e0f40637b4e40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2328b72e74cc880304c9ada86d725d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc8c871e94d76c042934dd07eccd54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8945c327e88f5d34c637280a941b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2747f7fb29d027ef2f317b79b743586420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6dc36cbdc4e262c50de957b50cbf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0d85731463d3207ec091ca027d895422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ea3b84f756d49163df848f07cd31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aada8aa4bb1288764b72a08ec98dffa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506cd2a347ea1f395a5273a6e63174425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f273ad198cdae7b6e5e5a9517103426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dfeb89a3b547871a4a99bf8254781427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d418aebebd85907b687b7621aea046428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b001685e4176110589d9e78dea7b78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fd1a3b756f68b91305d1cebdfddf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede244440e08966b238f325c999665d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83150072d625e2a0f7c7ea191e8086432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49182047eabba0e2fc0d6fe24b27a05e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1041d23fa2a0accebe694a1196c90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cbb514e7304f87721d14d934936f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e0c378d91bb2f0a9e18c88bc4bb3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88acbe83f5e3e888cc5b8cf8d1fb8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a3af6d94e037fced7f5ff1c676bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255f9fe86dce77f016a5feb721afc8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d2c6bae26fa8c3af16c0d1474e308440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658b07ff5479f05d88b9a09403989f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48b3df9c83a80b2512df4b096585dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb0daa2aabbda403f4c765b08e4363443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042198c2f2be6fee3d8290bb84d08518444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18263f1d31747c5061cfdc1724ae6cb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c9b8380e6004bcda3a0e248981b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63693445c186f67716829e4872e9866447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1a5f89e9e11ea91c22712aa34d8be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c769a96cb466899038a38e600b2e3a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85221ab33bafc62dbc17a324ba1356a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ef25b745cde7f86342ba2f1d4b6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278272f6b56aae047316dd037bb799f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef951d13f4604e89e55db98cc3b2fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4566251c11c80f72086513e57f50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df15b88d541b8aef9a8607cb456bd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e3fc76cc88551a1ef0f4ef038054e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b37f4b89a77e61c9a81067e4df7fa3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddbb1f0c5d0ae2ec0112956d19d744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202fecf529fc7284be4501172834cc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d342a0ede820d50f56c3f41244dfdd1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012983b505f8229fbd4f3c77299f7fa5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e41c2a2d803dd29cef97b529dc01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eceb159ad07f7d0c6a9a76d623363463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd1d378fa07a92bc35acd03e5cb40c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ca76467951b7babb6a27c01484092465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc360e297ec8162bd5c392e5aac3cd9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c03465cce83af4262098741e1b6ff6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef39f90a1324c45bc941833c70d75c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58d6300875e7730398c3873d04278b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548b780be1f865498c914620b8fbd05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d99c40d78108e0a5accfa5b96c223471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca37b9cd9f7bf92229b37aef1235e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30481b45168976f5bd5e8b0d998c1d8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e36bddb68b183c8780b6ca5d4c3cd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05bd9989584099951ccc943ace66d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e30be2c2fb122db538e8837f29c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256aa67e5f85fd43a12d8f87ba460d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931c3bbbbfc9d35caef38d3acb09ca1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d21320d153228ba2449cc61d8da4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23cc3e97334c47492017b62a74fa7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb33e4938e9b460509ed8388dde4a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc4d3ddbd0720ad23ed2c48a7d913482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbc3b9d0b48d092e87e475ee9e83a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298aab08b5c3245eb34de9afa0eaf3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59245cc6ac358d0712114a402434e99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dbdc0052ac33af811b9bcefba2285486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7d1505722f4311c198746afc0434487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d67d1ff7f5735bbe4381372db1d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d110395ed16142c84e3f64d761c00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f272a246574ce07399a60d64509e003490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef99d824b8f2775ee6b911582605fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761812c2ff99dea1b68c67463356650492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b301c5c11dcd4834e9bc3723ce51a66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27dd54f4518472c616c66b4f808084494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2a023765ebe748bf12b4845230b1c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefa366fd58d824fe18f5a41facfd57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca71b9faf51bfc5990cd20c490477e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514e102764ffc19cc65036adbbd4e17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cec188c519546f2c5722b7ee414e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab307a7d1ceab1a4b8c218e1d9c51500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37eab25575c0c2617b14b515f7cc19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f844f3c9ca2375f6a38421a6c7a0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4a8251596f26006ff2662fabf95f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219d5639c081ed50a27298905f2e505504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920c08e29fd5843b8c202a5df559ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d059fc6aa5977c53170fdda270194df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf455bb83554c52c1e3c96b755c5083507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdf980a73f53e17b49b6e7a1a8f9a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc3a8440eb9a5fd00ddf134f6e9bee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61304c99bcc0b3d801d227f9268d80aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae416edc60d740e40a2c0d4f2d9be90b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71787c9cb8bd011c9b4b8ecd2ed34985512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79f1e709b7c37061cee1c3d75ef486513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834827390b2beecc2d7cfc77f7f097514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265721c8fe32a1103299e53845783206515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84eeff6a469c8e63520cbe1d440b4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43a6cd767db79205ab82edba6ccf9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81b29aef6a1c43382bc788ef18d828518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785abbcd3e6dcf5b94f7740a5e1beb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ad582085e2fe46f9ab260b49fc19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c91aa2ae60abaf180f5764facff3f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a38b5b8dfc7bf5f90471d629b4ec1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4adb40dcf1536878530ef71b88e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed59ca6cc2ede52b6e79eba471f447f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fddea6f5cde76e7f583117f5050f39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e6612fab6d323db38ad05b3d600d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94673a883b3567ad31ded4246da25b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d943689bb8176bb66fcf702ac488528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb9fa7cfbad8d36ef35108df80c15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56c77591db8bdb605984af8a3f4b1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e30d32222f29e287e9c0990816b16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c71f4010a027b94b0e0c848cf8f734532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43785cc1fc352badd70b13ed43a04c1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b485fcbf98bb2731769b6f8b571b27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767f60d8b10bb9ee1a0849614cc941b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325888b3fec7df8c22f65243216a65c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e46ea10561b0b9e2d67e65ce9110537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47492fb18e1800c5352e4bdfcaa14f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71242d351b16480c225be599a92b05e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44588d4a450cda7732dcb954ce87d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7567e02b03c2cf69651bd9076624b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccbc5382c86b884e8a265d13ecb502542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ab6ad5fc0cfe43ac4d70727f1834d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce504bb9eef95d4b22ab324785129a4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189568ff8e21930939a1e1da09b6ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb30283b2d1acdf0499ec75dba6f70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aedfc8b48d3f80c52881b4a6cab1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581dfad1004d0414a3dc37a498b94eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c2c4afd8f2fd98e63f8d1974e5a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376d2135fb1c9890dac4835f034f40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa82c952b04e8642429b0d86661e04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbfe891d217c8067ab78f9616f288552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6a84f23ec8625da4a4844aede903553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc759124e8b0cc97d31bad6980f0a77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c9f0f8a2f031d59a34295116b7f95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7216259baec8230ce4226f36afa05ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b2c7b847ddfe9940e72048e7fc9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a302c272d408e72cf91b31d1e98637a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfe16eae7a9e69364b08173db23498559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e886ca16c368f0544c467abb87123560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1e376117580261e97ae5ab7b5659561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582c97a866c624e26bb990e1d52c5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b72591b601c4b1391a776a199b5c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8793c55573f7dd627df97454e931564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c513d5f80168604de2093ee0da7f072565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999894e509e365252f964b215bac07c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3d720828af53ae6261dab7c7de8c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4874ff822bf0e40acbd4fc8953112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14435efa97f0dffd86c8e9db655f384569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814843c577688c0700ae5d92cfdd0a39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e316e3fa566484df8d4589ad3f89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052d48c856bc3c40dd5f75b48d200f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d63d6ce74c5b16e02308df22d505573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669088feb101bfce072705e8ac651cf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f19014d058fc0ed23cb25868ea424575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8991e4bd4013c692d2c2e1cbe5195576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6ddb2a958284006de0e60c794ab3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01367dc3a26f6425d47c5c06cc0081578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dcab6247f85e70101fba826f36e4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b15480e1303225b8e353abd0be482580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f59d6ea05624c1685a426d47683b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f9abd3589ed924b4c0aff017a0a10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b759f15d625350ad91347b93f5af60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ccdd4399fc2949f703bf7bedfa52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51075fd3cc5b6ea4a125efe27d8320b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff549a8941c99ba75c63377b989c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c415419508eb80a8c454a1cddf9c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65935492367bf5b88e1e0173d5d869bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e52bc825b003fa7e1ada5bdbab71f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec04c313d0232796d6d0c0f756fb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347fe1b79a53459c3cd7a73c690630591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03494ce298b7632ab6110632b5d3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e17a43164d98671bbd7d2dae489a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f610d6fd0e2bbb54abe1d44961dad0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe722561cfd3209a3e0329ca687851f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db811ec83f9d3cda5eed2e89bd4e3af7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbcff569cd07cefdbeab64d61079a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb0978caf1c9b4f9680042ed779931598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d925ef0923618ae043bdc4827d1b71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462dc4d4bbb77cfd85f5a978f4e11b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ec4d33be917298349fe9f0a034aff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f313cd93c6d6189458aee80cdaf0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd32ab66a91828412bab5e677e33d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c7531e1fb493378fa32370b29ec2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3bdaebcda5a52309b177c79e175d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb0ed504483c11b8f230fa3f14efc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af110d64295e0fc33f22b6ec6be400607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335d4cf48420c8a3389384d32f58dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b4802137dca7610d8cb999fc6a6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324755f3bc93c50694f1a73b91a277610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e1017002a4c0ae7e7b23e17c8ddd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bb826b87b20064f53bea3caec7fdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ecdde242b47be5e55973e9f58bdf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01a457bfeb30f60f9187ed5a75a1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d98a5e3b6dbba439d8c4f1bf502179615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87e9af57d044b708fabe33673b275e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e0a59523f2c3bba7982ef4635a0ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12cd6b38c77dcef4c7dfbc95491567618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2568ec2d0e3f15dea055263f1520619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b325c1c8696ba184cd8a5468275e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3efe30e9f5d6dab209f1868a050604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f394f67c71ee028bbdd2968dcf540622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeacf9127d9721478f4439e2beef153623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdebef99fe76a0325858e8ae286078624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81f8f54c5c291f60346ad9bc0266a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d1b27d253a5ad45aff32173de85ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b50af27ebf2be4924e6cbf3c589b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe30c4d50e8aa0c368c1684ded77f50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da334b070fda29248447a0f0893fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444e8ce5d5f7652435446f05519499a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6b1b26bc74f4cbc24736a9327d5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2fd2c01fad844dc047ec06f641667632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da553e8fef6bc46ebd21fcf1d9bde17a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81865ff249368963897c124585e0b9e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22550fdf3a375a3462e32f44ff343c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb14ef811344c77a38d7482e1f52c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e758bc24bf8392cbe69b0ec2224cb3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ac4b79c7facc647100318c2c4ca2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704078a0ad869f54eb8f77e99c1f71b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572a056563635f2362e11e0c540150640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2fcbc999aa927249e9fee490d790e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4d98d59f0d3e30d1fdeaeca71f2e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a380b2bd24b75508ead579a7b9ee53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5557a08f9bb39f0cafdd8292a8791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d065e90987b0241fbfa19a4228c83c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0b4ba8330b8a16eb9181d9974c43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdbc48ed3d02f43be54acc64e40e1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a6caf01bda15f3e31a53bdea9402648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7e7ad2287e8a48adfd2653a6de567649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176262f418c45dde6ec55efb7872499e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e068c3f417532d74582fff7299dc1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4926d64ae6046823702ff00a029ed8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba51a14b4eae593c32b0a776a954c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932f9b6a645831b381fa1cdfe48668654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446868851a91e4780c0af00171d1c08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ad1bb0879b19f5e75f31907d5bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7baf7d260582c2e290cd96062f37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661285afcbd6e28890eda429055581658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea123b54eca841ea1429ff7f24dbba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff2ed145dd72db59c542bf194dd25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967469f738945c61ee5ea762a2d74af3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627879d5a73ef23eb7211de247ea89e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5334d15d745284fde588b7e55092f7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e65cdd97f9ea5450e095bc9f13db08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588e2cf6c43cfc576f2833895ce41d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09302940668cd1f46b3e1f2271a5ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c6609d9278ab263f4c1f7de26e2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1711533a4cc11a5766de21dcfa42b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77582ad48e5d46cb9a60e25e8aec422669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2fd675d9958a74965613bf3338412670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4754f5268e0617101afa6cd5bac3d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eebd8688b7b23862efec45955e5f7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88da3438f1a95574cf21cb2680786c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2f95ddb39b310b5978c8e65c5116c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2374f2432f1782a883b4b9ab426a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf138a0d91cf4a0dd24d561da1717ebb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933b37c2e85764fd753dc9ddd182a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd7f565d2ee8a4a994db62b20d6eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc8e7ad3ae1b04fabc60d9c3ddab0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd4613951388b17f2a9f9def7c1e97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c5aea2f6ce729a4a604dc531566f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2147a362c737a77a57bee859fe5acd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2d2247857e14796b251f612d2202b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba329e46d96095141ae153bafdfd4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06374a9ecb2140c1241cf74a8a37137f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4aa388f1018dea7be74ec079aeb86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c4b8249d993d257e1407ee6586dc8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b694b8f88db75fba32487715de12f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff0dd49af67edd540b04df14be6550689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b702c04f96f134d57cfa231333b2df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9062cf4e678277103b4049288a4b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de541ed61d1b2d21bb8c581e92f8ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5387c1f32153a9fbbc942acee9040693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98d970fdacd0b8b73cb4fe51226c65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063889fb6a26905247e07da7f4a5bd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b298959838192cce1216eb47d84c37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240424843de95f399618f3826081d45a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090b6fdc7c6907be3db275464bd4702698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f177ac08a3b2dc70d2f08e263882f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28447240f43785fc156f96cce05ce7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c212e857209e873acff017357f2690e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981bc37b221c0dc1fd94b2ba781d48702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de4ab89a1e485fe44ebd6e99fad94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bf1f222fe0ca75f069dfe609074c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762219ceec92e6427b0ed918652d3129705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db271c79be25b5009c3ae5a375bf0110706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c4972c078cc803ece6adf4d7314e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6928560f01df06f62b3d2de474df005708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03002cdbc40e69c79f75d9aaf5092d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c2eeff943fcb50cf082b3e3e5657a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d2d3357e6300713fe459411d6c62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45731f075c2bbec28815a7c1bbda0646712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8f89ac1d376b20584d49734997d1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f25c373a03a58e7857c081d3d6b09714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393da0aa55e312e18c7c078275c5c82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbbe81035bc4e14e6fe9ad79ada567716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa6f092d7de5c42c343d1572d785b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432895823e95fc8e3c760fc665d6c286718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569f4aef77bbacafa68d7a72547c0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3edd6c925475d37666832820b3a28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e8cd8d4219a94ef807adacc70f24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0522b00fcd4a5c715408ce3076a713722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11795a77bfa7936ea2695a243995ae7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa535e122867738e9f347e1e25c79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd3b8415e8aa07b82465dabd3d4c89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006618df0da8249119d15771fd4d375726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d5445f9c8f24668fe7d46092d48f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67eba59ff5bf1b98ab3844ab8c11ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd7959ce8304a195b06f36f63955d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f03c32daabfba93c9cd26ec37783730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb147a54d36764d877d6dbe428664e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d28740dfeb75b977661e92a432b5e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d44894b3526e42babe9b2dd282c35d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f06f0e4eb8ae7208c08852c7d92ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831b586869d5e49dcb145c93d109174735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fe7fe3af5f5fe144c664a2c630c14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012e547cd5df86e617e3eeb8d492e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4e4fe2f6ea726fe2ee5a2eb37012738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b139940630f32f7ba7a236a4d421e13739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af5e86309c22178b07c22277660068740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1977b31f5b4576d5a826fd7f73e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4982d02c7ebc7d671bcfe7e55820e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd2b2a869b8ee77838a9ab68f53d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435368991194c9a0b162c018a4b379744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4fe8444c8f9ef1f2d4680560c91aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a08bf8113bd2b95edc817c89b7a1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b67366869ae3121cc90fdd4d2391d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759d0a427e02b47a7a4829ce34ca9f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a82786ea7aeb960e8402821f38d8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a1f0093bbbbb77b4c0dd0334fa45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bfa10087d6beb22edfb75a7363f3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3912776465ba5f607dcac6f3dbae9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb85f6baea10a4f7cc3b146f4f0a23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3bb4db6c5ce7678c6368faa2b6d5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76365e2c0b34de97f3843723eec5e94f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc978c7d94f1f34c549f1589c124d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd34e18d459174586476ed985f3ceb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd29cdbacce4ee1e5190e088cb74381758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee82c263e9bf498777a28770f0f32d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>