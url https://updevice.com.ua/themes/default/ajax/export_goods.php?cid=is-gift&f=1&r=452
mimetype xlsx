--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373aaae280cc62b2cd1b5f0f7dd5f3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927728a346efeb3f9c33f52554db5ac52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379c727042a84eb3805343a07abd11b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dababf92320b08b7c1a1f55a1dd8364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93fa2a67f4eb8d9b9baaa5bf78b9f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f618536cb279900d4739e435ff4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc65e9bf32885e708503e9814b64d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0671a3f9b15cb02044d20a59f40e8648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29be295130172455e16df93248126f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffae0c6cc5b7772bd16aa4abea143910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cf167e7aa9d72938cc17784e2dadf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79d698ca68cb924aa221e5fc1273012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ba39023832bd7c00f4a7ad912caa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27500a1f04291048269f41d2a407ff6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3fbed8e5022db74fdd0c44615700e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca00aa364e064d5fcb8cd40b7bbee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e8a40d17e75f34aec7d1def2af42517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d20f2e8e33d8d672820ffcdbb421e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32d593e6af8c94462b970eb7d729819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db046d9f00e0786a1e3ec6a0fdf712720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d0e6e6aa3cac8ee62cf836e55441721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff27e26b7c8ece6228c3ad659bdb16922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afe7eab23f60db7a2bdaf174bbf1e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21031a8eb0f070a97edd5f9f89636a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c96dace712e817cf319d46745378125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c5e6bd1df7a2cabb90346404b2a2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473077b82f6f009c2413434d452050b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1140eb3a01e04aece1ffed5b7a7aaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf06794afb12330407a31e1d7eea0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1876f9f126fea2f7ea069a1a87e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3fc3fb7e860fa2ac7d54feee547b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e56428a5c8e357f2993258154cd11132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aabcecbbae46dbfacc7bc8c0faa4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15f8c8651f0dec1d6185b6deb39bb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5e1909ab81b0fdbef37fbea88f50f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cec8491d38fb7cf0844f9daf1d96136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8972ee62b1500db088a06f7d3d98937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ebe988db6f3dd71ee0b26e3fae95938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa612352009f43ef0fc3f29071ae5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858b3df83555901758e04a9708f1c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f8e96bb6cb9da8e152e654088d0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a959dac9168e3ec4e6cb35710bbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1227cae119105a2ac40d5faeade8ad143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59261ca5a688e179f44027c8560d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd23d9227ef371d609a6de298f03c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e8ff6638f54c9fe2f5211d4a491e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90169e34c948303c675266e37454275047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ba3c24d9264ccee7d9ecbff175f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec4b9760d81e259725424ed2fcf9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb03a5a7468a6cb04edec10f99a8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f73d607077bd557676706b27663ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c0e18a122affdc01b761d4df376352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3615bf4f296b5c44a94d8a544fa0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e525de2405b24a0ab0129d37ba011054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c825393802dee26aeaafd7eaea2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00d6d6f27bbabc4dfa3d0f9cb152a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61befa83d18854a7bfd51201fe97b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a4acaf6e562f9eaf9ee04fa36a3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af00783196626347abc690fdd2cdfe659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338730147ec45235fedacaff9827ec360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25020728de2c58d17588360245df7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce893a954ccb22a8a8adc0ec7b2c86062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e5fc7fd092c3c57fbf003535be72963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9edce689b6bb9906720af66387a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a28cd3491888235c3c8ca6b7783265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78284ae8864eb75bd91c72b83bd150866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5137b37e9d00bdfbffeea63186ac3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba864806df42dfffb0f6267aaefac91c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf39306b1200a5b0b8d795eb58172a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049e576cdd5568583746d6024cb064e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d75e35ea39364920d95252ba9704e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910dac211df5759e9a2511eaf4570372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d14e93dfe45fd69508d45e8288d1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1cdb0a7e251bd59a850567fb5aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94fcbf5405683d43fc2d22b9738aac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14634bed9298cc426eeffeb094df0cc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1da1e8e08e8c2d4b9bef6a4bf87377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a68fd7080d24b99e8575beaa9ba578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ecd78f2eb2aed81151427a2d9d6db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41d0031acdafe211dfae7db6ce429680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7d5af5df1139d32cd0d1e0074d8b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991cd674dd9e0f0b2a5f362ff9e846282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f87ba498da10a959d477ab41470f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40086fb7a732f7599ac4dc96ed2ea384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb4bf613b984b9977f32b88c3ff39a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37480fa1cb60be636131848d2404b20886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b526d5d09823d479a22d3e7108866287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b2a970f7ecb4fabed1cccef7bde688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a82842e3040bf0645e3267e42e486b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c2a28a391ec253f6abad8c10128dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8c52650f2206be72e5f4b9f201d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d5b028d11539a9437ea64f9b363f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e6a4c8c5da12ac2ae53ce6cad98993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f1d39f9151fb059829419258f28f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f9d68b23daffb77f32b3068c7be4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373230ff50350584cdcaceadb2bba4ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90cef5bbf917ead2448956180147e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083478ac30b146ab05124da2cceff46298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd46ddf644ff54e3bba72fdaecd431c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c79fd951c01dd29fbd326e0beef284100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd20f90a00b4817a9593e34b5fbdca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612261ff953f6cb59538e4091e5d82a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ed9c3411c56753768131773fe502f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecef415a555337e51767d243f1ec89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed6846963d464eafeb0681a0293674105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4e7fbc933c01078c8bcaa7a45e57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38296dc6710c28204d8a152aa8658f9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10786157f7916839eec9d50dad3432108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d49e5c1d0225a31bd2bea1bbff88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6c6e877ae672b61d98d2422593d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a2403e5e650b2f08d440e25cf6ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb61d9f82d97552f373dcc44ebb1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571c1eb0be7107c56ba5cecfbf6bc7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b8fb3a8845ba9222b247d7d74315b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b704ecafa46b9496a36b4766ad0a22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d8f49ae76170b43906bdf02982c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacab1c3cd2ad07d60add9bd565730a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b582a6bb3fcf5189e108192fd11f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9762cb5b4de366e6b96fb29bac4c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3fa642609ea2d475a50bb6592c463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d87b93005211d6d232bd9b3093f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a264219758edc4072c4224e2e70b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc002c4bea8faab6582562fb55fc30a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b1ea129614c1c4678e1c543c4f2bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35066b8fed1a508da4ecf31c2873e4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b832284713997a30f279eda12f0dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120a386048ea392886aa49e157fde50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4842ebe09014205efed9d38ad80d92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9eae520ce743c334986e9b7077e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4171162da36768e083ab64a2876618b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4d1631facf6f5e092f07770c7340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab37d994e00baa8eac7a187747076b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cf0f68f85c3c52b63d76a06ed5746133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d603b58dd486fb5102066521e30fcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82f817193e46853af1d489f96f2ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeadd87625466c9d0c28c95f633266136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4c2869d06ccb632ddd7f8afe79a94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5766923b008c45f7c895e60a64eef9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ec8bc005205b818d592c47cca2a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d087f7a106b451da7d08edc26c6ca12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c336037fbe48bfd9a24fe4ebaa646141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd493c143730df180d290ec4405481b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be4a182cf40ede7089d4343ee295ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b43b9c9fb9b397bfe9ac8b9ad62e65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506ce277adac13bc9494dd118ac373145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49d9f44038da58c2356f9a727a35e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3ed0bfdbff97b8118b88609b2c243147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeddcf1f2e77adf6efe4151ea74af6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27f32f9ebb21b797d618d30aea930149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f2fe110acddb670665d4df6610fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0008572ca0eac7eee6a2cf93905f8fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3f391826e353ca1eda76dc16e864152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898718b89fb9803afa968d1d248cc41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6912c285faa7f8fda2098d855d23bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d3e365891992e40b90342ecab4a7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd25e0160b4251dae0388fc2b9ea5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5b4ee561b1ad1e2accabec9fd1400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda4772da44b6bf926eb43b93995ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575a802a9eb5ffc90be9083440ee6a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb61c137fae9b18f2f1dde975ce0367160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c90d4bca214cb566a02f4088846bb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a06ddbe96aee6b4a12b51cb03c0a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44733cd955f2c033e02132e6770923163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aad78aba63815e9f632c81a18adc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c770696e6a16e41fff19d9584c540165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38885211c933b88a38a2eae910d150ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdfd21b6b8a5253666ca172fa5558c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4073ebdb124328204b1a5ef88041a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47564fea04ed875773d62d12e26b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd8774058cf597eac10f737816e348170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1a5edae3d7174af9bc60a62cc6f3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9dbe9c6447b6a2c8f97eb45b5aa2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703088112db933e8311f99ecace6f206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b00445d5b6100b54cd98cc04acc19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc37b6aef2640753303972187f5e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92e93292c225242384474fc5265d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2eee9f75970c7631e42fc87bede72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8939d783ea35e7b4bf5c242a455aa2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08d71d9b861f6041ba7c4cca4da50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22b2468efbfbe40638838ca1f2459e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84223655ebe3a66ebec8eac8d27df4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffd34fb3ed03d38b08d1e2fc04f25f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e59573e56b194cef1f73e2c37e4511183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166496bde0846370241471b87f92dc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ad26b626b2e7da7fb1d6fc749cef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7439169dba06927fd3fd55eaccdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d9132f2e1f8adde3d7161643a285d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60cf8dcb7bddded627bdddb97fdf06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1806f1bf3071b91ca7443c8e7f843189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2dbdc92ec177fe0644a7a4441dd93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e8c2822bad4d1390b59b9b57d8e99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d027cd8951a19b566c26e7d80c3e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93706b4da9ba201c3365ce97cd1ad28a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87f540fa160c833aab9382beb400e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5cee3558b73606d1a7c8af18f1ed9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4089b9bb735b4b5e849b9ad443f20d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55329923227cf30cd41dbbd8f1926266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffe676bad042bf029e15b4d8499059198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58707293d72aa5b000346d37a58be4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df862fefa21764d5aaf03ee4e805b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475480d69499e1f3b4dbd8acdd62470201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861d66c401edcb98040e5fd00fc52a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbd7ef040c3f132c02edaff78773d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe78cb60cd4df8e44332399597867d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72938d1dc8741a285fe9fb3826aca9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607cc575d175d46a6d5fdb8c5a244a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353ddff04c8312fba4691acd967317207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08da99ff31fc7b8e248384c7e4ecd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186af926b11d9e6556b20e2a748932209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c273920e5d60fcaee06ca96a7d722210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d44871001aed19d8648dcabef2fdcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077ec37ca3409a24674389d529fd51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868640ccb5b8553161074bf8d0201d3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793d8ef9e9dc5737c6cf2aa0bc0cb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6aea416f697f9dba35182e862af08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b36600aa63238649d2fd17f486a51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eeb1f2540759a61195c35b9b7e53ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3422d8507690ecbb1194075ceac65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ec4962304ff9f975a37a573ed27b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802f38bfa0752a4fd7d93333757966220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169ee5f908f0adabda4629219d53590221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d4cf7e79ed161c622bfa6bd14da28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd3f0cc0753d0bc729f735da3a182223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d5f383f167eef3154cb36bd535eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c37212cc21cda36a7079362be2578225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288367f238f41a1acc034b623e5a30d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60395c924610418f1a8c7cf9bb7f53e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa639427a68a8a645677b8fee62aba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf2fb81693fb7a6010eb3f96417230229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f533ced0a3a1ad81c988a5bcd3701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dcff685378056ce4dfe8d48a765ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243af6a9385ecb88b2145898a109beeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8f00c2729ac5f205aadcba0d26877233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060627c4da93f45d0e2fd52284cca0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f75c180d17411ad3be389607b74b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa64bf4b2f9daf7737587cc6f0e0ec2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73d2e3bca8475316dcc6c26a5d3747237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84779f62d197306cef6dd48d47c6324b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749e0cad953f3ca56a5f53b41601ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6af0c6f50c74345101d8af6c2203c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee969fc0dcc13a3e50ecc66344228241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc33f5fa8dde73a50bf8b7712385eaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532b72572726a552b5da13f95c1f223243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91cb0f22d6d42ca476d5d875d991a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21bb07ba9d6b0f823ac5dad53a446d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da647801edae2a8877daee2f64e12ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c4ee547aa6132749fca96ef3c1456247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3bee6a79c06eeb987bf2c3ed0f3fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b5b6f2d724eeaea241682e1b0610a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aadb9111099016eef1c4933df7cec2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fd51128919697523cdc91c16081c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf529443206fe39ff031098314f524252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964020a924015ad29e2500c69b2d8809253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a0217d6c0c3ffc11f5260dabe962c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf7af93873d743270a546cbf83dc87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce177f6a78a8ec3e4187133ec57b7065256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee41de9b3626f551d4d5a36f72b6ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5c78305aa6ba724ee3e32d45891f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1494000b8885155277148089d58c1af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad59e272bc88d26631d0e32f23279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78262318ec8c6162ba40823f742da9dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc0844809a1df46361cbbc69a8c5ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6d010c9c71367308f5562275b3c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d70a81339c43ddf9bb337f2fc6e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740725b5e5b7e69fca94268041e1e4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7cc1e446fe5d47c645a5de4f67638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c9fb0f45ef5fa3c418f35b0f13a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450e1352ff6016053d33c132a54f26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a012ac68004e8b5063674c1e38b24b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994ef900ca0d8ff19cee2cb51af5ba4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddafc1ed6bb8f0e8a7d965ce08ee4fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234d1e75d813955181fc432973f885e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac398ca964cf2eac8372249173bd83b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47094d0a7b974de2a54cadd03d6f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d8b32e9d598e142a89e9be0e93d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b892de6784f04adcca1019ee9966d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0ea374d7d721f6c15877859e259ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41370c5f503a28d847505cb3bbe677278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155470ccfbc0ba539cb152c5ded9938279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf087bd9d56e3cda88597d96315b0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e860af86c3eb614b9401da26c731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c70e60fe80bfab1e1358aa6b5828282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788afb30461b1e8692940add4b688ab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789c8bd7f753cac21fd419ae2cbc14c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8aeea6eedab09fb1deacb153f8144285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27d338d5819fbc515ab038b493f2da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623fba4469e67a3a0227790a94c012c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0251f628a606d259629fc2ea166a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563bed214adf839a57d2a18dc454e4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cdb1d9c3ecaedf8ccc1a077822e42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7114732118676a9a384fb4c8b3971291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566f0dedb2eb59245f4863fed0fb7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cb634deba4fb28334f555c2f2959c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3a74bee7e2557190d2ca0060e50e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b750ce45141104e4437bb432e0a145295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5822541be8e9872f46718d1e1668c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa0a4806d3b1c417fdbd3def220fd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f43c25329621cdfcf292a0376015b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281697ccd0da23e661782105dd11c35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a189cf0ba3662bc1ccb736f349a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfad15770d146b8c7ac3bf30ea426ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42fd7f78c908bdf4d3115cd0cd99fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5eabd4532bcd9b82d3ac57549d643303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cb49b8f0cb4fdfff85f6969518f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274ebd8fef6b33d25998e45beae1227305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9eced44274dd9937eb35c0c4da815306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84355fee2536a87151127e1d262f18b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de906cb91546bc6e008eed2f2f952c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4c8ff4afab967fc808c2c8267d59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e11a24f4a3c602dcf3097c468d1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12bf289cded96eca12b65985dfc95b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158de295b1da706af003330693368ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ff656973c5ecb780e71a228b1834313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e797039492a1dad37dd601b5f7a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e76a7846b1f5fc3af141cd1d60d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d6e26e00429aae5368ec082ca190316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d2489e50848ae1f66b417ccbc7c5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17de464d92fe1530f4cecd64d348733318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbb0fc68b3e70b8ab405ddf819d03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c3499d1268e56691345bc091207f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586d0a8e16dd86755a5140df55b289c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eb7948e0b8948d774626aa9e1c24f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3614f8071cdb4d828f503f99fe97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09505cf1586401cc7422605dc3fd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d39d3098c90b998170a3422e942d73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b002c3bcbe98c6de9f0f3a7492396e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0325ca3b8b1721e2f004fa74e0c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1054a4b1b9eca970770dfd191a2d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c3bb689630b34c50c56f22e9a6270329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0a157f27acff82bfae888ae6cb84330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b355479cd01a142da8e7ce43c4d3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b221ecd12b04d6de102ff3c7dd9416b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9ec7fc5470b368bc014179b328211333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dbf9e0073faf5a4e465404d04a2c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8122a0e692ffc4303f10c8ee8dd7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5461e605f7acb55271eef5286bf319336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb8ae1aa29ee264cca5204d4660c49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e87c4209cba2dd8070d45735e6282338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059af909b559698507b23120c743f0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df81ee82f169978e516e9947e871d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781bae320f9ce829aca51d5d8c4b52a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90bbfaf4c2fc1a9f1a44a5b103e117342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56adda6de74db38c0c5a81a5f2de38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf5d37d0a6799116689782362d6285344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa6bd204f6902aa287a3f016f1c598345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce6b7d5e8834f99687f17ee7702cfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453dc00a60f863d95fcd46215c9ec84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942f3e687eed6ec66c66d8f994fe58d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce000f9e519e488e788b8ad408823349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3587e771d0c8077e9b9102bd1457cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56d7c06946a5715b86c95610c9fcac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fd79878d306a4910e2789953b7662352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41b594a6e4820b1c637d6a1e88fbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749991f86da542a914194b005afc226354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4532e83e8fa787d3c05f98aff6e2edf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e62bacb420eb431b493a6f7198483d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ea2dddf0b4de0b3ea0b009f1f100357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492c0b1585c969c9c61b646278473b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a14a2fdbec69605d0995b76190a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833a8e9707a264474f3e7c6f240ba8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc72f6c5835ccb9f3b1c31cdc6439a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b7c353231935b32e32c097f6455c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc456455921dbedc81eb8627b3eddb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501d6eabb0912066711c8b90ddcbcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd25e86aeeb225373ed26f097672e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360130aab568af051b852b79b1bad8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187175f58bd9e5884bf443225214be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73196e1a13e31a72819bdd848792a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74667ca198e6bac89a098c951b81811d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a741468956bca94022444667fc9a33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e9d1ced2f192eba333a3881d67b6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecc66bdb1b62fb3f973027e6cfe73d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e9444dd2c53b96d8214b4668f7809373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15f542b8fceda89f47eed15b117f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2235639483166f85063560e4abd90375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f790c5d2267927a0cf939996db95dfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e3f0bb8f93e7184da0cd2a64f1efe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dcb0f76fd9a19707967cb9b9ec86a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c4983bcc995c4be53a03cae15ac1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a624946746cd301dd06417c5be836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d999b60e709c2ad110a59f13c4e9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471db27042b9e927003e89cd8055991382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08027a871efed61790cc939ed4be424e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fb271cfbe06a17a34230d25f78bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83aa2d2bd6d112f6178a188f042c0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff343cd534477c72192ef1d20702d262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af336ec177129c5837cedfd631eb0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a48206c34ec0803a45bd3101cf1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd77d908a76cfa85aa4d03cfe8019389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f22f7af6b383a09beb3b271c1cbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8f347dc6c2116254cd918791150e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9e692cedcc69ff76964fde842432392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62139e28dbcbfaf84eb569b4db1cb977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da98345acbdbfb510f19e86098ae0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e4add427382eb4755cc0b2ee5cd45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d659028186a06733b2c631abf890c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e021a629f58896247ad67c76f0845f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ff9d03a5f20c0fd5c00f82ce1eb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d2f86683921ffb3e0293577270eb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258fad291ae519f6ff73851e3a57587400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8b8be64352d6937bab44055b77857401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904fe24e696d805f960706c109a9901402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0305447eb419427cc1e3127a57b0019403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56419b8b4ce95c0f7099cc1c4109b77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b5c76c6e7b6beff2689c1e97a3cf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f33fc9708b1f44edca0ec33956a98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb4cff65991dbaf8fa1bd81b5d201f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a41579abde5a9fc25fd79b46b52e14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98a4e8b37955d9a78ea6cf73ac62a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8bb9336494d8d6b89d52cc1a19359410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf6d46609bd204c9a92c4035ce82b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fcb2804865e7c400bc40a21569b09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b30535ddc244b91267a0f0a769036c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e85b1494f165c556c875f9ab5887414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed3724209c01a3499bd32dbbf80a94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8930e0fb9db0c8e07573e6c4bd4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203789b5fd081adbe42458b3b59c86e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a029db7d96f4e05b2fc0dbf8fddef58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e0c3c9b892fec328c7f828e62bbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df04e90885da29900c7caa68bc023a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920688c6810765d4376ce873349ae8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b3c73818555100623cbdef333dde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ada34cb07e7ae49f33ccb7cde864423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c930802b3cac8cf01519434e735760b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb9c84ce8ba3687cb8265a626f543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad143cd55fd21348716439c0a5891f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9c0ba04fd4fec4f3a1f10b802588c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f199b44e652ae1dbb62f170de54ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9ae7bbb2afc4f81775a70fb3e321429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bbedc89b6ca3c5ffdb3bfecf5bb06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac9af97837ab89737d1a7ca350468431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b4336b869ce52d5e3f6b17b30b3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08299523bbf10a1aaf84398d4477708433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb908a1e3fce15642515ab51234b4e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff2e4ff1497fbc2aa8aa2a25cf3bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfde427a76698cb63601ef0dcea66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd888a6fad43003191c24109a7dc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e340126df96157ddb797f6887450ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc513ed173c57132ab4203d54066eb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525333f81f078c8e279b749477e3827440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccf076d2a564d240f2c884db341645441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812d80c6d88e93f951f6d029b5ab42a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571307d307b16f1b1f780a2018e8cdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae9185cf13167f38d34aaa9bb97c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b449c11e6296d23b57c68cd76bd4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c73c2eea116b1a58ceec3bb973382446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd0e493846b48be99a3d083a0b7a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff5a35f5851527d7cb24a0a33540e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa76d3e4a2be4f7a18e9da647da139449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b04ac991782fec9cd23fbadec1409450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc842a87e2d22e71c46a9f67bd151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa923408d59925aa1642f6871239b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073a3a9ddbb09a926327063d642604453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8af7599ee6cb0f532caefcc0aa64f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930c58d81751bb8941568d582b99210455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302980f859395144e8aa589d61923b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaac458eb4ba3c2705dd7e1139196a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf788ee1c297e11aa5714c3f4c8af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebe37e1a981df156960d37c939838a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b176f9c9ffd0805392b7b49db1bc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259e68bd416377390cafd38f58d0e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234186a6b0c9c4ef296d710e796bd107462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810f7da7351e6100c87e2dcff6382e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e5cae68f3941da8ea5dc251e7e72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d48594d9399cc6dde84b1dccb32a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a0107c53cef1143dab76ba5787e88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff94e764033fcc9180fbf65a049df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794e2579738e4062a2fae093a752d4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825dca7e31d1c6393399a4d83527f9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debedf2b3673f0fc47ba09ea4928c26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b61130eba391b8553235e38b38120471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e092c8049472597b7ad59272b13a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f0224efb0d1f50148b003ff62546c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df98a02df8c21af1061513e07b73b19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc922f960c3c0791d55abe3b80ab2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dee986ab34a74c2b6e497446b32f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebada5459b0cb53c5fbccc26c04ba52b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88ce3537bc4a7954eab9491d57f27f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15235c19d0eb8cd09796a40381d87b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa7e9bed52c51fc1f9c3d2abdd4b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf52791768fa9f18488f7a0d110f89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896bcb88fb42748fc807978ca9baccd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878458d7164b0b9efd38b4456339678483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf640521387e108739759ddc07b99a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17758b9650e5c6d14829df456ca86f49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86950f60c2afab631d084b9a795993486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6540c59896731a36a33f16b83ac01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2613f69a42f1f4e528c97f6962f30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6becd153e3f46958315c154d089a015489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd592acaeb31363350201d3daa050a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21295cefeb63071090c5fe5d7624d00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2a6f783867a2b3884cc84eebc69c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763fd1c6f9ef09699986fd5288aa79e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef297b05cb4eca0184d606d52832a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda2841a84887730ed8729886d79fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0659c632cf8eff4fd790d1e2633dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777211029512036616184e2f20216422497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da392503e6de6311ec73a54b472c688498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1846e34640d08347b6acfc94528b9e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66cb65daf9d95927126a8485976cab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb255e8e8699cb57eec6ca407062acb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc92b54f0366d3fc70682cc899f1680502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4659fa647707a237c81722c0941b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef883701673a17613c90a89cb593b795504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ebed96563b12f3270973f6042cd1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dceb25fc934ba20825df2ef7468efa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eb2ad089183b87a42706f8af2ddd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18e4d7918065b0aa604567e8243960508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a8326576be2edab905e1e7a69357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0c8b1d04e7a1ae868cacefdb21be4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b62c7bb66cd60119a536479cea2b10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4e2c546f3b107d53415d41b30eaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818bbd8bd8cbe69a90f436eb1d99724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f1626bc801c4bd4e43cd3e3c1d8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967675b681dce30452d734527b74164515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a36f57ec82189fa2c7bcd1bd398e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b891ba2df3027b7e9cfac8930137e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc3fa30601098ac6dbf9d72aec96fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12d770ba048c8b72e8412acf2dc82d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5141ff6d017081b4746827a857a5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71addcbf5f754a7324de89e6aa8b19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be9267110aa4295595992ef83e98d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b96f75528fe7d0d152502f6b037a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d212d45d8bc742db9a8083ea67106524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053f2ca544e87ecb422ac0723a9b9b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8149f803618ae3814819a33b5de4a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c509544ffe30dd14de9c9497128ad21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524e3df42a86bd8b0983921b30430f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18480399076eba23f6af6af5261b36d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f6ff3ec195732c87c0c9d97efb045530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de06325497a1501f86bd6d3dd65d55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fce5c39978d0d8bde819081141e46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be82a3d73c3d5edc3f2b6111cfd183533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83226f713055f50bef306d6f3c526534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc61a0493efba05b31812b00e6fe911535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645b827db2c304080925bba73e88039536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78f3a9478162cf425b4ea7b6e64bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ba5fa3abf0572a668a1a00475db6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4df98d31dfba6645be86691820d79a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24733c8fa1eb2c4bdb28ed4cdd3870f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfa999b6fcb2992a948a25b719d9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f810ccb5fbcf6e823bbf8a9fadf24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636e0f952372d1f31986f0ee67c2ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43ddb1f212caf62945543e45fd3d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd592e6a94027a475b6258af3928ac8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780111aa9466f45c5a36853e9c63ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3506a3ee9293d243e3c8f9b1eab1ff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b21928be8187db0217bb05f7663ac3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394df04ace6f32c2b12d9591fde5d68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1380dfe74bf5ad7dbd3d84e875fe71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e0d53c9d4e7f3d392b36e5bdbfcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812abe00461bceef12969aa7d7c0fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d0052cbd51b1b8089971caf77308553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee47296c6e111b6d1ac276e8dbeea05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2b7623aabd994617580753ceee656555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1bafe7b2d5b0adbc1f6e20caf7551556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045806368ea78bdcc4234fec6657efa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01950eda58025669b8f5dbe67a2b3dff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513627caf5716c61f5a5bf345ba372fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd167f349135c559798c9f99f279a7dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc644e90517b1a07a7709781849fb57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6ba23e3651b2b6aaa2a876c215d1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2440aa6e1dd41e2b38b20cc66c28563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c095bd4e8df723c23cda511418eff37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75f7afe47681bcae05868ff4c32bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105f268d81c90feb1b908b734c36b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec17a262988da94b5a0255c3a9dc50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418f0a677bb3e2f329ac0e00b88e40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45bc3bc2dddccddf8ba054b743e350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727635fbb6ddc0b9090581c3a9b9b00d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed987af9d6831306d20226ceca2eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35ae9942d8e4e6ffd8325a5563978c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0e2586c67b249dd0b0951d6ed0a80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e762ce054138aa6698c32970d3e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393a5deff5aebabb6a6a26451620ba3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dfd53c3a73daead2d4b041a55db79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb5d805837ac5a6191c8fa5b1d3d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cbf00a18a75e47e407307767af3d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d63b3fef8acd8d2b2ec91aff61d8fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0847837cfa9b9cbb38d0e6abab4844580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c0db9baf61654908b23a0b35d03ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d52d3c41926d85b16710f7bb849d94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bcd539469a0158f7aa5d774b35d8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d546a482369b903adb4a53dff02e9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad18fb754760aa5eed229957ec07ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7efe6a93958d47e7c644e2792af6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d01c26cb958ae769e4c174f268c77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6226971e702a26f2eacabf7af5b99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd995d2bb38027e1ccd8ab9ed98c49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76b9a6b99ec410f0ad00c90c252fa0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771bfffd70f5154b5be90b1911c26b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643c3311aa9e506f758a333df5395f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aad320535b80e7d23aa7557a0c741593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd4d8bdd6607265b25ce9c90208e9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4054f1fc091c567818c5648679d3ee6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6179e42b6956d3a6b49e16492590596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6201d849c7623ae05b93ff9d8e1c8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80755cc81d408d77405e5fe1efa1828598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c6475b37a05a47fe4aa73c566780599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb372a87bec3d75ec83e4c26e96cd721600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd892aea4dc02dc12f9569b4e64f6028601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d295b8d879a2c219176cc9379a6f34602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61790cd638e0447ecf64951350937a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f842007d7c028eb4f6e62dc9b59039604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6d244eff4f1d0792c672ff3aaa68c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7a5c310de0febec06af4dca8636dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a014151d2ace33aec31f4d660c9c02f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefda7a9cae0b4036de4d010e362c1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf3e793c064d9ef7f9fab25c10a3d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1454f773354a87226c9540186a3d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6bdd84b9e4c383d821977d8cb2f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aaee2e42224f288cd41e825c2eded612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab09ea8d2dee6ac2fa499e9fb3dc50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d68802618aa5e2696c210f15e2a164614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb6027fb72335ebf3ec4fcd569c25e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258716be3467228dec6e03498a7b3bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef142b3f5409cd1fb19f7ebbfb0ff11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e98d1926b41422b36638fa5fd6987618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f4a84bfb59626330544d5ff2a3660619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c82a4ea61e0fce354e8ea4393201b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635194daf3081a6f55cacdd2e5b3881621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b596893ee761365c968c80a64754f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a976cf362978e51fb3b73d41a47fe7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3624032375eda365bc600ad823c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259d87e19954ba942633556aeea9dd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be367094070f7252065b5b0cd05ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bf996c5ab8def2f31b22d980b973f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f35af8ef425fc9347498a585aff82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e83e3cca92dbf135e752008574be1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4630cbd1d7d121074b31cc18d7e6d9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea15bdfdbcb74ce663a565505afa7d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fefb80010ad12719897ab7195097e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3546d5912d86206ceeb43c3148a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42290b7b619cb82c12c28148c36e117d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5de1ad513d5f0b0ac6ac038a397a8d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1632caae41a3aa9ceb76203e4f7930b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99826e4b90015d9f2761417ad442897c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cda969d7dd005f488611e2e00411638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd8b397047917d83897c759ea350d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e300551400400c32b232da6013d98d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c256d7bc559d338e9b9076c5ce17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d459e884096786821881b0b3773694642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d6a2122a895dfd65e5dd825160fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3978f52ede4763ff3221e201208316644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4869223221f26c857fdf5c0019a84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b897e448b47111d663ac7c702553646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d13cd699aac15ec34a2f13f34c22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77510977757bac8e74acf0f627b37d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9641e698124a1cd5891a467b6990ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224dc273f32ef6c2926b27d29b3c95a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e905ca9f3861b79f8cc3d3787ec29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852185166e98ccbdec92b7ad164e9de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153aa7618c2bcd98aeb008d0bd254ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6758afa473b231c66fee1ace2f4ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb402a6884c6fc917861b589f11120e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb518cd0960a1988314fe00081fda1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767b196b219fc61ef3a88d6c48ec5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e80962db94ced2511c6bb44be59aa6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecb344c86d62c0d8925fd84d1d024659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ccad7e1d28e6be7ec859ab7e24b06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e23e4b085ffecff87d23a90590266661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d8c55c25fcc18b29f90bccfb137a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1255b49396ed95fb64739b2efcbb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f26f35548b8536c78e20299ffd4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8adcda9c8a1fd630d41744159665665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4947ad8b4ca7ccdb8c65a6f8e0974c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bea9fde2622a0416f69e78b4f0365667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44164925419bf5715d078ff20a3d9243668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0f4877a6938a9a82718f7022bf845669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f8d742d792ada89846cc44dc7c1b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c156e4726cb858f4b4c9dbc1088eaaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db950dfeccedc505c6d0e7bd394f064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f61d1b926dcf336f16c8426632f6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7f8ae8bf25296ec04b5589d453d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159760a88e127e005aa3e62277d03aa1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4445fc3c59ea9f74a76c19baaad1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea53ceaf1d2988936ab9d91c4ceeab7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026d6a8649328d578dd6b6b968b87d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516fb99986f17047023836e93e81b6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edf6e7f91e139e0bb0e1e2094bd785680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc03497ffb219c7176ca557b360a154681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f2f2001375f58be77ae96335d2ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb214395e1367cd9c65e16dc8f5a784683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944db3492a541993a2ff3095c4d910fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9b9c74cce005e14af7d9d89229589685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e830222682839a087684cd55e005b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe518c3192d329587fe402d64ad19a09687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f351a4f5c37c14a3322b4601e04b9cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb2f5fe51284973b91a623756bed1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a552533e3b360393b5568f228579c23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0fe088406d5c62cb81891ee594785691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b8e9110d8565396101ee8e7e2e289692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a102ceac9db5c72bc81eaa48aa289b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193876513840dc8dc421b5d2ccc9a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47f2d6d432a7feec94788cc7d43da4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c67b4e800abaa23f518b0b908428ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b0fceaa5001d8c15003333c6192b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f4f48a111087faca573eb0cc7418a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64d873e570a6c44c53d9854770878b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ed4e312daf5ddd9a492f146d3710e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402055248753af5ca77c020769c4c14e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78a4cbed4108fa84307d7511c6c45e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63edf6e67b74f258057690c71ea53cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d7a5229f86ffb0e2ecf1def260462704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0cdca0a684c4d49d211540d1410b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f13e962505804269acc03727ce2f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192c1a3f364b56bf8b83a1a6b9f5370707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941901f6c8a53f4da1c4217397f70d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c414e0195e1bf50bd87e541a59082c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2fbbf1cc9cc54b753b595d700b7ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ed79b1827e0525ad3947e2085dbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2043c94e19cdee9aaf4cf2bfa89d60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877b464e68013ebb934e7d8d2fd402713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2ed191655bad69b33f0381bc2ad7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e46d8a34a116ce3c63ec94cf63e81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c45af8db7a2f3c5dd568d6282a23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1dd09d2bb6f4d2f46ca048429e8a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20766199d4d1c8daaebd8e4ae4ebfa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f2138edf97ab7893e02b6c1e22f0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4baf66272e0e2d1caf287158a517cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ee38ae94fcdab63ed706b11a70cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863931f3e71fab3e54178cb293e9bd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de547ea3f31b72de8b4ed76949d075be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdb3911ae9d9d99caa57b9128bbb2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61a4eb9f9c194072f3c62c3373ef8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191c74d50c4ecd82b68c22b6983cf09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63273628bcf11530348ab48383bd7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd6e6a5a5b0d1e083d7eca00f557d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b493976596a3cf550aeb39c168c6521729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39821576e28db7dd1de232711a5c917730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30c80b5445db684c3aff4d6b382968731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97e3546ad7fcc60f1de549d887bfae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16f90c7ce9b6ff67df481f7f973280733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee950b2f55a43b6f717ce2fc6ec83df2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5984ded55b22e908786abbc4e921735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32643f859ef1f9688ad030d2a2052de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8377134351caf096d85b2e1b43269fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afddeb83232d3aff5c72a017fb3d2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d7da85f5e30da711b1d123f0fde1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe3c5ef2d86c29901e0f9dc5da15e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3bc800c581464ef1f92e5f22ed5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89873c9d8e9d402663e82dd77b8ddd31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56530e5e9db6aa6d581d9f5b2208f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a4e069931019228b32b9c9661216744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eadc5f5448c234b13bf33cd9bd854745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e5457e42866d7e41256822e40adc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061aa71d6fe735d31a4b956b963fc89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4305b6b889ea2fb0eed9977758478f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4d0909715cdd3455e25901c023bf3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e957a8356877c5a924f98f304e87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22f3a44b0ad47ea50b295a69a58ce2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd782fe895b3981b5355b8f6c23103752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300996838fa9427c2db701dccba76510753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f278936f011704a3420ecd5e042bed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b09f928b8708448ed3870ad3bd970755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf38933639fb981a34964809a36e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6c286dbbcc5cef99098bd7fee77be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161217a4fa783422091c83f3fe9080758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe6aa9e90094a261b56c40418cc39c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80057cb1e924a285827ca73517d47171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df521f2828dd3e6599888b445067df82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d6a434065ef423f13b250a91af64f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f91c13f6171cd30064fe521fb582c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576be50a851bad874bc230aa26f4815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e04657c809d2f09a21d1c0c39593b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c2367f2d79bc9ec27ad76aed3103b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c44c4b769687118e70f0ff6546b698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb011c6d36805cd36eb20f7680d1669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a43c2a83011bab846a156850f8b2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c2f053148847eba82578e338c52111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054093dc4ae6a9512a1aeacc33d51b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfa3a235a5094d7e3946fcd518e8ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f5be74dd291bb087ef194184e8cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127e21c9b514c27ddd6ed1146677e3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213f53eaad034d549511cd47123508016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90720c2187247c692e1e9824fb99790d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d1c48ce2cbbc9f2deaa6c8fde8c1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e07ad7fd83ed232edac052bfe81a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc463098109b2b2638e500e226f9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f0125278b7373ece0fdb43b8e49a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f110d1f8d1fb6a5caeaf248a6ca3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76a497422138374118c403e9188da723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1e1c78ee520ad58f72f81af898be224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5e15e4355a492ffd384754b7306725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c708f287908c3cb81090c696629e2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba15dccd04a629c7167981bfa8eac127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad465d41847b8a9dc5c79f86e48e6fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af449dbee7ea27aa18bb7e26c5899729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae31e73348e678d14aa8b6d3ca2df030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8361c74bedc001479f685bd349e0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca818ae7674f0e358778917db5191a7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a66c05d36a583400aa63eec66838a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076ff40e0b913e9fa189f206c784dba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db094bf2c0edb7037b76cbc05ab1d5f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7656a326cfdcf880f5b8daf72ff8d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4567707815f79c8bdc843ef74a3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e373eff3973743f4d53f950d8e1532738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bdc92f541e801bf02fe3672b8656739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd20d0e4117e299dc360088d41daf4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27874e8238f5fa682d282394d697a8ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad3d8ce1dd0667686619aaddbec0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8900010706f3dc29c628e9cbc5f0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f533935c7f8409b8854321af2aa03c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957e8cd3090962c0748517f4483575045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263cecca9b7dfe350d34c06589837d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57b9c9e30c8fba12d5c83b55e49e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780a9533c99d52f728ce5cb2976930348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7724994071b395432b389663327f9b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23fcb426bd9ed8af8e7544e037bdc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b1144c3cba8a8bc4a54a2dd0a15751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fb0f33d97b14fd4f92cc81a2e3a5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc8c39bd1c8285ebda751fadfe756e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb589bb4339cae0d2dfbc1cc3535854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee909acf19b297f9bd0971a5eefcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1699dd837d82313a396063e1304d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346b156deedce90c77929270673dd0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2c98090092aea034ff4becf5de4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d30cf589c8dd86e250b8b0e7f41b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c365d4251add06d6f8450351ece5e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdc7e0699055b651ffdbbdffd225f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb4dcd4f6561992c6a03859919ecf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1c0742885b212a67fd7e5f97963fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062cc43e6acd949bb4bf78766159b0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c401b53b8fdf1519037daadec3ec765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a129d6c90c7d78f5897d78b543b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921abf2e3df6b220b81fa329361f68a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69450532bf93f93eab827a75c566d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cff5c3c75ffde55bb8c8fd42489b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b87d68d9e13b53859f9a32a6c190770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d925fc18cd2ab08624925a46cad5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83a0d164174a5b09a3f339a03742572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52a1ee85914de97ec6d6d511240af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5e8c244d9f65e9c63660c919c2e1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67aca7d6212e40114648a1f367a69275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab48309a31c133423f5a9d24c6eda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2108aac0ac9f019d69bed7179260377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4365f1398783de9395e51f2807d4b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce4533966ff8bea11ed07971d140f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a83d2bdcef2dfebc4a0803c0a926880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035aa887f48a93cf0ad774ed66bc3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f48022690c6682f08bdd5f266119b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd54923ed39003b0ef91df1e0cfa2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af044d35c80c42530ded3e977e298484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59c370eb577f2ed39937892d75caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3cfecd83de9a78e9577c64200043686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2450d47158bb4183cc037f9a3bd5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba110c7cc08aef3b4fdc4c27c2ae40188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92536572b2266e9f9dcde7e58b68989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3d56175eb6ad19ed76e8cfa42ca3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa011a648dd5b2120b14c5d00941dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf505be559e2656134f80de072c22292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bd5c087aade5a8bf875f1afd4b97a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a4e2dd788c5a465eb0db23eea7a2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cb4491524bb8eb69bde63ffb0affe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa2cfe98decfeb63cf854150a45de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edaff78187a60f40be88704c73047797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909720f9e74ce518c21ca8b223c1641a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ea36e167c27ae9908cc809e31c0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea6cf9d4b6c73f2e6c8e09b9452e39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97d32eb1ac1f2ce70c89787d3712a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb775b95b203f5fe38d39ab1b1ce22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5b751447df958c2aedf8d1e82831b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a4b66f14f9bd6c86b5c3a5dc7e6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c602c3e5b06e1b989eebd8831ec9e17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748215c899f5d93dbcda20ddf16102b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4535cb1857d55c38f4b3298a5277107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01a40a19b02f5a610fdd635f9ad40e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d185db1a85debfd7d6b71bbba47f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0d86eeaf016096216ddad1f80a433110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c94ef4790bffbdce768133e2e9b9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875253f30236ed28f216f7004f57e74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173fba073b770ccf43110e7f5b2fd50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c07b9953cfa14a6ea8f81ab529cbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c01c01b60223574101ff1122593416115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb01a74f48583f54fea61f85a421ce3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ca71c26d5d0c9dfc0a18c7194f3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878c18482da30a1c399d70078dd6057118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdf57dbea827de6f8115c94bedc08b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71be38ec87f93085c12d751eb984b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11024b2a89caf7dedddb0e155a2a95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d406def1feb45d2d89dc8f04cd348122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809afd1bf3ff1798a4c6b57c8ce0229c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b94a38521731abcf8af4ba2fac45a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1717a5629765208a845572f9674338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42da047ab7a2c4f276b5830f430b70b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731a3c52fcb2d0a3022bc4008b5af67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278e9eabcf864f5f09f27b913aa2a13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f90cc4ed58622301e698f01d0c0d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e30ab0082c79af39f3be4301833ece130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59dd3cb6d6ae26fd35f2b149389fed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b8b1fe953f17ec9e4d7d1b779aaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189b65444b3e95087f1dc713fb05278133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3715adbeff9bfc0804ca48fa0724c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219afb212b146631debe195d68636c00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbfdb0dbaeb550f0d7f019c930380e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13eea5f752efd081adb5d94a36612137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963c0d6a923fe2f4f20d27e51e35c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf68a5245ed4d6cc4dcebfc6436f4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d83b1137238017d3718aed53e558140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c45827817ad128b205c01e3c95fa1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45da8bb862676d844ba09cfa3d9c38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e472c326e450acf0dab549ba290d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf945e2679d831dce3f54db3adecb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3940a98c70e66ea0f393ea27c9246b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f75f41a45971e8c36999e2e2f399b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9399aef1e082d23b3dc6433aab2386147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321169532b80620d4dea6c4c09c681cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d89ddffb0742d1cf1fe33d4429d07a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55173488a54751347b2dd68180c8db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f13790aaada103b5de582df0cf21d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e4e21d25ae45d960cf6709c6e1e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98153a4305a21a7b22b44a7ce0d136c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765fa763da7f79570a467f19751e3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f8322c7b93458f56b34d4d02f9573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b55db0f34e31756a0815b53238d886156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34413ee46fced6616c24d3d28a2b9166157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38352b006a0e74312568a6e615738d8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c690d89428ed155464aec9ef62673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72dfd2578a21108fbb30a8d41a6aba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095321fc964f8af163b234f52f4f3d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5330134be3da3deb40f7a0da08a11b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd0828b8db4fddc3d8d8310b4e68e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdb51aa643c16e23d33f6fb271d85b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13812ec7c6150ca112caa6d3a1ead3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb1a214e35b4f208369e0b3ea792cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138fdeca8610c9ba232e06c831701d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4436ed99421817575bb4aabbcc045c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00519b0f442498bc4a59f43b5f2cb0bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b209b302c4aa87db2bedc4034c2f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6373cb78c3788808fc5436871bb860f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa3cbf0cdffce20bbf816fbce59e33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33815c069916305d797b2b959b09be0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe0c1cd620c5ff2398458fd192dfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cd05da54a533c3d74e26e8d3b9a41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12771ee812b6fd17cd142b9cb0944c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b0b871f6cc6058f552992cafee14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466439ea16e15d195ea58085fc3c700178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5666758e2469425279a4de81d1a155f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5a40bbefaf7499d2910d88a0f32bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986a3c187eb3d4d998f9bd91d3d429181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261df8cb1a109ceb831cb85243439d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e8a83e192e959ef1d5c6ec344c7b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82572a23a31d5a10280194c68fc715184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57261b8cd218d69d806735f765c07f4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c18512499986b2645c6f79b1d937d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd34e371527fcd4795a335aab0d1c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cdfdd109d7755262b366f42132461188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a13acd4482917bcbd8c40ca3f05875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf171e937d64026ceb0f208b6c9b87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acbe677c4200b702fff603f8569c23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad1914ef55bdd3746f1e128b5d53fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bcc25b1d8b47488e1f872b9b8db9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ae0876cfb26d81c40fcd3b095e7ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4893fe61b18ed89fdf224c43fc82853195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35112d0dfb9339ea6bc7f486f2cce4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f21d730eade988617e318ba294deb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bf2d6ff659a074aa4ea76b05b3a4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d44ace012eb6fa42091b63a8b388199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad70741006d7c3c8b8eb57339f8dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50395c5408d70c25b47873ecf482e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585365d8f8d40f49b01e2244742e0461202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70da053c3f4456fa3e23b2fd4e2a02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db7f256cfa9793a0e7fa3729f76e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014b43775ea92eb7d1e5183a0fcc0f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f7903ae36a9ddb3f169b66977cd54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28807fdd1b7c5820fc49b7c705f812207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f23dd24714a2f6dd87dacfdd837f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db4cb25c76e68c986093812cc51ac3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f8162c74e216bac20d8db7b2a2c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceacf91bedb38131d4174cb6c891013211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11258adcdfdd32480a3aeec88447a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b157b214c3bc14266c76223f294da5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc8868a663ac7a996db37c999f1e80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761d7badb5503f1982eab9f207b84db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99174b6183c10fc81cd352500e02df46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf8517d2bce7364c4c1a17816db19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd0d49630d584a1315714b1a35fe8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568fbeb647eda63b8411da6ceaac0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee744389acc37bb9714bdb11e0fa63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9360c243d3a5a4c44ebea33a125d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc2896e4f655c7b0603b62aef262af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d485c23b816e6e3c7d81eeabe9505223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377fc6337c072f0ca7fbdb4ba630b0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1877adc4f2adb854e45f91386fd59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43257ddb30de4a82325c0a8d9e51a19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fdf1df352d1f1a9ee27d5d40bc7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1df0197392b12b01c09a539b5c9b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086359bedb83f9bcca7fb5d54d046f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57803e456273575f62137c54de9b34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9af095bf6163d7c6f94be7e55ff66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19dbf76a5fdeadea6db097bd579f41c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c6ea88a5034851fdfcf522dc98dd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67b8f9d9646c9cd545a5a30287b65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fbb689ab47797461fa7ee08dc7476235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b81ac828b14690db1558c843ce4bf7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4e7868d1548dec35e9911b65bd1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb0c41de3535468bdd03c9525a98f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab8d3a6966b96a9041652522abe95b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c915b400db631d664b24fc3b0ed0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7855281c703a90dbd97d3f763dcca5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af914653e5f7185c4ffdf488f8cf97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b235509c00809086cd540190901049243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672840b9188cb09324a240345be5416244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4af5a94ba647540b4283f1dcb1007e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4763097e4010241e3b31788824ece9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a43ca7db92b35087b24dd4189a41a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726bbcb31861a9499ed46fbec697d80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de594895f22b36f11514d24bea1513249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8637da73e9db89987b76ad1c770404250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55b7d7028fdd0a20957301260531c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a41e889d170ec65b975ac0134b4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaa95e9ce05e0ef7ce4b40e4dfdd36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af56ed1159d521347835e7bbbe9dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bfc484e463db56d1ba0697850101e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23386b2ccc1adac574b9e42efc83db54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec94329c2acc2025d77d11b3332904257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e13fb4d17918b7d2d4b115282c55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace0eac7d03ffd5d1f9c3fd8460538a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af99ae06c58b695f71a8db3543d5ee3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e13a650eaedbe6e8bc581b630ce6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def708d257e03395fe06f49aca2b249262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06cd73d2780899e1b658ea30f0ee4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9ee3a0918a03d269995f2165d0e95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035296485c80e74dacf34d32190b38b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebf6423982e7d9086a0c4845c21242266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32670cae4468c21c1afbcd453455129a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d4be55d5ac85c8868eea83f0234c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea9e21ec53bc8aa793b201030136a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14d2427a270bf9469495df7a4d823270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d809bfb476d4deb7420d7f33d5c145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00d296770739b234dd6c3aaff0004272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521fe0cc2abc5aa9635f1aae3e28c66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c7e0911f1def139c0b774335ea93b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae319cb7052f0676b17dc55002dded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c137306754e60e15795c5e56a754c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe113007576eafdda081314b344d6200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee7bd1cd15978f44bffb05520e61c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da814079f06103b2ecd8355d6ceb69b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9938c2bdbde750a34b9c08276215e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4ee647dc9538d54c9b6cf5828142281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467054db90794b57c638757dfcbd1e22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909750b0244598ca05cf2579b145a22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebb9c1b8e66c8366fc1e08255bf824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f352c421c9e02b90a85e528469eb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304648179f8c771635c7cb8bcc37105286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042641dacb43ed301f57280ba2f78c62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e919db5c0ba3da806cd3e54ab44f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc27f069b9cf039340a251c763829d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f986aee3e134b60b0618936dcf61e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb260bf883048f47ddab181039214e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afed2a858d4000f78fe9e06d505ca9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e020757ede793ca18d2476e8263b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29661a184a6b818518aade9cde2f39f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8cc911b619e4eb7b6e83d5652bcd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044bd4c20c2269e686a39ee6c50b8f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacfa8206fbac7a86c6bc0cce6de4bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be207d925b9875be0620590c58e9d86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1691dfc18d7c4574e40e40cc7c14f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a79ff1b5d1bb4823a797b162e7aee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28a82525e51676d1923460686afb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87187ddc460b6e42af6b67b9a2d7a2a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e3d378f50c20a3c406483b06ea4f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fdf690e6190ac5050fa4dded52188304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6150928f27cc485389ab5c0317beee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040cd66f9df3060a8da579448c68d0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40740f8001984974b7b7deacd3129b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f56aec9d5eed920b61a26340b60e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f5f6c1ac8b50cfe4f5ec89ee1259f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b87320d0f1306ac3e5e74a9de50a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13110143425974b3cd661bac67ff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780393d790c02c3db0a838f57084e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055cbf28c13238ba63e5bc0a47426b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3bd13e889511e79428fbe2b2b66d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48f68bee68a7709957f5348b5f9c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec43e17be5c00aa32c8c21903a0a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774cdb932444e225035ca1913a466d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d83ed01ffaa6ba63bfeb0e80d9cea9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab49efc784b2cccc357b463945ce42b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae8b236205f053feb93edc4dd52344320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47dd94774fa234497e3d7975a4bd3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef1bc5331266535400f438761f1dcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca12628de732fd61eb00de873d3787323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe2a9a2f0d8ea9d8c28923ed6e49b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21faa5125a6422bfc34619c669b6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7132e3e0c4317ba14f33170ebce5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f958e67510df87c500136cb6e0378d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6603b57793f93972bca8aaaa27e89b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2bc4d16754c95302ad871407ff87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e406b6bd4c07973638361a2d8cc1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d075e2d42891efe4d4041790a8659331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677536dac83530c241b85dc9ef56d13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b3233c05d56556037e1821ae8f221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b22864cca2736c32719af2cf420347334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d996cfc28f995a61edba64e1f43b35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b5f6ff528db703c56df93e0f60ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8622f0056113078ccca4965eef6e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac2f94e8b53dae5353bff6cfd0e8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359adda7f4f2c55410605a2835bce2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f364e6921eff026aaa37a81cdc6999340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6567b7ce2ad3c68601aa4b68fc398341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f1d591aace67cd95413bc8230337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb47a7c79f7cdf6bb6c4ade0612df92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87906150af522a52474e112c074b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09972d16930710c348b594ce14de8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c354d29499270e767118c824facce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea27b3fc13bd11024407801afe5bfe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8d09bbf6853d4aed41b306112c1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543ddd82f54b2bbb484e97482b8cdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c87a0b5becc730d35b7021eeb8542350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f67fd3df0cbf5f67769e020a3ebc85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0921444d259171bddb76afc7e93193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2608bfdb39f13c43d8141eab12ff798353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038e2f12e8d024ba3cbfd027a0161d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120414e89cf4f25b8841c55b3d9b732c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d545eb539716dc83b03b380a78f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b806862218540cd5c474315382407e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695bf4edf0fb181a2ee2413b0b1f339358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095be47937d5b790f456b6f4b2f9ecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce9386465de794f8ec27fca6ba6109360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d75820007a3c67fa2abe06da8f5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad38f8a5100c555f9fff0e0d8b09de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb323250c5cea58c9bf62b6aafee24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18d2780f0ad13b45293d2f53251ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5daeecaeade852bfff1fb9934016b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dab6e562910f09372f306ef480aad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28e12690b8b253741252be70fb19c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1631523c23602e7545f3bb549278e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd08fbc5133a84ddb4c13c1fea149e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64200404f0dfd8769aea72122958957a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43daf4442cae7d478468334d3ce0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87990c0ebfe59a2e0233a6715b8167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254fce4111f69185f83c78d98e2ab85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf21e01a15411bc68080e448a7d3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74688d19a9cba5323c3a18ca3d4132ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d138a1ef8523c61a7bfdaa6467ab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9937cf87cd488b4b623ed72f8f8155377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b687bc8960d317188f92cca70396fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35469ff49f32993d291f243dde491d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2be0b07896d26b6a9ad62ec163521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce8351b4b2d82efa41d806022e9de9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be06a47d235bae0c46ea9f9e5b5798c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6168373f07eedf1a7bf9ab659505663383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e9de1f658850697f448fb58770b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfeb18a7770179e8ed8d601c37819a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c6510389ed6e412a83183912ab1fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972692f7ad7a37a2236fbbe5fa254e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db877f68b5eb99811041a34c1aa2332c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d45728a1c6134d18c3da6b79e9154389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d58ec51bda292adddac528fac2fb90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c803d60a3d7ef73febbaf18100f61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82fb125cb57471d2c778c2f99526eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4da6a5f69557e67db4a0953273766393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949cca700106c3ffe593225e50d5b36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22fba2bc6f9b8be6aaec3bfda48beb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714b0ff6ffbb370e207efbe83fca61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1ed60d9e98d24d9d3960dbf13d1f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e028ae7799de0ef3fe1eec7ac49910398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8025d7afbe593b2b03f48dd48dcac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea634757a147b1e2753d7ec8c3fb462400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d61ff4a4cbdfb4295afdbc8e0dcdfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7d984fdb9937564dbb801afff31b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726b56710261dea25f44c1ec1814eda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4b08894ad1d63f922803c1e70cf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62edc18be46c6f7620e6e91c780c96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62849f1d835d5243943206b7fceeccdb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54b5fdd1c4fe3f67f87b26affc6384407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04697874a0a228f4b5483c676e118b02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f898297548f5122446b9fbf7a35d43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e4328810109880e20931d8eca3a46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99783c99bf4b6162ca84ec7484f00b69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61ecad899f983bd32cb8bfacb49862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064817d3fff3a9bd6c19b3ae3740008413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc4ddb10c456aad01ecc3dd953718414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f31a0af537b9648c4b1324bfe6e887415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db417dc8eafc4383b699606af2bd8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdb7c7f13a3de3010f11d0153dad89417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebc3a9bd65924d0978cf8d09b2dae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669717f3bb106387d19a2855c07dfc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bba769e47c5f062c4b8cd820a87ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56db63e0ac50be3b7d5556247f3747421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a2ed0f0acfc9cb8ab40fd538fcc8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f18697d1c118d2fca759b28ddab34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893326378c7b480711ee9a78bbe6ada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cada0b43c0d8fb63b8b5abaf8d20a76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790800a09854d986eb87121090e8971426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae927f4dc65f876228338aa23147b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e97c2f11404aafcfd4239a941de7c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d60028403ab6680960c99b966464aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771f4807de8f82c64289c8119342c1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ca532de37a4525e89ded33822e45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e69d5b0d98335d678f34b8da67ca5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a3eaf1a9dce416873910a5a86596433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a2b68242c18773c682c3e3418949434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebea1079d844827b0912bf5fb01653435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bef17d8beca5f4adc6fde5a570e14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ede46f3e47fc3c7e880ee0f6b17fc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13761a7f5ddbd2055314e1342ff45d7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d4b9a790d8fcb8993c067cbffe5f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95fd083b61daf9bb17662b6152367b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe64cc5802a9d215f638d70cff9197441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c15f37f102ec2bbd5890f78c0f1e58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125d2a5ea0123dee41665511fbf169443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1949619e99ab844d2e6884fe21048444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf5d705fe63bb821fc3a0e4fb11b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9d27a18d2bc55877440a0a3b3b81c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676931252061c66d71c479cfdbabc04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981885f10c2870973ae0fb0d5e31578c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd591217df642a0ec39cda1c14e3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ce201ea0c41a5fd6e9dbe35468c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc09d6d8fcb524c862881eac6dffccb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c77d4b5b981c37302d77ca5018aab7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfda076079981bc0b11706de13a83f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be86fd484c402af10928f55ea1e0b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659b9c5b1a4ef67312c7efcb604f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc325fcdcf834ac661aae2e79cd32c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e450e1b1651d2275640fee80974859457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74058d0d6a8dac3e0b12e748af3ce8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29c98ade2900ef002382e5629a679459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775c7fc9fcf2d7846ef1d47c14f07d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54883d16eb33958ea38265220685ec8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041a648df97c7e07ec6ee42d12bd61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074dfdc25629fe212f3bbf673560871463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5dbccc447f1364603b3e81dc17b7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9a0ab793e04eb5a8d245093b90ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adacc39486ee78f79e0583517511461466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594df3510057978d2b9637c8738e5910467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fc1609d78527767cc982d0a4a637a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0848ed9eb1a726e1e46c21ace6e43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfc5224ca40e5a8e2efc2f5b63a179470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea358bbfe730bda2e666fe2da3d1d2fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703e64721868a20efe3e4a4139b97b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ab0d43d2e554aadaf16680a643bc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835109e2ba20e4fb8182bdb289649d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb38fd532d67f2474159717dba6b31a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544a9e5f81edda85f82837eb12041c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d63b924e8af6cab29679deb3febc47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc20403360998d54a12330f682d045f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977798cd3d9d249bcd239fc6ae55dc1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da56cd0338bf73c331fbc7048be129480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2570bf2f10423f9a2fe276812d611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98175c9b2664fb3659302979bcb00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0566407b2976cd78803d357aa8bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e04fd8878e8f641882065e01dc537484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd61cd0071ec88ff85e778c115f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302e5095228e360780204618dd3cf96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b9f85a5a81ae45cb5b474bd71d1ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabec71778e15f191bbff248bde7e54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e135cd2f30964331f6f56927ba1a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42bac0ce0c45586df4b758571f6505490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9cdd4af1dde62bf1b0ee2abcf7947491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf04f4e42378bfcb589ca50d7d16f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57057a95eb26c4f42fcf1d8e9bb68e58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9499a0b31db178cfa05e6fdca892494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810266d1abd61d1ed69056f5132e056495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0cef311ad17f0a6abcab0f73b9297496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc888b73c28eb2bf7d05ea5ca46d8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038f5ed928e46fec23086b04a923c45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017280f5b0e349e192cc5ac3ab517b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1e6baea030a9e85fe61dbcef234d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3faf050165fb61a3c8eb28efcaa817501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2450ae980cbfb7d5bde54c49f54bac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5582754b84e90a17788f49064b40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f22e30343f75f157e9793f2bdf22c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a6b14831e310d60c0980d9795d15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8e1e631203c4b9c9280f317fd6c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df0df04645a0531ac39e24f9cf886507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfde875ab3987599a0cb10c42ca8ea2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342616dc91f30171e60cfcc2767ed21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ba5d98d96e00aab77f2d388dd913510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffbe1e76ee9113268faf5fcc377757511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6452e03c199b8c6672fa83e63a97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfcf745f093cc0e4f8fe47daf7c416513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133707df42c6614ec1095392bcce95ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c63411fed0c9839a81d47d2eae345f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d5191a40c5a4cdbf6d52711a2858516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dba3dc590573857ba81fd3107a3de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9392947e8392f73d2a4e6c6fce5e35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fd66dc8879c99cea09f4fbbe79b95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04266c8b068cd8933c85db82045ac2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592cb2c0ea9ddab2148225d4d9512b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd681e8b9dd4e68e42a66ca0f27842522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a030865a70af544c4d69d1f7fb616ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fffe246ccfac28494dc08ef0eecb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee626882e5d49fe81cfe5f19a08d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524413496bab8e471b4b8926cc1ef0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82533a9b1cc897d418f0676079f0a449527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47c31b56f328b0e05f91bed96b277528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1db20861b61b16ac6d5ad2dd61f03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21448cc954475bb5b088e5a502f6df6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358803e417cf94192e6ebcb09c9f9cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53f12cc47dc9cb3897a78ee4316bcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda5001bead857ac418b8a2aa44765533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0983e9807c738670bca493853689461534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6669a03ff88fb6e1c631b8b318ac62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53f064c9ef125a8458d097bea61414536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaf755929d4efeaa8bb8c44903c9c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05db6cb706b0f7da70bf30cccc544538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f110e638d74a3e5f18358f9968fb8b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825c6b7a9972533829b42cdd9bca9b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d43ac347c1e150b2df13cbce7d958541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd370a3d5e1150124690c389df9cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ce164adedea78f721e5175e649706543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32432632b6acd02d47ba127cd452e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd8f2788e347708b440d25c6a4ddb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f8bff8b5c5e46e1e893c63c555f12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5be7fff82e3f6f4a1f1c77ea0d06f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7b8aef9cd1b66fc1b2557401a482548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0553b73d154b370cd9b9a2b3bf6fdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b55275c5d93638a4c2d0de866a08c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c95aca0d948466844ec99d18e96fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d270abdec54247302a0fe974d92dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3548091f430fe8c8003dc0c09a3217553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb517ec3c144d505ae1c0d2f367caec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b269e18da30cb6c47cb884500b99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2e91679146b768ec4b9b7ed4b5276556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc8c260eb1b2d64b32b17af9524024557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271f4ab37b8dfbf06ae3f114bd59ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce205d1bd37155955c2a6618803f894559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff287ee6fda4bc90a5a4c14eec55a4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a067cacf0fe389e8d5cdca195822d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e20922e84e6ad38080ef81586b6e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9ac33ddde1223542a4ef7a49ac245563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5103988ad5367e3183e298b13e910a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0934ab5a84a60150dcf180710debf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3192cf8802a0279d9549d8ad74454566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a8d4e7ca290dc4139c57dda9a2cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc8992558d1b5d3673f41aac95f71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a79b21264f5142171e0ba708f6d55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5adc3cf6f56e8997260054c84ba1c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae771e7b3dec5198af023e6305782e72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0b2c3c1a675ea216602ea649f1b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546fe8dfc423e3cc2bef20686791705573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d07379baed2d938cdcb1e51f4e9cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc0d410fa6fd1a3723bf4d00e20edb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4671b1f4eda540623bab0a5d01c64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c948c846e82e62bd349bb164aa392577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc3f7d786ade0bbe4535c67a8568db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26296c536fb45172d5369bb80e06a69b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1ab36b7cf5459c2f29f990ebce041580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23633150a05746f56061426ea3332d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19ef4bfeb957c3da2d521a2034c619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2fcda29927a82ce079e530f7e310d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacaf11fb232ebc09a89439c7f1670b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8914214fb20b0a41d80b6bc9d3e4d94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887157bf5e9c63689d84ca17b37e94f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded52c1a99c4657a8e59f1e40afc312587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7fa8a0518c71108c7d2fdab2a7e66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83953fc57ad4cf34d442b4fada6ee4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486b98a381154fb6bec2a298b8fc3a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279a3b152247afbd22ed0e8cb6a3e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff18150ee43f33182cfe0a529a2dc9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62078457f0b85a994e5cf5e0136bbad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b5c47e60cb2d2f486c80109a9e3f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd3bbccc9e293ebbc676e5244f5dc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999421a8ad81e22bb5544bde4d5f5af9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d27a1281a69f5fe4a7d85e48d62e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c33099d4fedf5c3a5d3f0ef495bf8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256a27ffaec41af4f470f4c70da5052599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6691be10950358509845857211467a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be3d06982b5a5c56cb1c245d7cdd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7382e54b202a2a5fcc47ce9d41a8e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf39bc2f2c20541057871c60311eb56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db9fe8bbddc381e950f3d944c0fe09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be2b0b2bca1d214ba1d15767415d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d8efc6af0ca351e5e943af06c3c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f461c3f4f41b558fc34d66e9a5edb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960fd7e8f463ae56d0c99a5c7ecd63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d226a81232def5e2e2fb579c4b255f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db839207a3216f00e77c47ee5e36d89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c95bb8184483f0cfa63ae5bb00eb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02a58b3335d62a56ff426b7d957e5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6660afc00056552e2d5891e22ba2a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512834b1abf3f2d86d6228865e216da2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e0215916ac8b3ad3bfdeb9f574597615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53ac0062a63e3bd894e7b38f10c67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49bd1ce5162b6da2ef65979e2c80ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3874cdde398a3f58a7159d891d6fbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416d0d0f46f256b612d1034001d0038619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efabe9a500efa57b0ebaa3e3c5a879620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0856fc1827effa2b771d6b1f6f0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f0b0601aacc50cff496d280add4f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e952cc6a0a0939e69920d77b89f561623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331518463734cf287c8177d96abd7e6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e40e804c3e8596967c106f0ee25b28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b987e16b99b3cb7f3d360a8876f6d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a215d81017fc8d919d80d675cac32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f80c49ee3563a1d021a62e8784e20b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7727f3f8a6aeda2ae05b1756d30262629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9acee849e104da82cea06a684fd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc539e1f060a44bcd6a58aff13fee15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed52d71f8b2df153498257ea22cab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c5c9bbb37d777d53e4eb100ed6ffb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b977202d0417e8a3e619ccf3ac8575634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e496a45d44cef1913af25a47d246635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8862d14982e76a89276faea698e69bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c71da8af288f599597f84602f3a82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9b283eeb6a9e0187a5966ec461cb9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b35f405e9b083cc37d111c0157252639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b05bd3b417a791bbf4c5ef0b96653d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510276c1dbf13e3194f4e6f1e6c5d526641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896356674b2b4cd0aa03a8ec66d23d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc740e7e9d689780e62d98228c3c714643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ac328e9822f308ae2feb9dbc15811644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682cc382812fdc168acf1df632593d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e374fb73988a7cf947895b5e330cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c194021bfcb9c3b95ecfdfde8c42d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660d1eb5ee146325f2b79890c567f92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554528f0fbf1c25b27cb2f6c4bb86d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dadfa9664ce520d250f0419afb860650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3072fe26d48d6ebb62fe7831c384b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562ddc4a1626cf197e70b19e180afb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408589533f704630812d3b3a61f522c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482bdd23a7e904605b2b36988da8445654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252760ca8c5ae1b1d3eb185ae145bfc9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fabf095856d33d019f782d799a3d43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e72b1e95ff6e33d95d1f8a649d5538657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344843b185d6aa222cbedddeabe5e1ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63891eb8ca4a700766d8a394aebd7b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ad08998b7dab64600512a421b1b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77ef1f8b8598178e167fe7da02661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49fb98583c2e9179122bc696785653662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7e0ba5a1fca3f00bcc5c765c1ea38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d5addd555153f53cb967d834c6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e13f5530818028926154fe8ef58d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a1407fd0eda929ae1352abeeb3611666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7394ca27c8bf3edca0ecb1aa66bca9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9823e878381a88e1018c0c58b5e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fe9b9d3887b5a33b6cb6fcd1e61c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab8de290a1a11cbd6143a5fe61567670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453facd491687bb0155ff1c9eafce7d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae1ec77ec15cca5a371218cdbf905672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c1a13566a281e138f52934222d86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b09cb364e05fddd4976eec62cb28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaacd33e9c9bec4e7358d2eccb32b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3423b99cb3dbd280d4b65c8e3991676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6075e64e81ed4689f793525b4897c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa92069fa500e6ae4a3d48c2152bf26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a6a734a05ecd67e8e31534c0723b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc85a44aaa136c1adf5c7063e7ff871680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec259afc13d2cff99a7b11515d24db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddcd77d9b7bdcf062db0610263d008682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191a61be1a83aacb9665a1d0789c3e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eab945dd5a3a17fa69d60f36801cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a543317a4d3db81dde6646430b3eb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036acabfa2103950dd37dea204866784686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054471f99c8c84a5d114f950853c4868687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31506ff35ecd8e7e41920f270536c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67857e3e9fdb74a3ba3e3581c79642fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e2c663ccc17c0715fd106b2c9192f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a41224b796d475858c63c7e985ea7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aae072e6d3cd88e3bfc78ba19f15b0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec02ce276d95e075ea4ab53007992b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc27e4b1f68fb923e2684b132e0ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df747ec11bf8b782f90014dbfe0be05c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeee373d4858c1d6f21483558833b7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a4c3f8d0189b250d593e799a1032697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65123a7c5c3e1c37c1bb9e19e9b798f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0f5e9db1c63b46223afab10c68f64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd1e817cd370634577a924f3f57932700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70836722ac0415b2bfb976b7f5cbe7ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a3c2e8ca849f8cef5d995e57135e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf46ff2d84e4ef79405a78d1f7995f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88afdaec08ad25e6eaa6c40f27028d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79967ec15d25d48dc3ef699ff3771df4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb641b1f04defbce6c6bcb55a52af56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7357f44d36622b92279b8e3b3028297707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f1bcb8b01a0f23b1acffb69a07a9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78842968bdb7fc0255dfe3907e7cb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749dc2f282bcdb852f1593b661cd323710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e0a62c1802e21f0ea4e17da937990711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf64dfc6ab7e0d5b9cdf93ed301f57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ccaf0cc00aec960e112aac19c593713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a847638bddea3b65efd8f3fb7a72f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b615ddd17d2b982142158fa973b46da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661078e04e5b7b6ddfdb0e949db0e931716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d920748676afae31f16cb1ea593d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecd2a0f219ffe3896195bb4c1b55b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a77611ff4395896cba2b8b62f2fcb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f66e34bc82429f09e73dc984b4d1c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002208125a1a7b9ff3b238733f9ead721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0cccd7d624133403163db4eb381ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ef45f70578b5f604b73233ec2acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dd7f986f5ebcce0f9e29e486b3aa3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd3b7502beddefcedf0752f524b1a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099abaa66423d0aead0de69a0b128f87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e10bda2c63c0f921405e57209714727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56a8dbd00eabe99fcd4238e5e2667c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad72f4cef19efeee3deacfe31b97ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ee047dcc2538402d927e95a8ebfaf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3238617ef6530cb45773b7f95c8a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840606dcdebe747a9d391e0b0454426b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87ed9e0db2fd835303b7d2e874d3bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c6b3de6237699e63751499b7f7c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc82867352581ad8a7597a019f31fdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542dde125211e5022cd2fb6b86c356e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4165b7c01454e4e97d14a7162d3a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9013d9fce4f4545ac0c473bb8d84c6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffce5132fce401b20f5774452724d6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878fabc26550a9556b7d86770fd1165740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360eaff8944604000d451590ae71da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae128ce21da0445f9bc3a863f595e679742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dd50e3f5e4b861f9bb900922957fd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649221a373d3f2ecc6ee251e1a4a12cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae641404b8d632d91fd33a8f5d046745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af27d6f9428bea9c437be412f5d2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadfefd8149e31512cdd2bbf0db88dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c70389442923f1949aa6c1de5ad59748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b0ab0068046d16fca864a1b924c6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2d392d164d7c0f7a25f8b8756471e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a63a6534f1203d443f04eece33dbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f869d449a6de13e01ffb5b85714dad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d326cca152be0234d8b839b96b7139753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daf22b7cebf25419827abf43df42d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b705f34fb22c005ad50c6e90f6c79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb881446b7fc76e6529445ab2f538756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f086256c1346c55d451dfff15c988757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f64f82878da2ed1cb114b79ca3c2c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc81ea485e213a028dbc2a1e689a09759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>