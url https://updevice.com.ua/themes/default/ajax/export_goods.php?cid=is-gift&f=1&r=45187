--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc45b79b985c5a93b7755d720d9faa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6257d97d1c54139662b1effbeb396b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0ef01e750b9e82e8e27ed728ca0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ee4fedcdbe11651dff64942e617e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae8ad12f3b90b38bbd58d1ae8f3145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d96bb2132b4911102922793bdd97a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef67d5ae0609328863e104aacf49c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cf5b54a7fc565ad5bdbef5a149b718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed02571a4e5fff365b18ac036606c3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c0882aa398a9bc2aea2ebdcfc1cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6edcfbc0b6c82b1e160ba08ba591e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe3a1d6f031f54a3f854b0d1c2fe9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0e2fa80012fab5dc6831411a3b84c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9f397d020215784eef02fde65b71314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e33b4e8a613ca7d0e0e33e330c48b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024aaf3fea63895113f688ee6b8f174a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f22cbd2ec2c5ad357752d4cd2b4717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc2c97a2775e1988fef04a0d3b744a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296b117a545c7c6b7f936421447393019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa1001d9df4bc1855db679f1471c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc107c2f193a76082208a9e4f83904021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6070af886ccde255556fc1529acdde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259398f6640c2986787b53ffcc077d5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83882428646ddf31c1481a8debfabe0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6056bdb8ae9eb66427c8cbadec69125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf00e38983e019b4a82aecdaf0695926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b909b8f16bd5d24000eec8e1df6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a33673348fda1613bfb3f3897d7f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01ec3e187119d1a0612417e0bbfc9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9defe8133b89c9f05a64f3d020ebd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5b7eddef963a18c86f881c8c7d68f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7023be6f5d5b7cb04e9b26360c9918332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d1c7892cabf4fc210e7bb247948033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605425261c7b7a841d7f02faa46f3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff70f4c22a6ad11c6333453f35098af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7caad30fdeb30ef9771bd0c86cd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5769a7137e0f5749d755c3fd897637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231712ad1d89140a03ab4b20659ceda338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4ab3ce4ba2fa085ae708ede257a0a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa3a34da84c1a6e501508be4cf5f8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc8be747f00517a5ac08bb5a9cf19041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cec5bcb0d4dcc6e7c69db40db7d0f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181031d7cc9325186899964696706b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63107e019bc0f85aa033d432e8831844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c6724114d420957b43f1969ccedc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854352893db29f233d2262cf65bcea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6a82a3afa0cdae0ad6a09edb8d9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede5bc0529f5f7a30d83c1ba3b01d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c075db7f28c3843e87ffea6bd78fdbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230746d42894cc23725545b44578e5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c28becc3283e68c890ad1c94c5b8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a433331e4e063f72e5676ce7c3c777152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922559beb3a4255c1cde0018be5987c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f0dbe1582d60fd086da26be54a09354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4151b258dd033cb7c8150932747e1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983bcf54fd2e26d2c143657f5ee158856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2700eb846db250d90d00ea934d52a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afadd31cdfc0b2cc7d334530d8e3a8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1612919c29fc46986d10080bdc09de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00d76f1f46671a6c8276257714444360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca8c4d6ea0fe9de68c4fc6070d28f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d889d49e0ee5c4ac0556060bbf03962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d2316b81e66ac32f9317b69e9145063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19884e8da18bb1bf7a6e6f1f782264ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940dc0398721bc4df1755f53ea9bd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bb84a29683b06db6dacdb35e8b41c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5e23901a78bf212b33dd7f3f18b9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5444bbc861682739982f30dba95640d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063603ced7324d6ce68daa323014efe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4da08361200da8d5b2e9a4f3b75a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7346a53425ca1c111dafc577495c7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a19e12c0716b465893bcdcdbb5a2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcc4ece40f3e9dcf15b0ca34563d0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324f46e5f8fd5ac57e5fc870ddf395a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2771882d593f1cacb3b7fa0c80a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda137e4be631ad1296656a6a3f6aeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cdec874ad4ec16bc3f4c57cfee51877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5768f11a3a75c3bf6c1914fb880c7c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e909b0557fe1f1a38e305777a79d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1eb5bbec986f11b9336134a327cdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a45513752e1444e2b429abc6d755181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd557018d2aa5a824b5f0bd26f63582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce9df51841c2360aab41815e9237c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72d070821772cf1a1b7daa5881879a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcd55ff5759f38768500c111e456d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb11000cc1530cd5fdf84db61ae90786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677f1fedbe2a953e9d39ef04b5caeac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078c547a23d750911a2ecce49d605488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d94c041d1d8ed080f332d17f374faa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dec8a0f8f19b445beba26ec35036090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6c13cdef16ca6d500f22845ca41991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0b4ad1da5ad6e218328845835a66092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca2046427ec463d52e034bcd29156793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8a1d050a5e8e7ceee1ac312dd33694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3b6cb4c2d802d6606778bb74a15495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb746b6426b4d60a2cac2ae6b40e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8934f722d65c535a26898fae8fabf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4ec311fe1caf479021334bc8a81d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2c537a2fb52d160f6c65bba8f7cc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ef9d6f80bc70a0d846eb7d18ce9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f7f7e3f25bf023dc4af6c3ba5999101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2816a9084ef45194c80eec9d67ae13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac751739a23f1620e634fa578b930e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ca0f2a3a7651eabc6a28d56d48629104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32273b66d3a6b040876d3515f6448012105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e76c234fd814cefb763182e2eed19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83dd9d704eac9022599780edd2ddbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d0cd009a5aa06df4664c98ecf4df1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ec5fd228547470cae0d9e8ecfa01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5b4ed11d388dc518e2f273bf1639110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997cb8fc95b233d2014377e2c4596e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2709550925a543e224b968bdf0374d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720623107d70284760698d383cc8ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c0dcadee95014a0be6552666217e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c04534099542fa63be4458f2bd999b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888b7bf1cbb83cad2de592342e11051116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd91f7829728d5038216c9f58b6b81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9feb497647e9d4ba50f047403f6d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a1034ec1dff61dcf3139340c0ba47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ba370a0a9ae9306b843c0fd877b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f190b384ae9ed22fb6c8f8b0d4e381c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a964bf13b663a24dc9d5f8371e5ec9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47b7668133c883d67ef2803c6f850123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e625dc1fc9fb60d2bb63051a7e0283e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cedaf71f1fb9ea5838f389e2c3c5f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f56b862ecaf77c1d96da341f89cc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b8f34e33e64198d488b37da2f6bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d381a849b629d4d4c7767f6951ce5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09fb502a68a992f01cce447677f65e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bcf2c8aae4d1e06f4b1336af09703130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3ff8a51976d2b9579610f28d34b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f816b17d3e08e67d421366a75be209132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133d4bb7dcd99a315bf4057bc045ecb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e2035cd390c38d9c173309d56ecf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d1b7a120564c290691ceced44704e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aa9d4b115563e8469e04d42e1c166136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c12582c46b633a3128db2a56f1aca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c590ca64b9dcf69cf0526669f99fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18287b209e8d70038a4bd3252c9a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47022f0400f6360e4ae28df9a227c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abca99e0b924b3a36209218b4340049141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f9a824fc6423b6b36718a9c91f6e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a28be72cde92564ad9476069116fcf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72389d512a5444c829f25939d4a104f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff13d854c2d41d1919ff5828e6e340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d34aebb1ad5e737726605f9b627e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50fd6f098842030ac76a2b78fdc742147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4527dd4496b1d200a32962a8825e927148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfdfeccb1d687ef8ff3e418cc7ec1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b3394d26925c0bbba1893189b3325150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dec0d7ce9906f21ecd4dbcc100bc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c17d49b3d9c3a34a909e4b594f997f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11230a5dfa640e968b42d50c08c59a3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c788fe860f62f90142dd7fb506d43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ef3af53f60fe5f2a02f807af3835155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9f990be1f1eae46d2e238852cc61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd3a899609542e6c1f45d4e4e5352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e76d3ae4b3059b57879c9c741e539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159df3729c204753c28de08bf13bb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491564b9a50ef8d4690a33dde14a994160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312cad7d3115770c3a1de6642db98b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429be1d81c3b20258b49d43a0720e7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be4c86c4760f3baa075dfcd9921731163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269e7742e08bb2b4fb3086bb6518e9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715439efda9d39fa439fd4e05580848c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9507aced4185f753b54276f5b9fff1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d2349a21f03d115aa1dcae65b0eb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096805a37cbe6b76ee9fdaeeaab1582168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a1d9c62a7a1ef58e63481658d91f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb43d073d68af7179f11e566a7b145170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42f2dac496d63ec99ded690f2429a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158430ed35ce7c82e725331674a89589172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b89ba99579919eeacc8e5585008584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2a3004dee9a8591350d738022741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405b614593d0819969da678d9abd23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab688e47a6059c6b3acf0fd2247d3206176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21bb86cddb1e478b85b571c2ac438a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c65e04b604d30468cc544ff58f95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab43c0ad5752eb5b036707fec2f398d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534790ee49a4fd4359cb5bccf197e2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396db581918a6c69b2106ed885bc6fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eefd5dbec7a15a7e973a691d3cf46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf91a7939307a9a7f108bc7b2f960183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c8782fb8b5d4b9eba202cbed44ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca274faa6b15bdd9b0375223beb133185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad2f3f84b879a1018c728e63fa241b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61fcf8984db951be36d7a6d127b313187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53729641d520b4a5c7c1fced0b1d9c93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7381f82cbe63efb010e9af8f95a55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc3ca9873f8dd7ef0cb103bcb4a90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725bd390e60c101c0d08e683ced533191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb8157b76fdd162bcfff85951d243192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e144ed7846a21717f9154103ca9be4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e39accbba4b2845876b5156c4ecce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233143204debd8976d3e8ae06f8363e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e162b32b124d0169efeeac12dc3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f3eb38c26812a57e1cab9b2cc586197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e4a6bc5081d7853d6335ea37e4694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22050259d6c8018690eb390ab26ff2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f4173c99a3d4d793e05d3923b0ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5cc4024e3291b3e8ba9200a77c1b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc4eb02f7cafb7bb977ec08ea2614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eb7eff66d0b92331f4c07d9727dd3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6fd87918cf5af47032ebd60390427204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc243b960d7f3a258bab5a1a50779f70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ff07fe5622924dc5a8ed938deadd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883332d384b48aecf8b22e5460460a29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e730548a879596a977f805a34ca31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da99ae756d006c83f161a076c9b7ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767d7c9c20e98896b8e7b4e55222c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66336d4a0392cb4d2458bb6288431b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b86e0b7c75573b16b5cc9c4952db9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f607d08952f167fc18f9556a362d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff9ca73d6886a657fbf1bd1f4c395e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c004bcaed4f149dbe5a640b859ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954670643bf9df268c46a8407015b968216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bc4b805629a51be446942469b313f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82fbb1f844741de81345535e5548e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26646e2c37ea951bd694ac23204d2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48215b40eb97c7003dadd16b6c6f6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f794671e9e5dc8083386a3d8ff76221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47642f61b1fd4a47f606cafa75c435a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6f6b6d7052227fd9209689c9e9dfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbab326c1f90630df23b007b5fa163224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36aec184c55d62c980f0c5c6baedc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47142d7ec093b9c45e194db58fa5041226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f89b7a14bd5c81f0650d0b74a064227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79d5e1eab52fe92f005781fcfc9c49228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7dc4ebc1a7c30612cbd63bf89407e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f06afa74f215435a2578950221225230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5a49f44d981369e4ccf754219a787231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceac61b9f68c689578e74944d2ac085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96c95b37f79e96fad97afbde531001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d6a5a1f83488ac96bb4ec090be0a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff047f7a489557b67e3b6a40f204a50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f463f6c819c0bdc140b224808e83a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc926fda9ca2e1b6c2dfd0c020024b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521fbb089994916931777b74043e19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b618f7dd9d6b08ae36cf09353c55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c5a92942cf5d06de503b3fde1526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a0bc7d47a70644e1ed2700a69ac5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f7f745ea3e10b8e111444914a6ded242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0fccd1f8acd12830036f4969aeb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14016b53c3e515abed70315262801244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e711156f3ba01f2872173c617f68d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497553bf0ae79ee310f44ca9189d9aa4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d48cf1632bffef0828df55c8b30a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47b3ac534412af7e67a8c34a83c0b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43257ddc3000bb30c0bdbb93f54929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8760c3b5cf987f9837a2927d0e12485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e696e2a73b6322c532a2b1e77d120d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d923a1e337df88902f4d8718c2cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5340155b5ecf715f472a0f2868ee8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08e1751ab0f3ac23599cedb6d4bd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7da2bec7582f8e772b28813ea156fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae8a1c2c51fbb9f16e41a0f2c8a07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13196ec71e3e25448ffbb704f33ccd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177dbde6961b6a7bd659f37b464567a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93216ea2c833e65c1a3ce722e9f86cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2dda576d6a3f99897042d3e2d6a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b6494489a3d74bd83c9b474688d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2624a1a8251cc72886ffbd38c8228262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57510c4cb5369e02f7c0d066b0e7b21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8dc4f860121e495cb976e3514391d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f143a7f7c7255bd7419800c987d79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aad6903d81058c73db0f50b810c1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c89904e7a2d84141e6552235392e9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ae59c721355f2cf3e4b10903666f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02124e9c3059bb3aabee145f484dc05a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b68b7e7317d4eed57161808781a22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cb6260561a211d40c5a4a76531e52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f97b5713fa876823f1ced5fe8e64c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b4d069c8b02f674d256dedcf5404273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c370fdf7aadb094d219fde771abe886274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30d28d5a3c8059a71b813c9ac23bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b34ecfdb8aa6acf5d81c0531d67e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4f08ca45231571bd69b743bcde71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04116ce022de5ffa17da5c39a323b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45858ba51eb24d83ff7ffeb5c3382b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e926b6a75cca69794f4200de7c59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a079f873df05d5c7a478662a8b59328281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a1254bd6a907517919bc1258200f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550181bf7e07cd01e364433ac2837f86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c347c10f1537cffa75cf1e61e2fb89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8147fdd9b9379a5c09f30f86f1717285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d17aebe3028814bc67f439356dcd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c123fa625e70d9867abc47a985725287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfe91ae88c62541f5b61dd0721d5d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceedcb9ddafbdc03ec08f71dfb2a14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6229c5fcdb26ae31fa6836cea6f15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aec8310e1d5779ea83d923614fbde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4119cacbb09676649d879c716c3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bda4c59f01e2aa31e92a706a5f35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed7affb6208a2cb2a4ab995d8c1721294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161ddf3aee38897b98c585855eb650295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68a1c02d47366b56d5e8aeffa71262296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeae3871d9d5d882ccfd7241b331b10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c75d64e066dd35bf98b91e2b731f5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360414c89362cb8ef4a14ea4e1cc5cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed227e19633a0572c9d353deac793300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec7f8c04b469d32927bd1a39e867db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16dcfd460c8c3cea75ca77b8358d6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5abc4563ecec046cadca11f2e005c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2704729721d6ee673e8108cffd00c8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d581875072de04d993e26672b805305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f3165133cd930ebbb9bb6e010282306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd467bf465fb49aa12a06aed180581307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaba8e05f46b17f20e1336b9506a54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1fb278e3f9daa641b2ef39219f84d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd37c1c6a83ebde0ba030b528fabe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ae4aabd7b2ef4ff974ec1266d3e72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5103e593233c73abf6c64c66007a306312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa46476afb045c8bfc8f280c10300d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c99f535d7568e24cefc5ee6dd977a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644eb239c03a349f1a5a4a2475ee652315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3380e6787577f32c8931c26992a73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b685cf966926e2929d675e9375e35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43233feb0c5946ee55463e7b0e125b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3804772e586f91db39bb527c4aeea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b45ed92b3a3f4be5bfbd16abe8de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b675a999abea83c9b29acfdc47583d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a7872910f9df6aa3ad5f50e8c2fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabf29f74dea2cca48980682524439e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa386a2f35e2563350a37e0ecc681951324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf262cc039d8bc469447d71c54481be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca745ff45d6961f19e984ff7fc133326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e810ec41e1791f7e7b8e981c59b1dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873e26f7677e7e966b1fd354373f9a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8672977fd95295ca281c642562eb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b630cac00ce1d034aff7af1294cce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3666910d213ab076292d16fcce81a5e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68de4507ef7c2e4223e8da5062d4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b91d53aa3a769f40371b9a82ab4390333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8aaf14e1c21c14b7a9bb99a44ea65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1a4e9459b87789fd492660a70518335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8287489ef8c705f78460355dc264c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756049015f1f772fe520c0018c1217c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6baa75d739ba1b37f544798aa3acf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaadda1ddd5f7c7edb6ae416f9710f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792140aa583ca2f1ac2fd2f101602019340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60b3dc60a9f5f5bdf0e6d2acdb5910341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a65f44578e1596d8c0a0fd5aaf92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b81b60393818de8aae9d67b63a916d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c944e23d5fdba10a068727121f74e84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a903e5eecce33b33ead3f7e16fb22d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9305156af23f246f74a1fdb1cbbf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f72e8c0b3d7101e6b8cf96be10a3f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f36f6698bb0b876ceae6c1d88f315348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0fb985a0ac917b95616108531fc6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441683a8d45a785f626e51cbdb8715d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd754e8afc73e803d6fd6af02552708351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30f9f51d95875d73823d5a24affd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e9d70cd005054e491aaa9de860c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b57b001e7542e6da4d82ccc6b8c80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097544eb579dae7e4d5f346a09d39d9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76042fa67c1df55da28e851d3c311386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f9784c0eaf2b81630781acd0fcba3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860be9b3788b02cff18044ef7f7b394358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2131400d1176fc18437f4fb7dc1ceda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524c4795bf29161c21f135f3c4d5d8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f09f27e1f78cbe3ec99ebda2a4e94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768929aacd91ed449d59acd7462eb00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7380d5d2a2a02a65fa2b65ed422ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338845126cedbf8cb0f9f9e6d9ba1be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbcdf39214027f55a17eb1f7a3385d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0c361d7db7d253f9ddadb4e6c1d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7c1ef577616d52a9bc04e53b29f2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d429e822a2601b330e33c83b133a9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44729787ee8e3c3b9968d1439f181e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696ae2197fb90d0792b0c916576abc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c0ab0dc88c4e0a67753363ce9b5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539e7816ddd669b5c5e3621f0a30e85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d6dfb9a9b4a93e42c9f115eda5f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d88e04fd4b8ddbecc5faf04da1d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee12503d07e62bd4b884e4c5163368375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b140381177191ab250fc2de0de36fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b50364617819c7dfeaaa48992c0174377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43b66b7503e158a35e9b35e7c78e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43067f293647e2f98b87a2b8f10ef1a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ceb3e69066a2ec0071b1e7012c4d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539da4f038e7eadc786aedecaff8c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300b88ec649a49ac6c0b1d7222fab5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c85aca6cf08c9eca0b09a93494f72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4196d53901ce899c675a1b078951384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040428d20b1c0d0d22528818555409385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f292dde037a6a06946a9bf96e5258386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7f20cff1bf85ae310f39c6bce04e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3948b578623e1354c5a2b4cc104aa2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb627a9701a2567cb383f0a2249086389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f78eb123df0b5d9f12c13d2f4172b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0d73ad130314c1f9c4a285c0d6912391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22e09ead0c3ac376d521c0f8f4c406392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c1652d65738406736ee2c899c7fbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c09b8f796c584e02f89b2f347084394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d07ddc8eca7a30a2fda8b25a60c458395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46bbc49371bbf3755a28880aad6cc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b661aca55edfa3cf521b21c60be04fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a495334f87de0e82f8029092002e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc55903d7dd4172fbfe50ff9ac6816b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de91f0896d0937e183f023806e69b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec98d24e548b3c0c33f54f068217398401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50407769412f996e966f4c84927a5e12402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a4566d337853f95b82643ebbb3dd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8504291d2eba89dfef4366c31a09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa734d35d795d14f319c729b7d69d5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100068ab3d54b06d338fb4877789a269406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d80dbae2099bd812f8ac8746dc6e9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e60847c90219d614bc848b2129e90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f931793fd54cea9261005667a82aad2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d5b330fa6a78e2bdb0a60f3507f8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e6e45e32c4a547e809ab0c2a74d30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61fbbf2e4fb5942a56dc92fc321f6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf753f9c64102043027fdd6f9fcba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d2f841f7ea088e7551c13f47bfa2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d95a72cc2b5f866f708e2fd4787d6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f41eb9ef3789ceb5ee532202dadc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bde6ec65bd6da1a72f5ab1d12e5ee4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b687a225fca1b964b11185238fff92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12328ee58f384def261ec07430e5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce673655ff3c2f6259ba010a503117420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2648c7e544985f561d57b2c2846b5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c4f146a2641d87288250dde60abb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd4329434e6cbfd3cfb050eb3a575a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d575e7b9273ef783bb0fe5cc5179d31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebc62e150e9d9496a4d9fa756b850f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b549eef278f8b93f029b8b125e0cb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea7f9b09273c5176ea01ce939767c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9671319f1e5d59b3cadd7dd44c9dc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca40dfc71dc1bc7f121bda1d581953f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09938337bae01f2f3c38f2e19098ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc4090b2aa95f05b8f7494d9fe9d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b25366b0ef233d72a8c5c9dbd025b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4aa3347f7081bcb6fc16498f2cfef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa716fcd7701d6cfab4b201a426a2b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1937968dedbaa2e58d055f6d214331435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b607746303639064214e5d6097f71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167e470269d6e41722ce966597b4c25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308e8f2f3d1d13d243366062bff79ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb2f6e599f586d072fabdaaa3fd0cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e82a2caeffc6c18380f3f27ceb31d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf63d1abfa978c1b16a55f557b5f755441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6627c18952c7ec3d4d23211d9a7075442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842dcee1d2d924bc0afee093b396805443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299878daf45753205c5024cf4ea92322444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208724ed639a73189e16485b4f8d9e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740ed85c314ad23873d0461dbfdff8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a95efef58f403f3da2732917bfa4d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b8b8056bf8893a5b41e5268633c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba20edc2ebf447661ed706e98078f4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936743188bf2474163904b1e845dc2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6eb95dc68adf50013a1e3bf1578a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942034cc33176948db9606b93965d289452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890865f7afb42e953e325aee149456f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece27e8d20d8e528eb18f8a332c1396454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca2b1242e1cec82d8693cec360561e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025e8b9a9bb844f18bc71adfaafe4ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f377d41cdce36dd58ca0ca5d227561457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485063e0909ca454bf3ba52e01354e4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8cd0ee3521ec13de8891bac5e118d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebae9ea087467b0c84e6d0e584620460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54ca449e57585f806171851360c347461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0799956b6b502ef31d52ec75f03f28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db499eec1e27aa0466d88f9a6646572463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b8e6b37dcfb8566d0384af2d9bab5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a033f0b7873af3127e49f5f620f59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a183cf996654b0b6dc29dd2767daa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eaac14cb10e9b855d8f0fd35e4f46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc681e7a99a854a5189c6b92839e3e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db54637be4db4ad1b6eb3d7ac7bf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816c2a6dca2e51bc9b9f19db419ea5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf648f7ca5f9b4ffa5455dfc4a49c92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8572d1c44ee610c42a01a263c905b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb68dc688c98880a196ac0dd92cb4d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb23dc431a35278b3dced83630f7b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bb246ae41dbfa28e20767a12b0144475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd252955d077f64d3c075333bab378476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d57bb34db0c1ab44fe8c3d14f949a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e63b0f3b2f8537435303e2decddb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c87f491b9a347d92ce6fddf796020479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742ebcfc4876703e0e7d72b4a59b79c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c5e38f99eb6c8749946a11a18fda6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c270820064ecbe048c52fb62d1d585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bbd1d3e0a7f052ae6d66549f71c2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f09c5c1435d4a85526b6a52b1be15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedeac217bb533818c307edf8af9903485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71117b1c03d5eaedf69b909126774aef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7bccbf7792d9581d45581286760a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be7a2da25dc77ee58e37763e3d92e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4ebae0379a28379ee6c0357c5e46f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543e64df93fbe347020ab9f79d7a62b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec05f47222b3fb881a021be2d1b683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542095b4bd4e92675fedcf7db14c45c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e5d114ebfaad552523383077948e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897386ac693737ba0882d18dcafc172494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d071f5ec66fbb908da941ee79c74bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2492a54529ff30d70bb422c883f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa923cad243ed156b34c6eca806c207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c0a99cf62ec2ebc44e1fe7e964f51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64259e5db44096d66bf6dec69413fd25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363111cda9b269dfa1cdef84c54e45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea1baa320a9c6f401ab597d63b317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f7b1ffb9f6b2a229f754a0722189f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7197e09f731e91d3518cd9c247ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228b8deb626a9b3545f587e5243302c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b64990a24839b30ed44ac992cdcb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8859e0d184ab70392cde27a3250d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8188a443af8b843199a9ce75a9ccd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa1a2f0cc09ce191601a4d5df72f3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b3243b3c9c60255d2f893240f698509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166225e207cba925bb364c354f4f8e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83641cc016645fdbe7e43cb6b39bee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee37a6561dc208f2c36f8a1300caea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d1714615f9fc16e8a8fd014920d46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fecb65ea17aa4bfae2099274aaca4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d40e980b238d036514231a35398c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22443e40d1e7cb46318333ee491f91e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd3ad7f7e83bba4f40cb021c85f28b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2650be76eb1a1a28faee4ac3ef2652518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d5d910766324b10295dc128ab9308519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ec88a523b4819ca2b673576ff0b89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd209ea7300508a0e5b15f0c7e47f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c00c6dc806500f4b6b9198bfdfeb4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f676bdcb174b026c6c4404d1646f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42453b94d293757349c2bb1a066a94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276f872bf79d460af48e8adac3f30f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c21592624183cf3255d179842b368526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007db3197c2af2a9109bed1c9bd29736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9cc99a32b5faa2dd3ab7985ba1e56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba1e1a984dff3ff9e3e0d6074f73b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e67d3b265bb8926e1e355ca27c469530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971175357687bd1fc7651e9b2e4593c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d2e06bcc04efa0ecbfe7c76ee2e55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d27345574fe1077f7b51f03d899456533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a48d2fa85059e2f21fd85152d6e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a029e1840a56b16f4985b2933800a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f383d5b1bfe27f73baf7efe44bae0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d996abe3d83aae9c485f843d7387537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867de59f382ac1164631e6d390c123cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f411ddd24711a329faf3d6c65a8871539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242b5d54b9e1eb680e6ccd274febcde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adb0e3ce962abfd3aa57228cb7b881541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d097b8751c8e93edd17f6ab827c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab95162581dd2de03829dff876311543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc327d9891f59344c36bfba4e81795f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abaf2b6679f1f4403ea87249fcdf2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca1bb4bc4e539e03e81c1dbe0411e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317ecc9ab762cd6cdccbf19ccdad317547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e42acac9763d1e6e2d8bdcace16d58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74219e3e359ccb1e0db5fb0cb79ba77e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b338fdff3d6d5c0d8b433c0954203550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d12b3910b5a460fdf9be74d60c93de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6346d50f03e90567fd6a1b3cdab8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687ba4fd412a5d6aaf3fbfe7350bf78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e76a9b5e8feb416d4e7f454d0839bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26138a0f9ebc2aa4d8c923994fbe394555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355de4c63ca7649870d4651c74c7ab90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602731cff83782e17e2157700317b7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7e3362abc52f9f99b7e4be16beeb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a779ba0c7872321bebaa5c1ddb0f3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164a9cc73a67204c3f8c2e8abde73f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8272e53f05cad724e8d2bb45f7f8070561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9e4e2fd12b5c0ecb28f26c258a66f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da82fc6250c546424e6361cf3361f91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deea39f3ac327428bf4f9a56b8efe1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c8a7304139a470a3ba1385eaf4065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8690dc873dcd1ac90212f27c640641566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d06feb0f8edf3efb1078c759d6e94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08805a59243f852fc0c027fc1e7a375568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442157a6ad858e61701f01ec76b088c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ed5ed9c4ea15f5c7ec236e100cdb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee243dcf35e17736831db10c148a5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fced4eef8c5f7bb60fccbf0f867710572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35292e8acbbb0e2fba3af8ae1026c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056d9a8d57ebf6a68f48df8257262e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265514b2f4bfa623bf42cc915e1f2739575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de52c5a79af2558d3e9866c9889983576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abfccfd55d5b7d479e619bbb6c588577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffddde0eb4fbbe4577138d5c8b830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b050547fc534c4c94cccc26a59f4fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d8e805415282dd7c03370bf92a17c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbfbd06c8a13f7a0c14eb39cc78d2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a74f0f322532a1ce723a588714f3d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624d3d963837abe74cd5b806049d9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b808919ff2bc332de0c61b15fc9a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89c540c1273f3193f55d17be5439fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45335b453a05fe92844a23fb25cc17c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857276a17fa874a3c696c069a0415706587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141d9710c89f9fe1f670b340a5c867588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09be5a88cc3bca4156583c2dc7ae4f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55abdc2baae47f8e833dadb1a092ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40d673b8e7ec76cec299d7d936b3eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0549de4945f893e1fceffb454c78c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ed0ded778f5a49480953846249fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f63ed1af5a6294ace0d91d88c1a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81815bc94d77e05c344acbbec14878ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422101249f88067ec3d49b490a30c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189c968def563095d63a424fdd54f9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047cff232773d9f70698d5f25c95df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9c8ac7c6140fb8f5f49606648ef8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201e723d96dde6ac044c17f65e9aa1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e51f48a70a06044f2126276748078601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ec560e3e57e74aca9abdaeddcfe8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e08a58d5e523a8f55ef902c55847f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f256a8b9bd60798aedc916d263f35d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a2001a1f763a1e0ac4aaed7316233605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348400285ddb3438091ae903069626606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a70f686e71178100a521d3d0c3663607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48816b7ad566d21a13ada0251d050c69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcbd753c654d351f956289ec25b787609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c519b5a82857dfdbbc4451a5a5ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65146d272edef8887f90fc16afd67e79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce46ba4c1a869fe308cf4417c9fbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b09becd52e4e75a8933b0362eae6b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed569844f7c7d127523c5229527b396614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd617dddc08cb997639237e765c4a57d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aacf3d8754e1c1dd40bead4e3d1735616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc051b437879141c97aa59b70aebaa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7fc56fcdc468ea32620b6b087d0a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed4fccc94e29b010446f3f28f9a105619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857298b2b95f3a579a8e99ec498d21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bca29450109aefbf82b6004fe8e8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b53ec4a0c9a34f7538dd5da58ffc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bf695201eb5fb0277782071d7bba5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b97952cb792bf2b4e49e4a985828e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e65c1ef8982952e0c017e035f52ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee647218ebb6426b8bc9799c0708878626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5997a08575fd2bccde635ed4ab841c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24285be6063ca14e1cf4de14bbb1b38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445c28657aea89a97076ed8391b2117629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6821691419675d995682d2b17b95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295ad38f13c81362777a882b350e65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa3d45740ef249cebc3861d15ed5cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556691ec0c2e7f4484d0c7b25d4960a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f7db2b40f68f56d817dcecc692ac0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502faff5e7f8bc3c1974be4a7dade0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd23daec29b6cb9a949995ed2b22b53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9a49c1935e7658cd490d39158bde9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12dbe8f78a02ecc5df505d81cc8e30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e76d33acf3371ea01b82648ea30c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40519116c35a9412f39525dce648f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd717639f523e72c373f31158cd74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0d77ec4f92cce44843bee731365b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87828e9be26404e4d34f4be619abaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eb022e4a86d81ec419ed77e43864a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda7107dd566c4df63bbbde66b1377645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a611eb135fda4fba223420ded43423646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc045ddcb5ae9b690ecc31849ab163647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbbe04266664752bba11c93272143c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69039aa43adeb0ce76a920a03ec30d78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfcf7c1424f8f1f67a0392ce60fb24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818643093aafedb4759973ce079c3ef7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b1129a52a9f4029ae03a72949bd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620807986f5a17dba711359e1a543d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d61328da0e71573bcff3348e3fb49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed351e119120c9de4c461bee60f79843655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d3889dacee263a85c14d947dc897656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f8cad5fff186e6f9ad6846a95913b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854790d47f8cbea9b58499f374c1255658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3b1e54f632cae1b6679dc93114ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ebe425bf41dcd386e71e97c62473660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3dc85a1f72f002878e28c6f6320e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacde9163bb5fd7f3c0080f997d3f2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b66a7af7f7d8150e314021b1714e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ee4ce0fda6b8f979fab9b3688e079664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444ee5f14160257297c2c87231a52e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a9c91a7ca1cb9ddc87075b689fc81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9604cf6d60444015ccee3ea70f7eec6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def59b0690a6eecbc9663e5bff10a81668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725341e40a0a7b02be2f86103f13975669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba770f50731e00812edc00a0c14be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a593d468d3dc8ef9e9bbbd62508a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680f01fee0c6d467f3c063a18e268f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2243a488f910c13c5819d200a549b69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38d30289a27ca8fe789b2366e6160e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd63d784caa51b3055168b95b379589675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d6179a7bd52879a0e0edfe7e68de2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca355ea52e84fb88bcdc8f0d9d946b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0011005c4b42bbcab0eac5692aeb53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468518a218b634ca48d8290e00b4c86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f606d3bc85d42a0122daed719f5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d04b83e66b9239effdaf223d0415f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a004849fd38d897b6fb8fbd85d43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d5ceed7b2ad742bb5ee277b5bec3b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe4b53225b5f580ddffcbe0c690b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da8d6da00aadfc0796deb5f7118f07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe4f07081a18c391353b5fbaa719b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd215715f04cfd505d529ae69e2ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422457e4861a18b4547d4ae39f46d6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a3981b223dc764811a3bc5679aabf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b681c36c3ae74bceda00246b091bc30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76de90fb04d2dcfead5e3b9309b8b35691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0b25f38056f46917c1bf0936944e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc0e8ecbc47379ff0ad733f37f5b07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea661e66161ab9ea03976c6707f5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11077212d97a7180a8a52220c1dc1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855988a58ebbb691ddff87cea067dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b834858a9aaf6b00d3647408f78c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e716843af4f95a658765458884772698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3168a2868e829f430f2780311c440699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca9236a9fd4431dd8b7e5c3be9ec4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae9757fd13fe20b297ed3f5409d38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843595b70001cbda0223d7bf2cd353702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72876eb431d4e6b99c2e1859f768bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7ae5db5b5fe148c94f48983cddde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f92dbf9d9d037d07c084ab4a1ba5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dc38402b6d93b62d60c2c32e1528b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0444981ec7a9c9c6b54664bae2f7f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3845860f7ab6839f050b473db21c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81523541d611d033f5304570c62ab10c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ed2cec5d9b7a099c7a3fa5ae37cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f7129252142bdd57d54c20329d835711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f4e7d4b22e589be1fa438d967d255712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c32e85098f93b219c08ccfbf9829713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445928ceb8078e5a01244b46c8ac88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586089d8dd6020712a9c0b62e0e18cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b08b9ce3c6f5a2a3398ab37b408be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96424d900c61eace701570e0dbc00489717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4af00ef02bd8766cce6769d5e21e53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd06f6d7fa952276751e874f209f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8185894cc169d2868b206f4dba55d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebae8606c553a0858823ccb809ec9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcfb5f74a1cf6dc96b979f744c2ee3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d300c3a1a07c33e7875cac8b01c02723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f6d8c929e92c66ad613fac26a948c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28263fb26765863e05e194cfa8ad0faa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1efb8d01cbff654da06ee4a0742ba2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5983ec1763c43fb0e38d7893599d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1808108dfadb65a5d7530b698eb68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77057830b6501355d696d3731d207c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f67ecbb518fe2f41e79a8369096e16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b6cedd489cb0a458a2dd7a9ed60e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0736dd6728ff9437fd177154de69f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aa07d8eecaa16b5a67d43d789bffa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600fa5bdb4eb4a4ac0acba4d49b8db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ac7a41e5ea6c00d8612ac0ef5509d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673cf1a9552d0e71489bf8874d1073f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee69f9d4db7db0a1ca867218542f3ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646201e5ac1c799ce9877727e9388e6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf82cdfed5eb2668681b3d125b634b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed40070fea27f5537c0eb87a768731740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5bf32ccdc9c17b6776c63fb6aeb1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c0dd07e357fec00b8149ef50c2ad5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5198efc012444f2245140f40af19cc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12fcb6f479b84a00cf53409dc63961744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff70d08f25920c83c8b0301dc3c24d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d169afa9aae7d0bda4e8164834866f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2123cfe288088e6fb77136649e3326747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ebf598cc87dc04c27d45a3e423c25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4186c615de0182d3729b5ac33c75b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2093cb757072ec4300f1fe7775af4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e293564fb4c3ebb85361cb7feb4f1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35142f1e63e1ce66b847eda617b95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322b02719a1e89826671a8da8e15c1753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf93eba671bf7f5f1b31daaae5a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef8853e847b2eb57b9a764e1b464c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56db8a3bdda427959b9714b166f8dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c69082d23bf478d8d85d3796b6bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e33fd140524b1d35fb5e39cb03a4805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fc7127506bfd1318ac217f0a655556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebcbb7b39e66aae9eea1e46361601b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e222e2858d3b26d9e6498fc7b7f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5744b2d0ff48f705ce2e3224e2e599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad73b07e61eb6fe67b77164278f3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7772f38fb5d1a1451ac110ee23eaf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060fd0f77d9efa9ae2abe1c22f2f7fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48c8e4118ef24d103ef2f703b5f6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a529eb11ea5fae8003bf036a9b2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b37ee6079d543f06678a0ee5ab857b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f286be265e1f384e9caed22f968171e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d74ac80bbb31a7c2e972ca68375d5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7b6b79264f7ae235e07dcd99446e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be925b0cdf8bcd87023f00b67ec0d8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2099aef3a530ea226d1178e911f5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d9a8dbcbf2a0884a75d87ead548021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101fc113fb85ad17c4a3de366fb076322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9a4919e9a68f1516b5aedab4ac7c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ed71e62158047fce949e539fad7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df3ff095abd2dba04b013ec274a2d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895838f8eb8c351aef6154f203400ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79702c9cb46e96b56b947970a98add27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead9ac85ff41c9ab179e6bf2b46723928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449c7b5164d87f300b4366bd263f9b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75e23800094d91962e68f325143bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5553cff46e8a134cac302a2601740131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0755a717cda2e7b6aeacef654e84a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cedfa8d33fc2ca72d0a0e95a4e0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d5c8261947c7973e107d8e92d9bfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ff641b3e9b2f6da245c72fe47bb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177f2df0c163ea52a15a8f6070b69c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca41141f4463d451f9a141fbcb948937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee514f82ff2a682013eaec9336decdb338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf746fb2917a7c1e78b1262a5435d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939996387e8e8d5e0c9d58df2b9c6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6db0ce862a661bda5a58fe452d30b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129d23808bc28fbdf4f31ac54482b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288568d685614e42b37524128eb45d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741396bd98ab9178861df9178800383444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2bf1c8c84547005426171fbcaf1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f11c97681e7c1794dd01765a1b03146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55055eaad227368584bb75b83ef15e5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a039bd47d8fb7001ff7c0b3b82f8b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a31d361c288f19410cef2e73d120949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f6f3bb6ce5533512a643c74aff1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d5cacb90eb4176d8da0bb27d294651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b07970b85b4cfe01ecd022bbad37b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7679fa039ba4a91bdc58de600e177553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf82f3fba3e562a1acf57aad57d775d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077757555df10ae360c7864ee54232e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e864ab6eebca440509d23d3c6fe4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e911ab35a058edc000e395f5eeb1fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca08a3e013cd3a296db55138223fbd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214cf24dee7ea15626d99f20125dc4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09c3ef17a7047efc044c27a5b67e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66c12fa77785f182a9e866baee2f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb999e1a0de85cba5bb7e3ca7d6a981462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f397f097ffc9f5e6f6dad0532a1ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e23123aa4150a788ace2e3b8b6f0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69288a86b8991263bfd6d246629ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4015411aa667452b9a10a09e05dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f29f9199067804d3e5210253f254d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858f3fbb46ec0b499b9e157fd111d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be018a1c5dfcba91df9e5368f66d7f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182671d513a5c6735d525838acfe2f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18343c24493a051753ca4c49e9123f9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f46c53dfcf30084687ca04f0fd91e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725266f9d93fc6fba9ffd5ccc9f86e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070e987d29e037a81b3ff058ce82c8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5109c82d19f59f2afee467f44787875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4528ed93f4b2071b701e15e27f95076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e43b2476df9b7a9551d80c167d1de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3514247f62d9562472bc992ed86d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e273d2790bdb231a0d20216f5c1e1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab854cd4919c58944307cd761f10180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f928a1547729b6dc4a04c6b41cd0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c24289531aa4e305cf0763c37692582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae97f4762db31caa5758b47cc3a9b5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f570c2aade4fba903bfe8d52a66f58584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadabe19473d3a355c0193fd34f4116a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5de59d188173b871816879f60db0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82fb1b3c22f047aea442ba72e046a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47458a59493213275d1f00ceb5fe8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790289669ff0c866e0c3a9149d49b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e0e03df9eafdf002303e96e7e5b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8facc936216f814360c4b6968391591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec61f931da930094aff8f2a0f7630d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00f85caa5fb477686e3bbd6544965093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c46a27b2fc1fbdb71b43737fd8aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d62e7065712a3bbecea97d26239095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc23b07e85710f7c48061df61c997aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7751c2c64f97392376fe174d8e84497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbc176137bf22ff3715d47a1b7e1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa2a6b665b4c279b63e4defe2f35e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6c12d4156a297671f705ef8814e5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be990babe2dc26b6cdead16b53a61e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476826aa326924cea174cc701c9ab3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee3ed6f38294de8c95d83a75ee70bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d44aebf5f0c8ac9c767280252da37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535fada4cc3588785a43c24e0a17e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f69d52fdcd91f1c3437dd6e700151106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be488f5ccb447b5001386a579a7c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a3b84ab3a3960b98c4f3194f7cb9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c22c002011900721d20a6ba9d302c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9edfc5cb008d419b9e1745c9a776b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0574ede8371e47b4f8d5e62189202111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267cea971f6ae1aae7edd161229419d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a67ae1cf232204d9feb4da5f5ee5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fb66bccfd0b50d4688a290a5fe564114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01bc22bbbb2957719e210de1fc0faa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5812659a563ccb8d6738d394663a21e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c18350d4123a596468757dae37746117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6169dceac86fd8af0713ccca80eca2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e550810f910d2ca4d00264d7bfe173119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cafa6895dfcf1b4a020381458872a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc063e37a88abe58c3e247465a43069e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262c3c9623346ce6144de2f5a014ac9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183d6cd2af67b31582c6c076be57db4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30427351cc41dd88e8530e5a654901124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6572f357064509f83a834d87f1a06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5601ccad3c5d409affbb1253f9688126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12075e266d67931c3a9a9ff131ea56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3e49a8d94fb350361fa7c22d7220128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13382dca5e439c1231aaba19e9bde2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ecb087ff1c91aaa743677303bd9ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e62124ad3571b20f23d63abfeacbe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36873f1b9799cf0dd3f96f0c90596ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e2cb0ddc78673af991c0688d6406c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18947bb422cafe16ea91a4c6ca85cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093371e264e72ac0e1c295df1fda3b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8e83f64d7d654749df826a1389d19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747a0bc7760e190ab14afebc42fad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975d1dcaf814a590ce393b06ff7678138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c52ffda5f6a08a0fcc26571e39942139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ae094e1129a5621217f95d5f5f87a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affbf0664748a87a018db78d521bf6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abfefe4af20aaf9e844483fde2be77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ebb7ef6e8bfe4d5c995c219607bda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44b2b035aa6269c494bfd5a5e40225144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab36da93ffc6cafd082d4b61cda3efd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e61f99135df84effe4aae52f06e89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f61bb0d868e5f9069021cae21fd428147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd18c019d3d8aa96f7b913f08d7366148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdedc0c28878f2f6d0a00bd68ff80e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb94144b20581d639aede0d1df184a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738899a6cdca5a87aac2d421cacfd8e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1537b0b5e3028d1c28eb55a1b12a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f6ae37a2f1b91c180fa13fa605709153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab29bf16aff61539542908b867fe5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24129f4c78cb33e8d31333d9d8ce9278155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cdf46534d395c919d7d0ccfd09e44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef58a188e63c9e73b75230821937b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770ff11b06f189944d9b7da6f973c09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6055f2d400020c4c7cbdd61dfd182159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4fbb38864daf680c169c608bfa562160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141592a5cbffccb2b6084ab60b5c346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9533c61a791546b2cda33813f3faa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a4f84bff6e9a13b00fb7b928c696163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62940dca3f52edce5216b31210a2d9d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec37e373d20df1593215a0f9c4063f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19634786e2e3bf50b9208656910b40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e1c05476092f9055006daa0238a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf7560c7fdff81a5582863a0889f8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa12523e5d599daf6b9ddde3f04299e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d543d2a29c958a66cc628e3d4953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b0e1fbe4444c2cd97822d86947db3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b200d68a22dec96b64c15eb09dfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747af032afafb943c0eadfe8fd8b6bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27cd35157a835b52d48de13c9d861174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd3963f8ff27dccb8584b03e76c291175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490e6ed10a3293a9562f7ec580a24b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fad4e1090ae91b720e7998e8fb5e55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43edd52c05879bd9b8ec790ebafc972178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566c7f7f7b3c77b6081806c69a01558179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baefb66a68045df3024db3217f22c6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b94d465a097020c09dd2510fbe8a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d004a576923b448ca62fb2f34c40472182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e997f56ba071aefd01697bb68e8786183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be55e2768d5e845b2aa77e253d8b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5730c1e2c4cabcd68aaeafa9309af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe143379c9bc6344e29284104d690a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e76fec21264cc5c7a5cc15a7ed356187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2744b539fb9e599e476f37cf2e8e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c975a77a49161d638166165535c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dabba73c645f1c3f56a37ae45b4be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1fa67fc769d1c23c545d7ceb5a0e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffbff72de9facc8b1e6a62f2b667ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbee6233d4ba6a5ee367a25a35f1ae2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dec0dec8fe97231ec9a7b4d0c5390194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0a9955b8aad518a99404d38126d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ad2f92a2ca0cad1f49821795d7be2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6a34aa2427cb9da1155d770761dcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084d5fa1939e90f32f1dbda10a2d4c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15dbb7f59c7aeeec4556c62fff0a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad5dbf120a53a2bd150117f98894e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc7dc31ec82c848d3ffee8a274ddf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff83111b2857435be0dfb50e747cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91551971879cb9a3526f3e7b5297df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f12921f3293b8054dafe0a95f428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f0724d3f98254fc004cb6bcdf17c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f484d115922eedc8894893187b002206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf33d195bbf1a83827a7be3003c721207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce8981ff3284b312d8b3b73d58649208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6af0d9ace0b16de1bd03739bfc7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283fd8d378bcbca0c955f4e2cad1c4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196818c271c853a4536b139c135191bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54ef56968ae85c229c65f297f40c34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f098929ce267a6ceb9b18ca775bbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf386576c5f8187eff3ba6c0783c0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6a03c5c1474413d56abbd80c893e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750eebfe2d06764bacd3cadc2fc6140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49875e4fa5da437db2b2821c6d53a1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331e046222f53f7f3a4282495bfa60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc81aa17daebc6d219613cb0d2b69c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e07f1a8fab75dc1ce52c468a00462220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd25b1e635346614367fd6a525b6a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5acd0698c9444b9526812b44e80942222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20872e9de937c6533e09d7e92efe0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290333e99ba09a5464dd91e21976083224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f837889f4a4c10b598e88863a5d772225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b02dd1ab0c6122bef62f161a9188f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8defeee2b5422e841779e1c39524e88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683db5e6c84bb44459586de6662f7c47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5730024797d1e72e75e3649b0909a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828c709156631c2bfe5d70a63ea14b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e2ffe0c5e56d9e493a00ee345f88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee369b82046f78d7a9885a103b095e8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ecf0ef3fc46e0b10983b0a3b1a85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b3ffa4ccf47de7a9272ed92a92c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ebb81c83f333ec6321619d87da353235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01804667576c2d3a5ce95ad3a62c48d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea764066b14bf2b764bfad24aa3c7b05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c71b2c3c1b1dc198b8678bcd46ff4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6a5137cbebd7d3674bbd116aba9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599fba67595887f334ba30cbfffe2e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3f83d8f8dd2e58074ea6a97a3884241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3cfa211c07fcc2d7c6a84eaf8fbf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115ae92d7f861a173ed8bb7d596915243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae676e760edec2a5d2acc2072d17db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf8243cf817d2bf48aba667482144245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f51d4810d0650927c693856c4c7ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1baa608dc979ad6db1fd320101dfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dcb5a9997f3c5179bb28f1c53b593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d3fa30032152ba28e92499e306492249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5eaf99e0be281cb569d952b56a1d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915483fb0e09176848fd402e7016c31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e600be08fe19112c709baef1699369252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d43a539df1f6a91815b73dc3136e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948b2d9e451f98a49787e1bc6e8182254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0788d176a69ce89742400a8ec2001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7515443e74aa4bd1b7712ac65050fb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49134aeedbcb9b2263bd3131400de0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa884601fc03ca062fa8986204ab0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97beb5049408a8f294132b502f13b2a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a05032b13862485fe68ed204d52bd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9b62329ce4ef66a21503071ae0b90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fefe69237b84bfbc3c75bf7b5dcd5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a7b58404099b6298f3b50a1955ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93db3706502a779833f11ef6bb33ebe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c3f3591aef4b1626d1ba656168fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956557d6a4fbac042b62a83b92796a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c756bfa8d905408e7d0392c0881d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627ccec99036fb344e579b6517e1f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec5151154208c88d362d24c860882269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ebedb9c0d25efaef8204dfc3936e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbd0cbef628d4ad9490cc94af2ce75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b520275bbc2b987c6be9d2c983b41a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec03afa02a0ebad72a70cf84b47343273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a997a2341c68872e2f1b1be8bb6b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b775eaf4ab8c84e688edf6ef75dfb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41cbb19f37d2c7bc3fa60aeee0ff81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602b6926bed571b993569f84501c0b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdfff181f7d783a8c99a987a409241278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f81f324d19a43af5982cd8161488b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590eb5ea2c6cb406554018b9afb2822280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2846b5c2a4e67ea8774ac39b2bc39a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e01f65d4afef3b7ee349f9081a07d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad37143a7e49f869b9e04aa41bbcf30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9aebe8cc2f5c4acaa13d7198a7710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc753a00dc0756add0ac020878415dbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7487fff72f5f4fadfae8f4f0311a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20225d563cc15e27fe90a73d76ef630287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dacc0bb89145c86998bab22b1dfb9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ac4b0f0df0119f164c11e17a3dcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9ecbe1fcb6410ff0caee21421342290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0306a823cb38a4a2a1b71d33096e2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b2c530fc54284ce3aefefae7d84b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96170c984edf07d923b00b8c9b31bc02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093f4c1e437f1303b9b105e66cf3b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb6d7d2ba935310d2c2c46ecce6f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071fc4ebdd412e9acb13a4286421a1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba112d54a9a2d1742ccea123c00e2002297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02b464842a87a17c124739c190af86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a946e56e2f615be3355848d56eca8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0404f5c4e44d7c772be43027927e87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4456758dbc123ed41c22b84c2ce78fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c7e19ec9382a4ab536a387d89ab3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41232aa3b738e5e6eb52be1c15b293cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d9021442db69d67e1f7fc9f7cd920304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa49dafde69bcca5ab439b080afeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a951ddf9ad7e4c67abd6aa8dc88400306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3830d8eb58a02227632efae1253009307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159cfd8c45a33020cb92baf92b4f274308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f98437d21a043c1296f61c5c4436309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c51fb81e8d63dbd60d61543b2e16c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb622a43cf16ab9284e57a7282057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53023d0d5611d12c189cd9dd8aadd8ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf30f0fe517aa3967fdf0e997b7d98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae7f66f0c37c8f61f6e43cadd9a176314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edefd5d6cc4a49530ecc20394fa8a3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bcfc86fbf117f24955cadff43ca9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748b3f2fd2d7f226ce2d2b31c8ee4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38041cf77f0bd7392152fe4c8589c56b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25effa3622aa7bcbfcb0920195b18d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41018f645bd27a6b2f1f59047023d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eac5e5664b3ac2d37b20fddf7dd2f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9c4d9ff8c6a8bd7ce9b155591fba2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eec8ced1365c0136cc58fe1bdd5bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfecb7aecfaa3bf1593b3426e48e240324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c57b48d6dedd4a47f09a0c397620325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed11de0be9c4c4b28565cd9d01043d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429f130f88b1b7a5d8514aafc58f67f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef44a413ac9d7fa638652cc42b2fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8f903fcc299caf638a31213f58463329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f8663648b55a1a2f0600fedd9bf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5363565aaf2969a681992de718a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf44baf5b520c45b25da7b97b7e9711332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8964ea80a687d0ce5eb35b852adf3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740006b40830dcb073155745467c413334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9d3e90e164c315d93af3eba7390bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01671206fdbd26a84caef893f47485f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d43d149cef44187ded4432520f26e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54423b30834e38f120020a88419f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e5141680b5ba676d010f3e61e42c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d861c5663a1a9376aba665580d6dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731492ddff9497b630d28fd6aea2803341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b81355aa1b2a96315db916297b3df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c8c506d01eddbf7bc6cd0937d2a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a686773ed2c3b4c93d8450b3ff8d907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f8293ecbd2a65e0b496f441145ae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac29824d89f9680f6c4ea250d4d44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb8dc5df8f8df6ca96390ad490734f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3354d003af66d35594d1fd00fb703348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c92a4b9e4dbe76065b880a66f5227349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab0d9eedb147fd400f695ca463631350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a0d21f4313944c087223561b3949d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8dcf2b6f847249b8cc9d21ecd3ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ec8bf84f8313740e537c6e181d42353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f23f4643eb793c6fc4d94a2e5d4433354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d013d379e2fbc47ff451fa377e9fc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc379d4a80ef91c3fc75fa3570bfdf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0e4e9bdfe860e3fefc56a6bdf214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58525224408e97b1b4dc88da62549ca5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9c026c8d027b6802f95f14ff6cb1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03565fe8ade787b9e8d42af1bc5fa3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc9922a333b53835895164096f7b8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e683d2298448c01db43a71d26bca0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ea685359c85591f4aac09a016bf94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371a98c18ef00846a7bf5e276cc5b2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60695fd3a5921b29cd9cb932d442422365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23386d953e5619c2b57ffde6380a90c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbfb977c7b698ae366d30385d9fdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f7fce71511927b65b488e9875ec7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55dff4074c6d1806139abd66f46adf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbc41acc2bd09c406275a5162f8aa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f58685391daa2e004ca638aa0d49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fccd76925a76d493a0f835a1a86c5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888ba8f74a7018f23c3b8fd03b5da1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ce29706044b3a1c441a2cd74bfa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841baca7dafe6ace0e9bbdfd973fb2f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f17a8fba80de14523c32737e4b94e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b756d85f2c5a630136c68a509019e59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d013c42ff030e461796827bd87bc3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d221f51202374212ea86b5a68e380379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8690f927561965d184584acdcc25b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3baf61210c42de98d2fadb3b3c38e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d40fc1db4cf30205d76452122ce464382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28952873394b9ba7b8de9a250fce3de4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6960ed4e606c00c3a7d334d532ded6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd44d6cd4c53353a43fbb652f1f1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc68f9fb755bae6786e71468505bf95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f67f38dcb91da0abdef3d68ee0fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f028e010700019b8b9323ed5c94bf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f32726d86e871ce05a7f000afdb9c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f62ba21eb71baeb27752c81044342d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5dd23b5e77ec4ea130fc0e06038f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f57517c372cdbc2cb60a0c1ea6cada392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252c45e50e47eab28b4501a679f8bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04be701f7485e69ddd8408ed9de830394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9b7b58c2b61b259a3881ef437541d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04283ce1896c0c2aa6f3e88400e1174a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ea4ae3db874a97f870acfd435fde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c796a0085368a21c4ff71fdde154e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849133ed68c5b00a8e85a4f7d851119399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3802b68a2f8544ec47ebae76f8557400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cc76d79db826bfbdd31e8f5ca0bb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478024569c64d9ea84178d7c47935ccb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85686d8d81914d6816a928bf0b99c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464acef62e7dcb6653187b04bab94ca5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db3287b68a6eeec2b0328ad77b7c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec985ccb642f1041a2856d72c0f2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f468f2d0770f989585ca74a733403407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d9fa848843ea21fb6db7bb7ea55f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648846c470711c47531b304454976db7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa7c40e179a25c872c6dd194c26c22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e275d104c738fe50f2d6a0c1ae38b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee4434d255fa276a907f850a4c5678412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6122c5ba62f4866171c7f75d6e57c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521317029ce3453d34547f4b57699d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35e714486db2b78786cb9dfc5d5b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef8ce72410f80c0442912e829438b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee01e5528b1411f1bcdaa0bc6837a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd4be7fc78e2b79ecd5bd704fda87e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462d74a9c3f01198596bad07d8da6b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db320ecc712fce694808212477211483420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2dbd3f8cee84fe6227d503e8f5985421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc8f3bc4006cba9d6e6a44f23baabe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b4fb039b5f389ad75e57e5cf06533423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c9220170431c8b05641e30cf43fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55e99763fbbda48dd3b33df82b232425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d05b37f7f92543ee4d3557dbb95f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f6eed39764c8b06b5f28a77de377427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268fcbd2f1bc3a6991e280a769a1307428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667e30e1887bf0d5c4307adf84d3bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158ce67a7533a3c1476798c5cd2788430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dffae3543f2cbafd6e2ab05400eff4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb2c7b23f43000c74b3b5b742e260c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f42008fcfe45c062f8ca1b9430eb84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573e609b06f83aefd45f9e63c629b63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf647372bab3693c8b2bb7e6c4300db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc2205ebffd0376296c9e65ce37e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be86940d92bfa7ec2e678f9cbd6ddf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6203a3059d01cd17e49a66a74cf1cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2c094b3c7ffd047304179bd5d543439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a59f2cf303a8dc92cdf0a4049089440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429c65293f145660db863f2870205c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c03822a2afb22dce15063cb8441ea8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0405971d9b94c790e846d06ced20b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676821c1ccc1d1de7c4e0dc0e4c77b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b1245e6230eef8a73f5e711e7e565445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5206fc3b0b755f935641902f4eaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c0c9e0827baf162d49b3ab2340889447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ba382a1a62f2ade3cb2a41f8512fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf953fd1982cac0bb3a174e18f6f5af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffad538e7706a7a3cd68f8ac47a332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969efdd65b9652ea0ba6d3f85dfd148e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a38964a62f00ee259128969c91444452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9081b914ca9a16438cdb177851c47fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683f047e9b3a4fcb415ea224f75c6f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68023986afcecde56c47d7730986658b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd1ebd552b97ec883b0a717ae1ade456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a973e155980bf783e58d3d8f67d51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ca3ce42e5eb2dc8f63c850cb78e4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b100d1f072bcf4cbc0dc6768d31fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356408ed6c7e6bcd0365d0ac70730f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4605d9ee773dcea09292e84d5f9457461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9358bd08bc735b3ae4f1ffb879d690a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992111fe3702516ed21eeb83826f3ffd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b64e81b53829cdae44bd0f7f23e82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a029db8cbc44db0e2da5b781193433465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee5c8c9c374f34855c1b03c9a7377a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12febbf3f6ee971359c32c23416b8bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574aaa1bc574583c96c7eab6ab15a46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da099a3a1ffd4748d3bbf040634532b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c3cf374cfb0608e1e1af8c87dc3b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10143e4eda1375bde9c40c2ff353abf0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb3fc497e61daf198dc83736fd35e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdc2ac2de74019b405734bfbc51af0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e032aa104c7164070ee6431dc16a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f70a9331bbde3ebbfbc2ff1a31afb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71e7975620373de6a815a745777f41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8418692a4665df73946ea52472aaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe59af80c2af6b8515ed347860c36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3947d8210a8071b3b69d48e2200835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11151ae2d238bd448cf70310079388480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb0c26da8da227e764cd7837c2a38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcc2cce94bc7fbc5e9c983ccf2c6f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc10eba8a93d5a5303fd03627d98321483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1c503eaa68c642c500a174eb0d369484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6c958b5f278f96b8382c18a6f8dba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c6cc23df5ee55d8689375f4705fc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d9c6058ce41723ae752b42271718487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9ab7588efc2870c07f01bd9ed2302488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c375e22a2d31b2df1d44e7453c4d41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fdc8574cf1828cdbbbaa0c28ca485490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8dd8e490d258906400182dbc320bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3900e32d27d28b86e4842e1ca7333492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc212ac7be8cf76c1b526795dde21c15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51344a323374778e7ab3080febd78c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8a66d464fdf9e69f49d00129c0d33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ed0addcb522c61acf9aa7bdf396f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be8c90c94295ce09193402e531a83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be0e91e1ba8db40a652252a1b40ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beae2a626aeac761b2c4f151021020499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76300b73dd022c720e2d7ff26973090a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4325082c4362970042c28025e2630501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391d4890de7337ed9b7204352cfaad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d57e80eca53f1d62cefab9d86e7db6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f66fdaac13538a4a4fd7cf0bb8e57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42733eb0c0d736a8e815ca4c54132d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb2004fc85cf82b5730971414be46f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366d96202aed4f4dcc88de2f5ca4ab0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec36ea644d2ccc6fd60002272d366a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3be1495393afcf76c9a5d75bf364509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087f0f0e9bcac03586efa41c742b460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9bc8abcecfe1f9736065b966341c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ad0bb2a0e3939621c28b4a8e0b8ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4644f3ddd9bb9e0c9c6e7cb9bd95eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f94eb91169570b5ae74975701320b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261055c6c00686d6acd4d87c7af1d516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055073d283f11f43f6443c65c441897516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0165aa369e83e20f0c1044123b164517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f40087bcd34fc9e47bd66b6f223a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc026c8562c674ea976ca71419cb1f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5390f04227150a8a657ff6fa948096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccca4cbe2dc9b7358adf42f69304e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd659405b4a553e2ed3a03b71859daa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db451a8c8204ae4028d1ca3d9e6c08fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d75407817f3733944da4d1b278c33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87758fb8335b2547d4625a7f9a46ff9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59308d71c2cabc8199ae505baed11b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc077d660650708ddaff2b137eb026b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e53285cf92c6ad68b197d69b9e18f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e525b41f8c8a42bb4401e47af6995529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e15982491cef557e0d9d36bc2411de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4f29a8d91ab30075d450b6ae3b72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ec91cec893cdeb0c25e75596569a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ff9075650b7d4b4ca7eb68b959a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a8594053cf38c71c67859e70c9e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0e686881363622d11a053e47e477535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579c8ec1da3d24613c24b203789fb82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8954b61f6f9c68992f9e2365b97b36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9a1cca4f714e1046c2be61890de84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4ff51de5755d5e95375a83f11ccb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f756fc85876a354a482a7480188018b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be41e1d5a95d756073582b9b1dedf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39fdf88dfc475b640afecaff3bcf9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc9fd0aa22dd7cb8ac9f859f045ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e43166666e7e2b93d4e5a889542d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d6ebe21267ade0de5be98a628537b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed8cff592982702c0e2c8ea25d6b8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956fa8c32eec7f63ebacea6bfcf0219547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2f8402dc3ab674be1e958b617cde8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596283c99e68727bb15d9965ab4173549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808b138c66824b0117a227a7cdc9af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e6286aa9db278642adf30eb5b2345551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e848880135812931f9e35e10c1769b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76c592a372b363c3614e0d7bfbe181553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234e16fc691757624e1876b5bfeb00d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bde00a551654c9f1c18a8df00cdd2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347bad5a60a64e0b47df5a9c5273234556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fa8bb7aef3b8b217e6ae01b562776557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67717f093716711c34e9002bdb63b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf93cdc5898fedf52493e8524f6b88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247de861b42bbdf1c6cf9d72375dcab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84900d67aaafe05e73605ae55ef36da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f689c067981614d06e9e1110f81ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdd3f99787c8bdfeb6f6a1c5f6d4de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91991d065046ab615ebb27af8382a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6269cfb54cfe38bdbd45ab87e5cea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc571a9ce0c022df56cab3480840da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6603c1fab3778660206e7bd3389aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573d8f17ae2f4eee9b691883fc1b2b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16238bb1392e65a734b57445368cd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff837be7d8609001742a8c011224af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44504ecd765d6f7bf651ddec204d709571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5eb8a3f9c914473ed3779a54f528a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5570315a646050f94652408bc8b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa65d8fdd98ad9d163d4f11bb34e6da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c78b115ff2919c4cfd42a2f4f3a4aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3d7cd44eceddd82683d91283614b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b3255271f25c8962ca1facea331f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55bca4c6a2761e008e237bcbc21f87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7891194696167afa2950ec1330d9ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c675bc1937aa355fc13396d05d7d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065dfb5803ac8ba577bd3e1589ac1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77bd7d0c0a9790c64925d084547dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abdc3bedc8d5c0d9f5b6a2f89de893583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706219ac95fe354a49466dee0837140584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588cc001cf21b84548d6c4516383a41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca8fd10643a16bd5527856efd99f4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbe7e18e323314a07cd87deaa7dcaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80cae771d3865425412f470dcd24c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918d4a333d3120489083f659df23f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd71415faebe27c7433a1d9447ebb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace622020df6ff42c7ce5d314e8df21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cbc8046f68eac3aa2abfe1167b51e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f81b473e5c58f0a559384eae6215e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1000e8584c98a8be1504d55c724890594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9aa28f6f73dc52082af3619829561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c6beaae34950366c491e8276863b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c55dbd4d857c0bb11e1ceb12d083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c9e09ba9a56c9bf20262685d7ca5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeadc797822bccd478f158c1a6d66a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4477d2e7437b148aeaef95673d23e75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd660d342f98ef8d062fd3d5c026a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de998f42b3ff26c33a9971de9d5d1d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637e462c4ad9cde140239bf703c54e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2137df5e5636f9be8967ea8cd6da30b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b8b37411092d7f84ecdf4edf626e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085bcb41bcbe05816df8b59bc3bb00e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062e75a7a0ed18e79fb61d89c2568d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e060afebea4e4aaa739e92b154be50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae56ea5cff5ce90582545ee29454bd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f8d6507c6f1dfb1b17bcfac554d2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802674c8ced77fe4f8e213009ac977611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bc09ab1a37480f77a8024e03e1f12612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd53d428b22d8c628046d1f28478350613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a3610357eb194055bf8770075e56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7492e676e7e84b93ed0f11574c2fdc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7a92215d3f0734c265828ff5dd70d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d767fe8532fa829402c66cbbb1df9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91712d0261e4a4cb00dce5fdb7897ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b1c00ae7ea3e67d1ef6fac22fa11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550ee6eda44f3efebbd736dfef722b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0748ca142ec1dab3be63965015cee0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7ddcef35b4b1463991ee4cfaf1eb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b6f0fc323df897a949c44cb9d7db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2b0ad0e7b1994426f57a6da175a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944042a592724692c9ab423a046a72c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98049a92756ecd9bff9864ac40b44eee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c27c0e4c120852e6ea2b0b7b6db77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378d974cd825be12b876fc4e14dc96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bbbdd6234751ad3d6e8e12ea25b20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ccbb3e4a3c4b62fb7da4b7fd8e734630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9e8c05b53dd0c0def9125c9bd2cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a93ce82ca0e010cd63064d5e25a71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49939b35ba52b18e8a70a0094086b58a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ae0ff411fdbe15129d04221e73a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f84161f03e40f5c15d02f012ed1561635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0a410da9ce38e6d1e6a7561653613636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7e7223f7bc012c950c2f376da7eec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dfd2f5a360ad93c41334e7605960638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc64fa5cc4719c5e0461de7b4be58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4ab8c5dd50809770a4d92f05e6052640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff0508b88d30277611b97729c95ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32667196c12e82dea7cd88e2e2cb09ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd3db1c9475748ab29fbc6abe2ac6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7678f46d50d7b5e83a8192e5f65a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a21aba70c3d503313c7401b87ac7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ed408c995f840fecadb7b6bac9617646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba9580f166da1e48d9ef437f642d86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53d180d02dcf2376d36385b9f17367648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb846a0907a9d5c7d2940d6cd1c15b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d73fc2f3754f5f24f0f488fabcd077650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2fb445f26e5b8ba17625bbe084531651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2f49a2e2ca02f7fd48976f30c49ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59871dcbefd2b46ef4652ddb71a91e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceef09fecc91338fd0290bbdaebbca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07acc63c9525dedee642e179f4a5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20f404ad7fa9bcb84e4f29b4e121d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f2ee4e811a8d777a1d81d84be3a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b7a19856038aa6a7d2ec5e299273658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28140308dd97f868c1f5f555a733eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1202f2c628183614754f2ace906300660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9403d4c54a478afb1a73451d8c3750661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194abddf51609d3a5ae79f607f6cb3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba261d1e1bcb01cc2930693ffc3526663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6986bb5ef701394f910ae0732dc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dd9a69f919089968312c9b757c16d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41163a3f8c551cc0257c285e919f27fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb14e7a238635517110b1e5dcbc9e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382091f22c3fd049f6863d6da63c34c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0b478fbd287ab6fc23e3b713f9785669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d46c4881d58a28bf4fcd07f2217473670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f068e74543040eb3c0de068d6446da5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b36cddb75348e2f037f9988b8798672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733754fbd491d371c655624db53535b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af14443e61c82c288b05f1ee60fc5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1c709d5bfb77683351037c6654836675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ddde0d250448706c04f430d156822676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1662fb0e24a8615b7b9a2e0058e2ab4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb5c4e1b51945aac8efb199abea12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e594617888dda87664b39416da39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc96a20ea2c6dbbb61dddf30bcb34c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292c2447b2c5abb2bb79698b5c13666681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fe15d18aff97f218570ad5ebe850c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2172040259b92cc072b60849cf1091683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfbf583729d1fa9c59c2bec9798450684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243bc12c404220897a6f89161f4147a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828df4178958e82a3e93162c3ac51ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4d97e278487e281f146af9b069ec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bbcfe4b1a8a27db4cc88447e4c4f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e035106c00af7adb7e1da08c3e6a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4c0e0322a267aaa172597183f3454690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b8f65e2f97a5ecdad47e8658c154691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d45971319b3ccc9a8ee05566d99b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45191813e9684272bcf1eaf8c83b3477693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24128a1450f6b926b7fbb756be0bf1fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb378d533b3e82bee9b9f2510dc8b6b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7be4976ae61b07e29fb25b5067020c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beecc70c599c2ae8c947bd441161b20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7df684731fc5dff9163b06f18304d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9405a50c2c1170cdebfe18046e1d442699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ac7d1fa008948f0ea29e6cdbc363c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc23930d0df16c16bb21a1302d1e132701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192c97408ee1a3086ae55f952491b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956e324daa1743278949b373fb455b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba23db4c8c93933708d113055f96b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5037facd3eb98b12373320c76495705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436359cc280bbc3114e4fc12ca66ab3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cbf734d626fee5512f4f27864b208707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6bccb43cbedfbe332fc4022c11fb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36ad08a265a1ff3342ec527eb0e0c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec99ad2c4cf28f266e2896f1820e723710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb1995f285da329c30df1774037b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09c19e06137f936eaed1e75fd8682712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443fcf84767e976b6ad887fc047d580713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ebcf92bdfa424bcc4529166c3d0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814722edb909be5be23e00787477d839715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d062fb8ee7d33321acfc32c09a7f8c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37717675f988c64ac3c1fde4fd3ce3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90b253b2098c9b833c2083a4bc3f82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599787d844213b79f8f53a8dd154bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73184153c8686f7adb38499d6c32530f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81f7e2c1c19156dcb8644e29900da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e507bb059dbf32486347eaf15bc35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67080814aa49f0258fa815dcc9cc20e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9511567e3fd042ca922a82e1b90600724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5d44e7edb6b1ee733971899b80ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90bd1e4355f677fb4c657c8edb6971726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4470a12ed3936e40bf9d6d3aec5dceb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f4685e8129a66aa502eae2468d789728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fc265028178307a2ff74e46435a78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb57b313e19b1fb9b162cc34575f800730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed581c75cd56146d1cc15d5eb1856afb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e14da916f433dd51d34c019542ef23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f8a83ea0d8a461448530356e88d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd26d31b8dd5da85abe7c0dc8a38c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b185ffa4d1b44fd949bb873462a5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cad3e7a7686d851612d7666435f07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf8929dbfa24f292f7ee09a54bae29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741968113562538fd9a134b53ae6dbe7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b06465fe4cb5d7de895b510adde887739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e8f66555c65ef3119be17d1a332d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df73ba194c6b4e52b02ac5dee5fee3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b8d423caf4499ef1e64c5cbeabfb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bcf9ac41b9dc7a09d44862f080bbd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2936d879b47a8f158c3e5a06a956f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d183904a18172ceaa8a7529e189baa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63f97940192b97c2a0e10b1cbb705746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66573d21a1f6f6d08c5ae6610e5cbb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7145f320833b19bba3caac606f9145748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b211f7e2936cf2af4196b763bbcf1a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e16a5d8e7c30fefa05c645255631c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764be990ea2801e57b44a2c59afc61a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816af96f8fce7f8faf878c3faec3c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd3843e03e3a0b2f4d177008febebe753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>