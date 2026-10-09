--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d58140ae78bcd7b30481858673cf461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e539207898edf2d6e1935e0f15eae7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025cdf6b4c189ee296111e35d400eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e9633d208386a800ab4a66fe82c514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135279e8b41866cdbdbeb7bce116cf655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db095ae312adc1029d260ebac178b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde96376705ba0112c02dd8a07df957d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d4fa47022150a44eccafd59cb2cec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8c446f1c40ba1cb119234f7a8248b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74ea667cf9d4bb4311dd81bc5dfb3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36b0c1ef598f745bbee009d640a4d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b6cb5272792e17f93c303af5941112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982e9bb9c52a8b62160e2a7d7ef6d8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732d200dbb46740b2474e6be5e40e4714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb234d9bf279667f05ffc02a21b5a08a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f4107c88ac06d5b8a5268fc4b19e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406861defd7597cd555a64ab676b786517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5983f467dbc1dbf2a30812c8025d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3db8ae46cb4d74040802873852002219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a986f68ef4cc52336531da8bf352e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a0884a6e871c399b9ff6ebe55a41921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4e88c39766722bcc192c40e1002822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f6f87d930a35588a73ab6d369d4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae74ee6abadbb7d0887c44663ee5a0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613ab1ec1fe1af389cc71e993bfe2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be058da343aac41fc607a4962eabc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc254f07a6edd06a569eb2a00c767b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168af04945435c5c7155235bcf3941c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2e01617ba310d3911bcce5bcb968729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172777003e27a0b2e28ecbeb2a53c7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3568c791a1fb7d32a59ef2389182c8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69d129f761fc13228ced9d3d4753a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24591b83ae9a280d1672853b444aca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d6b16e92cea879adfb22bdf40f6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d288965a0d002e93e8fc1e57a57d64635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2fd6fd66c220339defd0ea4abfb6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62d1f9566c24691e130290bb2675c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f932ade485d40be1f0309604135f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ca299f5c9cf10b2ec69a7593dd6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a14600f1b6779ac63f256bace4b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb2647a2135b862bc0970bafe617f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418202b5c835a377e0c564ff1b550a6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16a9a15a88d8b2fb6094f17bc335a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015f9cae5415af0dc8bc13651e0574d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2436215c617bb80daf61df340d65145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89457a3b753a27684b2667fb916f571746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdffe97979c0fdcaa250a9c50ae8b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d8454ebcfd68c0b6b4962aa19cae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12613714a1a58aeeb0b5f0c079fa7c2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b426cb65fd225285b8eb6526b3605950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735cf9f74bff333735b2037bf604cd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb6a97bb987b943fa2c3abc5e5e1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506ae4316a29d1373934c73d7e4bbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de0184f2f650fe20ab77779d9efb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85faf62918f411824c8e8acde6571655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb93d3da14bd3c6c4e11251bf45f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32677a5e92a80639c5431a8a93541b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ede9cda11aece7efe6ac80faff902d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f867e83bf2a9adeddb238db7096e54359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c7472ef2d09c1802a4baa4b7808660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7d1c5e6443f7f4d53245fcf6292f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a7480dbe32ff15adbfeaac8f257c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799963246b09be5b126ad911225b3c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3538e5981dd6cb23df517484e2a50c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46be9eaad5989fcae3b323446c3b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffa8dea2fccbe977031952c19c34f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5402e311b515a8135ecad4219fdb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9923831513b562e7b11cc358531cbb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f851a5d5cb38ff4ff67ee8e35c88869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea00c4c88d1ce1c3dd583eee1e354d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab661293b2d26d555524ca6d7ef30971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458703d94c3862ad518c2f993d33df6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf8d86529fcc1d7064954f5f5408d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3626d79c6ce1693d0fc72395991974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e031bcd0444626b67079de5316bc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec9902779080fd953881d7489274d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4ca00ec2b9da3c95b51bf07a6bb1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905992003ab16c61a8290bebc25c50278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43a72d30f8f232958a4b5fe15d2d5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929e06b5a80a3e8a0d3df46cecabba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89133ac93578b81e7ce1b61d5753c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602bff0cd0b1ce27107b5e80bd057582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9bf281cb366a6a22e63c0827e468b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ddb659be6e6d4c19b4bc2ede3cbdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab05b1cc92e2fbe5fdcf78b89182cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d841ecd64f31d79bea04d1b4c374f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09720a387526758d60e8496b0e8e66087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dd32bcc2261c630070ac2e1ad84d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68c074610577b0425cb5617452f4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e9ccd79e3d184c81d7d202ba5fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f576b446bff908d448b7718d5297a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4398a1a43a82d0a57da8600829259692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1f384fe385f8359cfbf0a1d163c4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068add0e3341a2ac4b8fdd202b17ef3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b1c9495e9ab45b162d0ef70a428b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add226beca95a8671188d05403e95796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cbbf007befa0b28be65bf8710c76c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fb6e2b968da8eed77fe225698b10e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4402d19f299b035fae445282bc11b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4442b66e0776a132d8fe4c22b8b54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477054824d6379149a17a6f1916efd31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7010273643ea2120363bdbf6dc1674102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3562c60415bfccf48006fee65b269ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b32db2f11e19d555557f8dd1a079f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70f0536df809e201bdf6ad5114c8e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73765fd5c866f7b0191638d692a9443106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8c4469c4140fdaba666f38b1c1025107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f912bd45cbef9b8bdf5d65cd46ffd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cebec43d2b9a874fed97a1c956f448109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c96855d67745eef6ff1fa89c0cae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38858bb606f59f1a019e95e63853b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79128aee5abada998bee2a0b2113766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ee9d8d3bc17f7d4ba8354247a484113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a9f20f9f9259c03d2d4cb720b362a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368fdf3c790dd7aabfc905e12c27fc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914b15b1f5dcd346350f6cc8d15546116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815892686a9cb18bca0a26cc40e1179f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a77fd668c53bad6ebf90c00c08490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe9297f91e37a7a01503ab9d6a2e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8c06d4c8e34f543cb21ce8db3a25a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847542e562189a96583dde758be496df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2575b7ca10ba44d03c93453f9df0c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b9523694a0df2b95fe347f443f6a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d5f070c089f46309c64524869a7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ac4f7923246409db8711e2aa87127125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6d63fe29f6f7a0a4002c5182f1b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fabbb35a41c988d5b6b4ac8d3be26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11160a821f86e2f6269a81baf0067c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d19ddcb1e8468f35b3e5d3a1c537129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc9a3bc78848d32f260df144990d08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df9a446c9b6961a833414a9763ddf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae55cfdcf0d928a0ec0f64fde1145b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50846373543e71be2f1b1bf6c05bb494133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724998a5ee54a8157e24db6fa737fc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aaf79b3c3ddb6220ca74d4c936bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a9bab49de76585f160f96d5ee467136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c2c8bd8a7377ab6c9a5f76a1dfd3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9ab64d9941474244f87780192896138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e13e4b5ebad661dac346b581a703139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbff53ee3eda7d789d52e5745cbdeca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdce255d373f602e41834fd753905f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71509a6de718bfc7fc271338b73a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1708a00526c56d0584d45a46dbc76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2bbebaba5614b7fb56df20cd4b9c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f08461d31c1cb372234c6298f6d62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136996609f7848490ed77e3f993c18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8176eee202121eda8477b3b2ee1951147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f760fd041c08e5d4d49e8456b612f7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30751f1f24ba17cdc8520ffc4e8162d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a288c0b1a71a7159fff263e4324c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e913490bab144f98d9aa1b1558d37ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb485f7b50a7cfff0e658b64cf4fb70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5d28e2cecc4c1d3776be649e286d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e8119979bbdc0545a9f1a60193789154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8a6115a7ef3415391d8a3f9f6c9ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e146290c9308cfee720de91d3701bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beb46a43f48da077dc4398c9420796157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e0f3d29d033079f9fa9d7446622b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f200e1e384e911ce8d6ba58fd4c49e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307860034526f1eeae027ac6a3a6e82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc87424340cfabd8b86de65f5e8564161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6418931400faab93bc4b4bd25fa07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22086c10f928497db7dec729c1d155163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e197dbf2ef84b61d895df11752dba6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4656d3d6b7b6a6772f8aa4c0e206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92fbfbb039d66f9f3a85b889108663166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb373816a27b3a210256affdf8e56e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1fd528ade089b612fcfe851c44ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24ae70be20cd52637562dee16d42e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d609a5299696afc25a563dd169be1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca520cb610abb5f48a85b68d147842e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39532411b9ca5fa706db206cf30466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773f85267322b5f433f5fc817350d61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82237d057b4f1dfbdba8645bfb173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6f6f5552740a5d865d9a68eaae13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de86e193ccb53ac040291a6e9b8ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd802435819caf1241953ac20a0a930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c3efb79e8c388e452d3904da5747178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91df6478d659e9a199c9324c0864cb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300575a68fdd71e8f268a0ba4c48b16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ad6b74955e203991a779a7f9ed38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5f1d680be9bf4f51d2e30de3971e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21193ec1fd60d3d96ef980e10e9ec3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867b7b666f07326600f30718bb6e05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169f97717e80010dadab7716dbb3fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347159478f4a309ea9e265a404bbd62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919c87944eb541f3245aea381e68f5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66514ece1294250b6a0964b461b30fed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e57ca7ed92fa79798d75f017a5f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f378da3e5a2c67910772f28fd7309f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0bca422d0feca868fdd41ab662de9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df54da0bc9a0a874fede215ad744fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fbe8ff3650990cdc1031084a25bc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5a90a65d0c8cab2e41d34f7140735194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52c192df8a5241fa86207ff114f2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5339b078e93689cdb4cfe7034501196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba2dd454a6d2c0a9983e429541a04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ffd9a7c53b026ad835692a9e8e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7de62c5d52b3001e7490a4eb3917d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7148a9fefd3cc363f6cd7ee8f4098d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639175d0bff302458a4bbf3ad99a35c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af982e95c6176872080b63ad480c3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326537276558506d6ca135516030606203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74f7f66165474d2af8e90adfc81e28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5813341550428919842d7acea12e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47061a4a3db2fc9638f021882529d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85493e60f3b0783e330436e81f992cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4c5ff08814a2864065092222acfd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b9d62e9e8086f06601e66bf06eaf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47203fe91240c12ada4484cbcf7c43b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb35895f18b227052574241b5b883b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508bdb2ba450811798e46727816520e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b83f62ec4269bb9959c1a4baf14e18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f30f883fc85b6f628fb37bd7fe046214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a653cdf94d018e1921b4edc12761a3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8cf56d410783b86812314c72668d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd837e5c2f000d375fc3feba7f29e2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a242dcb765fe95ff4ee9129915448f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01af210f7e13f163043b5e739d0016219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b1e0118dece51bbe0c533dd3dc536220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b528b02cddd5b02c176c623d5982a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad6f181dbdfc1f6c54d5b61a96796222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9d0947ec441d5b9a47538e051c61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b71116f44f2b1a70ec230b55c6c5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b669c81fee95d11a65d13698b8fcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d51108f639496b51185002416ab230226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecaad095b80cbc0443f81d05abcc0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6766a0ada9fe872448ef02acc43d263228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a929551b903566bf94e19559b7216229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c591c38eb16d89bd35e03f4c2969c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d0087ef0a862399ee4d0fe47f8e51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39069d6dc6afb9beb70d52ab7ebdd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3113f7b008431f47550d85e5751f155233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6eb40e85867727e94e664ff1dcfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c004e3ca433681a9e51c0d51c7a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cff4d37408a3dfe3771f29876e926236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103fc0125cd505c6991e1b50afa367237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9da08b9771b2478db5a21f54789c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4a301907c1ff23cda9165086ff91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c52f1c4d39d28b8537fffd4290b52240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a628fa149b6b1d3f4d4a248a376660241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784eb1c2c242be6a11af36d1b2362aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ff0fc20f324401d3547028388490c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40c4702d6cf3e078da0726bab4a20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25482f8854261b0a861adc8636bb0543245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957812d9fc8d7c7ea311d54a794fa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fb1444dbd5ecd724709bf9cbf04bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a925daa39cf85235b59e58db26327cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3ef6bf48625572742ddda0215698249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558065fd6f2a34d261e6afcb2c5805250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44079ba4726d2521c58c31eeed6570251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548de767f4e9417ead2dca2fcedcbc2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198fafd4ccd8b4355f518abe21c7451253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a596623e465c67dc9f62564219cdd26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62680162dfc9851124e8fffdd1856e40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e340a643f4817e44dcd8b90838570256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9aa13e94a2ee40907cccfe9e82cbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a044537b9247ffa828f7d5ca63e029258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5447315fd751551b1868ff2259d6859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e5cee86cc1ac08598b9992007a9be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de478afe0d070d6c0920a202cef05604261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773977de5c8dcecede90e50b70e87cd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f4654ec788b4cac72da4e0523699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955c6edc5adb57c448213ac8e5dae28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e265a843c33c6c061d6eeeac0e1e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c106c57c362c35c2feb40c06fe100e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df498cc9364dcae0c7a27a9d01730267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c25daeee5d349e9b0cf14eaa85eb8d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d76211adb0c8384f6f6679fe18cd48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf9e6bbfb5137ba4c51e1dc4bcd7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bdb737c5468ba2a521939a2e23c0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157d05507308e6b00a999df9e70c6c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e76c94f79063d57e960ec3fdd2b92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f3df8229e35ac649e436313430c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cc1414a0b306f6c2a66d6eade177d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d47ac8ed3b11cf8a4355c7e14eca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b04bc82c8acf598af39dcb97e68e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294dc4ed4ab27494089db3e1e30d6b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373542a559781775bf761c36b9fa28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25e2b55c211d0cd87c656ff73b6118280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151723475384b885645cfcfbd0183d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875724f5f610956942b6302f594ded0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e596812aefea463d508135a4e7138283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5053b04b40f4d7f08d162fcf57908e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bf8f8382c8b6984efafde99b32cd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79852d54653b773cffbb77c4ae2c1c8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b82930c8f902c0cbbc54fd49342e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87abee4b1d13b12ef9f9299836f3b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c849322f6dd84b9365d51376a1b787289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1415fff2c2e4825cf496f51ff5f0383290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa12da5137ff8c037d6b35def37077291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771677280b2af52496e56eab8eaf4451292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5a572d7382db5a4412ac8e6bf4c36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13945bcc9d64a16e589efb70246d07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0f3ef3bfc49c1ebd8949966eee53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56012b685d0373b85b7be0ce58144296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9560d2482258cf350c2afb6b77ea6dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22b52f102dfbaaf942e488fcd68a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395525ab740a5e65388e1302f188bac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f55be08567a17fdf06b4749bcebd41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7396c15b65fa741f16f2100c5d8c62a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb46d0f00090b8448efb044fecbf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e28232150bc3d6a6c79a796a24f8ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce432aa5b6e37c24aa1ee9094157865304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8f0aecda675f8193c472d8909d75b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db94bc1ce54eab12792e91223d760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c395994d2b3b16940716e707f0537307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed63be40c2bd05e328fcad05d33b408308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbeb7a3e8635812968b4c26fd70ec5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797a34bd5f20550f3b86f9c402832c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210f81a44ca6cde1aa18b03e7eec07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec9563d48ca0e6dc97e1871b195983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c60b7d4a9ab45382f6fb917fcd4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3985738f0e32b36c31cfaf0f02f00c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce714c7d8d560b282ce600995980ddd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d481db33985cf0ade79ee4cb33f37b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5991dff5018d0471887e551e85544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb832512d1ee9cb3d6784cf2e130494a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70504496691edaa1dbc269bc0142d55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b9ec653615fe22f40d4900f63b74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b092f974ad4f46384f2cc0a51ab960321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee7c334c803015f1b5dc87dac7fffc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6095194d8c2940af684d52b38828ba0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2d464b9c1e8f69b50f431b81f4e45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb71944d6b9e5a5519bab37a7baba4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f576474e6a8637d0fb0ade54b88aa62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29902ceedd65dde489733ce686a60b80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab19e74af1a8328fbe084f2f5a78b04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c2a15038cc5d674e1532ec304918b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c62cc69b92af408ccc6ef933db2a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c840f493e1756753c2b0f32d50782d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2314843543a0b3ffe545551d4b74f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8543f1514cd89728e9746beaf5854333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936431be1ed80f95114721dd13da6e1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cbcc130db74458ad69d2b8836e7fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf2de993a499b3e2e541571683234e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e904e2656081830f1ab9a71db2daee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abdf6d7163fbf02541fec0ce6ccea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b299a6902887a58f6c6dd6f2e7fdb8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361968f69abaf9371dab2a160875d05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100419d2dffd36eec1508d033dddb5ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a69137a6364aa06c33dbe6ece3da33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72391da88ae7bcb2a4dcc4a1ca1c999343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0dbe58b8cc9cc85e97783fbba1e5f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dec778042c96270f301c6dcbe9a42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec1823c45e7daca117c3f53e24dda4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d8aca4fa95bcece4540c96677cb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f9b920dbf716597ab9686f487ee25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8aca5f676b6694e689e365e8fa047349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51f722474a4166a2eeb8c65d891f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7884456c3d691f0a961c0646e65030351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8c51696c81b02523fb79e80d11548352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d63ac0a7922c8ad9fdbe20e812bf3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b259aa9c4c4c4900c74b52d63002354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e948e423efb96fa36699c411169a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec681695083fbf526350db03f6005e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d23f1b611e0a39da5c8c920fbee112357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d226782240a0e3e7fbb4856890ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c6c5886e50b37616b45b9e170ab4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22491630d536003368ae2ee4c7c6e19d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7abe79f7fef318dcf9d027f2cba46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fed37797718e6c33e9133dfbf6114362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b62ae47b6654fd2d42d64f5390662363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca48a4cebfd57802e9dfc41e768330364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cde574a949b94c7b537d39388be342365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b9c1aadcc778474b7bbf8bb37e33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4091308bf11ad467ae85269a06fb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aa8eedad6d2941c809870ac98dfa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6cdca0c2aa4a889035f3e2d74a4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dedf27420ad52834c6e32afa2b29c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d44e4c36353ee3d2cef7d3477f928371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb90693fbb41e1f08c1fb4cd4d300d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e535435aa64eb121e88967872c6b48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115271919d392aa4a9ef78ef13b1c569374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650a8763b8dfdaf7ec518ed9b70574375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436977b0cc04fee666889069ff8d91f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5b2b8c1a2af72bfac59fce8545f2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692971c2b4ad656bd9982df2e1c25a29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe294ce1f94facd8395d40e6afa0b1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61d35837654a9b73918f297c10ff83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211441ffcd9724573bfb139fde389af7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273ed8e794911679340a838d7dcd2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b22be96041c3232a1bdeceff3d2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7855728eba7194a45eec1f31923679384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b0d06b0be45b98883e30b91a1fe91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509d45610570de94a8389bf1bba217a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0f5631e766280d23b1d30a1b632b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbf64c81009b212709616a523cdf0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d56144eabfa06bb9ac174c8f528b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03e7456ccc563f609cfe8756231bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9866f977b94a6131db2bcc0e01b086f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65a83a2c2e5f5725cee0c6ea11da5b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98117f16111b40f41504d434ff247b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587d6f9135bdf5d6da3fba5eac410f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496610abc8642f29aa8271c73baa355395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a50dd9cda1b23ef8f5bb39301b5aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f150bc8c3234729b97cf139c4f6619397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6eb5e4228b5610f483b67ccf4639e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc59e5f0b0da44bc1b8baeb2ce43a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab9be2ae7121c18f2b9e06ab10c5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabddc0b8c05adbf29be949c4f9f9efc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacba0c9962334fa59a574f5bf00829e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8a7c9654f40e5cff5f640967955a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7245efb8248daf5226acfafd9100e78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5281241e5705b3da37afe65216756ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f73a77538f55a4a9272c05243197c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee9892ea5f2e18aeb302c9095265da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d78225ec2e8e17945537bf0e91e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77230e20278d81c005dbc1740331fbf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968842ec3424322053f4c1a6494f0fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4257e812fce3228943dc24c2e8f3e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f71f74e6679a7fc1b81583406cc699412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf15919505c92dc081fc2530f4e2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db44b7b61fc0a3aaa8078eea3e86e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034c5fe0626c2386d94724ea80aacc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84af6218c24a21118f0c373c42270f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef25b15ddc714e69df09d02e6acfe3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bdc5eee1d493f0edddaf9e4b75e68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452246ab2e5386c05c7471ec9d6d06a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5edee94d783501cd81a0535299e213420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa160d605f0b63dbfa0ee2eefaf2d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2302cfa1ab024475ca383d2ee7a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf5eb9f7519477de1bcdd0275702a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d99571ba4a4053707c2f51a29fcf6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861389c3e6234f5143709b2debeea9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e6aa6c41595e8300fd02c650384b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2efdc8877389aceac44ba549728efa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807e00266037a1e49fc30407daab4d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cbb5689ed4ff0c3f0cb62255e5f3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3776d39892cf702b59727669c535df4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66a64db0905f8a35d3e0591f1658a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc951b911a127363cc430c56ce74cd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3248873ae898139ae3cc74016cad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b517d4d9a0ef52c99fbce845af03c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde9d13ca488d10ef046e45b019ddb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e10d4ad6bc24d7d9d63bee52357f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319403e6c55dfa908cdd50e9ffdaec37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc2c1af4bb0c31a74066953657c25e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e8a45f6c0d66761a7cdba9351a2ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a973c2c93af650c6e84099d36e31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33684718278b2c2270110eb1b66d3a37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b2497abef3e839cb9b513e79c617b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7bf536a620301ea9345ec8b3d8a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ef142ef78e70d3b0fb6a4815309b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de90315dd07cd6af7bd0a0dec93093445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95799fbf53125888cf3b5156861f9d2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb95260f91509fb8d50a41aa2213e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a76027c5289670e9f313f3fb46d613448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230df5e0e797ef0d028c10b484639dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4ff8bd642c4a5795cfbef2a41715450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ddd4f4e2ecbbf22bb49208f764762451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eedbc13d7418cf1a0231f9c9bc74e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3d755119cfb14bda87bdf5122c16f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95201e2432b183a850ad3fee4cbf3f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aba4b11c48abbb928693c1af15587c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c833bdf26c62de311dde1a3db58d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83336487ed71e77f60f48c6c4f7b2f09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c1c888a8744eec02cbb25c9e1f8e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6f2c96f8ea746b5cab6bc437c7a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4fc42100e8a201f6d3a3213f37f63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b598de8a56eb64d4064fb5d39c49da8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5827c5b70f52022230503949b1607e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba87c8f4b97065f0791482eafd90e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4995ba9e5cc36dce95b01814482d24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f0beeec53d5bbaed8fd977ee3d6a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a0fa81df64e2b1af24b5cf2a115a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc70cd5fc9daaaebd2bec63baf1b35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6a3a08a2430b3551ca7fd460c86d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed055ccda4ee9811597c5f1726202469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f39ca469147befb88fa3e939c25e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592df33dc6edd8ae32ac80ba889e428471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d59a541a69528060fad459828b56e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec0df49f9c4d7b520db0c452477ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc32ab34c0217f8e75075c25175d0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0243d40d5399106c031d27c433632475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b4ee2bb8216ab5ece3a6de8028c4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f3cd2edd88918dde7496ad3f707b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f622e1b239b0ca614fd14ff883200478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed5e9581eea234d3dd72fcde793152479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739335dbddf392c8bc6a52811e1522a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e557fef39be7886b48f4aa28347ae1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a589c6b44eb59ddb643bd6e270d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc539ad9e2fcaba08eee65c7638d76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116deac17ef6905d65b4d6f9d696b54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83531bc5e93b2d3fb260e55451201337485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73598dd4bb2bc672ab1f1374c92561486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c805d5ea21126d812d2d469f556d9c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b492e2d260f9a6fb7ce403b9a5635488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd2cc7b50aaad5f0e782c26b0ef43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f5441064945076dff2e28160e770490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174ba0098021674ccbe85ed52cf3dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8bcde24f136d826a8da1f05ce2388492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182a3acd48307ec1b0bc1c328adf63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f61011b8196ab925917a8395de4863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64039ee7a4c5bfd85ab0146e049ef4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbfa7679d34dd8807ddbf851c58d2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511805b9054385990b80723f9d84d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082f5dceda840e5bda46e1806b065d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcd88f14eddd35068b96ffbbeb5f13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af0048da7c2afcb4aaebb45d6ed9ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1e11faf013dd06bdcd577801a9d83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0185736132ed8add06394e780f4a0cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf97909828cf2ee9a351fd5618ae17503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25309025b553b643f863d43bb286e900504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fee55c842db651be81b12832252f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437087b5b5dd9efb139cb680f3037b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767c0c34724fa1ca38762101168deb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5a00f596e925be257251d67e7d0b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92703b7f3df037fcf319e46022b1199509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b60c67f6f32e666df00b5067fe9e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463080ae306a546500a1173f909f34d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48709ef6fda4e8402a80adb81ce82301512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747bd1edef29b4e9569bf9febbc54ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88aec29f65855940721ecda9858db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab71ad08b6fd30e5fdb97fda189d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5f66078de4ef3e99f4f250b75c3d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f878a3513ae445633cc40c7fc30ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d8e4f4de2580916c9926f847e8f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3cff82653544abaca49733823ebf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b981dbb764bfcfdea3ee2b6f69be64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db190b1967dc82299543cccefffffa4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da969da6cd4431366332925b3e1d1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4560c470ccbe947860171c071d944523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020760d831b4cfbc165331253b3c8cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab68044359af923cb08543a7d2e1aeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a7b9a4aeec4ed3869b42223c869cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a52bac9977e5806dc572c0272cade9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4bfda45e55bc796c9f71d83c38d3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd877390751d5e3355129c34776129529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa368dba90e3abbe443b1622daca7e5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448ddc2ea7a21210a59b128cb69577b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48084c0d1cc1221bbcc010864807ce63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddda5e31342e7445ccb0a3fdd2143c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f2f7853f37a07913efe03717f459b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7c29e6db724093ced1f9f62e9fde8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c944870a89a283d34cf396861f5a70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb970e4a6a3262e50b2ee5a45f431e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66eed85d1feebd2cc257bcd8ba997b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a5f2a974b4c1bfab120b5823d4aa9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3f3fb11b83fbba41b1dc680a17018540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86ace7ac3ee82ea3138b36b5804149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c540bd75950a506cf62d86187439b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e307f02f7dc404391c49c2d7e4786a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a34195b79cac0ed27f04b728ba7c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37858e87dba8d21aa632c3d1ad7918545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7112ebb93c1337ae2a36b6a2db8cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dfc46f8fec006191b2dd354e8657e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1354604b16a53d525dcbc10837a10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37894a93112c5e03f779e01fa20cc878549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f556bacf0af161984e94290c1bf2a96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7d61e0cc864d21c9761e9fa4a4862551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6c8d7aa034559d85ea3328873674e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe174d435a363c13fb810f3a63bb67f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6a3d7ef2b0d61ba40d6c8d4d0bd74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda3c2ba4b272f9fedd75b26690c16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac821932ba6018b32b195d53da55ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b04732266fffff5916166380571e7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b614edc0259040ea662119f70b44e2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181620a08e729a3fc65a2086dcd9c3bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364b93a50f01f808c377453deae2b4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f4eca9c838a6d32751c2e3626723b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6e6e2540b4dcbfcf0b497c4940b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f23c4a5f6bc8d718e4ccd1893232a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98681a22dd86fc66a44ec1f1bccbbf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a116854179923cdde9cacdfea8381a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d972d4833a1988e6778f49181ddaf9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6dd549465ec227c8201a500c6d7fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1097f0aae3cd863c57ae5a037566ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5fe3ad7947815633d7405585255e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c9d8f9b953d1f0724d77a6ccc5c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad561445bdf9f3ec1deb87453f61228571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772d2eb0d41fc49e18b06bbbe0d9a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91483308ad667a0bae44b2906ccbf29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483f9b9ee8de6906ec2f64f79d5e18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d8fdf3cd6900960457d6a8af421b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de2e496ebdf330a237411285dad8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0784353c03dff11bb17b0311f77d53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f4dafec1471397283cdb6abbb67f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c9e8b19618da6ebe71020481a2918579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911923dfa0d8e08b5cb20a540ad89f0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff446a6e6dada8b5dacd32870b826f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f8eddc3b4639b99a56c4831294351582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193554b32dbb3be3865c49b3fbf2c1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985538532c17a3f3b1092bee996cd1c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c15d45c3e4b65eac3199d0217c7b43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea681d9708da76ae44e08c44cc4a9d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e474ec614f8e8d553afbc23757ea8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a5db3b38987ae0127a673755f3a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdd3757699d56d1837497fd9f86559589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a017097f6df9b6a72dc97fa9d3f88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd052c8edce27fc72087b9775e27e42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff99cdefe9e8ce77653ba5bf4829d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f611643c9b066c5510cf5a3b22345c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114562706a50f3eedf5263515ac272594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e615a6b12f900dad78026fb63a51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74cd1c45efa1c58ede16bc899036d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795f663d00d781a34386d30e659e30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c636d754edeb9b42d286561dfbad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0778097a2a8e08e04ef6c2f52af27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfacd085d0535abad6e037cdd6ae5e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bace01743aee4fbf8140ccd205a7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827650f906fe135aa4782753381b4b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a1eefd0a5dae9a79a0d00deee8598603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70189e887ed0be5aa7eccb8d4d51d8b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a950a40ba0b2ffbb8fbcb2dd76bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f62a3c28a48f8faf384576e210e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26e743f89c6c35920439b43abeddbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa7a3f37e3351bdf949fc0e34e9081608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf99e10884c7084bd8480af5631ece609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb6a268606f6eb0172ffe3755e66c1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488dcdb05e468a518faf2a5f0f76104611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40920dc8958d1d782a2e97b2ff8da5fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34751e6a0c9d50e5c9fc96e6749ed6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773d6f06b23951eecd3c6585393e25d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3e212ed26875a6fac07991397758615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad437c8aae1a8a7b736aa181b587e1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e72b07de9908fc1ac19056db9aa5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68535b12f721ac46138ee5f8625caa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cddb0ce8e8be6fb2f7105c9d73172a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbe6c22c09c553ec83e6751b47077b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9568acd277db94644263365aba0cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f3854d3969f3544fe4d503937e116622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e870e347ac07f30347dbf115081f47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71a9c3a88eeb96d6d32184ae6c0e64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fef447ac6851d594d994ee1bbce4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a92d8a7f33e63f19e2d3c82b797f08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a707f341c437efee7ea8ed4610487627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538e4a645bce64b643e1e23f5cc80d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588731316a447a3e6aa79715ab94fc10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a996f7ddbd26ece7e1db0c0483251a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96710f06c02c06bb2aa527a4dff5d576631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be23ffa3fe0d2edb6016025d27a84c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0257144110a4654980386b31352755633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d2e77806885ebaf3491eea4610bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084b947339192f97376367400163522635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4824d93dce9bc294a1089c4247036ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b33fca10a9220109027e27b8d5cda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec53e7195bd5a858d4459403bba6a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87fdc764e60c1744a2efd233db288639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505827de293b325f4b0e0f29d2908a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deb66348c5d742a69718bb8846efb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84998249087eb8c0d67a5bdc0ccea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27988152c9c82adc2a7e7cde23dbf0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c186c002a8bc0cf79d3b8707033725644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aede09bfe01ab682d96fa6037c0c09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d70ff84e40909a65145d29735a5ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c48ea56d5e0cc5456513b5abe8113647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c8fca388a746e72a8e599f0abff1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820902aa6b8944f72244b84532a90e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b954338379a633260fbf75a92e40b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806697c196df79241526e379d0380f93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dbab3735e7ff6255beb8b99620e74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b82f9063e3220d66121fe03051d54e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526da8f806d5e4647badb762895b4b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458adae8788ebd4226de3a1727795d33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f93616339c012ddfc69e93f73b05c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0310a23198d3f3a9786b8beca098f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d6299f7833827abde0400b9cb953f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58eacb506ef47ae721198203e90ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e7efb09022b0954dcda2529fde961660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ceac9c3cc6fbb86b5e8842489d6e10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8dad7ccc59d46ef307dcd5092a02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25e11fc16a796976c013715b73f64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1407989698906067dc3cd04f3361c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b55d2fc10f0107e54de2e7c740dc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4a42fd0a9eecab6ed7feb4b246ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf456f9857f28fe63621dd1467708667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4dbec43fda152479541385478afab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c16147bf733c414934f3698e2542c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a335bb4384611282b552a3384d732bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8476285e49c2a07736fa61ff1528b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50281f5d2e5fc9e04633a382a5ef8e43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ad14cd466d32408bf680fd0c83801673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c91d1971a6b66f2c0fb6244d9ddfe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f1b1892d0a0bd111b63814d1de53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97336d275b3996425bbc5efab3beb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f7400ecc20024b2853ce814f04dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9526bc52093daaac764bb3ea1533e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68ce67a65425336e3c49253216206679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b00274cfbb09082776eac572c7538680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed45fd3b97eb8019dd37427fd80dde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56657930279fa0b9b63baf126e3bd518682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6249fe67dfdb95c76082aecff241683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49038bfb58d488ccf2f16018b313f1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7003395342150cb952e2953ab11230685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471e6b4d070c1b1b2d86185bcfa6fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5644e7bb8f3ab46832bd4fc5c0c13687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f06c97ec3a45a515a220fc077e46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d018b1a88fd981dee29ace1dbf7a46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728346f8669db38b05b0e5aee9aeb9a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050715ea207c997c0cf1bce55751f29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566c9f8081d1c728bf241c9d31211e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e7125254860668ac303e3f3bd641693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f587b3b8007e7e4304089551e1638e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b5cf4451b302d43b75c070e9f86d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b684f15c500ff9d3b8b8fa5a2a6f43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797cb1c8dc12293c0404bb4c6a5350697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed644cfb82f2f67f8d09ae3937e8a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc96f2d53cbc9b70e43525a326704d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eae58f9a3afca2b5e1327741098601700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979ae67c02b8881b153f370e65baac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdc33b7d803ef0fb8bb852024cdf2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beebee0c7c37b73ed214f18cb91322703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6289a575a372027f4a63f08a1d6f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e84649604e59050fc77e959ddce258705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa0ce526268f8ecc6d646e06041e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffe463ccd16fe319f97334abc9c0fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520451b2f12916da7aaaec58fd0bb9d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38fbc7208aa170788fbb28c597db13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e00cdfcf2ac6fa7758655f272da5a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7691bf2b066e422a166a654f66c288711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b85dc68107f725b320a468f500a82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d666aecc5a94c11285f509bf3b60b18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6cd79c9f64fd98797297d8b73dcbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03019c7df381a8bf6889a4c7f5486f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0a52f5e30d15da5000226c24bb942716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6a50a87ba02e26dc063313a16ec2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b45002ae81ec2a1dd7b05231faa40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4493cdee9248270c49ff2dc5a32db0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e94441bb0ab99ab222edc76ad2f8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ace1d027f4028f12ec53e8ea98e0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3ec5afd8f18a68538ce40b05ac30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8567c36f47439d2460dab633aaf53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94f53dd3b19d50425f2df1e7bf8833724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b079ba0d13351b735bf16fbc1af61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061cbe99ec4a53519bed8eec984e26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfe8d7d39c6fea08ee40fa55dc39d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5bcfe0244e7720da0ddd84569dcc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71833cf33145bd01037963209d3a8895729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200fa44397695a186b5230276e0d0c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bdc40aa18010d9f0d78cac986fae9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed139bdde5032ceef55c387e96155732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154808e0d9c3f226a42e99814bc7091733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd74358a8290777a7ae4edf938c974734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211ab2d2773ea26bccce08f9d4e4d05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a726282de9ac300bf193dcc52658e06736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc382788aeca8c0ce0b2c5e37b5f779737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3953cc4cbd58ffeada1ad3116275738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d311c465de5c824069109bc7fdc0fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd53135015fc419a54329ef49f8cacd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c78468694d114fea2959554120ea3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e055338fda5cb7c25c9865d21e1f66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23c45d16494701aa2ade19365f2d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae3c44f8c61f1681084d42a3bd2cd3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a6de76a8c775e42e12580af7e563a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268b3002348a6a106809a5ba4295f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa41b0dcaf8713797d545b4cefa3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85f12cad17e61d7f45c97e66c4c7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8901bd58b6eaa5d0099151a560d2d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3110b8aef8cb8d7318a6247e0a8eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd94ab13edd984933ef156c79ad946751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4632c717e618a6fb10c3ae02bb225752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76726ec8a2c26c940011cd171a814c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218954bdc99d6bf38ecb01bf9ca94d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd0324f1029ea27b63113d982c967755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51acb52252ace441f21b889f75af5b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f8de59d8c7eacd8fd4c28480a115d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa3722e80085e5aad54540865f87c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ccaa3652b51fa1170211575212ecf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805bdf5c2bedd2a759b48d019f414521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e496b0128c87cccb79f6b2290af2fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f33a678752ffcec4d08b8a78c453b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36339e2a35b7b7cb98e759283956d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edd8190731a88e37f03db10ddbe1415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8fa54b4da6758d54a2337285b69816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae995093d882106978b1d813cbaf1a9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e819a42a0c0403a16e40e2bffc87feb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabcaa7b94e759f49dd879b18ead6e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496bd5c463d0c507cd2518d81282c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5ed2e1628cc41e87055ab9d520de911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808a8709321aaabb11d3bf91efe07a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c443e35f34bcbbfa79527c5e805d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b41e8d3d12a964fb592402859e2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf114ea1446ada972b537e989d448715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181bdbb16c80ec5152c7be7c0e8fc9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db8f3e31a9e5f5a13b488d0672257717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23007ed404f1a57e6aa364647071d7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c482c0885064e838db18e358705f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a18a6994be34e6d3434e17ee070b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eaa656410ced2240b1c08a74255e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bacad8bf3c5a3a60db7dd7c5e435f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e30ce9750fdbb4342cde7a1dfd535223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189743f6014204ad461286c5c7feacc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef67db05147c024be4d36cd956377725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d19ce07f25cc0942ba83910f6ed6c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a115fe76575f2b0371bc14a40fc2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbd9bef99adf52bdd39c754f5d492828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9632e9b2adf66e71c9a7cac5ba9cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24874e57c425070a1a75599d8668aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9426f0c763d2dcc4e8556b5e97b8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82adba0d16908674ae888bfa25315232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0ec5bf698b0d4ba2f2fbe5c6881633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d68ca4bb5fd20772762e51ecafba634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a22697a5761e2fcf14ef2db3ff8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c0d6b7d9b9d06e0330e7a09f599a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1f703fa9259bae2162c5c3ac9d2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20e61ee64ad208b53eb81a2e4620738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bfdaf2e7d67def16d98e7e575e29039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2cf2200087595ccd95125dd2034b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43671b1109531f8fb773c06f73add2bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791e4f0c0a5ce07cb8470dac962bd4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d96330ff08589c37fadaba1fbb78243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371fe692e18ca5b355cba3748976f5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90515733f58225dc9eb255d75b3c649745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac067f3fe2ad3d9e08b49b7feac7a35246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408fceb7cb75e91704c3acc7d72905547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f57703b9e0e53126137eb0123bdf1948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f6846611dff28446bd4fde4f92c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf1690d22f37f02ce398e75a46a7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304157110526c10f659c2bd1c9b26ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f37edd049b35cf39495aef31b5b6cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58f8208b137535f1a7a2d81d47a8b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad78fb8f07b1a45383d7addcc3a41b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5a0bd2e54ce33a0a130f5df2ec0d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c05a55c4ad78dde5ccda390a58159956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc358a3c98491a40ed768b99c9814f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a64682e740d68e5815c0c3da20b5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480950449b333d70ed4ef1c347d14a1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8509ca32f40fd514099fe60944ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563bd04024ea159c59e018db894b8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321980d54caabaaa7ed824412481883b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c655268cf94079223e7d30de255fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881b8e0618733d934e3177394c033764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d52a4799f63738d57dc67c87f958d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2acb9132d2fd986907a28ec00ff51966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af27c2f575579ab9d312b3b5926c5d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f09468e77a718af70fe47e9f062368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2e6cea86a8b04b87d001da6c8f3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63256bdf20ad30590072cd0c717c28870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a9eda098c45d12d604c7e0c70972171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1eae9d39655d46f8133c2d35568a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dc813bae60db7554b59f0e4e53e2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a229e59807536b12ffe9e2612bb55b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ccb21ad0dafc10dd333c792c2c0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43bfab27fcf024bb7103eb52841b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85146bedc6b20f8ed15b591c0730f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c00f3fabd276c89e455af0b1952d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b6889716187a006e8eb8986a35ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbc59e05b9d1c66108faae7cb605f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710afb0e3049d2ada5ae4e2f80ec151781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50338101c26db76f22e95904ca4dc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf69a16386ea59b624c3b21dd9c01783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04affffc905a78a3e2bf37570f85384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1e0ec4d6353edf1bbdfcb131db81c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538475f2a03eab471f1001fafe3e9fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9d414731785af109bb38f78e39d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c38e76d37d0d264e470a098923ed488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc99118c89e47a4b4a1a3020b111eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be7365e75fcb146da5984e1c7a0d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dc62c2cc1ffe1d1c669f32a3e712091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31d98f2dca0952ea8328d3d691937992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269bd2560be45dc21f7c690344492d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d47daad1637dc7e24b5d7f101a07394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2188a937d3392c74118f9e63dbdface95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92274ca6c8151fea1ae555b9bbdf3c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5785e862b99427be4495ae62a38d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e29064b16ac43b5b58441d1654830a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f00eba4e63c2e2f2cc8cbc63544e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cd1eb138a2f6cf4980ed118bee881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf67aa11f383f97ff7a40ae007841101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28d98b122415779153bf3909065272102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5195167f17b12906acc2b4940b48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a058a1c91eeeee70c1aa626c43fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881b9a9e6b4fe1f37191db5e57de45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e436494dba644b96241065bd61ebadd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7199a3fc4078ff5a2e77b3da4bd82b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cc90cb47ddf212a98ad22ce126c9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e8a0933d32023991a1acd8f7d573109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463732b8ad38e4130284ddf6707cb182110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7993836a6def269d9f8b03f9934b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e485a29fbfb4430ef019c1d025bc96e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add0d9830a594590754bea97ffb4e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4554c422a2fcf0731117648767cb81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a22ade1a4645aa9ff800638ace042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99e21925770c519f36be4925d82ad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1114513302db6195e2ab8409b0f4125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577044bf62eb6f5204e609f3507c91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4aec3c72aa1b7a609f428fa3e611a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b46ddcb613337e672e73c143dd09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663431f34c293e142122afcc708fba22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410fb46d2dd4dddf645dfc46abe32b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf316b6ed0e3d77c9ac8d327546db0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21927bae84e78f861dc2cf8890e1e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1272ee1d44b330c61080dc7b22ffaa0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e4dfb40b7169a347f7efc9115ef7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f4fd871dbd784e2c7dd76d4f28a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00671c1570dbb960d20a5a3c8527a52e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91746ffcca36fd8c45db269a1e9f0b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8953dcfb152eb713457333b9eff79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9ec3853b42b218604c967bfbdd40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243621ee0ff443541983724c7e1d254132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b00dab2353ec3f6aa46c9a129a720a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6c53ef8475e76dac2320756be9737134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcaf67645fad8019942dbdd8aba501135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0cfb60c30d7790b48f626b3a9d128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cd987076c3e978365ddeafd51deac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6be57eee59d9ad3ed4c42438033d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d25b279027cc85ed683062d5c61c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65199606201daeaff75e0c13b2c36f1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311adaeefe5d075cfb04cab6c7dce84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209546b4d280ecb4e7d64ef4578b081142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e03083f5c211a9b8c368689974b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2a11179fda3d1bfa9f3bbc9ccf1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cfc1fcae21fa0409f465903c1ca44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9f641605ad26009e1548ff427da1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e44d116b647df13c9a34311414436147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c97a1292b5a81cd4e050b4df69e0be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c07d51e49bb21fb1938361a6310bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584050ec7854eb3274d2df3598049d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855965c1a7ebafdeb5600cd614387db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f9f1b0c5cfe2d0e562bef9b7de253152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc4a12aeae213edf7b6fa2887506b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d24ab52bdca817c0919248e094d7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed0d370ff53dd3768d0273d741887155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309156955866cc2c0f5169393eeea2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196bbcad7ded5eb783913b38b50acfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba4e94756bab73ce3dc3ccdb7aafc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351858f9f3d3a41d79f4897eb0ec12fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b015fcddb939ae328cf0b918709ce0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dbb093fd680756614ed338098c534161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd079c691b4ffca85b976071d7711162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade15f2d40ce994f62b5a48e361be191163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf79f36aafad1ef56a007de4732104164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd121e8e8a425d507d97de19f1e26ce9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578e71178aecb8aab74541f723efd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2326499d084c7d53876e0701ccf2d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c32478b1a51f2f5f1c0d95c8862c74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc032f68c8d0660e4902b8ee44fa162169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed55a65b176972573b61693fe3c3dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be6c515eb7d7ad6987a61e534999b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d568b9ec6be6bb448da96f9313a35d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f559642c51ce2bcaf31ad0e5c7edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21e889b90ea911b15ce06fd1e009a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d910db3d12bfb2ef2f894e6215a675175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7091114a56522f01a33bcc4c6e89c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1befeb21bcf306f53236c52ff0773dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d2655c037f187c57e710d90f640ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4d7a4daec118ce518bb73d3a4297179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf45cbee40d25d6732973587ae619f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a86da634732610991cab173b91f6dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9004a32a8bb512b563448486c7f1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee363a25f80857e24c95190d26341457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0148eeeaad97f898e69237560d3db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59fbc606bee317bb4f8c37be4acdc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160174d1cc1ff6db4887181f789108d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4fbd2604ce95a13caa7f8761ec24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95ffddd6e245bbe08388a0045d6b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48098b390da0c92490744f12cdd816189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1483a49ebfc4a8277ea9c83e6f304d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2412f3c39a6027e2fe31f9929db76b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b90375d6933fd5a4589609fe9bbf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c6ac7349b76ac4043063fdb9d48f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654592268c13f77fbe28d82c78ae95f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab04885f23a7e676d1c0043eae05a24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10594072ef507ac7d49bed206cab31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17721811c517bfe08545de4812256f6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b3f93bab9ad86410e3629a27b3065198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d446147ab214dca309770a173b3523199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5720f931684f0d68480a38bd20ccff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794057308a6b977639ab1db61f2b7c8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0454c714d39c001ee8c213ab5ff9d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f37e467b467614b88b5cedae0246203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8882c79a126a8f45ad33b18b4c36a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989f9b20d2624d2d4d850033e563bc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d776fb8b052264e16f1e55983be46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7454ed620e0e26a6a2f8e7a4d9195da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7113f288d978ae56a18355db51eac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8768a36776e9368bd1c6221449a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175568c8b51d92fbc964fb1100752bc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e499bc91173de31bffa55401f2064211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd41643c56663a0fd01290e1012a55212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ae083e2978c5d664f1565c349f3f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46600014a3b9ffa24d30c59608bf0569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a644bee148985b8c3d949405ceab1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53359edfd0e1fe1228247473dcff32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339f60b510f0b934b624c5fd26a2441217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb8bf1118c1d1d78f112e8d8d4b607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5018004c1e052a46e220d2108a55e84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f788970557778d95da9b9b9c853b6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d81e75e4527fc93d4813d67c1186221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2381d6205f7cfc4f6135d4fcd049c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b14169c2fe391df30fd2c9f118f80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45be5dab4a9bc58f41c3b1c725e0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf24686fd384cfe05cb32a627e691bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809636b306451b952d822e29dacaaaa2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b46614e0f73e215599f49c91d68758227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e99bc9c71bbe3b1a738779a3bf9d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c047ef0132a2342a4a8593a0eb42e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b780ac143cadb6795a93ae3fedb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d1c527c510a09a7eb8f635badcfa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807e821c0c796242a3895b178682433232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb95682a71b12751ffb80d85205ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8da38a6aedd104442346409af828e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5939b4ab0ae99680a0e501e079158235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f108113f085369f14afb3a3d92e3f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83fd7cb2a37fd4064b49fcacab9c63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d16ad8ac44977eed412f059ce6b00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc269ce82e6c1df0648c824ae96cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb8d71d966a5104907b9ffbd944014240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b6a0c7f7796bbbcc019200bdae04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e87f2580073a25481525f3e3654f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aabc69dc874c94999c1ee2cdffb68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5bd9177b8ae99b6e3cec4f5c89bac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c627e920bf877fb60b2f8669f425245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1096428aa0f30c5a2d62c11651e44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29727d598d8f37cb31d5f28e8494768247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b1d54887ae1c4e7119d3c8e1e02b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450196d31316ea157e97efb0d7991bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533039284a4df12f4599cd941b1e9086250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4781563873f45d97fef2b8b5be06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0b059dc3525b687eae3cb2e1417dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b360060df79f7497346028e5c342f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e891a4c8f2f2d7064b7b6ff76c11b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846f0ff089c8ab9cc79f072aaabf2ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62bd5dd56017b2b6b27ea1d52e19bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ae019034d59c61754c315c77185d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe56c888c481aa8d29eb644a8e63f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93436313d6076087f05b632167b0e002259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff0009902f0886073b19b624ad7a5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5ea4bdcc624a4552bdbdffd5ea1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bcb936071c12f699b5554a174cd97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714579e03c7871124938a539de6e55d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41686095b33cc18fe7967ffc2dd54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b74c6625824f7192387379658d7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f1a45538c4e148efc5d2ddafce40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a47b63adf283e4514d71c40ff64c18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb34aa199d1a6019206c7d95a4ce15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59838d359ac094deeb03994e5dfc2e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e1d5b9e4e87bc6a75688ce8d4be29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357effc922e52ecc38e0d9c8da5be342271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd73927de4c63a61a1334d6b8751134272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e845a1cbcac7dc062a8dcf899adda7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fafb3dce9c21da4521f23756057ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e1d0b38c5399dc9b57c19e750012275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099903e567a30aa91cea0fc13c4096e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f00352cf6ffe96e67858c8118512e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618a75fe10a2d677a6d9691d474ae39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1961e2d7b29a2b5bef04030ed3b54c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6fae7a5663a563703df5f8ef381eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eade665448b92ca01163d67f16d34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2b6102e89566e78188dd7fade7edb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbebcef9f75f7366ab0e5884279c00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b49020bd0e2279107a8a819bd449e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5252bd6196158867bb8e551603372d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653388e2604011d0961462a616cce658286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3349dd86874362a4ef06a9610990287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c081d7b2c904bcaf14d36cce357d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d2b1d7670fcd5f84cd794df56c2fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08297e016814697f7d7e8172390c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07baac5b7ffcc35d235384ddbdd090a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cbdcd77403471e29f6ebba33f675d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bacd389a1812364a8240d107d45ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b9d35ef4cc78975615452d80215e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1660c6f09a654b57863cdfd93206e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf017a81b6e3a2278b4fd6373d1d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b5a57a179de2dd21962aa0d0abe3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebba4f2112b7390be1ec88d08ec910298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173bd3b83e78a38258c0e6e68630c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04476e4fbac44d59276d843bcdd42876300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e431926bf160594c13900257c164301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb6e471461b81146dbb8fb80fa1d3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f88f4f0701760347515ef87e772976303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d3407ae89b431f776905588af0474304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49862852c09ebe19df3614a1bca609a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900647708b81f10aaf8f0c66d7f0c81f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c950bf2c5ba8f56b66bcc0665a047307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e3011b5da0d9d9236212305475577308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271fc7e01624feef5b26614c8439d24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d6723398be0f6c983da7a6f27528310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81894cef34e0b4836dd541a6c6c2f33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad9fc4dd8dcc962347419b602d5fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee34218e644ab46e32ca77ba6ec970313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7919200d65ec8a59b075518d427c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08451e9b30e6f3649ca4a27006aef9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bece1c556da94ea1dffa9ae84aacd2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84809e3043d1678bee35e2c92272b62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931a244ccf6fbf24cdec8e1a86dcc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d51f680afc4b0ab2244125bdba4e83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11cb96baa7004e1cc418f240039c12320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e374250959b8cbb474076d360c2e41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9e1db3674eadbcca367cdd137b801322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e80c1133c387dcea4a48e30a14686323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cb14c6c9570724af81918c389d9dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a85709dd2f492b5278ce7be6394e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf759421edba85e283db36eb55a1a7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e9960f42c046a3e246b42e0cbcb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a7dde4a172b9d6c21c42bcb744c9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdb6c9b9f453d95e01c73f7ab98a93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a334a2a6bdb11e57423b642688acc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b79250113161316e19d0c16947bada331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ebc8393893ef71eca8b83d5323de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c9cb3d20cb7c254b24f74b77f9c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231ae16f0749168dabcfb6384ccb276334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41637a47f2e7bcff5f1cbaa82bf621d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86d399e7bfc14ad79dae1ee6162658336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386cfea8edcfc183424836b50853745337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8676e093ca98541c72754b666df07d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f15020dc2218359c94365ada6f4bbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6f714d639ffc0a1e6d9251c538135340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35614d8e707fe1ef936f06f534fa49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ab00743a5d1d2ebeb16484da2fd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a151353c176bef1094ef707e9ffe3a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c84e8492c13228371bc8ad281aac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a2e0dd7673f6bd866916eb076668345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f15143a6db30347ed65c936cabd07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f47176bb8a2d9743badd86e24a21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32484a769ddbdf4eb4e8857e5ed5c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd969fd0b30464d87b01925b14faf5e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49befaab6d769c58fcab6348a63e3ddf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349b2eab97acfe45d102708ef463de1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318e96bb0384609cb7d30b6b354e94e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee43624713ec28c75e899da5bad6fd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925035f7ff2e07f2d8a3605d2dd03c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67c928defe4918d9109014fbf6091355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb67dd4d97e051ebcf4c875ad9044d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc40f2bdba13c1f0198b11af42a28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e25672eddb223d7619d1cca3c398d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b3d03e9ffa8c4f3c4ec878f5ea3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400637dd67b5ebb60355d5ab605f49ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da13f3ad4b5c2b2f2bf0007c73edb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df434b3f62aa885cfb54948d0d8c7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408394dda174e39b68dab7fc17e6f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c0cfe1fc0cbb34e3f30490967fada364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c82a7e464a237db17f1c496937b3d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f77cea762b7887400ae2f796e559c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8830275b2cdd35fd3b505976e055d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c9f6af6ac86e15287ba387cfc43e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e432c9d1951cf0c35817a48914576369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f5395ab5c9aebfe0d83e1df092b16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6eaa264c3ee9142664b01bf7b31096371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a1d98b66c2b69830fa47d2f9f5c74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049869c1df4b7b4bdb7f3b3f4a8302373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f5b221820f2903e2437dca62ac8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951789d18a5ba16bb823544db0bfaa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c4ce4a7d4d7a68af9b47b9125ecfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee3f11ee75430d1516313a70646366377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22025634e897142457b0cbae960a0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc588614847ed4cfac163c52fdaca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4cfc2cf59e3fa39cf4f501da8ed70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2802a0d10e67ae690e28bfc48b4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c48849933884f1a00ae6da2251b0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd67157cc3363e2907a1e880ed761e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a53514495ab101eb04b188e9edfd8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef1b5d85ba3fa1974b857eb26b908385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda0ad3584eb106bae45c17cf9c7c03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be412a9ffa33529e36f2d0ac61a123a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c83adefe5702f39cbef359604f16b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c9505cd344dbcff0becfa4634390389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e227faaa1324bd20bc95a8089f99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dfa607cdb082546b3fb8a8568975f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dca977a81093aa324f7524ef98a1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66276dc9cce3db4ec188c0ecdd96dee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a4b139ba5b621697ef15daa5956e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f4db2a9c28ae478803d69208d83f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8e74a51a2d6506b88fe4d561b37a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c22e275c33ef673b307e473453930397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb39cfb85dd09279cccfeafded961b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4afad5554fadad0d019455e6344ac9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45a1d3aa30016abb4b1dd0a3b94ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c9542b71e9e971e9d3af0b0bab4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffa5c5681adbd0ee71d1a3bd2b1f63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3ca2242778951f78ca7567d258ebd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575105dbe671976eee6195406234c42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9929d04adc3f38e829e06ed3ef1ba7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af572d5abf4bed6ceb7455564c5e3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea0d64cb0b9eb151de0297155791c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a53d8d0bbebe75c8160320dd86e7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472e18575dd39b9a36d5b9277c3183d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1da5ee68031e484b04cacef6a50e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49084815d38c180d83a4fbfc8d90edd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b54ee11fa65cff2e37ca37a4cc97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82068cc78c53de6daac5cd9226fea41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041042f0bb7a9e2f4b60e8cb7fe339f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be186c143c817ca605601825456461f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc0e34294d6230a918eeafd36a012416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0391f0524c7b90ea7c0f5b7a0987bed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eba97597aab95e70c7bbfe38b9093418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a4048e243b6e1872200cc1327d27f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9c531c7aa366bc30040f70cf004b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3885215948d70c00865eac9bf38ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dc9ee717ad568a8a884b8ee2eaa4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799556d0d2e2566d6de0b417485b3a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ab0a78eaa7f871703caac44503550424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935d7a986921563aaa97feaba36944a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6140ae7c20790e0b3d0de622bf6000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f7b069042d37e95163dcfab7715fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a25b9235ed1d5b9f36fdf88271e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ad36f403cb68efb9b8c2264e0c93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7301bc6cc6de9e118708a5c3f5944a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7398bfb1793d0657b814de186cbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eb43ece4fdf0310c380a12370b7a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd1a149af14de653e9151f3353cdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d9697330bc0b933af2cc2d91c243e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93680432a24a714f6b5ace657b1a9dc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e1cdbcc4f9a9dfddba386ee3140e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a4fcc67f64cf2d131fe405a95931437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a760f25364b93b32731d42411e68b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910067dbe8b94abbeb08681f49e00ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9a2bbaf238764d1c0ae8d8c07f35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b3fbcd6f825d9064553cd46398e97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61542ea41d7f5770e598e9f8a1665c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8f78511f3107175ae7e249a0b331f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ae4987769add41cb52d5490d4eac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a58af4e16d2488c3cf29ffb8064615445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf653dbc9c5c5ab1742bd5ca91053b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ebcb3f32502913b78746b043e231447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc0df999ea2c0e5e70dbf73e6a66c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe073c27ff951c35701bb5962796ee61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a527491209089572dab155085f084450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e284c539696dfccc9f4d32cfcffc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af1a2333c91c14c9450664924f7c83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc9007ab68aec9c75b5ff6470036f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e235ed9f695cbc013cbbf22e163032454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eaa59474c1dbdfe8d8b9f21e05e0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb7e13cde8dd05ca618b7dbb0c7ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff24842c4470b469e46e182313511dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ffd999bf81e540fb1b64a6a0ff1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410eeb60a5a89e90f585c6054621189459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e49450b483250f911d659fbaad4bbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ffbe8e0b343b572fecb08edbef68d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc08ac8368eb995a9cd67ec9d51a2e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80aa78a2361d57e3777da69c5b62be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f4714ff6fd091ce4d7abf6f420d04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ca5985b60562b7d7a1d631a82e57465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4764a3297fbd5792f03988abe2a48f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d74393a3f98f56c3cef71cd64aae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a323c8b04f9c5c69634efcd459e71a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3673f20f2f758f56120a8678ac0b60c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119c3f3edb766b96bee0e2eb1f5a16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af085213530c12b10ac12d31df56fba9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae715acf81ec9cdbd8673d526fa67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0549b53493cd9fe5b895cfeca946371473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0b41085c7894758847acb498c57c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a115d347c21b863b5ef2e6976e403475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c630f91c17b33d9fad09be87979c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05af66868332d2c345d3932bf6b33d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5644f96f232d7b37547e3aa0da2eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89be449b14920e1431501e5e2efd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e75a43337bcb7fd4e9f6086054a797480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde241a66165078c4b57a9f968872e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e79e14f40c5eb680b10d1addedf00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a036863ea1650194dd37794a205514483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e3de3c5dde2c7e63bc09bdb07590484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b490513dd03a022d0f9de3e75de871485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4973ff356551a84a954b28b98a6cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b432ae41916ebcfdf1ec7dff9110487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8058a6a7d8f6d24e946daa26f63d644488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539f8990b1a50ee113e663df41d63a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab60719497776508636a13af13a5a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50885564312de02bbdf5c4791aed404491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a21da48a46cd2229421bbc0a7044492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bf486d71415b6da53d4e8ca05efe0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd32bc74e997ea38ffe827d81b8697494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbea56e2ee209779a7c6c99d3695b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10de0d9919e95e5f4b632223822b8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae4ed408fc23e85cd3272b5b5c4f22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b443bff817165344eb54acb311fdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651c2966bcdb828f59cca20980950a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f0da12f5b1630e93ef6232bce2060500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328299a1881b0107b9e88142aaa2fe3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa1deee64fe1101ffdbbd4be3754c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb858243283d4b939e6450826b833141503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d91b4ebf67c72352bbcb8965d4292504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4097ccb52855417740c8e34aeb22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6630efbeada7fc427441d5c7cb361506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b1f7a6753dee42bba2a0b68416f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eff31dc35fe951e2f20fe8ba89a41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c70df9f326d23eeb351ba3b98fecb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cb2027820bb868c72e4e7fc67cc38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54563a1484f0750f81b92a88d952a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a3d157667eaa6a271f931165a52c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429df2edbb13a55633104b411bbc0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72735ea79f831107a39afeb76883d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ccea789dc5901679361b57f951b35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23e4e9caa81254ac39431df69a3692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47059d8d001244063e78387ab0cd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638391dd0338a5c73bcc2766a2a618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca4b4ae928fae8582f398570f93dbd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339e4c899cd94c3b3be85e627f1801b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0ca426f3ca7b2b0e92ea2ff6ca65a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60824aa1b80206bb4518ee2478c29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd149dec9aebc0f11729e4d4ff038a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc7e55ad287f29c688552fbf2d1a5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53377112ae74eae9de791ac98d71d6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0f10752caf8eac3a0296d1c4eb5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc44480d0651fb93cd52e2daca19c48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c60b3730ca15d7c57c6a73d9b3e72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a50a3019fea73d82abc1e0aa784da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c22b5170e73bc979b186a87932f62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b330846987eff01b00a125637053531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a13571b075f297fc54719a4bafae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23551f6c62fd96dc17e6a9f731dbbe21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049fe6b0b4066f369fa9c220089b96b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e85698c666314ba104a9379b133e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be37ae7d4e4094ed712a5762af497cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af39d3bad875454eb53478bed9c81c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eba19788ca6f986e08ae4089dd7fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4170e4856770e7cf75db69447d156f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ee8c3b7da2eb9e623fad21b4576b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0edf7d07fc2493bb359f79a33144541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da328b8aba26d16b35e697df8ccd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a50c288fd8659d52b26af9112ba71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba05a12fe0b56c93a9122b9f5f601544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00c5fdb5b2d950264cb3a07dd53aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2f43cdce3238a3b4b26f5098c6df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea627a43fc9f8f5a1dc474397f265a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf4b9de2f00ca3582a26c8f1525035548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca7453075b50d9a86224b34a449bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed45efff5256abb8e7e3d9bf79225550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7bee7316e43f109bd9c69324c2227551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16389eee78f183406d1796a58cb2537552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bcc81c1e071c6d6fc8ac6427698c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3c864993e5d25b6f958914d54d592554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476af0332360e929c6d6a63f59134482555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a5d2c1d9b23c7a2ddd425b1f09dd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6aa3246d3529f79599376a309638557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb246c72a80e1c49c0870d491c747f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e4365b9b7b37350d5739b19924ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42626cc8e7f6ca6d7fc024cb2088d897560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733051d6f875f8f9d35db663b98e31ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c2388788113afbd41f46d0725200562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646cc41776f0fa1db11a1bb97147f8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6b3985702f2bb9ab1e10b65b79aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f626ec0d7426701044f05a468de06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9930984379bfc64548019933d946566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a1e1362f6b503c913d373ef21753567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0b250bf6ab779aca8b12c5f3346eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab312e9471a6543013e4ed464d6ae8ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7369f97ab291c8c47bd55ac470bee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e54342ac7efaef48e7f5acb9c339571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb4a6fe4cb6ba892570c8dfee3ffd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33181090747cf930cbe847d1bbe98ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668eb4107ebf8fc6b39270bdb54b2b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d0aa44cb26972981f37e57af37c8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc4a241b9653753d27655c57ca9541576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9843409b70e988c72b66108c6607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83e7ad379f9c3484b14ba4d6d6fa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c99b8910df7127a131de130ae392c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ae8916e6eb08a2fbc459e60ad026580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb4d90a1c19ea3b467f7d3403c78f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2d082fd54e01ec3c8b03ed0c1965f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0347e6d7f1d79c55f0b3b7abb18bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ace51c03bf6bb6d78e5587c6285cdc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdae3e494e9cc26a3df1dadc890e0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00423fc2f4b49b27155302c8259153586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848851413501620d34a82313d16e23e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fceb413d0dd0bad5ba2638f8665799588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba6e740921175668b89da95f8e6d22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1482f294ab812f4846fd1afffae46a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b360e75fab1d4d4e7dd3f2b044d00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4877d0cfa69d663c0575cf94cdf26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe20777027d392368a47c1e5ed195e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61ce36403bc9f20b7f816075ee2672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f9dd00defd4478f62ccbaad41ae7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f15a7d1d74af9d0890c370e87a0a8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f42c60bf2f1f7e6572d37fea594d31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d29a04c95fca721ef1bdfcf6cd47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa641522b69a55fb0e7133f700bae827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46c1deec895aa0a935d849ad5b49ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51c4b2dc5ab47d5145319480aff0e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23fd3f720e044ab2712367f36539f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0be3e9ee58eb56693b09b736ef56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398ad09cfefb85a0c40300ff8fb8c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f02d17c77d84417f32473320f46bac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f8a81b3979d9d52c6f738f0fd644606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc41997cbc8022296ad8f3c2e06509607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbadfd42fa026ff3cab9f92b82c063608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff5ddeae5f2612da023f41902feb97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb210ba9309912164ea53656441629af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5df9350985041c17910833e09e50b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33725b821586e76512bd189d89a7eb4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffda49f7a3a535d1dc4d07648bf9bdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3380bfe62a968b4c36d81fea12018614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc618dacbdbfc9ef54c682bad06f824615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98de8721b67005d0c1060c4341a24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a1ae8825ad00da53556e88939c3d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059945ee771913f086611dd7c797ac10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fddb6a90bbc65edd6a33f0fb74668619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a690c0ce3a81c87afdfdec303596d0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d2b8802b15df4f6ebcab582bda75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f917f9c23a32201a16b6a640cdd3bc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7114f59afb709586af21fb9c6a213d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd68e02880d9e1df6e0bf45c786da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467d684a5a923eabac23961d754d7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0a0248be63418713a9133e2828c24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b87396b38b54900d3134b0536d1fe0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047135e4dfe5c82a0c8b2a12f00f09d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39902382a006618437f0a37ff312bed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e97230d6d8a48de73b3a3de5a9904630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3fe88d34f2652991881c3bfc8f461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a7b7dfe781df5b93204fda3f96dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ae508c42e772a4f48827ffa1bbda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479face021d3a16d0d623fcc716b882d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65b3049ceca083d07ac13f1293e39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7f061c8d747fbdcb496e63a4f49ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0f8b379c75293e167fc5a3f05275d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02606e03204500a04ad708122512af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f202fea63df477f373ce78d01bca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c68afec2faf81c7eb754e55e98fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440dcaf69a7fb12027a6a57035b0e6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b683871368185ecf56b4f89d3d5d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfecd372305a5755124611f24fcde9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c08fa4d8a7f81ea1049b611439d2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0a984bf6fe7123877cd77e7948cf5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510b82e8496c1f0bbaf8570219ec0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48013beec0cffb6e5d04a245bf0a36e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce7cbd3ed2ae622f6a0b9a1b9e87d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de021e360046c00473688bfe749145d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d94e0297e20914f20aab36488f9240650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65736f518dc55ed5be7ee2161d04a02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71792feeaf32db49342693506f8d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58df425f357c2a7d6d269be1d588c1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfc377a6fa0e350bddcf0df1d20b24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74781721b064f4b717caa104d280ed60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b275609da145122d73e50af4734f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfe647b49adb2d9de19bc6b0bc84d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecc36d9cb7c1c520b8b8bf6a423ab5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c54b1f4df21b964852b53ce818512659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a0386dfccf538fbefffb560d334a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79070db2615e3fe1b474a8f5748b2cd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552d562d04913514af03de44e233f25662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76ca8f528cf6e73aa867d5260b9cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdbd5ae49e2ccde2c3001093e05d35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed524382cd8cdbe6815db05fd08360665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3831d990ced49d513ee4502281db2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b55e24ba8aaf6e7c31766f5d0699667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608ae3bac442accc8ee575c27cdd95a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f66972263f26ef842876e9ea5f6758669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee70b86750fca37b9c7242e17b986d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1531f8a7aaf04574830364579f045671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbdd088c40f56874678c61ffecdcd1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1803e156689573b490cc8e6f5f18c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7773cee2980c76349e437fc2ccf8d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83536d96c3796543245424ccce7e5f2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea3fbc0abcfa6c3db008fd26aedda4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9509a8ee3ebe34bf733d1ccd99b5dfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb715a7f17ab994c2467525b994736a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c95debfbc7789ec29ed791e34f146b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b35311f2e71c98e68da0d270f9936c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5289be9a3472410042fa69555ebae5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40171a59c138cd31736b9c2521fcfe90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8b91f32e7fb5609229d557dedc538683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6265834e6afaf1c11776a40f1722b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa487e0874137ee7f5324f5d73e1053685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b63f532656f1a0a0b959a41ab5918686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49ca9c2f10c5f42e102ca8b59f653687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff573fac2eca4c93b159866076e800688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113462742141f449391f151cb80dec0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695666d14cb5cf30a374f7d29035632c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96bb38521a799ade6bf82682864c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7e77116ba3a068e289a0b8b0b3f36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aad3b808d54ab94129c19671831cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12396e8bab67ecaab748654e3cc391694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b2c66b575709e4f2e16a028ae0a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d3e65389b560ea79a33cf1f8db1c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb8ca470173c2f4ad872dd45cd0092697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08605625ffa6c4ef3ec26876c33ab63e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d411c7a2635c9f26b98459bea4f3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2899972d9b7d82340e78165b6c333b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa3654a959f3b4692c218ea08ea8f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b83b3534f1a507ee5b17cc2ea64b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e13d8a415b6180854183483468b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516149b5199fe158b8571fe1d2b4aa62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62514bea26ec0115e71d44aea82bfb77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60138d9a335fabc70a5adbb4eac16c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e4549251645c80b080c9d4752dd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38745b8281563c96e0956604f9d91e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0f204f37bfb1b144e65d518046f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c95c04aea33ea77a5e187a4a1d3f12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb84219d6dc4500708432ba2bfe22ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf520e9931fc0318aa65433a72e0604712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7872164044c17c4f5966592d8a6813713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d6d465f3e544de41d2edf3afcb675714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f5c4aff1bd5a2bbba721c6966c4ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c853aefd8e4ba6fc86587028322be0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5503f5951bd3d157778189b32240ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d104bfdf35802f8acefa6c6f8f442718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749ce430e947a673985a85b36d3c98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0927eb10ca29212c9efc57301429229720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefb8e371813ab79020324e3959fd0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c6f02a58330280ada02b6b3794cea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc63e202843226799f05f9c6956b1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9114a32f57d7ffbb59650da04229724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d0a6b037b5f0d7ad78d87babf7741725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f334b4ec3198351dff41bcb955170726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02552e70d5371b424dbae72bc7ff0fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a3bf96d3f202c64fb35489625c062728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf43e8f08ceb76b15dc3ceccdad0f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e31509831b095443906d151e51c64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e4f0af385dcd15899447de62e1915731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5035148daed155e2a773c0bda5a976a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d983caa1d2750e5b5116e2bda1217733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8274f3af2c5eeacdd0db29e8c6992a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea461efccd34761cc5666b3b52914735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de95f10bccf68e2fb46ff15beb4146736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739966385bd6aa2883db26566add5d61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e51f76df7ba3df7344ecd671942a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ddb5d37cb88b23ab272440117a7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a8c114844d89e48e7e792885894b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273bdefcc6d20ba4a1327451bc4f90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8a2c422d43ff98f7d422ac915a63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306facfda655fd54872939e7580b36b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98603fd1adea9bff07dc94c864b747f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870735935acbc6cba85a65a3386ae914745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23d1737a53ac69d375a5c867463c75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbb2f94d26ca9086bf43ca1fc99f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5e8066d2c53604d7a22454a03422748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee6f3e47e6851c3f09946ada1f2684749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43dc31bb6dd5e06aab89b536218ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65826cc96b88b76fb8df00f04d8622751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bc6754eb65c04eed86d8756c2048f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b419ae0520b6afed7332e151b933753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e082f75bd4387fea4498f141f4b2fd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd6000e9db2368394516aac685b58f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641e7b366122d46abd500e299d0859756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b3f2014b748afaf24d2ef7d279576757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba169e8adcef4be4473a330dfa836758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12ea7635e4d6b6644e1337b18ccc0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>