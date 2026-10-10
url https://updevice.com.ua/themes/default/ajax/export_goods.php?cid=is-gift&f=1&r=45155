--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02e22087e18b4608bd939bd7f42e691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32c81c7ccfae4195cb23da82e10202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf87d06940256b9c8f9ed4768c378b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44074878ce3bda1ff23a0bef0ff93254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e69e0bb9b620139e4df489aef7e055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06099467508aa763a1bd00853646a5216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4d93f053c2a956b604ffd633b166c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7955ce834c51f519e028a4bc866adc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8168d4199f3c8c6a5da2605c3ddf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe911d9b2136d0f2b868ade7554b6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705c9aa87f12ae60c336ea37a4d7dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b607ccfcbdddd4b61b2dba040ea753612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b990fd5fdd88b749d7d7311b9d04bf613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4641625c1d06c359a0148ad931a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f1d7d5ede6e69393eafd9fbc23e2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f519eef27c1accc8f50b52a9a11d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e56c686aa444b163845ab70bf34317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33f0676b53e5937efea2cbe5717fa018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfd50e02245ebb2eb12b5c98e80fa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7798a33daa24a025f585026552a0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d31069eb074475d26d3bb91d329b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d823e820f4d18559374114f97ecba522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0eeec760f4b157d17d9eab865eda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ace74451dc60797a1231e40c706b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b39e4bd04eb88c869da3a8713d37925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de875e88dd3b57b0b5316a58acd28626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abffb79f2090c992418367b088f2f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618e3ad21562257a99cef23f90856e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0994461f355a617839a4bf7b387ee9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2958a749c7ae4bca5cba13a6618fbba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8533188abc99674dd2f37981515ad331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ee295d3eafaee6c5ceca966856d4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46caa4b0e3fd2ba7fa213d98674f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033bb743382ec08694f2d70e5b1f50834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96407a5c76a69015146ca8b9318d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527817abb015cc1103ce4efbb9a30e2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badfc61f3552eae3d10389f250d3cec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f8041136bbf583a11d12067ba1e4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ee312c967a86582827dc94a1b19c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c908370d51f2797714154b9ef37a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278f1361ac816b8ed013c4e561a11ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795c70ce69decd9923c11135a18952d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd636b55470af2fa1e9325cb0e733343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7f5fedaa2f1fdbf9407b2eb6e5ae644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542908dc39168fd300d0c07e890865d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eda1048c52b243c93409d124e298746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690e85606141e0fff9916d1ead038bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e810879d19b0b55c46b9b530d7c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e251bfe4b065f53ea826e762a365049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff710ab343949e38b025720f980aa3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138d58b0612adabe8ad2c4254a1e98f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e94ab206b2975357b595699b19e4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da8f39353be5b515815eaef8ca6aa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d7cbeb589daef34448621fc04f94f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f08dd380e96c2a6b310bc60c00707f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a568fb44e5e700e649198ecb473dae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc585332163debd92778ebc12748257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c5aa95a51957ba7f3914bd4adaeff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7f9738e138871a5fa51c33a1d0cac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805480ec10e91ad874c7c5a6112b7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec0c2c5751f97208598a5a286d151261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ca77020c2acdaf4ef986feb3de7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a78ececc7cdf4ac1d07be5a5615c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311101fee1f64440d514e5045c605e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbf3b07cb0af07fdecd3c24b345fac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af1240457a843905332e13b301f4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa011b03eb57854032d083373f0f01467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ed07418853d1f32a679c9ed8afaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b5c8441ce0fae7e1817d2c47b0e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e26a9ad02c4e07053ecb185253497470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165af9b75329f0cdff554897c62040871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd592979654bccb756ddd3ca3ed1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e043a466d04a37e064168591621a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a5b0e0efb6cd63f968f66809573f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bc7393147c6da07adce1de09dd20a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837512b2377b2c3add743971581b3b3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47863feb814f141f9b8fbd2cc14cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0e960139d6d5b3fcc9fc95ff0741b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffcc161ea49be45835f135a806940379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca7404bc5b5e0608a7306c31df97f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68f6c5a29b607c09f26b579571606081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc92deef43ac3b9de43abd4a9ac74082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd5f5e55112f3357f0ce763cb159983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e03e4f1f667f777a68d931efcb7ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c1b8c924d09aeaf8e97921badbb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ac0cd41660fafe8d5b2c5e47bd7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d61492578d36e79b9865152870a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f81bae5db25154ea191dc324b9421e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f99b729dc091a03bb5b918ee99fbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b7d0cac4bca7955098f3fef8101990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bcac6b0e50391d38111dfb21fd65391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e4a1e7b336bfdcb8bfeee95aa3b8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fc7ae4c4e502561d12c3707f5f76893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cd2d6006dbcd770161367d8671e1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca7f0bfead4dbf358646fabbc853a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817a3137a2ae489636cd52e5f8e75b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1727199021c2fb5fad2fb85f07dc5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5666a7013ba81c07482cbc8fd58ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83f4014a4198249023643c9da619b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecfb0ea4404ca87069634c69709a96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244baf6fb03aa80f948a4575fed7225101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebe3e7e5e1eb8660b51e846ca19ee2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7176acaae6744de8429c8d5ddd982103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac68577cbc65fb5fae08138852a36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003ee37c0adb7f7188e64e5af2ab406105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9b664cdcb38e464c2dfbe1c380a79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e6875975fc1651f84a5f0b7dde8d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f460b62d118a86ff732b1108b5ca9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172fd3b92922f4a6c5b1529aca6f32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbba2ed1c5c568cc63e33f182f66c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30023200c922cad1bdb44cf50a0589111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40cf1e6dfe8d3704db104fac6568bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c311f72961c0be791d63ed5d72e386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f650cac12060af0283c83780912e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c1e5e209ae422c8cdec1f9aa4a315115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd26e0729ad2c158eab70e31378582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba54c77846df51312b867d491405b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0a490dfba195ea1d9ecc8abdee882118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce1533f4fad1a0289a095fc1ef350119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3abc9f416fd2da515c5252f26fbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003cfe18f680a25bf21797be12a3b49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7c577df6f74f82728e7ef5278a2f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cbc2346db6e912916b81c1a43844f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4251b4a7b4e02ad4c0c5da2978b0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660041db89867b99bb9385b1f4f384e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351e43ec8ba288e0bd76fd204dc31d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfe449b831bb27786edfc5d27754b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f53066d29398ed02ecaefbd1e1f03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a8ad568c506b822d33da0ca4c613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76914fbe1d4166218e1308e4fc3c7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32a12fa2e48ba67266d000618c868131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa01abf52c4875732868b7124b2355132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98f96cd0a7672ac829b99ccdb304a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb94183f53e8428197ecbaca281c51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081fe122f8d5ea9604c7326d3cec268135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42f8b040929011ba3b4f348f83f286136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d223d65d681fa963fbd6e1e537d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e33f6873ba3433211a0127ce2b6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dde932cb84a97ff3542679e607b34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacea57e8e9662318d2d53cbc1ef626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948b89d6281edd72495074f3dc98c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a1002fb1eb0a5fb449e811d247b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4346a6304f3773974f68e47941170143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4872d503dbd42ff17b61e100fe541144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093daa4f4b5d0913515032f15816568145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64907c4d438b9e572b9678aba85d9965146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781542ec318b1383102794a536658ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555db9192922af26085a07a84403c68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb79760b74ed7744db3c66758d3d2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b985d3c99db5afeeaf6595a6b2729150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97e8e895221927df27458941d504b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0a9fc2977185110a4a1a78d3fb4b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7a5b33253a23faae34e6da865a4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd24e2a456286bfa0d9261d199582b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f2ee5fa62a4872c7b70c229ae822155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a087a8001d8afb143b806230f7390e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdae4e4980dd2c33ffc6c1cac23dd9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a01e503782846d5461a75af00d83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9283295b839ad4609ce107f5612618159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65b1bc9bd89b05bb42d1fa3c4240d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba5ea4eccacb8289702be1ceebab88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e98f7aa9874a8de16a945a2c43f38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbce107695728149393b818b6e57ace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae5bf9f7151bb444f28a7713332826164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c44fe30ae40fe17dad6713401cd561165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4e521539aa498ef9edc34fe4602f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28a5db371888a0d5f3b9cf1e5da34d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf383d73f65dda2c6aa113668bd15c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e0ed56ad78cbc05666855223058c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42193abc7ddedb92ba9d3e1c75f45b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ef5398fa5a0478639258bbc11e1b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2badfe5b2bdf20d92d98eace0ef142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e974061f0c20922488d980076a09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0dada3a6c10fd9a8e43da28494465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd818f91e48ea8c73811b52bacd31f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc447e8587130f1e0312c43e9065e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda08d02afebb90c598281726c70b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae29f2b687a8f5d5bf05e6fd0a89f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156e82c85ebfef65c94c022f010215179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33a19a1eecb8faac262327fc59c7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e7b2ba9784338e718a4d2ef5ced4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1082e2d1d204b299cc12ad254ef58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d807698148fa304b8880e959a5ca7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b76c2c6c72a4a6eca7fedeaf66d3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b2cb4e5c492f852eb4f894393248185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b93c3c98344b0f304456162f3d2be3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0fb069729b19a394013edee38e9d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afdb2ece18dbee06b1484652473977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c069f3ca67a836801130b775346d6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29aecbf758f064244944f6b1bfa7fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051786aa0d6f3003f03bb9a4c1c892af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef259447969067a1339de2d4d49bd8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987de778471896a3c76f41206ef317b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f2056947cd777bbef28885a784c95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270fe375966c451195462e0c0f35537195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc845f981756b11caa7be29a3161132c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063774079c4bfb24a2263120d50eaf00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c280e4175e37bf8c40793534be13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4784688ebbed43668888f48f4ce2116199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171dcfa9047547c1b53a9ed03ced4ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcedcd04b13c59e925a568541c4b29a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b20798c6f87df3a7b8d697faa8d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6793f85b15e017468e7968ca2432710203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b86d9f40c54d66540ca07d95eb22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7f94b5006a57a4499f72dbfbf215205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59a087b74266c847ddc700deb68ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f328306e0cf68759e01d0b4610032b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efda8305e6d24148ab06d0f3d7aed3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7440462e0cefbb06c17b6e3f664883209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfdf46976e803428da28fc59b328b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ba5718c034e27b3b3dbea9a895ebd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca197621e2202dfb607621b7f3f2d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e20add0317e3d8bec71b6e1e2a5520213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139792d8a35daade30cd20c631f307b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aee47ae24b9bc5afe1239de873bbc2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5be9f90637f804060d767158f8937216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d8ef3b50237506ccaeddbeacfde3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee4ffb0df8031e6126d322bc509e9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6b5b5b4ce1fcc56fe74184f71cff2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5dfb16822d39a853f877f757a0d21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728fd72e2f6d1eab6973f4c8bccae9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97de1ab2ca2d6b112c7f8843d35b88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519068fbc5cab1efe2d81fdd0454614a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9bdedd3c5194f11e2f235ad4a4bbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a971d69da5bfcfc0388b1b984c57cc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29392bbeefd06dc8256787919c1ac890226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c0d665eb9d8f87571faac256c58c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea4586eec65ba95426bf4d29faf89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dd6e75074bf4b2f5567c2ae9242e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a36fd05c66df91bdcdf134c1524c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af42a0fe94e60c2a04fb72f3eab5c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f7781abdbb87715c97487feab28e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538db39e1162bc59c895f7ae77cb4e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ad84cece4e8575da17359275acfb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18266b323bc0d8af39142a5fcdae7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a15d6a4859b41e354059422da94bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581160a398e993caae09651491209ba0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a65d1a73c558811b8a2aa15160fb62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb6025b2740e63c7934c78fe8abf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee401a994838c42e5121c0c777f9e23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add5f234c3671e01a52ab629e2683d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40e16ea61f300605f6964ef10617e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd0dbe4d61454baacaa421839fdd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43ecd569dd8ec7deaa8be75231a550244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2242bb0589f82433cdeb100e3445d3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9fe0ee6b703129de0e671951cc64e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f532bcf9ddbd87eccc8ea605f123247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f7b5fda2bd5a38b29e9adb7644a92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca740696f8ffddfccab037dd078f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07000714ac0cd77acc19cf18081096250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450257081c786e151783ddb5538a42c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6bde4eeeb2a6f9452641bba5752d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370effb3e9b2e46b41300a30ed0aa249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e94bc43de287394af45e8c0d313a5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc3b5278899ea6af8c5180567f1bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1822425de72e6fba4b9b937a257b58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6151a05af00ec3f0e573184b825acf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfce41e11bba55cb322b5638f73d39a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f8119d9c2d7ea24fdac48b08984a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee39d6d3fd566c1ac1d58885f47f7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7018fc12e25a6ff6575f3498b2b41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319453686cd7aafa0292514c929372262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f20a5c198f6b3ab5bbb3e9ed014d39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e4e905a60998ec58cb191a2ffacac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1fc6837ba298db79f1cfbde9863e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c53c3bb48285a79a37804a2a7d92be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344977852c4971336387653e7d74bbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f770a5cd5259be7e99ff3166c42764e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a32c832e8565e625fc7ef2eee9a97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46031d0dada2575107f1ff02c8dc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5b00369fa08a911b78109d4adb906271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb169feefec81a5dc635fff79715b0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f43991ed9b645d14235c93647977273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f99466409245757502c249a93b435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b97e6b49329a4c4dab2bd398961ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8b38b65d0290c72361c127db9de31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d3ba0994498f211fb780345480504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ac2dc7c8528c924cd658059979db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bc58741311eb51ebccd5994f660bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68817b0816c43ce9737d44d9d6704743280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ee84e7fc81a76d301a1921e5a684f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546b12f2b71f34521b0a5f525e7114282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530399472c9ac60a116ad756afe12b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df4a7b10080a07716a443730cabfab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce122a5dd800ae9412d5105e6513d7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d1b749ceddd68f1c1a02ffe8ee737286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b168adcbe11d791176c801f728005f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32043e847b21b57081285d348cc1b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948594a476a51bb410f0bb10a68abe58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f204c687ea902d104cd60e70c0b6b6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b5ac565208cb54007974ca760ebaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de956eb7c00e6c9047c8ba7a5f940d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df78f82d5ff8bd0ca662c7e8cd6dfb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc7765eae595fdcfa09da1879cf1a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cdceae062a6757e7e435adf5dee0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaaa603970f1cf69524ee94e4fabd96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03cf91fa77da32e1ba42207114be5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59cdce73a0b8b570a1552d9231142298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209d7b6dca87591bf70cda2468a0a5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f157258cb204055c91d19003cdb0a24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8731cb8a882ec5379d77515ef57f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b09ac568734ae2e5b903898bbcd2f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28594d28a6968cbb372cb93718ff820e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3f837506710adea0e0fcc1c4bd269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080124f8c6318ad27f0237a31a4fa81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470caa45bf70bf26ef45b1de1913ba8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be754be749cf078433555540946e92c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b965cecc4e6a90714ae723609263308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd810b48e90325fd974c9d15af010724309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90097908c3bb939a966f8a031a61f2bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0ba8e237c0cc94813778657089ed7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34528d000b758476b6501e357f76f32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c35f5dc5f8690db742d352b508440313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e561df9499c4cd7a1171f966c4b33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff3bfdd0ca16c49c7844d55482b0e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a9dadadcdf6cda91fd62dfc65d50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd505a1bc313c46660917700dcff0f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a898ca83cdf752b12119390542c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691261b6f3750e17892f141f6db6bc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a96f70d5e588536ca53f805ae658c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6914e84585b550c80b4c6d6220236321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a17930a8b1be563e7e8249708a3067322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cd74067ac7e5721d336ef03888c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c915881a178ef25a8b159aaa996258324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d823ccd4e72149ea57b82552eb74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3cd22e3530131a131e4778dc61b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7d0afc5f93a2528fef08c973749a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b40d3e5bddd25bc171ce2982e9ea1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4280a1d16128bfc4213e949866005329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ffd79255554223b4d462ebcdc3ea6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b6655289165ba0c73f7b52e4bb4dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d79ffbea328adb6fc99fd889478dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd897fef9f973cdedbe6f38bdfef2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2137e04f7fed6ffa2d8a6afb1f45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d2433e7582d7460d8bff381c28b3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1421157480234cd6226f799e93108336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc844da5c2a699d14d395fb135d150337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd25039c72ec0c190207b2fad6cc46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da96c4eade129e0efb68decced6cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54c9f66d0632eb3597818f5ec0f5a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd903ca7b2184eec307d8ef10adf471d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b813ab5fd26c85789cdf01dca2a926342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d340c3da5c064265fa1934a9ece5212343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd35d5eb4e3ff349e85167455e461344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15931da9a2cb5e18638a595b5813e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef0d8a20bdb78d3d14977ce7775a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04243981568885cb98b5c24e84a6b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17bea5129ee65c92bde254034b0a52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a0d0d559c0876be967789622fc4f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca336f4dcffdb9760de6f414217b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa11303d680bc29aa93d1c195cbbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046905b99be82b7b9a1c989073719cb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30790c5dcdf02d0529bd0d34f6ff2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af86b7c98e022249fbfb7adf2a2be8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad997662abc68d9421bb8c73ffc839355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf4a838348e7b32d571a4b882a1af4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74443fbe5e24c7f9389e26be0a867035357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0e8fc422167f11412874f6b6c3668358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad7698b69b777c099ecddc6d3c155359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c66b63713bd9e405fb0aebdf86e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8c7a1cca56b037dcd8f86488b3910361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919cf20f2c164b22b1d1c281c3cb3af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ef74b67799919b6e998582a4eb665363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c0a9e3accc85d83069caad761c65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a13e10b78fb3f970060a60b27cbf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c26dc0e9550d2d491d92a9ee0b5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0e141259be4e00081537ca382cdb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c82db2694f7684b29e31cd108863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014fd8abed896c88ffb018bb1053b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304bcbdd435347e952e6c0dee9bbf48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1caf0525d6644c0b0293cd85d2425371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604343c2bc467160ed8a2fcf175ea6b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6720bea9ca939ea3675f5ad8268f62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b1f779d466620404bda2224de148374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa86e12520f2704727c669122998c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c41f76d67b3cc856ddd32a34f98f76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad43a4dbc98a2752244f1aa480e7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba09f9c32175ed01dac6e5f79007e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d21a48d945f6803f623f30066a4c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06c0464946f059d36755e68a3810c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49d66f7036a90d705b29ede8572591381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3397e541b7ed0d7d596e831feee0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884bd0b7c1d7c01989bf7c3855ce72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3261308e32192aa9b476e7af6aa3a14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a211ee214b6e3b667f371ebdd7596385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145e22f44e708cecf83b49066c7dcc8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f6d3f7b13982e4896afd217a0018a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac3d86f2d6527ed0630ea83fcda55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b7c04ad7fb903a6ad0b1cbf3f38e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab40b0d7cce6623d2fbf631e5ba56cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f95ffcd01f490fc0a2c85196cbf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da223ee2ff4afad97192ef28d7e541392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45eeb4bfcd378a3c4b618c7517952393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2a83b0aaca4b73fa7b2a372a9ad75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313fa8664040baf5122db8ff62c6d00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee124c617d4536e25072d58b5e088986396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bebafb8c4798135e0be4ad7d27e333397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7e9f96aaf4d80fcf3f566373f255c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60903f897799d6e873c9cacfa866e3d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcc33d3600ce7985f3adbcc329a248400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b8d7c38af5b4eb6d7e7cf7f60d41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a4d9fb9954d95b52d0cdd4b6d743402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030141ebec253c4d24ec1711ef14667a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95396840de397ece33e71821fdf325b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47113a37d8ccfb3d49371f8d7f3e08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27449dae5737817b6747fb300d4d0be6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6817f069063e98979d4259ff42b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9ed153f0337efdbb180d8f9d4cf0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62cc5be370aeeb9416be9db426c0fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4bf8f849c70b7bedc2f1d336a0833410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dfa2a5896b29a6dbe7443bc811d6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f93121d928058dc34a4187665a143412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583249deec501221db9e81183bd242f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51f54a8306cd8097d57e6f3ef5df9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94816d3388e7545e1fcf7a591b3fbb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f73be4cee5319da8a4bbcc3e9f333416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75d867a7ca4248ae5c2bb102b73264417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b12e3452d221019b4916ee69f7e713418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eeee96670ff5760287b6ea564a84f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbbd6f08f76a4c22465490868db3b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb58bec48a5019186329a0ceae6ceb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b7d1d4d529a70c39d132711fdb34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90068791447110d890a639a8c0af402f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3211710cfa1fc81a70ee48dc81380424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef0d81c2c8a760a587f7de627f7f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d7d701c6d5fcc10ce340e9490c24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb8ddb508ce6f6ab0f2c55b97312d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e8b140b624366cd48bf4560b9326e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd9d95a303c0f57befb892ca946c47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea0cbd2631db8c5697a05c525191d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7430870c402160c9cff0ff2622229431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e1f51ccb4aacf71834a484e0199b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e0cf7f29e10d9b24b1f69674275f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448da7356cca78e7312483d9a184e5d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434172db4899e29447207d992fa2993435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfb340e3121125ee1b48e79293474436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa980fe9b9012d4b54eceb8af4743c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a883ff642a776e76ef7c6fcb8c17c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb943e682f14fc9fff5a3ed30edfee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c4f4192110e487cde50ea571cc126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e414c8dd181ed52031d9c3e860a9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805bd416879e62eadf98205c6ac5e01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69312d4c356cfb450be9f9db4322ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc928c0790c5d067b8a54861dd904b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966b49d06e5928a9981f40bb7d6bb23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c4eec932d5c1a6e95f6bc6d4d5eb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38552fb65adfe45a31ad9226bd90ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee194ec22492973eb24e0c0738e68a1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b2f249e363dfcde3e772125f2113449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615756aa6f82eb3516c4d3035e894dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78935a1224efc0aac31b4be987ce5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d13bd00ebc0cb9d25bddfc2a27e6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e7b12bd33b9863496ee0750556642453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c88d1fd88b4f6e7d6bacbb644ba72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d61bb08be31806efe745e3a81fa583455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba61283ebd1973738ff874642f0622456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964aba1571f5cd3a3987b2dac653c5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bf76d856a1a313e730be7a28435e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed354e2b576183597db5d7a30e211f81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd67567059da05bf49ca9d71240fbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10719b9464f5cc64a66b69241920e28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c407759b6edd7fdf73f54686793bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64df10fa632e551c523a2db36bf0c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641814448e1b4a96007c5be47485c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e17c50e2ca6d86770fdfaf01efa2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58cbdec37bd8fbdd556e426492f61b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4cdaef785d2dbece0f4474b0928be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db946698e0c1a8b2ab9b8ddb65c199468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0c31d0fc5c7feeee5ef054d06aca9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11ce0023b12a9e961b4ae7270ed281470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b6c829afd74b244b9316b7fe8287471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc366be09ef455ade48c54737fff2e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca70f8aa6f540f3fd7f0532fec908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b81eed9b5599513109b0261bf543a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e96cd4ad660deb0a308c1ea30c3715475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83dd64766f5908116c4b69ae47afd9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43232a0323d142e6e611c78ebf0afc73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cd08b2ce394b0dbee5ab10d4f439f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463a7c125f73c1589fc5612a5679d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dec1b50df8e6244920c1266531aa7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd9006729faa0c4d032d608b2491dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b943865bdf60ad933b6950bd949ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643138fb9255e7d8aca339ac48a759483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093bc9a86c7cb74e0a4daa07c183b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd643cc954cc374c4ceb51e282948f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d01d409ddfe4a4715ff7f4f3476b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984c9f07316db56a36254ad0d12a69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bb334b622e9c01ae2b4af449d6b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f2f2cf60b7748cb16459f8313b74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd38587826f96ecc9bba52354e17b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb9f6b1c089f66128e29ffacb2da82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e7c801e5403ebf86750805c73675492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb39424bc9c269512fa41d4261ea2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2a853c486a75a2e70d5a915c657bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c82fe1b0aa2c047fef69bbddda1384495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba4ae2cea0c197bd9cf583fb7f5a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63826f9f65e2f3ec5daf8ec83743cf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a08216ecc46b4fbfe359b44154bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd1b3187bcd008fcec68cebf54252499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6cbfd058454f702da9213993033c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b29690bada95aca8b415e3e2f26f8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c874f41491621597b2e1b59e3ad654502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bd84d21fe7f1540f852c977fd0218503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c74271811ed4742d6ac621883c37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef6a0d4f48e368d353781f86cbc86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a3be032cfda204a96577054c5afb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1683287abf8170428a9e784e56ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef1470a9cb0f2385fcd8761945c3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50fb2b3136688ff458e443dcac0e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85860c3d488fa4ff90a4f4de734eca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370272939a98aa2a636e57b20ebad4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2add3b514bbcc6317bfb570041616d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef7bba758bbbd70698910258a2eaa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44d8b68086da9b74220112749b715f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ba3beefcf1ab1797b8525e979951515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce7e3f41c03ae320a4c0c32f8b012f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6356e7365bc39c00a706a5700f0f64c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223326c87853709b2b1d2b66c5951a1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5550a7720fd07a4f69685a40ed717b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8168f73ea2d536e3f51e44bbb1cdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799b5057964bfd44c0d608daee5a89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe5abe9c51d80498e7ee4603af763522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f008d5c8b5aba476e54e512c19360523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e46173ee89bd57228600c3363094d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f24cf622dd449e7ec6c772340ae2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6811aced568047738b33de4510792526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741c319bdb5ddd9a7fbfce33b114d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62f69e755a257fb2d9fde18995cb45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce92a7f35ecdf08b23399f94db95eac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7358c8dd77e92e2f2700918c97c85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657e687e85a0abb45a2de7d3a775fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e924fd82909de54de1bd0a3a61871532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd77779421b29949cf379092729f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0260303f64164d86cd4c0354b036d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278389dc12bfa9e68f5f8ff5aa583f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af64e2d812cac87ed2b6bf0c4d667f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e1370e9ad61f38392c2da640ef838537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3bb64f0ed53e0c51a521bd2b3116a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f50eda5656f1a6c0d56562cd946432539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ebea6e01abc9c58b980e3c87a202540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528dc1462c4c36abed2fa68dbcd4109541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b798f1640203f3e6fdd7872f4c39e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375acb25cc534054386fe7cf107a1dae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbbd5de682fefb40a42c350009bb73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0de3848e918d368d05ee44724ae5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935cd502cf59a4b67a1852bd5903bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ef0c2b68eef18027951bf6c4e58ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf2e1be1834a2dee0fb8be9558469c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9e425dde2761fb82c363f4b28eead549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32c72a18bcf329a5cc84467f30bd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46f5aa948191960d5a82f1c38ccf41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aab76bfdb882d39a2bd2eae0d38e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25eeec93a63e39245d6e6159b382e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71fbcbbe9229e5216671793f03a14554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a9fc0efba48e60d32afac67bdefda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5fc4bc0d6b1a76cd5f8c0899ea65e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883e0d162e92c764c0d7aff2e5bc734557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76f7a247d6db0978db2d0f281d1573558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126e6969057abd0b6dff85396ec0d31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93efddbc22bce071035a82de53706e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301afc97e9d6fb91d6e88c770c34520561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875979abdec669d1602d8a76eede480562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01b33fb4758df87fad62743ca3290d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc517084c54417494958089c3b14ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897d3788a7d136b04cf19a85a46db6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46bd76e3ff3154116185ba5f849011566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30fd3865482b5be15d0496f11eafed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd4512a5c58f0407d78070c9c136e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6fa31aca488b64b44c72d10bdac5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cb05f5a640ea3ed29b5c264d91c01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5f5f52a829126561808e721f7a234571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22323748ffab516385bdb70c91f38ba3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b55385539955611eae96802758698573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7baab3727f0d4f9b8d47408c6274ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b96695c1b1c8c2bc2795a9c4d855f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cd109b2d5ef2a064dfed9a5c55865576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757748910385805a7464bd1f9e60adad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b3a70a97f9ef4c7077466744be522578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9117d662baea32f3a3357942c76ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ef5bdca2f1bb9195cc1e7e506e9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589bfec0be808d9a09c488bc290387581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9e5708094b45e4f3eef836d7ae9c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b869105cde1109a27cee1a5a718ade8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30532fddfd34860f01dd4e7b30c43742584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18b0dfc7d4d895a90b0ba2ffc554f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f4fb9c5746a34d74f90199dbdd3fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce5951b01edbf8dfd4858ea36b7eea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a3344771ad4faaa1282fa1c5a6986588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b3546d1ec3a03869c4c486519c6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d9e8a511f6ff4fa77941acd0bf776590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635112105c556545352f4021c5eb9c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85e06241d1f02065ac07a1bc05eab2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecd5a1800b6ca3ffe7e2f2135245aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d991b586b6a3c96247b843c7ae5802594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b42b8c6f41966ad5f1f6ab66f6d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256ae510378fce7178910ad448b43e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3847625b394272e3eba286884cc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a19818c8b01d0ee9f108919010b43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a41c24fb82015bcda55e1825602f2d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10358caa1a8488f074647c1e3d4941600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3459cfb3d54838331427d42ca8da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee86320ee36944fe3ae3ff28c47a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adff2967e138c3c47125ab23dc7335603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef101b12f676e6b302e2c808948099e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e003c8eb13f604ac9cb66fa3f8f145605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f13db9b78f0f30f1431fd5ae1c4445606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39887a75e9cd0d630090594b543dc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e0a581103c23c1346f5b5b2143321608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454b47e57251b0210c844d086eb731b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a45e1fa6893c6d586d27650b5852610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412a391d0da2c35b95d2870f77d4340611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652dbda14f0ae986d6886b09c720a28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbb9c3be2758c5115fc13affdbb40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31712059d12a46b8b316b230651c1a87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516c7185066f30c98abbc7bbe54eb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435970fe497fc2428d50b2ef565475b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72f3fe3111deb8eb7c569af984b2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df04c23a4cf35f832a9e2143c0e3b6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203c53e09929edf21661cd18ef3d12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ab0ef58154431d61ce740e34dd7a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b313ccb9061987591bcd03880bc01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc6c86d43bcaa8fc46bf682478a3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeff61a6d81e3b562003dba6a4b092623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd22c132924b3b6e388326a7478d75b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d3f191f74d94c9bd1abdfb78e78e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a89c09fa6a5346d92e376af3973563626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801324213cc2b0682b9b98b40bd5af2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508010049b8b13fa84e4f453e2c7a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97f76f27d58c15dad41bca9b6e47c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1edf120b8d6e1d8874a0eb3181eeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4104dfbd790876be122df1ac96073631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0764a97062ef38a2854ee9c9963a26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd80bf80f01c37cf26c49e4da8482633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43def0ddf90a81c5eedcf71b875c6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f8ea0d477f4540ba07f2bf8b875e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451f7152f53f5e49d4dc73e1be34d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d012b1939944ce0e7b64873316f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d2765b9d9e35bf0ce2703a57c9a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fe19af9bd682dbd28446c87187f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475af15ca0c25c4a1a9ff527809ba2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7eb6b4e11ddcfdb07b80418b21dc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257424f0ec67cff9a820e518b6ba445642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9513885d8383bf8432beeaf8783313643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0e722c4aae0e56c27942109e922a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb12dd765f0f3dc034b8c25f93791b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763da1c5b15e4e0ce11bbcea2a1680e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37630e769d156c404d85a3b504b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060f908d42f176779e8b6a90142db50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf0572ad50d312e5349eed1a331ec7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028acd867543a9a6710459f39dc1419e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86650cbc799c7565d5c14be1ce503406651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d092ce55e107f61be29dd85e4ad8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedad32b22b05326d16934783ec0d7c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d56460b137b262e7298eecb22b28c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0076b25314af5a24712d26ce48eef2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21348f7088ac36936b3d1a5eee93a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb42882b532873377577db6a866ff2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4156f5124db87e2a0f83bf4f0450b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c3594c80ed5fdbdbd9a77f14d041659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e8d8e03fcf46b66b360fbce0130e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfdba1a7478be5a288e90c23fc1919661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0f72a7b79941857677819c6b6c7e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9da3baae5e7267436830e0d807c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f1809eed2853822c317d1256fd55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e71ce5ea256f4affd1a0255e17e6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35d31fd8e9f6a074458bf5e757892666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cef93aff74aae168081f4fea7a5700667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ad8264a3e98cf4eaa9565052fa8d3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909e971b2679c218edd18b38c51b28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc53b3585c86fe87b6392e0742121670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c406f21c740eb3998c906142642832a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216a4ea18e84911e6066a055896526672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c07161fb41dd106171748938d620673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c57fc8777ae5c89cbebf1e7ff472f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61f61b541d0058ff641455db790e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cb3d512b52eba5d625149dbc01b91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71548d6ff070b7cc5120323354a4176a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243fad7665e20db744f90b526bd5ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b093fcdd7e5e8005940167262eaa6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d696d0b3889c6a1b43b8b85c963860680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86a968c21891b3be7342d2434e04f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6191672a77c665a048d562a92870b1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad905e54d72e2effc54b117a129aa7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2e8eb1990999c212d55a0b7df33ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a1e7b982cb728c518f34f868b146685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6beeecd728a7d6268cfdc4400964ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f2f6e39b78af4a693c6c7fc6ddd75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5157f040766aaf15fc8cf6c5a92384688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529677d0355070836ce8a8d7c0a196e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbeb42a481f1e3801649d9880dae1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615d8fe53c0386224b82a67700ddfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd980e3e94ec531875622eaa9cce4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e1623f27883cb0288352f30ddbe44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e280fd09e2464c2dcb771fbc5059694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffeee8067904b61b92c7f1567177e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84e7b59deaa21251b4081b6b128599696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d078ca71b3d23e8b19ba608121f1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c22026f9f77dba453b9c9511ebd45e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7a2525f37219923a110694e97bfc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98005548a4f3fcf4b96f97f92eafd57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39990d57885e1306716ca575c8f5f54e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75fc56c26280083bb4c968d70578cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e007a2baec15557be0c0998e059f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab738f72724ac85c6ea3eab0eeea795704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89358c88821ba02bb11d2cbf94ff4070705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45779f6c50312ea85a4e8e457aacfee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1e60402be0bcfe037bf90b9cda9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78d63564593710c6f0b4d6b1908610708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bd1ba2eaabb5d4cc62f60e833d367709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7851e861110b6462590a1dbf05d0e58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb6a559bb5cb7d89943a1888b1115711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08916dbc09a3f4138d47f519d21b110712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3cd16017ccc2444b3cde86fcd6b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff48973c044acd9f226247466f54d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb22772828f5299b5649db02a48c9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182f504d044ba13d17645413ab640f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed66bcf7d9eefd98c1a76f735349d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fdc7dc9091e91e6dbfa42555e2fe5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c5113c0401e5e3b191a7656673697719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b094eb08b082ffa01b76e1405b0813720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d86f62e57a8113e636a0bcf4ba0fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cc00ad87776caa9304412a3d20b21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023378e2c3c3facc4f37befe4d5c5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e68905b6f55e4cb552f06facc30609724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179536880f47a28c0f18694286841434725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49411fb72c9696e5cbc9dff66f047f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57e3509fe947b0731cdfead1407521727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9a3c4cf2e8093c383b59b9f355261728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80f351175a5200ceb419c78a8cfb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965822e6c4288979b469e7a77e978902730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953a4fd22d7e8b6ca4dc68229011acf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19796e81176bdfbfc30a407c5100adc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc6cab13382a47aa524ab6b4d6a5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850e9c5a067839740b0181c54b8db6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b46a1d7b94959918efeed70b91dc3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c32d2bd23cd0acc47e888ad496e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe4a6ddcbd2cb4860b9747ce39c75f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b56cb2fac7c8fcd60ce16cde907b1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656fdd8efc9291efddb48a6266ea8e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc41e22b4ce04e8d5014a9b69960a73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8300c7166b0085a9aae7454376f6832741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c10546c1a53be80bccce5ede327b4e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b4e0f1c77d76b92f69fadefb843b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc43eb46341e593d2c2b4130df65639744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d856bee3d66ab739b7ac3d960a970745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5c6810c336f7151de16af0d74f7d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f3f26740dc7b80cb4247e60878b40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f4e81b102b0970e6830bf0a45a3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565a0a2f92bc124da7590576d4ffa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce531e2c64b9718fd4ea6ea48764b99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e49cf9557f3acd599d99d72a37aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363b0959d27a463f48715e8bf5b4f9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7813aba8617a0e184ab02367d56ce4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a45a58786fa7563f6148698553b17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bedc77ab26105efee5ab44bc8eae6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97427ff54930e4b05adaee0e42278bbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996368faf6e442ce58ac74e37f38e15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c416e229faa5c9dd134dffbdbb3382758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a832ff198646ebae9e200f0799406d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358008e6914cde41fc76d10469d276e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d14e3adfd0506a788026c0a9c45ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bffb02a7f60c2a24d6c8cd16c7b08e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c20e02bbab22dfd80b103bed5c8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7a5085a69abb0372013a76494e59e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9723a2684d81b782f4f0e4f18e40a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e679153c51ef5c65ff97f7eac081d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec009498316c36399b21f5580996b768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75579738788fde4b2d83536e33727b609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5133a94b638cc6e5662ec75329bf4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4e767c1a64032b18a06c991d682c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aa6526fc1afd34d3124196420e62d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b05143299a395ec0c5001ceacb83513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792d342ce486d9b20993aa4070912b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936f8a3a8add3876208fa77c17ebdb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd09cf42d3262eec5e5cd34a223f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b7c3a9a9e5b00b65cd828a91acf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a71ee6bb9abd3c793577bd502830518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072f6e5e75003822ee71742cfd188319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98ce7bf238d36a01a769fd79b653ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b2af9994a6b074c806036d1d4b6be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20009ac3c79613c69574d9067d5da8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd41e0526d9f83179ef9833c701a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a3be2566dc6b311b05c7b9a65b9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce27ba1012c0ece4f1412b003b4ed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18641da2e29e1941c50641096defec1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd50988368397a761f7861c09d147b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b0f8a5ec822ebbeee245785751ea728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28b87f1b004068674649b0bd7a22029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee2bae704d19f2e1f6553287f0d13c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4d927cd1aba8cacf22ee2ee1aeb2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f9b8e1555605250549eebe7242a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ce5083ab49c0518c990070355754733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1080d5a180a4f5adf1b1a7d20abaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8299e4f4afa939614e4c6e431a7d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffcd7bb6f6ac86ce4aaed15aae2a7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c33f0f91ed3bbe953fcb43a336bf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256cd24509bc3149362f5e6f770d5b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4088c9f7da60edeae69af70ffa93ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a00579d83b1a071e5095a6bf608b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbee7b916887b4c207bcf8dd06f2cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e19a533700a1254278e484e5256ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d49a366be33b130c19c05cc2d72943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e892bd004461071bd300e7e963b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa169fffb6095bbc56f6932ae42bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90740bcc970c7cb092cd0e684f5bcf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b218f8f024a0a922e584ed2dcb164cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aee668ad8dbb395b3e2b5ceccaf5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db5c8ea634c03f23fad354b6c3145e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b51340ca9e56f6bd949e6d6a1cad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d27412503f87ef32928cc59cf849b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b29682c9db1c9a6304b26b238cee552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbe8e28dd99c2e29294220ed88e3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc75e63c7169170c681ae3b08373654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700055d892ee1fdc72df31921955a63355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d4c97cfbdd1bb7bf276e9752ec0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eb6f71cafe099bc2befc5edb46b5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256844e09bddc4d5699e6a4ed535830d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbd78d105f6de97759d8e8d3840b1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281260a3ec995b7cddb19a96cd1ff84860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d5fb9eda098c80976c9d87ff95d2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de137be15f4c6d5edd475dad248ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87764cb95259b89b7aa73e7cbcd2b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e6f1bd55985edc141c366d039f95b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfcec95623fd8f7f4ddbea4b16f9ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1422c8f7cb5eab9bdaa93727522206166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d91f311f4080ec4208a93926edcdc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323fcf8ed6f433f8aefea41cc64619d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70899ac8154ab4ac45acf8df911a3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c41f7c03afd3e1fae4fc3d8c6c0bc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bfe91af231c4637ee7e3f9a84fe4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ffd737f03efaca8f6bb8395e95a3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d2969e255dd1cb74de4c165faff573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d26054012b8812409d2346aef929af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede6dcc872c35585d402e051bf62de775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9fc93db6303b263d96b1dab40c9ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91faf9b442e1a1716f9dca1336b642577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c82f6e5f7d12891ab8d15f607ed478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939beebaca862e9e5cf7e5c484945fe579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077451d317a230003b3e94f06c76c7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed66f6145f8be9aaa2608f9a7725881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cec598389092635a63aeed1c6008082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621b22a5db2b45e46310822b31e2b9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b6d61cae9b09c9f0f82a566584da284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105c7a9b3fabcc9e1715b493dbb908e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46400746e2720946d7d3ba8dd5679c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a3871a61c6bb6e7e08c5ed7b033de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd5286f0f1ca99acc5d7e40ff0c54a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a1cb0138e40d03665b07e6c24df0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e425de0e6f3ae2f93d38d53f0c8a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aebab1f272c71a0b699b6ddbffcb2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f13e91b570e373dce6d2e17010ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbe6f55aaa39677beb1092645e0c3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edd7cfebb05349abbe80a311679f9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea033eeae060c33835e2804f02e37c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0fc6a3f060f65f0d3f839668c342896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328efd70a32378ca3babc370c748e5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b76815413635b17edbeb273b62b5c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0706b3b4b67f3a84208b464f62750699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c9477e6ffb35f541ec6003d728030100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1b8f060de20e07cab34a70e17db2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78575fcb932ba32bfed2dc6e923f0ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c0ce4af490742d5bf63296593808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf33ec6d33ee00f4ddd43224e3ac5d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d31a4bfbfd13edaf1b7c56169ba4c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51fc73ce4be81d05dcb1048c2716ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b20690cd1880e29961d7bfc4d06d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87ab46d144e6f3a49c48ed9b80b01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03430ee8b88b5f39589670fb98e03314109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550bfc1d92ce1e18257cc9c96ce93bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70448308e3f1266df6ea5873dd806d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a765af9d870cd0cd5a7d0763f9efe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9469901a511b1bbe3ff2a9325a1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd34ce920982ff4791309c57f5d965114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bbb70dd018d6b86a4022713632453115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279882dd8ab4599e209240647b7535ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf5da46e9f287a92892fc494d144c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754f80af04c8a4126769f2d451b9de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1eefdf8dc5ccb9397505d99cf6bb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdab7a55bcd8639e923bade4de82071120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11089156fa1c20b7a017afc477958b27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feae955c917ce21ab867b1dc87b6ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4ec772c58eaccc5fb80d7e602a59e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40721c478c4c1e85992af53b1d1095124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac046aa65affee535e197ad46a5c50de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fb6341a00e1ba7cb0f708fb0c4127126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283d33d07c861996e7f1fd5a8e33ac1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e078430cd5baa789ce16244c15cb426128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1a2ff0976e47358e2fa99b30f6ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a669ff87a1f6792396059cd5ded66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3052b3398e5ef5ec3b84bea6b711b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f583c98cc0c5ac1c31b0a1fe57ae5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe089dc8c62be193213e0b07de48714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec804b36f0da21a2f9f310d35f8b37f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fe29850f86835e57c286e32231ed3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae454dae1c66f17344f106e7ac1eda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859ebd992d82890ff9d0c1e920f1ba1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c64d90eeb79f7ae4c882a3808887a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08339a5d3aff30fa69e5ca45a572d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9759ae18c801b924acdfa8ec6867b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c20d1129e704a3a3bc81fcb71a3187141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c9b90b1cc53c963db6cc37c9d78d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2e622a3c151db38858d26f9f8c85d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f50b62ab38aad68ce981fef39e6fcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1c3b2bb542cd544d7111d43d25e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e7a264cd2a64599e4afbbda01c27c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a715d08614a89a14a1984a9990ca0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4fc986e7fc5262cced5160a4b52cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0ed52334dd97cdef36757aa4eb7f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db03a8e665933feb1006caad0c19bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cddf5966a090b7750e0b0dd8434d81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c45412ed964f5b86ded324f6bf00d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b88ede02988c5082dc76d5527616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b29a8696597945ff2205cb211bba9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f25a5247097320057ff5b1be405d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fb9a34b40bd2c2e55e9e725d3a183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca8b3d712219c28665b28e70108980157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ebb99d44fb93e737a2de5a81d2ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534da073fdedfe5ea66e300443a7874159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b4df7ed98084962fb094e06471d70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad866d8aae6a7be084858ee4101f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a32fb0d1a72b98aef0c33ff75a89c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4769c5397712a8bc420c3ea8df542c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c3ac9589581957813303dabd26b6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef39c5ef260f9fdadc076b531897b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f01c51300a82b416aca007dcf8a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14053722349fa9b01ea44da68275ea02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f79378f740d0fe8235513208053e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc5fe6d17fafcf933f2df8055a8a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1de08a39d959f364d0a6305038cef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aec33fc0378ec1508bb5c4fc54672a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3f136a3b4fd5203d2c98a09efae69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0ca2b2e33beb680931e55fc7cb7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cb725f1efab4d93fb7a8270a3a29e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c171051643bf3945ffb170b3df829175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb1482639b285161606d5f1211b60f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06649323810f555d96ce8267c4a74f00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5ed5b755c141e6bafaf55920242fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb949f03c578a03e2ff2972c6d4e71b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27206a6c420cc4adb83d7cc3e6e9c6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b7351667886b01f51ed91b1b60bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2beb2d9b237ee682cf76b33f0fdac3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6831880ca951d47c557329292c38e20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf7cca2a0b7d1d5df352399d111d44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea72e266be34347472b2424030c9cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a77ef570fbe129cf51b326077cce8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b21272ff3af90b4afd1bdf80ee8be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e7be924908bca2df3aa17b3dc857188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6600803a7bfa2a0356823ee2d96887a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73232aaedfef6f4e4e21ba302fdb5665190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed52cc49ec5dbc55372b2b6957a0b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda83614b074ab0417ff858f22a580e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1862daff74362cc6f76b769412d33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c4872bbda6e1306b111b4ddc9068b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8223844fb55b2a62afb5a1efd0c352c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f04bd01d946464def963b25b78a43d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92597736427d439b0b637c92aa30f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027b76c469fa6886a9615b9cd10dc8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2f86d0d98d796389d1b13e3bed58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a682d259cdfe35849c555d377bef03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225020e5802128b95e5226c6e334520c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4f9f7adb2d5bc8abcf32219d1ef22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea90cb3b2c8c7e34bed7f9adf8e539203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c17032fb9fa05a19872594de66f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd2315f274415f29e549e2c75cb5e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9be10969dc7a695234f6e265baff1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e776205c9315076864f1b3a5fcd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd5352ec011ab3b085eb4925dcf36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c451417f31bdae66a10b7952333713209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e871b98e71acad4c441d0c65fcb822f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1a26c5caa41e7205770a85e002d38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fefb48f6f807553467a9f8a0c1b86b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9733080446565ec0c2dd6e20ce841b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d1b126a6e5259e5ae77e9838753d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe031f4d236a4076d56d8fbcb9871215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43ed05d5839f0d407f418097ea9a51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf81feaedc02ddfaab711e23912e19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb9707c38a00d2580c7cf37bf4710218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88780613e0a184ac835fc7a2d8a6f834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6b42e00c6c236bdae5b1d2ed27ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7ced899aee3a9810868b26390868221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3215cef28672718f9a7406c3dcf46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd202870fcb018e4cc438e2a6c796223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac5956b4c540c1073e7079b523c855224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbdb184651c2302612a458cb51db1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541453f4adaa4c9377deecfcae12ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3565961fd5b91fb37b27148f347f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ec7ebea9b26eabd34f1ae59909fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d0b95205756dffc5cdae487b0f20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259759929928d56544e0963c495e4c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd40d7cf14db228bcbeea740f298098231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599e37f88fa0e3872b3478f11f5f7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b35ebd3ff2c342e24f89fd6f296266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6c7ceb5658b85334c0a90b786dc8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fad54125d4810f455073faffa5678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b67bf915b04c4aedace990ea352c8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe326d41554fa388a07f2261c2ae8ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57b071eef2b2a8f7a939470967cec8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863beb441c237ab05821bad8efba2bfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986829b61e9f6dc7a29b6dcb31513e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9b66af793333c4806d19b113b82d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262d0055c57bf1e48ceb8d1a30e47d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b430d11e31578e20c293be7b9d8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39009167b1cc7fd71f4a02a0a8f209244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd98b54121a26f6ab5917e4b02cd3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46c066df4192bc7b08a718ad9b5b41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8245bb3059f7a9e879727795674a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251addeb90ece506c0137e3885060f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577418f2294714aa63f9d3a53ee0050249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa132a7397a1235d9deb7bba28af02be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5ce5a423808a3a812628e44f60f77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3cc41109cf0644cb1ac67ac1d0ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608e547487c53f22e31755cbe99822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc66093556ad11686a43a6075db7733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5610c5a9361617ae9d8843b7fab98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48a9c730e1f3479dc4be776530bd9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b92b4b768c5dcc6538606a0f5a7bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef0b078a24a0dc388d9d41e5b9dc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75861782cf0b4cca6aafca2ccff840e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176c67fbb2ccaa4103ab127670e1db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99e03d3224335b17f35820a0e945c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd0aaa047a28a1f58b6bcd1e575ed7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171ce3eeffb15f9d72586a54b6c2f19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2319853cf596eb4c61f0231252114264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dce12af1040a9185084d586e7a401265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798718cc2ebc37f786b824342a17b0b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5bb664ec100682f51228a02cc356267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1299561fd3824741749a369e9bf4f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236ea9d3323eceb7ff0f2173761f04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60457154d3c2bf34ac12ef04c0ce8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fec027cfa4f201db874ddbfd49f4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e65600c31193ac11e25869d827416272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345643c0af2d374ef51291961ad07cb5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5718f81bfb33cedc6698e2a2a6da2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9f5e31d5f13a4bbc8f7965df104b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be2a11eeaa36d0ab534278ac4f104e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea08218982f3f3c6b1bcbc11c089ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbff40599104bdc7d013fa1f4763cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6709e64cf39b347365dfa5908f40ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28d50597b7ad3cf68c8493732c3abe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787775e94f885fcf6e8f75927cb5bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220149bc54aac90f804b6244c59f80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aac07875de3bb9d9b2f8f68e6c966283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974309f2b8c24d5c705fdb89f3654308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d314ec7df5f02b3f058814571e77cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e0efe9ca047241bed9705c5eeff0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4350c85d67fd8c48ef9c9758662023d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe61d12b68471e5db66f6246ce5e63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e56a93d87570029d5978ae5a22ac1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c16127e4136fc9bcc147f0945676eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a43c9124e2a749e31176ab36bee03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a4a614da57dc8ebed8e2deb08f83a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d9193fa847eec7edc745cc5fc654d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b187f6cb3eb77535c0e506c6532be3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def79e455e98c0893ddc76d3606cbe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb330118aef61e0b8ac60bfebd905296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5853305dfef751df1415e6f77cf5191297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f29c4b0b000894afef433a17437ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12628ab8b6396775b900699b6de317c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ec8bbacda7fdb36f0079d7610dda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091f4cd17bfdcc10b36044ebc664ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604348b46bb725ab85f5b243dbcf8ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877c159d4b10baea32301f381b3ca64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad9b26a7f262275d1f67857c5b19e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388470cb868a011d5d950523035d74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aad86312fc957da694d15191c51b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972866ed042d1a018ad84db45621c54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f90639bc07f5c82bd28e9f20fad752308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee607ff2f17bf4b25efc157979b6dab8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27570c851e86c807763f63d2d58e0074310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec94a0b1202ffd53922e359f0d5160311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac49b575cd204ac05a2a59466c59c5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791c6636f46a4e151d6927bf078aa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b030c6b6456784fc5b638c83480bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c44be44e38b9dfd1dde70efb670c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985f6db327a2a6549609638e329268316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4088aa518c79b9717ec01db35d1d4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9e990816b9149a8b5d6eb2e3b041e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102665d16eb7e1ff5bd54f8b3e2c754319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f50e7f97be8040bd8dcbae74816ac8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ffada1777caeffebaa61ead8fe96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afb6a8ec2f34e999bd9cd46df3aac4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519aa12d5e36301129b739955a418a11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9ac99d071441179b9522fd61b5cd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2470cf0763feca65d15a5c8e53c1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9cc360277489cbe9653b57a9ba91a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c0188aeb0d8e7ff5ff3421973ed3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a412d90e242f8fc821e23f7c7ec212328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e4114a3b9237ff1b929cf36096a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633ad37ca83f93f7fa68779ac474f50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e947f3fd2f65b61e52750071d4de33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421d90da09c01616db1e918a7f4bf00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf8762aca60ec00d3dce646123d3cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef6ec8be0980ad23449d431510e1f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574894030aa685b394af7cca8160864d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384b6fc165d93f6a6415f09e23cefc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239c97dd279bd9dbeafd8c7edd57c2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8a3c966913487f466316317da5db2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3ebe773e0394b69939ed297218a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54846ff6e8c94f2c3d4e2204d2e283af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd26efbd379a02f68142a62cd23ccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe574235bc3366c9c26a7a4954d89460342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dd7695e26a18423a548f39bf73b6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21127f20a340c699b4ffe5b403a9cae1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c76cda0e64f7d801ce392ce6fb389f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05407a1acffc74697a02d2f665e269346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec33f4a39b7d0409756e1ef8e19a4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894439361bfef879f238fb241a4b213348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd093bd8e3ae3e904cdc7602fd20c88a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ce4cc9202d0e2c67a41325d55b65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f2fd5f0cbfc06b8d26da8220144d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743075fbced03e03a3efe606219ea842352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6a16d9704d61b196642eaa73502f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ac5f01253bc1621ea5d935575e42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f1a313d7777f425854618e3c09b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad8a3484b2b4e48d3bffa766251db2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ee286712d97af995fae7f50289485357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb250e0f790c2d828de062cbb5407a86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4158f418057c4fd28812d9d6aab8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4bdf64535f23901b92451c5ab20d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7ee3a29424b472cf5ae88aa08224361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bba45686f7b8acfb81758196ba1d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d3a8119e2b97d5dbae81d663e62f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4a67ce1deaf29e6b3f1ef6916416b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e25f401430d819204260571d9aa85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff24a99c4e6fac2b3e34d62a44a3fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850583cbb3b1012fcad755f0a63e0679367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0f2b2397b79c27f7aa8e6fc8c46b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ec2a7c51e98642ff72e512fff3f83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eef7d31028354b682d1146c332edf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597630a8cd3add3ab0a6ebb49428f26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8528db7c809aa84c0c8f401418cf0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49c5ffc1bb146868a902b4911a196373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118b91a502e4aa20f84d842402e952d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bacfdacbc209d8e1576569ebe72a33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89202eeddf31085bf96fcbf38b78c2e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5160376cb9f5222dc6e6bd0865301e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978de8c4e72463ff1024d5e79e0d1bc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0875b7f30eee000abad710f82288379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10a33e1233cf9be44ea93542ceb65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2f4fc8e036b735c77b51bbbb8919a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc14c5005e5226004a6b92b63368d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d0594eacedd7a721c6dff38a2926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359960f5de0c3b9a69e2216bef3d7d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1488e7169fafae6c223f999a4d2f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f81711968c496128d2b829cbb147fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89746c40e83ffa402a14f8dc10c2ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c00a9b9709cf02adb70a98a1aed299388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154bac8989638580272dd149c43fbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce71a6535929350c115fff0cd8ab8c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f504148e494607517175899329bfd4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d913b676626ea33e2fe0e69437fe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adada5c47968bcbf06c424b9acae2575393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca700d5553c44d7323d4507bccc030394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971875e039f6103affb365f9739204c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d766befc41ce589307fdb22b037b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127601ca575876f1093baa592fc6d435397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88d359fac150ef083e81dbdbaa63e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bce364120c99e894f14be9a8a4f104399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20169fab766c3e9ce70a5a33e9068de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fad7130b86d7eb1c6264d21bb7dc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a90852caa6acf185f68f86774bc748402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26c84329c298fe62c33212f93027b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a249f5d8380643e81f1d6670b31c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6e713dc0cf424d9973298aa9291c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43683c7d237a8c02abae33b5bd0652e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0140c6594c9b15777f0b462141b9453407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5ca1f1a5bb25099e08980c427c34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0a5598416e0a050ab4860a1399254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ffb462d64e82f5725c876e564d68a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a024d093cee5e16061c8782a00e2e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074344c26d16a2fe5139b44c8e4ba239412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56e8765819358cb339663e97e4a00e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117203f2a7aff16476b0029fb9819eaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de905e140303bb2f3ca9c3930f8e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5dd65f81d2303610f5be038eddf02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612785c93ee353b85badc7cccaca2f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a95725bfdc5d6d0ecdba00369b5d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424803387d6d84a5e7c28de8cc4c91d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0299710f212b03184151929a04fe91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2417b43e538189d6cc33023e52f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efcc07b7114b82dbe598b58a75f793422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a4a7bf1c1fd4a9e3d5c7fedada7ce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed37417517c00ab941263f4072effc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9919aa31bd2b5cc58b5f0516b9573425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355a1fd57a2f65d523b7fe74029eec4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e3994a54bbe6eef9f58d34e9584b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0779c8b7f4941696c0bc5b26e72f56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1282bc9070aeaf861fe5b99f010a183429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d212920ab9729f6c5d53508617e2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf987d65a8b8a7e747d6608380a1228431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a2880cca9e1ad033ac1082d49ee7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6d3fb3bcfb9dffb0d95560b7f674433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5b9da1acbd50a288170b952512fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed68cba332a873aa75e765304b292a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3a421a58885e556e04af2f98ac5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa32930dc8c9ceb50a0ef9a7f7d78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2475267ba59389d30a6539162dd549438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b7bf90a81d208c7cc1b66d30b1ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba626301615fc4c62544ebf8c148e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3406965bcc4ab09df1d8fe9c01272441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2964b3338b5932f992c51fd3262e57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73bce3aa11ef2ba31ba255cce1edec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51274fe6a5c909bfd912b918725f97ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92403d771821eb3a16fac0aa7dfa20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac9d969ce1781f002524dd2dc42501446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b90ac19eb16399a183d845f4bd734447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b9830d91bc53896b6181331eff21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501e4089ae90ab0eda37490b6b292f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d7e4a04dbf9491780436014f46f34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc14592f69b3dd028e92e7ed1bc72d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc99dbb0242f78ad43dc74f6ab2258452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da369bd8a7abfce4411d9dd34db8f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76542248a6f9f4c847793a1a8011166f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72773607686556cc9d01edb132d991c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9b60aba50194530aaf11538bdb938456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e80ba59ab092a3ae263df8a1fbe6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bb639d0fc74c6f1bdf81bdf64e73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352fe09363ce34b9106d1042d39736d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caccd18259e0c5cd02c6049dc5f07e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa69fa13489a09d2ac4beeb41efce7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9136f5cc0b0a16b1fb37906925e9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63969f9a1b46e99ee7bda764cf37e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b80fd3c552864bc51b28fc23e91ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe5c574597b9e6a1b791349616d6d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f522a565163ce9b308c32e13aa6b05f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f8db4dcf01adbf0705c14ffd489e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172dafb5512abf5be4539b97e438cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203271a922ecb54f3be14bae12dfccfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85066847bdb07a9165bb8566dded38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387f4d099e4e2ab978460a59a186369471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c338a9709b2193271da18f816aac9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d4605c92c39fd1e1e18e6d644814f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef383e0971c4661c1bc588f81a325474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf1693072bac31b90eb4112aa8f3ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66217ab5ae3eda62401ba1982d152ab3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7dd9723b0269ecc044ca88dc4782477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabc72f5eac06aa3079f10a283fcfce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a2da59e96402919d3a96b4b5cab65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb862b4fabc1a9b8dfa48349e3ea81af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db533a8b484917fcfb5eb6ba0cd093e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f84a58ae3c083cc6f9c65bfaf6b09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e454fab04667b1084fd702707a1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af24aa25b40caab306f23f630de2c44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2efe6e9f5d3fb61c3e856bbd2d68ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d130ec0dea78ce5ae39ebc79430fef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd561c7e7d11dc5e6c6ba9656757c8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38380c8eef9f92bf74d03c52988ab174488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828df4ba7d8eabc924f5e3aa66c86d9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace07a16b9ca6d9f3a44ec4f7e1e4ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066a380868cfbced39a4734284a9ccd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836de33184f5510df71ca784196bca25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f741b97d05da931938955c5edbc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbd267c69d3aaae04d579eb0cbd23d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50abd8d05d17f31d69fe914be9915f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df62775db916a2c4cfa2dabdb5e994a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb37a6b3f2804cd62f393cdccbc5723497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b962ce281a4421b2ba95f68f485248498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d34c49cea5ddf51fdf46402ad1901499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752732c7ef19ccc7e819a1daf35a3cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9020d277531b985b08694d01ff10a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0181493364899e9e934795834f2497502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ddba1d686860375c5631f2ab1640503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc8b0d787cc87cc1f4749c5634673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92630cf1a229ad1d02c6892cc56352505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc5827cfd8e7c5c2b2e9cebc92c1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9990c0154ebc474a70bc130c299508507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f84ae8ff3833cf5fb4ca5fc481e36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcad3fd9829ebe5548281d0ccb3e76a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21e5438f3e0de8f3ca2a921660e169510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438b43d23a86ef16b588100c0cf247c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d346f2ac1f299c7ef4898e15578325512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cb0a4a482e773a3d5e57941c25fb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a543aed7afceae2b77d3bd2b5577dcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacb2cdaf15ff73a62a7391f4f71f43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a83abcefc54aaa5119a485c19b250516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f8b1576be1a2caa60d09fe77be5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9977ba060e6b8b13159c868217a784518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e0da78a2e036996fc8ce52978f2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bb4b0cab373c4eed872e334c78d94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa1f2b6cbe9a3b53dcab34e45c6e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725d58fd0a8d1e5cbcfc008c2283dc3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f6f19805416460c7ce6b329ffbff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752ed5b80e8926dd187b1239c9556d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14acec72a1e56076370dc07f4b06a13525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b13d96557280ab21946e8060d507526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d36b1c9eb0e580874362c98d09638527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674805efe424813a7059ed7862d8d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3e84ba98f411e9b98d9ab5d5bd76b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d095fc85ad0e03443dde7384035be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22438dd8c611f6ce421fb9d5bceeb24f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33b5bd5e53fc73f6c55e1dbe51319b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f7a87bab1ff53e45f81769e42554533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70733a32a0cad40823989c21dabace03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c94a9e9975f104f626ed289aeeb6f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2d6e61c327ec1e3463ef62e84ddd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ba85105a8be6bee0c8b52b8a83e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d38b1dc1911a34c7d531c45c5ac879538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9b630e7206c680da4c3300a08f78d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2810447ac7f1adf27f3d81b7ffed30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12a514a96f56f5d140cc46f9597ab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5191f2811c486bc39e7d6358878b8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e626f12550760118e1ace3bdca864543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7514e5780efa4ab15b15232011c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932cb40a2e31cd21fbb1635f622e519545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54343140e7adc5ef7d3ae6a20b00c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc531ed00ad8d2d1314d444251a15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f45bd7b51e0ae0c4c70b99d2db198548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148c8bc3f0f031e18d621156c8a6b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40f5769c82de832b0001621d8013f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342273a830478dcef90d6d101348911f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88972590ded864363b12e37ed14237552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7532ac884b67ca02970edc4f13be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5504448e148d3f9a3432f3b961baff7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05caa578bfa59821f2af22a62a6837555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe3621d84dc3068242a36652ad20dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af487ccc0589bd207cdb21162862a36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa335bd367d9f341479f5c76059997558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e67cc5014348c0d974ba1375df3b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deffab19449550c6e800f661a1968b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ffb5d7b62719b7b13a281c3dd6e81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48dde22df8d63b215caa79dd51a6f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671394e8d87cb0e352e814092ff43a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a390f5d0f3616913314377f694b38e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6d4d730694ac1a3061929df197f70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51fb1991c4802d3655b21df57edf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc8e79238554f8dd59d3b5d4fcb294567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428130cc3401ecc468d049f43648e60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a70ad5f9bbfa39de13e277fd2689569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1660d46fdf98b193fa44217a67e5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb9db9ecc5d71c39de483456de838571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab9420967fd7c5813bc6e77d4d8dd7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e148f66a5d62381d78947a7dff9e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fb239aa7aded040a50d885c51982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c1d61a908a19b7306c1d1d31a1b88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5b0d7944a1d3868dbfbd0687fa54e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088be77fff2a551f4243505be00eb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e857ee6ccb5d5c75f7f4487165e735578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182b64440715014663ffd65b2463895579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1813d19d753c9d11eec77be034d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c2b1276ade964f98c9b56325c8738581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed1da51468903b93488d83a8acc4c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb877b782755817a4fab68cd3a67a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70af1de4bb8084d2a42e42af9181cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed02013dc1e6deae38870c74c28a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f452b30f1f400ceb32552a338b3f8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d8320864bbbd54eaa130ab1f0a50d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d783266823c93d82fb5c46c8ef75e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5f1972d4182936fc47d403ad35502589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5228b74698ab9aa3b9c16da1573a87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea03b805c4c31317d57417a74918066591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566530dfa6757d9dd63d500ac5410558592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8606d88f740cecd8ca7fd381b33255593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dd6b0a3d53567e90591a0e8f66af5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f210dad978e5614aaf8dc797c07a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2ed7e3ceed7040705e0cb1415778a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb121eb3c962dbb66b8a768c66608597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e14ec436b33d79ef73f4f8f836c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff6aa6e6be52040ddc005e31e32845599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207545e24d6b600afa7defbce38842e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4766537ff67a302a431fe699568f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89f663ac1e968677ea5e1cf1f4040b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78dd87c227c069fcc34b46e5ad5c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df86fd001a5e3cbf4d83e27b470207604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cbdcda23d293adf98adbb99919992605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89a446695188dc06a67f6bea1b75d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd496491432734b80723bcb892e2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9c4654cb1c613d8e60ce350133c84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09665aecf24b4518c70a592976974f3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ce9ff92f815ac748885e58f4f3d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a4e0b687d1994bf0efe50b5111ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66996ad2087ae0441c1b3d69d8ca25dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c97fac33f8216cb7e38b405038922613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986397235b159a8f51762f9b7327dff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92441ac6cead271e3d04a9ebeb4d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4aeb63035cc1d4c2eaad233492af8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e2e130af2da77ebb9c6ec900f9e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a8b4e170449726b80be6cea57853618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd1d663c713db8acfda729497c1417619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9862ef743882c667f56eb33373f0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b785784d55ebc6cb8f1d20178aca8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5ac58b7e268ddd959ab35b9919ec4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4cf5da49700f05fb2b1bef0960dfc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce3ff79d75ed234585827d4409c673624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8be6f01eb08bd6cc1f5c1ee1b6f41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119720c8aae4c122e7fbe161b6d476a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e292e54d02d75136490566defc6753627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6277d0ebaddfcd421cf0a067e22974b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feec5cb874876b151041ec495a9698e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406cc4d4bed0035796170c44feaf55f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8a050ea40ba85bde75ee1d2139f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773549b7f11654f94151818a6e1c156d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78df5a7ad7d146b92175fad872fe568633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dba9acbdafa40eaadbdae5a7c08621634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b917fedcf02a97a672a859d9d82b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219158d93298416245aa1b80a12636b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f9b03416e9541ac1be4de8bfcd6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca378562c317c2ff191dbb90d3ffecd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06830ee6afeb66612b050ab00a30e4a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2caf8542a3fb150ae1f0100e66ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fdc6d3e4637f6bca36fd141c56a93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657218c7d53adacd5a990e00f7dc33a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5bbcfd275feb324b34173b18ec21b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9283f6d2ba9c494316adff99663e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066add892cf5d0d3c3bc94bda50cbfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b18b44490d66c16c764272766914646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28acbde0d6a2448ae3109a8e3ff44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc535839a1da4ce368c1e8c9c98bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d30974e7953efb665e4adac440a15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e55f2e158ed65b2e95cf752086782e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fcda1a4d52fb7e514bf3bfe92003f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3398b6ee5f6774820df07c44220c0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e860c5da4f093093054ecf808008653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d5ec4f1725cef750c3523ed3e49a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01c2d435306f431a1af826bd0745c5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af138fae16023f50f10f142bab06bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ea3ea2078df972cc526fbe8550b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c351a469eabed22f8695d2910b76c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562cf5f810785074dc4e4d0feb367c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e166c88b22dded88cdd4043acd57e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d8c47fcf2723cba82223e456ba7f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216aed716654fb027ce1e6590ed1b0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ff28db95536acd34182b3ee70bcb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49ad2ff4901410d7ebf509d1a1ea4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0db30759e41811e84011656a10f61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9686e20c4b33bdef512d5d57d5539666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2df040768992d0d7d1a3dba133721667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f873937144a148ed0f6b6d2c98ab9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01aa489f144a44874224e152b13e95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20cda6157e97bae9b910337c339ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7221ab9e7b8c6f9dbd68f9dfe1a51ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7929ba5fcd22a4d66c0a4c632404ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879b892d99420b3289938bc469cd14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9574d70430dce29d93d682d459e1e6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f663f85206f1d748a28073cec38e4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7494e0015aff14865f090af08639d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2ad7c3c5800320775612de4d692e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34085f5e2885c545ebf53c3e528b5f77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb159901d43920b61935528284ee71679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbb4c52b91c70f406c70d5a0a5f23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89621b8ca350dfa175325ec1ef27b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99ddf83edbfdbb20501ab5c06abd2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef0020c6608ceb5bbac50c3e29c64c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a177ac6c84bfae92094ef6669345ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d0a2f07d937fc1164c6fa8ee29c0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f735b9dd331daab0e7b7181e45d59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6377da9042f41fd22d9c600458d9ab9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570064ad71a8da9b47470c96b59fe64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7d8582c21aeb69982f143bd8e70f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb25cbd816960e1737aa7ed46f0fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddc8b61f75e2d9d08929b44d904a10691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db717e66effdac97b7d5bb00c3c48400692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd811417f39cb17bb598ccfbdfc189b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59adcef82452c8d16f1e5ff662b656694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d83a567c865a9cfe2f449521fe57db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb47be0f7d06b05b499e3f8595d0b86696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f215e70de65f10bdce197b9e43c58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60012a004270f57b784b20dbd8f2cf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084845ef02d9020b37c2778a1763154699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc0d8c628ad2a61cb3ea78364b0902700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae95734b5f87ce9f0667a4d3e6dfa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de2ce579a8e689808727ed8f4aedb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa6c4cc77f3fc45f95c709cc64fa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fae7b63adbd04848b1e051e25840704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfddd999bd97f3aa4065bd539280a9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021b95b223d4144ed351a3ebfc2468706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c25ea97f082cac13682d8f71317b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438761115ad2dec8727decab746624cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbd97384f744a4f5e3f875c3ef3d71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c91c964570ade95b0314133d43c32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7c97ad43150983949d18f44136ee4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4b9df62d9f7c0ce3a92ed2c5eb198712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad3cd173622eeeb4f5dcedcd4d1d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e3fbf2481d25ed0441552af1ef903714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1261f19bb8ecd2d7a2afc12a0b75654715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4eb4268c19acb9878666d46703b5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4df7e7d390401be56d580d11de548717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c0852a2986e22ea140a99cf43bfaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade9af3714684f756484677c538356719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd2bccfaa034740a92288c2eb77116720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8ab1bce14c4c9e9cc67d8eea0796721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d34364ae48d89301b465d3632bab2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd6c3f675aa2eae5192a71cf65e08a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c3708c5a716baecb970646cf96599724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b5c60fcaafcc5036aa634b00c56ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc39c17c949a5c2ce36741258bd616e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7758673dd258bbbbfbb655bcd7fc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b055420dbcaf141d8a4c13555e7b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f4dcfec1c21dbfdde8e6ee3938b5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5fea3614a964cc14f1079c65651d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e0e949ffeff1eeaa4df9d77493be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d863d78ef0eec09343bd997736a0d1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb71556be458418017842009405da95733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51470f2aff0c0d542f77b32bf842e69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d327ca05dd875671872a4b6842c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30095daead6c8c030832fa493b051736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f12bfd9f83cd8b874237436899d1d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f187c1a8ff7b571f6066d8fe8f1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a077b7c0db03278f8bbb6cd7c57d78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444926a28727798491179464fe8838740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9c7f02754cb3c22e13a41f27ecdb4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9306ff0c7a7e90b8beb840badceed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577729b1441f5d1b5d95bf5ec2f4d890743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0321d422fcd97ae396ab4a0492223744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488e6b65393cf49d0fe383dfb710c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd8e4204d3146796d7881a4538943746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea266650b020cd5fa86c718eee56f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520187902b8190cecf33631fb098bbfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee1330383c78623d01e7e1794b781749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbad2b03bd213f0fa55dcf219aaf7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85901fd5b3d54deae7ba8b19f99115751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527cdb44fc93263c1a21c9942e9fb12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6a72003381867a9d65e2f909df7e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aac766e0af95dcc875769c8e443c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4101e364e56c374fec5c28e89680e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39623339aa1962fc8327010622c7c64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d8045de0c625c0204426623ee6b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee200f64bb81b3dc2404ef1a5126c59d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f77a4ee54a96a684ef61bbfdfd4a3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>