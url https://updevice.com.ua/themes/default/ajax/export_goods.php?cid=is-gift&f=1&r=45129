--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f1734fbee32351facd7bc785074281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d9df065388482d44cbc100e2350062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59e8a3dc16c977decbfa62bb729f583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc01105ff65895f466a16e5a4ba1a494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bcad4a5c89fa5ff7e68ba0fea1d9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac16d982c4c6d7f2aaa436108cc2a4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb645d6d2a2a1a7618347e2bb9ec337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28ee3f7d17c75ca271ddb8f063f2e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd297e2226786187bc00253ae88379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b739a456dba9fe5c1099a7b70ee82e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81325702bd93aef878c7633c1ec81c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7725f17f5083430c4d56736fa16b5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ec82415d38bae6821464e29cb68a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e864463ae1d96d0fa8fd33cef8bd8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea3147ac17d4f4ab7e18a1c1493e6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12e6ceeab8288dafc1d3b064617ddf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5d52ee66b13f5a968ab10c053a0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246012d7dc6f7068bf3828ca91ffb08018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf69dc6a8f0489eb09277f34e0460a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ba5f89821bed3e9257580109f9e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd2824d2e0034e2963ea9d04bd63b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f1d22a8c8e3b6ef093c99867865f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ea1aa79768deab9446bdd6d9054d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc060bdd61250308eb479065355b8af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82788ed5d8c54a49224ee3541fb08f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04631b9ba2c9dc88356abfc0dd2127626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4985701e3b3f14052be581df5fc98e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456867639a075c566eb02fb8bcee14a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc32af3c5d07f71569fdef4ee14e85c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e33a17c4ebb22238020aabc4fe5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12c3a71a24ae5888b8d9f6282dff9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f98f72220798257e8c018c40e74a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce546e71ac669c5899182534a07b2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f030319ab121df183cd2d4e5875bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ff20da03286717d0317d40a96058d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50944ed9ea501de08bb770fda726c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d866c5bb7672ac8fd7e9422d971a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bffadfa3f0c7d633cd6d01d2006db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdce53cfd52397c7cf8024f516c4f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b824606695953426cd546ed981ef9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe18f1795847c25cc56e23dda92f5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2aab9f25a458a38ae292194de086742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a65ad7830432a45515a10b26f72c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098594a02a3b0ff17a558fb1999e4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eff72b2f7dbc6eafeb059fa0c770645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b0ca20aa8c46686fb1cb6a85a389946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c70529679b519d9e78b7901303ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d7017594754a46e92a3abea5da6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd153f88d0a96ed7edf400c23be2d9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296055d45b2287492f31b6f662fb88f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658b8d2d1c80e09c4570a30c2d0dffe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd89001e4ee79f4bcdb6d83ea053bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f6fb706542ec3079f899a2209d6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303a7cd9b6ec5245331fc7c87e11d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffacca5ce6fc19c71b116bc8250dae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2297ef312647fd9482f6e36e0d43b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8521c277a92069c490908aa1f076c5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba0c7ba147c87154d2e3b5b03d52358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af114b7da68d9158f932a089eb11259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a77f2dd84ddace857d41a713dc9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e8d77404453a4e9880a245d601df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379293d8dbf805beef5aeda5051cc9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39814dda020118521f0f0ec1cc0d5fcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502df9db5daf130b1a0078f22f1c5f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f508578a9b20bc1c1030cdcf80d4de865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864272cf54c68689bb67143256d1ec966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f20130c39c6ff8a73da8810d5a664067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b8e6126dddc321098aa936f381eab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910af92e890f4d39db7a71f57bcf2ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0d681e9a503898fc711d2a1d577ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93d916f65049bcb39b9849cdb844871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd2e74c3b80b3b89aa9e5d630e1e7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44ddb54bc84dd4f815bab336cbe57173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd1e28717b2e341bd2ad8a4c6b53f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9feebf63fbd1b600230d49bb6c64e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b721a26afecca1e74d3f668f9d0a5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffd12c489046118b8bd6c6a7db52db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c354761106407ad749951e43ca8b5fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fcf6c484a4b0f486716bbccedc81d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922d9068c818b3e7213c27052877e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f7b6df5817063a7435f8c0a589f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0f49ac759b48e21c85d16f10e731b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd654ccc8a69e102299b13870947e36e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546982fd66d164fbfb82cd98d410cc8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db9a690839e70819cf5cf2626ca5af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb94f68c2a866b7bdbac0e39199f00786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4913d9105c13f59bb330cf30002c91d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0175b90f1cafc1aefef30d8f3fcc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70556b3b6e63abd6f4784e64f1cda1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc86983a959e60bf0b2d12771958da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e138dfceeb967190d7f39535c62891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc04fbf9de301bba4b6c487d9268d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a19f7d6fc0d423fd2f091375a339793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f2cc0675417d49e8e2b7fcffe12294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5cba37037a882426df50d9443353795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b2c0ebaf93514769a3da045fe663596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe1ce90fa1907f113fa1687917adb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ac65655e0caec1b8108f8d6ebbef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a277488e74d5bdb1a91faacd45a44199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b48b86a8af3bbac13979041be602100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d61c2cc68ad5e38ca861a6617ba6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ce60903a4f2a2f7efbc37fdf4ba6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93aaddbca42c9fde6f39f62f68fe38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f1db2fc5c3386fe123e2238a041f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b222737496460d7a31fe4750deba5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076d64aa98bd0d517673fe4d36cb494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35b4b6d195ab1b7cae51988e1e338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45961b88fb25bd77bb92839f9b362412108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d9c979be98c7b8dd8dbd6a09d497f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083afdfd5cacf1033c7d1228139fbbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99628eddc7f6bbae1a511c1d08c72b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfd21b76a530f838d2e226211a2c17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1e30b775a48b2b43ad4e84a7fc615113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5eaeec16ba739c0ef5eadcc74ab95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32891731a7c61a01bf49cd8b27064ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227c99f1a25fbea937af2f8b2bed71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c7ab08c11001434aad039c43ccd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d4d6f53be4d77c571c85eb150cabc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9642796c3975ba72b98b8e9c17f2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aee84d18dad9e54efb366a6bd034a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd06055c2d9ced5566d5280dffe36b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a8ec0d1c5a1fefb2aba5099a9826122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d684277dd82e5bb57723483bff8cd80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648114b77d35e8f249e46fbdf0ca38e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac84ea5a2853285ee1c90fbf8678833125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bba744867ce95c5fda5c0c6366205126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bae1ea51bc3a302240152e6ead5ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89054a452bd5e7cdee8350cb35f9b60f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63b4139863b4a77021deb22eb6199129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909faa2c304af9914c4c3bf4aafa51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78292b709cf26035a34c5f26039b844131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de6155b87d4f5bccbf2efa153a7af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f645532a7f1db4f1c83b6824f8f88b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba6d8a69777c0c21fed4453381075134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c3f6493651565e62cea6ba136924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a800d80b1c3e7a6af02ace740ed66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b372e9ab66c1987d430f50c1af438137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6cc6cc39623ddf43c4ae28ab8cacf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90ba79c44a8d80b2f791f4d7932f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3843fa81109bdaf1b7106f6f2af342140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703fd7e1fc0c2285b0b1ec2f68dda5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ded4ff8a716045c592ad1667668a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca84675db252cb93a6934b5088bcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541289bc5d4c35e9ec5a2737ab50e59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e2992203d09ab12db110c3478059145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0dffee8c85a10de6f990b192109a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fced0beb51d942478427d07c299cc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506d72d717f45600ca3c22c605c0ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afa094e9cbf657a962c4b9764429c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaac98b08b972decabc8334160c8f46150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d10f54e5b002d4b90613e798dffb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c048e614267394ff41ec43db031f808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cfc0ddb2b20f20e762109b188c396153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489fe985f0af17ff31bf79d09325fb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f9cde833626bc9ec5499de7ceedd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b388b4deeeaa2f6bc39ee775b5e133156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63610e13c4e7b0cd61f5d10c1d0af194157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1466c186e270b9d55192c2f78998c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904ef718ef49833c8e3c81ee43a13cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de47b98547ac259d0a910c6fa1c006160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe70dd914e234ce192b88c35092b32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0de5e9cca6d8f852463eae65d6ecc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1226845c4defebd08a8cc1d9719761a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664a3a84883f748cb8906f745c93c7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c4604b6b01a9c63c04ecaf53afec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a2b45635f74b1c00c1d14fdea66e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a6af5ba1a800fb928ba002abe551167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca398c0dbf2f851ace9526fc58d1d0ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71698b4a92f7c14227043dc8f98e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb150de7b7a1a06864a92ff0035ec0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c242900b1b96957a2984d935fb6c428171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb72c80405715007a4aeb3a979f4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07766d2aa2cc037f467d8d48f72de60d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f901f102af3459ed01b9615c464fa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c804719df0c6618771c26139e0a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d2aaf48c6bf5a0eb2bdca577ed42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a80f5cf45ed7eeb8ca71b92844913a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89f009ae7d3d3b227fc1909946ed9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c78d5ab99e85af339b2b24cd31ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f9e7d2181d11efc9002e038785f24180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45f3c7ad8c47ac33a6faca973e8b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be268a14a706499902eaf6ad8b68d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb21e2a3fe69aee2d7674e8f7dc79c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374307b93b9f8ad7ba0501cc3457a28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2cd3bb85fe800e62870cbf57814aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d78b60f209386c6a636c5bb44e1b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e00bf573848afb4ed81f24c9f3a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d459586490906841c771d894eabf6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e23df9910807ef4329752d7149697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba48dc56acc4cc8ff047ad09315a7be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024343822371500084509ae12af1ee0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175ffa718cca9a576b4742f0557836e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19513e7b64795e52c489da88230b0195193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae3d03e56d594c940734a91d1fa977194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c541f18843a1f53113c317a1a65133195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d377b6c7f6028c7534ec6f6bb013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c83934493aeb812a3d0b2530d04b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327ea0f339f2b9764c6fd7cc7e6dbae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aeef5dc55e4e950eb22947ca55547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd22b1bd748c598d0fd5573a9c1f592200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865482ac36d21befce6d4b236865f536201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc06dac53bd9d0e00783477c068389202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f27f28bd54eac981803d9514226f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b94571d7c8a2795c7579a87bf6e44d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87658ea05d9b1d8e7fa5e9db166ada7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8b493a8af0f262b27a700e099d8af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2432f04c13a4438e00e68a1918be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73943b861890d19cbe75b4136c741719208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a39856be0f823344110734414ace27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8b85ad04d5b27786dcdebdb2d619210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de595f7b0b7e37ffd35caf01386d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c4dee84538239e4c1000814d802c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc1e1a1b72c84b755bf3b1c218f7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890891d18b451662265444dbc647343214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e20997e9158a763633f931af94dc27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51eea100d8d1b45869155dda50fee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245108a8605a26f288ab12f0038d8dfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f619e4e619f3928cc136d17ac8d57f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237731782059b5d8ffda332a7cfbe4d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921678a2ed61b264f6aae1f2630883ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af600e958184256fe5b44f45ecaa1fd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c257a596c21ac335196fe6a77654222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f44c688a879271228fa6cbcc7ad0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed4aad041886129b069f31185a69a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f019557dcea1a9cd843bdd78767a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540470f4c877c9dbdc95b9c37e44238226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118f73a324710d9777ccfb5da202a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e4d91c83d4d61afa7b3adb97a276228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9f98d95a355232d09b66bbb63cb51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c2967d54e5ebf8d94446261296e79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8761f87ea259189df715df5a1eb91a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82917e5e198e83ed2461850f341fdc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d40f20cc1a624438bfb0bc1dbc348233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46b14548fc86d86af9da2dca30a31234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636c196b0499bc5a3f17bf2b037c6d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f32b679536485afc0d771a654d8428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259fd2a289e53495ba09a7c57f50e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a90940c00846aa459693b88b649d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93db1e001389f0863de8cd0e3fc30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aab93dbb5ca5db699d2522ea14f2de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c803e7e0f5ccb40d5fadb106e76a7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e8445fa5005e7487c14703c6eed7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9124fd74e1810d6eb7a35f96db0698243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badaace05e2521475764a8f74918a9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0d1c5929a8672541edfd1e57ce5fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ea019c420f052e7b5ebd61f85f25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428554ee2760454ee55722ee778087247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62306637e050f80cad5b61620e93288248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200942cd19b932e6600e5b8b8ffc45c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68824cfde560a0de4e3c4e894302ae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d0c6b621ed6f9840c5229438620d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92e694950a5f6c18496db1d81a5518252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a36bae5bce145c03b4d76f63bcc40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2bb09ec668a19d63869c53b21efdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a84df96dddd0a8dd2c32da1dfeb512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3188e65386e133a81dfbc5176ff1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed6d530398effa59fa573631c0da8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e894671bbc1fc2e50e9bc90a20069258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8816cad56c9f39e2f3891ecde757259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93989277c1fbc19f6df69bfe317f9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b50a5c244c9c352bd2580eea930a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767380ee3317e1a6bf7f6076f8eee3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e855ba01e030fcb1745c4f77b90d76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f4e1995ffbf21cea81308d72f451a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76cbba2cd097e4010bd40eece921e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ddc2e2a646d78cdd6a9eca2df95e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f92093772b324ccf32f0b498f7f07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514828980065baf444cd790251a7433268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fd8e0a2ec074c4d0290da18c96e92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5859630342c610962a5d1d5038c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a676e9d0a9def3d194ae4e7e2a04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e42e63697c0765a80da8653fa93baa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c93ba8d9789f4ed96f2acb9089e160273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46668b2e69e3acb775e018a7fa7d2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d18f63eefefd2ff3f9af1ddea95131275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e2fce630f7d970f34afefccf4087f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cea7977eda57c253e752a8628bd75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227bf48e620be750f20790a56148b66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346411c9a8e84d1c9b303ed9755842a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb0dc978ff7f1060b82408e897d0e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c149df56bc2fcca94b449ca49d2b32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4193235f0632b42504f4699f34e4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5adcad6a4dfc795334f08db2ad0b4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35a017433b8325bb15b06956cf1dd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dad62d67d6da3a72c7be190312eb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba94f1f31220f9fa9e787a96714a72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfc73c754c2657932a80baec6f4955287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434af39a21692a8bfbb4f80ff97b5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b148fb4f018e1248b0a42ac3524bfed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d90356b0e5a0241f290def2878ba1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ff4563dcb5245f4bc303eac8afa0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f3fc7ead9a9320fe3ab86e2216bb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b329aa00cda18619e7c9481c4fe6ec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b800da0ef8fed6ee247d896538c3e65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ca134c5962770666749c1a4617e1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3915f895eb2c61540a56bf639ec375c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b226c2b6d5e25196b1b244f975d682297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a0ee56f696e7f8ea35032cec28506298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d08ef650990d035d0f4fa95fff49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca087e2876747cfc786f189b6eafe6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf402af6a1f7fd9660a2a0725d13631301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de32d0df6ecb4c05fb75af20621a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91076941e9dcafabbfed27bf1ef47d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220f8bdb73935ebf7129c42d174cffc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38f157202c383dd93330e5a48cc553305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380f88c461d3a214d7ed9169f686d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b68e1dc38554640f51aa6edee11e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47920ec3491393ca04dc5d9ad98a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed07948a373a1d01d907899ab4e6f44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef28a75dd78329e8995e0ebdebac4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796943963c8efa3fab533f6935526a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d2226e28672f5943a4a0846f42428312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb9f424b83a66d566004ccb97050dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bb8fe29540a991a38c4f2675a9108314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879fc7c0ddcf1b6aff10796615b0c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de52b5b6f3250200360dabd3603b12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e123a2813441cd56fe9ade437b30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53934080f9148fd5f6cc01046b819318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb5b57f189acb2aac318e46e69b51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953228148e6126cda350753e84b5b1dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d94ecb78f0e1110efeac4d0c299b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb424492225b84564e8a3d65fe93575e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06bd30f011584a4c51db5184cbd9f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebffbd7d80e938720a10ec2347993c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d033d01c33693ee632adffb5e2554d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63164560cdb7b5709591527d631b1429326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a047b304b6d5bec6e372005278a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ebefef8a9b69ed318afef36f7ad9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b964f7aa60790a0c58ef2175c629b2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a25cbeea3678ae85c6a4d8101cf88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c6ae4437bdea7b998d980e3cacb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7b482e511cc767f7330c6bd6581e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84a4b0bd77c1815cfb58651f782a6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdbc8054eea9d5e5799f03e8d0ee36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72024f2553090c8a9b0be326a70ceb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f3765879de7175e4c5b42ff3a41a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a7b84c78c2db03e3e8d62a12a5f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e39fc77f5d4fd94dd75f93ada5f38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6d220933090910c93a9e30e0d64db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505424bc6eaa06b8130810bb1a943c33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc9f3506ae2f248eb616fd8bb5ca6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1323d7b74a8b859b42db6740f0248e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bbc52e898b1004367163786a71d4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f48cc2917b2d45dfebded211c5079344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9414a37de2874f23d39534bcc6a6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f84f27e97d77bdacd97d18a98628c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91753402eceae36edfe867820b642b7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7ba141b02f8f0811120c0fe267a2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5770df668ddc7b746b0626a928b2385349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4384563f9d5a60351bbee5862a8eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af64be4141cf0805bd1a48644da0b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f218f402a7838d5f9ae6629fd3f87e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d492b524f060e0efda2448b3e452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0feb700c6256a223c647c2ee6c563354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad11da9eaba2f297ef0558c017518d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0520bd314edac1e170f182f6d64bf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1ed5b2058089d6819089756bd431c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839aefaf7a1667bdb51a1c82fbedeec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb1f801bd2357e6497923d5a8d060359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532040b662ea404c85af686a5faa4e92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe0e6e9717bfd2f818b72d3b4044d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170d411cbbcf208672f9b621f4385bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de741ee5553906d20a6fc82e7a53d05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e25f8fd31dd7965b5c6a89b35886364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc78e1384622b07a7a9ad8a905d91e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1935597ad92d22af1ff56e29959b75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ebe913fa7b405a6957fdbdd38bbba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9361adb2321eec2d28bfb4ec88432368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e99fa31b2129cd706dad66280a8787369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e0f9a743ebeb9cf0a66bdd60bb481370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff010f480b60318925c6c7d688bf10e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68135b6703ea07849025c728734994372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822e5a53a294321cb73e7b4ec32b81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003361fa77520f5a11f0a31b40978fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d54dcb66ea02a05aac82cb5a6be3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66584733a3f80f2ac565e6c7c574059c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88939ee3de9d14adf2b539e7b8dbfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4124b0b60bc4cb0400c4eba366ff7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f6f974c5dc703051c324e58a0c0fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5f0bb1649ed3cfa6e04ebbec0edb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4155557ac98ba479a05d11634a9a1d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f94d37321ae650acd6faefd0764b22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd623c18132a047e110f9c61ea56028383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9c173a9daf101641d9fd53e9d24b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b61d6b7e4976213b0d802b1ce517fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb96ef0d5f45c9ee7fb8d64697eed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c102c8e5e87914c23559e747c632d81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db278b29109a1f87ae86de83ae9cc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bed420a9f4b5d396fba4fa7ccdc7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70897689e34ae88404d5dd1c6f608ef9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97aedbca7a36f44058445aa99f087391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c2fdd0596724859e9158195c31b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0caad54ba506dc0860dd39f1c86dbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8ec0ac53d27b05c2e10c337cdfdf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21833d6b3fb3aabd15c3bf8e9662ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dbe7ab00a56e876677f60a2469ffb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552f0f14d6b297e6c51103edcbe846f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea454a26c12238a7c92010072120737398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea23b06bdd92e406caabda2958978e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4ee2934f313ca1e37f8f79f1634f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139085f8d9ee9671be4602842acf5ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68453fede85c02d25b404bbd51f23f47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a78e9da33e20cb44a0ebc699bc3d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c9feb565528e78bd196287dee41c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7f710ab5d2373fa309f124367374405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8714181adbdfec0ac8621d4fcd6fd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967523565fb156350cc6b1c940cd981407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc445fbb9d91f669c29706c11bdf33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcc735fdf3f09c6dbe05267ae21143409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420c7611c058e95ed198e93ec35555d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722449a1a1ae40201d70bbc4830455411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e14bd9307ccaf500608182ae5380412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b6d9b58afafd686a61ab46950a76f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaaba711baaf77c0bc556d412087b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8807878c0097e56fe095b37b558128415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba1ec72ef3aa4784854ec378d4041b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f7b8ccaeb0cd18f634ff2df4337b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191304a8e2c686957400f2ca392243f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c45949143c7262c434ac38ddb8e71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8570ccbd8bb49bd9711af5bc8869c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329703dd6190453601e28c5bcb1805421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b4cd1e7b1afebc07d63efc4e37b53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9d1204f6dfcb34da1eb8f0055ab4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a40300974af694e825d676cb1e29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cda09d6b145e537bd8555dac8b8ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f4e6b6b58455bc718a445d3b89b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbd7ec3a27f4fa2ef4e82305d0d3cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f3f46854b98f837768f3bb0d0a10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c52c5a2fe623dabafa69992787e42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50042e69ce78c9f8e877e2ea004ead430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f5f826507f2bf7f12feeed894461c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50ad8c0abe792f16bf5e81882f4c72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200852e29e276dc032fb147c0b45563433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c737c0327fa432c91285b490d4df01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da017c4413a89bed11cb4fed3c51c07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2e3804a406a7fcab1207a2337851436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef5059a41bf7951e2eec16cb09b40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202228bde2a1c9c91985d147d943e433438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d4b52cd0283ed3058f7426141435439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99130aff284d5d1e6b22133b423463440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b661201f4741965d9fbd0c800f6ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3b98fd627b3dcb17264c8ca52bb6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6024f19503bdc5a40f200de81be6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4860b29b99e792ddca117860a635a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c224ec115b787a750fb26c215a4d8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27a5ad8152ecc2b1e1b3e5f0c4d67b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559df1689b4a94303b5a7b16124fffc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8490d6bb057b22a2e480f413e427448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45585ebdf4d152623904c3a384b940e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87452109f5532b32efe34ba9d9a57824450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9deb36b3c45ea75c2bf17c88f64feb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0001343a0599df7084c1dff890c9fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da3e50d82dc7c711499928c82132ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd0c26ab90c504d488d15dbf35796454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c7349b707930762d4a65509a43427455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc1d7c105f1624439ef26e6639966d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340a760ad31173284e9045c359ca899457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e79c80795f756890db6ca3dad98a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffffb0a8c471f9d9788a4b33f0c8b66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d876f6cfbf6028b9d8052a45ab6a09d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aec8ce5a80092213aa92581a31feb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe86c064fec9e83d2f9927597b472462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260e72b3ce1df50e8efba92e1da5cf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b59428dd9ca93a099f6c430b442748464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d02ca70bdf57edf382ac8ec4e18e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf50bf39cfdc2e555d159315229d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e0e6d1bf15a79e567ffbe6634b38e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd91b62bec69d88f6cbe9a4ed5d9287468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baa02cf570a02607030d3dc7757471469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7247b0692d8e6ba284ec4b9f8a10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe7af129ea9f428ab294be595e105471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57fe5a185a1e6e0443e9cba7e73df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faeb38f0573555d4d42e55668c03ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc8b3d58fb910bf2b0a79da1f3975474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eaff9668c76c83741b7a2aecee906475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ff4c7783dfaca49b11924c67ac1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff416c9138cff8cff53203ce37e30d81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693d26327cc6f973f86b6a9d5319bf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b552b559e512987639b93222d1a930479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4ff50683741524f8c96fd5e6f778480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9851c728c5757ac2201dafcaadd9dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0d558feaa0f2e58b6427641df148482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e2df89aa554f655702ead5711f1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3388c3b5863a78eb12b76547bfef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38070bbcab2a6ea933d232eff18dc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd426fa903c1e664c7b01c0f351e3eee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b3a6fd43a5815e249aa3f7562384b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a85a3534000fa92bdf6c02d39caf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a21fb7ed25925fe252ea2b630baae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7cb911d819714c5bff9412f853a66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853f4cd9567e226ce5b961dba9e9e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea7f8642fde9273ef679558929a9df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed0b3318ce89839804f6d0ee78a2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76991b6d66cded268c889cfe5b704d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b06290ff68ad96d735d07e3736368495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bba7914190b653496cc067adc13ef4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415faa5090f774dcd046e6b4f41dd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649aa1a7d61555e6e2797c1c1808131498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635790a45d371d5c79e6ae3ace49f41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c48cd318847549e1571ca5ed14d07c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256f2c7faf06c01348f28180abd7b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d58c147190faed9125ee025b416ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51b54daf5a81bf65bcf18c6160b59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7022e396b8cae493321811380d3b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32806f6db3b81b206ea8dee94fd2b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d9102c3794f0c3fc6324d8bdd2b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492d23b59a56243313b05411d72e7da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdca0dfbdb452936ae5d1f387fb4b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4af2b003a75308eb9d080ffc879c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9941c69f8eee238e60a7b41ed1cfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae1b6dcf94981d1d8dc4b98bda397511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23560837d67cd44ccaf7675b7d9c7b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384427db8b990347986f6b592042deb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e753cd2f95926fc0d23e2bf33effd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8ba6482b674975d3c135d7158b3bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc6b396030db18caabf80d611830b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd623701153bf68f1d41a6942ed4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed07649966a2e6344ef3402f388b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffa47f1322663eec10229baeaaa814519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959eac21a7fe393546d1baa96f70f37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136989c80cb5892ef201df9f5bf6884521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1dce1ff5e3a157d1d2691728979a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f798219f63c2727dcd06341644e6d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a9e992f4b6b30d9082fa0ca467fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a28f9b3e40833539aa5e4b47c93e67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db2155f7dc7643ca0c3585c5e055c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377f95d33968eb83b708fa394ab941527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b794db3658bd8bb8d1f1fa0a1e22a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b795650e3849ec159a8f07d49be68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4b0e65ef60667f03a798552cbfeba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed2ff7d2a78e1c088da3af38bfe4c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d639e17c7714a18b4e62ec420340a08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eff66bc4c9e388718cfd5dbb609575533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea86365764383eb74987d9e79213f4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa399fb5a71632aa8ddd070b7b3c5463535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a036a0310ec42c18b17f158f58fa20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe190b822ea17600ea1488860608523537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34df72f5481b94ac6e19691b0062f22538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc4b87113cf7d8b32c60e120537fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541657ca8cb54bf91a2b6b94989bddc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad48e6b60270f0b0f350e6702af56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c9f6cb3098da0f0f30200e67d4b42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2899924b15525b2f87b093d1ce11de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555e702579d11036550beb766b415b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1b9492a8d1c037b08fbf39a4d0338545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187e9323910eeb56418011defd84243546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7ed58cf750be170d50c90f4a8efb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f97429fc9be07afa9a93545457f2e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709baf91099e4d26f9deef03486bdc94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc332203e1c2d454fd27188827e849550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b48796241ff9ca39d8adc4a77f910e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796ca3ea24846772cb184ff4ce794b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8781454e15c5b981a9251c829592b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328ad76abb84b2f0f0fe4252c1a2e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5413596baec82b0960f1941e27a7992555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6641288ea562462442b547da2958ffe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456d0324f1336e8ebbd4384179e6762557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c25953a7000e2433b76a4ff700d975558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051989f71bc0fa3e7aa6d553706e9dc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e845d11c8242919fd8b07595628b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787128a7af8f1bbd97c53104c7fea4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243302631160568a2c45b4bdae83751562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb27a7e508bf425af5dbacbc59b0802563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d49ae85523a51c13593d20008576b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e74cd1af526aec4d449c6db90f49f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf88857f80f286252347c6ca636e20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd8f2fe2324ce960c742a3506224eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055fdceaa988d24b8d3d9a4e493dd6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5263103a70f903d304d4f24d731a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67fe087a2132497b75b4a2d38ea3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a923621cb10fb386f506a02260a1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db3ad54e3e4199fe4b994796c930a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918e51ab0feebcd677be067df6e8f8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9957f0c48512bd6cac29909c915dfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4ecfb00109d0751bf1bd2377a553575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13a977a1f2664a7731c1e1fe545a93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c426f5577f374831043d013647ec2e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46124121e4dadbf2a54c11e78dbf71b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec7249857483f05ad5442162fac82579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49806b93c5f9cdee667c83bc368a1d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c96b9333314ff666f6567d0a6bbb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f43e0c1019eac37a21a98b12b8632582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0550c5c0ff782de7106171d0f6e6675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b579da9285caf3c2871506ec3d47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b190b68f264d8e02bb861d2437f870a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe155a792c9b6d0cf643ec333165592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a30712f93ee998cbbab6ba231d7b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4568cdd622764b8b1055d938f02bb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5078a52549952125e3aa9f715e14f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a11320876297fd52f3ad49bf5b151e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af74da8bb29a46a90744813cef7871591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833d988b8c4e0629ae55342b28b40da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458006eed2104fecc210775e0ed3ecd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ff41baea7397da41caf76e2a0c8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232372822ece519a4c6305a6ff78f07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077f6066123dc5e708bcaf78c98a7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecbdd20e623899ebab15d8e5b29fd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0b44a5e7100747d0ac1e09f8e8dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e467e6089a13468ee561ebaeb5b4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46948c9a7a071d527a59538a4a93fb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331aba85b77739a62093123b53a0001601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690763c92a0e4a9901425178ea921ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28533a324735a40e9ebce7b6009f5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f1c4c65dbe121db753e74ba972b9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab24ee7b4aff2474bb62c0a0047ffd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467038e7181e3264f4b523af2fc17bdc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2844662f1573ed97fbc271383b5a1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900563f0bb18da865dcc602d4a52210608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a525a813e845b65b9c2b55149ebd83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e863599c9677062113fcf44d19d97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa80ae3e0aeda0716e87e6e91c16cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26448f2f83ede309b1f8dd52d0338777612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf04727aaf93ac96451ca7563eb6d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb3b4a8844a6c797fb23281aeb6d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb82c211cf305cfe693c4279b0f99f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd565bc420a45a0a657cb783f27d4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805635fca09ca10f55968fe0993ca417617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec43bc416a20931119b959d7f65509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf75bf0033f253f0dab604abd42d2ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733fd1beb265e0535edfe7aa6189a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabbf8965e8c186786d130769ae498621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb52eb22c0a094b211d61da2d95f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872aa51f83dc8588abd93c88977b8ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ea07671ef7e0d036a774f6566f54e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e577cef9f5da54a587803c6dbedd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5156026d38edf17b40e988649f2798626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a60fa484319d408aa42af14c8d3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9c5b7db977c57dc955341a6235656628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28ed85060a99c766f97e8e03d5b9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7a1196d945d9012d6ea41bac596b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8c2ee3f26f2edf84327c5b3d62c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a34e44238eceb57ef5ab68af71367632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e2931ea1fa25e0e0df24bff80d8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261b10a1c2bfc50bbd02baef374e4bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb0836c789c363da9378f1057892e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b93635bd7ef07a8e6183a722893279636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de51923d2a706db11235789efdced637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c796589ae484ad532f69a0e19a176638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c4bb5f145a644ced51ed2b80e2ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85746135cbaab93e88abb336bdcc25a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db883759b3d2d91d58fe578d58396d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90d721d61145aa45499a44b461dd22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64234b4b0cfd5456e938eb4dd335f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9d010c34838cf153bb619b7796f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621eeaa4568f668efb5cd445d1251ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e4b7a03a6a9ef47c3db2b637bdbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dc7175acd0328fea2a2a1671e64c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d506d12c3e1e9fd3b19042ee84124b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d997ecb2dddcdf1de63f5d930a110649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d11925e6855e32b91541bf8d0dc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706e2601dd6cc48ce86520754fd7520651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c555c80ed3f7961a0e69da0c37fb1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff4523189784d3398ebbfe2989c49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017e95d1357a930cf7db933d04d275c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d7f90c714867b275fcfad97903c85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3193eaa38af404acef6e64e5bdbf4c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae844609503f0f679b31896ea1093b72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa52d816d2d6ff8fd8b36eb8870f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a557ec08b6aa3edbc1aba9f2d1e642659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e60a753df26741cf0550b9f24407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f557b8020d07d69e59117bd56a68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d976f792fd95130d182b54640257662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73743b9456db2ff870828548f8ed89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8995f1cec5e529d987ca2d41c7db5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec819600c812613a2f623f5cc6c01b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232b2336a8e60ff8b5955b9d9d9039a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb19eda628fd3ef1e90128136e8423667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a25de23cc25069ffe1918af1924c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd543075a6660d6ece9172fcd245b14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217bdc2c6ab83a8e55ace17774ae562670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ff565580a8748e5ca277ee50259b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1947a7afe81453fa82c4964af212c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309053d71a40f7258fec111c186ecc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e815d6bd98c957d1c521dade7bfaec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0a3f4e1cd24f47d4c17b186e123b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e56e0c494f0a707a5bc5c60ca5f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed183448ed9d27a5a99a9221e8f7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31b730b33188692bbf2925c5515fe1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c1b77bb63f8513786829716ccaf9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f7174a730a1aaeb003a3e6bcfdeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa5f4d339ffee6e345fc01de54f89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772bf773573b0ebe825d1a17394b9e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f99816c69bce2dce0c84d60cd152a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364a3c4f4e5e0189563c461be74aa26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce8196a0e0177f5ecb85e4eb141734685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659b0024d38871537758aa853843533686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d350b12963cf04ead00374fa779d391687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933046c270549ee4389d939e3aa9be67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea59d43f86c29e1554e715e6ec15e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247603af4b01d4ae3d2d7d3267c25a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b580ee89134a48a591b2de331d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ddeeebfa8fc11d5895340c8bbc1b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153a4255de66dd5522bcb941ccc663693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c7500d5b8dcb3354e77a91e9476cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e730eed34883145ea25609b3e150ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c52a275b2cb8f73784406494c814696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0978b64ae89d4dfa6b359e01c25b978697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec832a4cd2db232fff947929786c5b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab7f34c415754d91d07ab57fa28e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c2b60696ec1601a50b2d279bbcd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb604f873df7ebfb03aefd61f1a5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92c10aefdcc05802a7664cc8c9a8ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d599839f506410e39bdd8a320484833703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6c6d1e6c6dca28abd5dde5009fa07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917ad554e3b3a3438db06a5dee58b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652bc2d7a72cd9d0b1f8a0788e8bc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76357f21c180c4fd13afc1493eb20a26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88357f3c725229da5d8259bffdf7cd10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4444585022c4ae79f17a29b9ae5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603047560f2cefb0aa4a8d993979517e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba50d82df6b9e5edfa874b6f7d7ee4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e47fce4fe0a1a8f2e8d2dc79022930712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f40728a9610c61c19b60ac7be9aad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e39e66d2d61fbd8edfaae8030f76e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4656ee667412425a95dbf1fa2a52b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe4218721c8ea96fd4b1c352de5018716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1aa7d40a9daa7603ce900ec8a5f5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29f225cb689dbaa20bc0e37882a97c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611502662790c84dbde70194261bdbe2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735de86049ec1b2a6b6c46b73379512720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91209bfac67f1925d30c08c91ac9fe0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba03033a45248f23d760bcd5e098b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657e3a18c997cc23b38d3c58b5ee375723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dc1156187c187d2df5608261273c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470ac6d0c6891ae5cb173a88a4f29f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342071b07ebfa0278a1a0dc4b24362726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f500ce5f74f64da7a5e9b6c64738f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012dc90d820249ca2b432197328c518728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03070fb3f03b229570c49bf1429776f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a857e8cf33518b12ac967e94b8f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d443519de2723decfb617e4aeb1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363402d5dace880313d41641d2d60b7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d5ac412337704b77a3aa0672daa5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e077fe141ccef44c7fee745fc33b38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f85f40e17fc71e1375292e7692ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818954e2225d847f5c8445028e95510736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fe443f1f946839ae2cca811e2e05e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748578d5b4f50f33ad0ba8f02e70929b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263f94a5603440d62fd72cdc3c66aae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63878d7397692963c87543ed1ffe44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387b133efbe1cb60be08973150afe9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34673841dbca07b4d1a3e10f2b6dea1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9202cac80b5b3e65547cdd5b7b40ba1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53bde06077dcc288c0f08f832ac347744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e3892654b879ef28f0a96711a306745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbb6dee7060b0b099155ad4cb8f38d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037244c7572dd40c691f6e3aeaa2aa93747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aefab69667d8a3a4f43398f78fc0f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ccac115c6a1971d349f97f493576749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be897ba1907cbf1664d0c5b7291b3b18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27467585dd47b209a9adfec3272abfee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e7494a38bcb3a71dd4ee7f8a9bd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b18f39e8b8fa43d5c62edea722aa6b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d7f90cde3522fd5346843ebfb1d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952536a4e6554a7313586aaa1114d85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58b5263de2bb725003ed2c170fef13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b67bbb377e68d050adfb931cb166a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c798aebecd0c456e6e858f3f4592ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d4b2ff297d7dfb0bd5b54d0bef58759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be688252f4fac0ea245893ff13c005f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255839385f8d55354fdfeba1d9f11cd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82463136acd093ec8b06bd9b3fdab53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cd0d14c634d12447930928f6a11b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949195341e30373013b4d6eec7ebd605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976b87d39029fbf733f9a947be72026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2b56381d41b60a6dca201ce18b41f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad55acf04a7bb8ca7357754906e6b438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474983745c0eb40718bd32da995ee5d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d9b165056a561584dd412736ff6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31feb49d9103d006ce7ececa7ad69011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9800c0a4867804f083e5fba85e450012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb4440cd4337de2b434f4e2a82a03f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990cbbaa20e99fcd0f761d1390df41914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b538663e1770958c189518067ca19715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0364c36e5d355dcfcf7e34cbbd94816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb809d06829d46b3478a09c00ca62c5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d689932cfb390b05c1b3c556019918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a330bfe52bd020cc1952fabbf66b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc156dc8d47843dbcd0b2e69fb91a5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec2f7faad612d27d9f6ac27f5a1c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf81f7e7962952f0a1ff5de55e9b5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d4bdc43e0157b90bb0b5617304a5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13187975d164b5ddfb671b1ad2625e3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914271798c9f0153b0a32943a984b0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb736dad48603c890a9746898048d9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18316fbc95b72e66fabe134e534bb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad3891eb1defc8a7dac97563b7d4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239331bc283edae7bb3797a0a8bf798329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6808e8637e28f4abbc00b2d130707730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ac52060382b02ed8d27058e7159231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ea3c3c522e63f9aebac37da3009e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c134b1b1f8ac1504dc2d44fa8d73633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4274480393caddf2a6779b41b4a049934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebe8698e196bf57ea2837b9df3fc5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b1a7ef1f6a86888cb64473765afd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2885639d7a6960c50e1dfce89be1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd74c809d27967f3679f89b0455728138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88cb03210f192b20e72111bdf6125439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e18a93b756cfad05e63479048fd5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a96b86f7c7d43c4fecedd62f1eed541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88274e548bfa90ea56da9320eacc9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f029fc8377b0ccc914ab468a0392e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0b43a4175a90f0648665a287962644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fccc110d0489d134650a94700b17a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe69574f666eb2473a91fc3b8b35d4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f21850d1e62a8474ea855572290147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bccea55143e202a432d1a8d458341b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093c592a55a5cb99fd73ccb01e08bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02a3adfaa554397f2d2b7ac019d37e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e986ca4301a47cdb020be12c033e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bf915e9884b0eb9fbbf346a29af0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f70a3fd9ba34d6eaafacdc439b033e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367670d8d79f0d9935103c150c062ae454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5803af281448f00182e36007ce1233a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba9358826c5cc9bcd879c3b6cdc38656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec861de6b9532b395addf53fc092328b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda626139566f94223fa420ba4ae93558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ef837628cb13dc9299e07b74388659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21398ef095052ebe089b8d35b8b59f9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3fe28168c27603fe7b64058f125561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8882463af67a84661f845358224e5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f3a76daddb62bcfba552fb9eefd1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab0a652bbdd2703c84669a039692564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c7815a756dae797a2a0f149e8d8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91042d3f60ec770593c6eeb3eb59e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23462d747633d1ed64fdc7f6a95105e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79094204bd579bc6b6414a72fedeeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b45e983558fb2abcc27ea583c2567c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3dab5a863ca676c09af7cbbfdfd9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819cdd5767e4b80d0121a1d88bd914771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dca4ca870c8111bc23bd15a671bf672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda0add1ca2b96a3b236b971b29fc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ddf050428a490cbdb5066bf3605d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7c269cb33914da632082cb0ff30275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f3b6aa60f2edee6767c83d384bfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6660ac8f634e4a2dd25a29788e9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7348a5cd5cb94fadc4c9ccf61ffec778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa04d0e00ce4e9c57d339a00468ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5018bb72e2825b60890d9ba396bc7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5cbcbd0c7eeaaac13fde012adcab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eef2f8f83600d8e8868280c8dfc69582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663d115315888d4b551337bf0eefd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343988e0d12403944c3579c6ce25eea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445606ba0e2df9f0249eb8c9cd3e4d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb07827b769c20f4789f989696c0b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9517870a7da530cd14123fe61bfa1d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990481cd9f04d4f5c9089ee3cb24bc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409ac8ea8fe59498dd515a73005f58789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a1deac9092135fcb15beebfef6fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b86f7f4141d15959a68b8b5fc88691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83702ad913035eff0a686e544a190b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a323423ae5eac554fb9a5f76ae82e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fa3120cb2da0b2b3d41399f250e4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec04a34ba8f00fd909c80725f38bc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76f2f3cc10a5846b05eaa06fad52f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3007a7f073bd69c0c3b3ec527fae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ff323803fd3aac487b0545eb84fc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c4c8769209720a8bffda6956b80599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e807762409216deb10c009b28d90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4f2a216de82e08a0cff96587693b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebfb43d9867300cc9f2ea6f4c3e52d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0f88866fa9334cbfdfd171d9e043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608f489ce6a5c2624883321ed207ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03647a019e6e76784b512482a7bdd198105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e89ee61901f1fa099d63eb335c4ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db0b832e41399a6b7a1a244c8f62e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306bd5372910c55c7b71f97b2b604a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228f34c8821481a00a5b5a5dfb112a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e65f315a0d5dfcfe9f145efa2a9e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a171000101e453c5a7669dbfe490111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956179ff28c710e9276f2f774526726112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689cdfd1687596f397f45bb864b06d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a255b51e03f5875778344ff73ae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bd87bb74e1d8aa9fd4601a6bf3878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c8fe117482dc9a23d441909371e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3099cf564f96e3715335f7489046d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a798c6f8ea527d8f58ab6b46b3a70e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a92c3eee2f7779f81656b67e2520119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6243c82b2b8699f304a0c63c641f086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b53da0cfa5662917435532c556f5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa819ec596045ebbdcdb744759ad632122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a370180be3575294e8d91ab2a9a633e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16c60d3e8c452bafa488c585851f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0864d512cda79451cab179a204983125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59020e274fda0003fa3d3b8c2e35b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d5fb6cdcba6b556864ee04170e72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e6b05c40ed37fe2c04a3ec16c3115128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e369a814cb50d00ed8139d851cced129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbac5c50206673b1ee11ec8eb215ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c06842f7273a2cdc6858c849e1355131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2936d0b19597a25347a2286e2851c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef91149fee5ededd1068d1b58efd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0f6331efa18424c0ec377db81c58a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a365d8372889cf851e63353305ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e74c3cc1460343fefe777dcbc8367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d5f30ffb9bdca30f8af8b0315f56f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a968ec552ef90e9e5af37b0fd9381138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f67134278b5d78f930d5543ba1184139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c06d9431a9c20b3c5fa7bc855c46cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c539c7e5caf54aac95c682ee9addf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cafc2f64c8af7a906035e4f8c350c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb11bb8c69af50b167b048fe471c1b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272087a14f77c52907bdfb8e7bb75b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad503e3f39f2aa22719000142d312a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2172e8b14c109d96b628abefa2edeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab86a36e5da0dd5523264de941db3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57546e17f1e1bacf85727edcd69333148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632562f88c0992e76de68dba0e824df0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b87e5ee5f9b238bc3e7ef1634992f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af1f7552c858f21dc608d248ab5db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55a802b5ca41b429353f244b190d15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb633077adfa3ea8a572e8e35f8edcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2321f1dfd41de56f89820c1a6431f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37eb7e95fb3131060beb433c0dde28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3471be0ff0679c9b667045106a43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb66fb33c67a6d3c813fc2214005c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a4c84efc0456df4991225ef791e57158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e45b9e89a36307e7c31a596f66571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc5d3e82686c730b339e8db448ad8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e99d730d5c2dc5312b0b047bfdd5b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf40e35b5c65e2c7eb9d584f7b53d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6519a23c9890464d93c7aa5847c41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0358c16ac6cdba39a64e5642be2004164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e822054517c5e9cdc753b3dc5e61795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5689678d3449d3bb71af045c7ea76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915655903e6f16320cb9b9b0d71a6a0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948be7aa43c2d34b20145b3388be826168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba450a7e420fe333de355ec9c2dd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137f830915e9114fb5c9dc6c250f5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2264e270a0f1a74cbbc52f7e35219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d35e75ad298ed30e37b7206e3e70bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c6f6190fe938cf08499fc6fde3aed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969329e59f4bede2d7659b71b05e0c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95b57a2bb481da0ecb967b00538a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12428c689059f837bd0b6eaeb681435176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b55c52de2e7d4dd7b461bda06ebd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92183614043f0a0a6229a06fa612cdd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac88f996a6d6c9c176a84b965f72f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c105c15fbed5e43e19dd494aa797df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f34ffa3a5b093988e8359aed01c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cdb29f4c7205e89d0c6d67981c71b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50d80fee3bb070f05db3c5fdd6de4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd75419a162ec6ec19f7722bfcd09d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b0c255a36aa96e4f9ef3e2a4f343a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecfeb77f2bd1a8fb42c8680369f116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a024bddabd0706e2e8ccde14ff9a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673a190590bfde8343db459e7bf3c04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46b6b5bd6a130cb69ca90aac5235e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44177fa26a17ab081a1779dc455464c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95efd4da0016f6ec91f874a60d1a20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3bcb76e825f449061707b4193954192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15b6a776b62f52dc2cec58ca2bb759193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa1e9d010f856b5e764eb710a56e3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7f11ed88591148163c86f47eda592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b116308e6ed1de4760dbd1a1a871a61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ad76b5f844739db65d48506b9692197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8014f780a91ef2082bc52c745f4d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06b012bb8230d87fa883f0e93ff44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cddea74be665ad7e363378b89d0dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345401d34c5457c9e68948ca9ce66ef9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df18567a759f8d22d57ae6620d28af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00574c5817da69df5159ed86537da3de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a66530008b5a735d421537c40e83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b767a241d2b8317e19e850181b65ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734e3194c27f47bdc63210b488d1db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef0fde0c1121947320a8ed2aae6db0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92980469210daa986fc8a64594c8fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477d6220545e772b3bc157f3d17b9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb50e3d547344394c1941acd06ee8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a5a9fe93e2b19d30406148b148ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270eb5cd93154295783ab248e476c66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86fc83010efbcc9d859775dc484bb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fede6199c866655b0c2a0e744eadc51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2200048eb91e6caac4cd6dbfa07e34d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d97705331d2cdb83ed85a4c413d27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579bc26ce6cd90ad1364da13bccb5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ddbc73b97905e694df974cca692d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c7496c915b25b855f6a68682e78b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e918d34395bca435df2bac019243b9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21daec056e15462d3b9be9ba3e4eb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6357b6ef216c1c1f080beed77a18336222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa9139f2910a187e9eba2cf8c2f111223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f3d8c7664d1ea75dbc5a969ca9b47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19392db82758d992790c3dc9b577748225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153a2d9484993face60085cba460627226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89df3c2cfcf26b3b1bc4971a3afe2a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ce33c58be60e38a3ef0d6869e8662228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2fe97d311c5c9a0ce5812dfddf505229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7c7fa9c2030f489d2f249101af90f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df27671bd9a675d8600ecf9b81c07e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbedd0cecdb07db66a3684df17f3086232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94df0b15ab83c3e54924c88c114faa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27d4cbe6afc3a8412e33e2cc3db35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea93c02459df3e7f23f4cdde0b8a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ba2e3a3a9e967b555307acc2722b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba84992fec1329ad6f25dfefd0d09b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62169e281e9544aa6e345b77225efd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f1f6a13ff9cfad2806d6916c727f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfd47e038a1163295341932d2eb49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59caf2aab22e42ae7c635bb5a913008241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c0385a06215e01cbee2e3691d551b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b4653de8d5ced816635ae57a96eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0f2de19240192d44357a9f7c8da0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446155dba8d8972978f4d02f763936245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b97b9b20b289e700f44fec01a50a24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da256dc6c9221637aef9635cfdaac472247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9590aef0b487c7d403be5ed7d334a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257968f72ca262b41cbc8c3faf9691b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e016babf7e124dffd051d37a4fd14b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c546d2bc029d06aac631084f97c13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd16616cbb04eb71c9e228c9245560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d814e95006bde00f34b384a5b9e0bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470ead629bfdec0734517a3f7c4fd1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d386c43b430554d310582dc5ba0479255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c611c49fdbb6d80e1a17e65611df5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623bdb8150ccf9fb6e7f16f7b635b3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4014ba2e91ce64ffa0cfa42aa8891258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1203043a617bd5cb9dd21b6ccc7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db00da200d1e8fe1c538ec4e888bc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86a37901c2187c884f114433911fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c62a55cb8649d96d38ba12ad3ae971262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9779300db4311b4e0511d460368d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe939c5a0a974d31cdfaa8c9ebd24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c74e7f292b6526aaca7059212e24f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5445fd5da13b5aba559d030ff5dc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6cfc6118443e795bac8fc6d5861b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60261f62a850e2f736b3550f504d2e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862a8daf55707686b98c46289d206c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eb0171c290e9782d7c3093606c512270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08215f13715cb2cbb6e275f1429d40bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a02f96a4344886884d54e0774e2b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdb84fc52e6d52ce6dc915c5d5cad2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dd2a376b844f52ce5cea7446afb57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69644b849849a25bf589593cd2926136275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e18750a16012d6cf1bfd4ad802265e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0a82d044bcab25cd2e31907351f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3333f278473a42c97db292c6eb2466278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2144de10b9f211c85f2337b4dfdb1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a33ea6c3027b3eb10e5511c0d61112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02149c0eacb3f1cb553f2e82c2ad04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae907dbb8d9bb5277264f6af144f574282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24281657f93c63ee7ae4f1fbce0d6769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72a8da4c99322340627fd61089ce8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf365f160721ab6ebd1a070af7e50dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab97d5bb6f3681c220c6a3e6f030e1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175caf831dd5426f35cfdf5d231b4be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e95bd3c400a9250254a12885c5af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2144ceed9f92de71d5a2d1c15e7cc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1988a2c4fcc779928b35ecdab58e0cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb19476cbefcd066252539b494d041291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c860dc8ca1a669a3d22bd500223673b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acf7c20523aca1553d7123f7dfdbdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd151acd2459e068d6274b22ba516294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031583412071897ffac0257d8bc4737295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf8c0ccc47d581caf5fe66b2a77d0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7357a397c16629a94c2f4b04fbc249d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baddac4855a55eb3e55cbfeadae095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7aee9292a350daf4cd9db1e3fcde8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ecff5338b932f72d452d10102607300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964408f143d00fb52c7d7fb6677bda72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45272f5edb7040cc0954a9e986fbb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ee3f0fdf3255fd49dc62648fb2f54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7db3f3767b73193bceb0dc8c24ed1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8b844d5769a3743347e1eb29cb75f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db17f497bebcf8280f0d5ba62b99dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3cf1afe264dea9b8603be4b26685307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431e80500967b2522bff3c807f12b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c5b47423cc9cee2d2f3e1fbf925be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596afd94b45b4fdbd4249613587907c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43697914886814c13bb3e00a2b3a441311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aa70f567eaa8120d1c1d14b50d1f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5e707bff74d8bbb5fa253218e75d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ecc90e010ec9a04495d5864c24ce2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b5b39a93484802221479119f9fa38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaf2d6b54723a926ca70b75844c1d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687e7b08db4a8ca918935492f464107317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d4e325def915968d203fa8b779964318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce451db1bd220bafeb9db5109bb308a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423fc0cb5479545723702e2821439a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba857793752ddffccaf157aaf510748321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e97a1b6bc072c998897131a963ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac528ea692edc65bb6ee407d80818d14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f830ff65c0e6c488218cb1f76878e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfe4606051c1d30f047150e14e1f4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b828740944761ad523b8b90ed04f89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa36dac79234c91d1ea9d946a51b5c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32853fdb98cc6da122da647407f810d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b53505dd0bfb14b91298de9634ebb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ecc69aa858b9af81080f209a7016330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b87855214de26e74d88ca5dd81d19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea36de953d36a2d4a5d3260cf1eb02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b85592d13a56bc8244f88524e9237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790809b38cb953efd51c9a9f43df52fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1ba7d48764c4f82061ac5987a9323335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32e4b59950216f9fe9c3458a92c4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69153d91b65bb8e1154385ae4ce3fe74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d5e3c99ed5cd37979db6601ecf08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7ff60d9399a32304308cd8c02c37a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadacfcf2eb90d59a03c17b52b81c42b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3118e7a7a3c776d8878eeb11acfe9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a919d07f174d47622bc067cb6b5830342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b10affd759ff9898276c0045bab9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaf80bc9ac1c6e1ccd6b2588ad69bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226097cef4f061e3836eddedaaeba6e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d145caa1b9e398760dcf4bf88ace3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977174ede1fc8508258a283e8b2be3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67930bfc44d524646364c6a8f689e5b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37641f831ee4ae8b7822b64053d25e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7578b99434683f2ce1845ba6d27885350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab4d193a61d3c9ec4f2dd0df508ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47ba342de8d27b2476e78430d7a373352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee814c8f287da846087396c6f3fb17c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0cbcb09f636065d4cbcdf91626bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c6a8f29734f22dc64da5452c8e6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd34e65722469e24a3d42489a738bb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1385e9ccc39b5b82ba0ffe53d8024ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ad72a20672b1768fdef5dc7dd3a2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a28da911b52fa8b5305012ff62ec0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcd24b7cabac1a2df3cfeea3a69eb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872805d3dc32922af6d9aa11d0a8d63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605bb027bb6edd81fa7eb46ae758df7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2308dcee9b64a63d66acc04d593c44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e645851303a3094c06225858bb292364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101ae9e50ed5747356d34fc11b3fe0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7c91176ca0f4dc211f3cdbb2847ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eacecad2cffa42faf9daae75b3e95b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff34f03684dbb7c42246b245ed29927368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1651882d255b2d6157d310bf0f7ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082154ebcf1fffb7b75f780030b8d4a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4c951bf9f8cf2286b06c156172be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f92a330303f23042a01251730a9d30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea4c0e412508fa9ec5b200c8b4f7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63acd149a6df39cfb818ba10182311d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f96f0c20b606150bd3e97863fc84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c703633a16cb7696254785f43973b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc64d9e7f3537eb5aad6e3f99a00e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711cb3eefdcc9721372ad1e0769179d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5255cb5edf69f79fc8cc2389ce46e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fdb5a9ac0be278990341d892eb808380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9caf68af3934c60f4ebd05ab2e901381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c11385364bbe313c9aa71b4d9d9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fc55d5fdadca23804ca7abd628231383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e50f1cedd6713ccf0ca9f65b47a7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e509667fa9c910cd155a1f83f32f28e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a852cc7d8e1a74734389babf7a597386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076ac076b918c085c8d749473ad864e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc943633019c25253f89ce1998c7564388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3c4e73d2cda9774f50961e1f517c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c711efaedd41bc39fe17d505491da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff84e818c38afb17ff7317ed4a66d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a46b3c89df0bb3c313313f838215f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca4cdd1c4cee181ffa9d8b5abe97a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78eba30777c3e1e1b47d86ea5f555b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c950b8af566bb55c1bb89cd250d680395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224900247bba4747d2b8552ed8fbfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e41964986c95c1ccfb145b0e72da7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b699f2feae8e257d5f7d47b663d32f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb48570d125cd03d68606030c61c95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c7bc3da945d22be83f6267e26e9dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2504baeea45d2b314018dda0adbcb3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870e5fbf92987e57642f6f3f5c23c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b6d62d75e8cebd62f6b1adc5ae5ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5ddbaf1c11e20c85722eeda269c44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2094258ed2807061283767a6d1f4e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0c2a8b4759781f7b9d83f4d87bf1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0205322f237882168b76ad57360ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952bd7424f5d4d4ff6d3cd45e998a1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9be73652674e6a3bc10938a490808409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba22b21a15c5e81ee795a8fafae28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9774f9a3c917332f35c786f9725bb8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c3fed04c728d8a9358e277f12042412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7144ed053c5f59a1ac68a9e6221a92c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857633d9425948d347527a8fdbbed4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40349a958e7d3a9ab89736cdebb1aa09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd971c5efe1d41b2098a5eaa0d19b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce024fcce22e49fc87d0ead6c2efeb8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3562ab9047d6c503d304a85ca11ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689d5a7fa1f4965b5a2ab6373a1e70a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831bb41e69a2a7f03833fd793a58eb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1bdf8737a7d58c19e68d8e9f8f53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8865dfa157836a1f8d720532d48cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8094c987cb98c517cc4ad741bf37c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51194d0d8c816b7441a67d68dc8ceb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb34719f982153c3e53cbcb5d29b9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daee5507e4010f114e607566b91895426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d04cc128ebb30642b912bfca6caa1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a17fed1897beb2bed075945f6a38e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076c87087d3e054263b51505a204134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608a8192a8d43a6d96714ed14be5d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c31507707c97d0186caa07cbecb45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcd35a383198bf500b6bd77bccc68f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2bc52539034dd796e9c9f60f32227433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3e0a50744ffbb6c15ed8f26474bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea461396845c59836ba9c4281ef43f6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7956d9f644ba0949c76af132bd0dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811ce282e7fe8422f40164d31a72b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc272df1801c1cc0e136fa7703e7235e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e8677eeb1e3dd430bc59e9fcdedde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0741690d352c873b77bccbb19b9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6e2ca7d310ed9cf7cd81415a49731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f093d6653f0599f0b42515ae8f43c56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba37ef678bf3bd845a214709250b266443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f2c1caaad7f85e9de7e1ef74aa8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891776191c018a5a74aed47bb87008c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cfa3f2c24d6c84f64b658676c86eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff82d84129b9d269f1b1bd6663cc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797fc9daa8764ee4d2df45272de0d02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d020f8489a9dfdafd01d08b577613449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb5d911c06a063c3ba587ceb79bf88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcdd1b1c47f9ca82a29d4e74339bc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34d99283f112ca4f88ae838d725831452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343c16a1db00b657a7d6f618cc94ca4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63308168ac01e3d07a5b68b563809721454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1621d02a0bd0b31c85e3d90b087c78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf759c40006cf6508ae8d1f442ced5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de6a372f3a0d584b0eb8399d099a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449188972f3d049c2da21f27718cb8ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326f42323454e09027f21a241492c26459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54073325e9ba8fe40853e6067e4a4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290e105ce1ed939ec6d999013d6be90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a20b2a473f8a6335e2ec0c5ddc64d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf4e39b3692eb82195710bb5166e1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f082cb1e022140642f78325859272464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e21a1e38cb2c2de35d1c7d319e451465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0640843dd2037f42de9d47f3fea207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bc6154c56cc1d009b75ae36a26f64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef3ca1875a15f210424947435f759c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9276ca66b8864183b6cbea5b2791cb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825670866b5442af4e291e6fcdd0ea68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed8030777ffe670beb901ea5510fc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3ca3c2410f65922aaee6b0c06f8ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9d26118cee1b49d11434dd6e1627e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db29aa1a5458b799e88a485085117d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425a6c03df22cb92fe1237d7df836c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffe495aee5a11d3c0e6ca9801ea982476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b826477edd7c1e5f6718ab22a6ba8e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d80b3d9a20066c894af8e60319e83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957f5e674e4499ae407574ac4b5e3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f1e72d9e8b24b8eb8556636c6965480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504b90359f0a5f6e8fe821e71f627c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e126ecc3cf5b4e6fc4e69b503fd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52bedf72bb93ec8c337bbd7a43cfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54494ec61d95e4e2e49f502abd38e91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7240196870fea34dd8b37c8beb9b94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3dd6c19222cbd24a6db2e868d9e24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee815e7110c2774cd9b1b0f9b4f995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fee02faf5e200abab7858918b5210488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b788a4cbaca665a95c09ca7c41be1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc53fcd5979e8387be3aa3cfbe151d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f0ba6afa8e0b2b53eb326721b405491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575709efbddb0df37234567cf1270119492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a543b9f9880db4228c296d0e7ecdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463660bd90aab5949f9677c55c280ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a84860ed59a7588e447a878c31f5cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2dd5fe0c32225917c231fb20af470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccc97f6359fbd3b67529ab6a0e4814497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171803b52994ab9f6ff64f2a27299f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c4807170f0ee4b435b71f2f9e4ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cd72120bfe2c566480b459f6d0932500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a64e938523d5f16ee5a975826a7dfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b912be648ab493cd11c30ea0123157502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3685149c440f49b28cd5382e8fbbaf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d475bc96ffef82e2921a3dff1ba095504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a0fa91746009c0b6631ecc087d39d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083a827b7a14621f883c0dc76b508e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869f1aff9c371ed0d3e4a710154b6bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f07672dc2f37f8c5dc065047eccfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c4dcf3455fff13dc31a842965d1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb87bd96c0fecd4b9c78f6a6c928b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b41208f2bbe16ebf67094f33ec13cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24ae0b593f2404ac75cb978c48547d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023eab1503293dd27221996e5b79b29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d23f4abafc5fd532dcc997edd5ef6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689837a7de4355ca23dc1f1fcd2da29d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8691b3c049ff1d2896176b9927443d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f219cb0710e24d14b7a830540e3e10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a015bc31ed9197e254eadb6a14d7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a132d0c7f0447fbe10efd7a2ec425519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b53414a74627aaec2dd3f89e5b948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bc1bec3ca85bc56352f987d2ef539521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b34412e2c6d1dd0daea604a0ccaa2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d431913332310d45e83a092e6472a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa46548639c104558424766487d09e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ea9d56d14f41aefc1784582c26539525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb79062e96eb61c1501034b90e20c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ca04f223b506fd814c992a91ab2c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b9517486f31c5457aeb1df2234d74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd56a79b1d2ac544787967e8aeb165529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc944456f5d998bb427f7b371753dbc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffcc979df53287e44ad814d60c3722531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b2284ce2fb6bc637038e0138794f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67115800411e379deb5b56f68751c922533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f999a51868c743be8fb8d3bd9ba0ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a774f13d31425db59dc62f175e644535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c697479f514b09441cb1307e9e51b0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baebeb13ce2f688d544c007f95e4979537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d5b2c5e7aed3e0fb8010dc6ff8992538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8292e09a66faee9f3c3e0e6948057539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119eac8831ef20a85ae653fb02e10de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d8ffbe53d7cf8ef4c12b844231600541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88f828eb75f5510c97d9afd4b214f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ccb3ef58d154e24438152329f7bc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17353e5973042d220e2c9161d29ba1b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226c4c05131e9ac11bc7b4ee8391d9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d505456f63917d71991a7bbb1c8937546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729e78c3f2ec20f3b00ae120a3bf8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb54685894c23366ac9d91d3daaee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596d97ed2c267c81cee7af7d55e87c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46ad32e9d7653577ee796109c5d365550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde2a9b6e5e8a745dbf82193eed2787551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fa3cb131bedd1a00702b59a906283552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff9787d8696f1e0cf89efe29a4922c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cc51d154526ebca6d667ede131131554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe543e1b75012378b88a9cb3157e3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225165072fb110a20a9018284cbced66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903376ab52400e349fbeaa39615a81d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8380523721b0644fbd363bdb17ddf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7474eee9c4d6102b26c18647f7241d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a9b22180446d0e1d79edf3626dd5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4df9793a5fd744244f8da13fa11c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372234a9b52bdb6f4337b6ab2f656ebb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef20a7825c128c30c284951b1b906563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1c7c442c661a400d3f4480c58122c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ada980391205769d1146999f4368565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0792ed9ccb541503b4e54e67420db57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629eed284a165f71ae9d99140918ac2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1996a568139352d6754a60a44b2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb9a967d427267a2f1222d2aaf82c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db905ddf5818db91334f917fd8ab7518570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e2b24e45a3eb742446f980ba3231571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8eff4acafcebc7af4a97dfdcf8644572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a898a5fbaee2b4a1dc5aa998a610a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb301e224a41a77e7501ac09368060574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df179e50db5e4b4640c60ee725c072a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf4a737e7b1a0aa60ad19f54a8f20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a11915fac9fe646654fd8d342e64c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a6e63656be451961ae8f4f698f64a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e30da77a7f90623dbd5246604b91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86b041ee70040e422aa9a265b3e3a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3f804f684cec57c7ea5115f588b7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6c35583b939aa614561a76c001472582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176a91a45ac1ac0f9c8eafc9a8c8630583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aee82a58d1deb5f4f4d56bb5465ad1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a2a09da7356c3b95d3ab8854d5eb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919cbde07acbd96f2dacabd71c4d9d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc37b9b17090b88fe4938c194f0ceb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd579da99348ae948bf447d00873e90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb12f8fa6ef280944834ad1a96222e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719a1351b8514c3bad8bb90ab0590ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b176c335191f6c2a2dedf6ec0d7ea9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6aa6b2968869b81fd572bf799452a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0408a84ae70c4f202533357ca39ec2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f5d4ba6f2433099746abfe758fdeb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd4c336ddf1402a2b8e470ee7d7576595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc822d402f28957ed954d8091c2fdfb4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7474696671e8333ed5ff2e292a2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e2e396b506471c366ee390a78c27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156db2234c7ccaa12b4f8127c141b6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35bb8c9f2e1697ae123c859dd340f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a27fcae25d3c2781793de6b539cfe7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e25c2aa2aa984ee601f2012a192be2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cf808be42c319e6e546d60bfbb94f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec95da6085517bf15ce7984ea112e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c212160b4e55a76edb6d8ab0c946ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfe2a5fccd3bfdeb7b90ccf4e1d3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84900e3ec370d061b2f800b34dd4548607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc1cca573f35708700645765a6c516608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c90bce8d60b226e239981f3d3114609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8caa8d74cf7797cad60d6278233ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17121cf8899f48997fdc1487e4ae9b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b2b1d88309539fc3c607fa584661612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3884db722a1817181256536e6cf82b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0058f3a05db36f20c8a7de2297cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e40c9d08751c3120d1755d82a3f838615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ead972055d6dd263fb621bdf09e75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8b123d739cb2df83d9b3c48267429617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454241468be169c51b85deef7572005618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff076a7fe132a1de356d49068aee2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ac0508e95e37eac1e0cf87ee4a44b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d4b57373bd728ec5fd03a1ea7d430621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a15cf83861255c2ffc90cd26e6653622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131554e7ce2786a198c0e27e7b3f5d0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea02f78576eaf76e0df2ebbc80bd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d491bc41b24763585fb97f5e16f52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936026192732a7a9622f18ab9eec8151626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51b59a56082fe11408aacd54f17e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60424200440d2536ab844a807022a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d0a63612532cbda2949ae36ba2ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2679825c2b50923e4d3909dcf169101630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab235920659e4e92935047cc8b3a0c70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce505d881a99f23fb2314a6e6f87aa9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34faeb51dcfbcbf57bc357560dfe61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e98c004ee8e29080a4b33717aad91634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7345d8ffff2ad8871d19bc8eb29e03d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1879640eba8ec2084e839694e60e11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c137b755cc5614f4b61319d4c2028f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419f67db94c0be56a80c68a46f9f8cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8ba50a63f73922a4d9e32234de4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56239347ab2f8fea50bded5cfe75998640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b512e4f763810c2556106e1f5f996641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad675bab43e1515c632f310629063c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd71f5620694bdea4a19d75f38758f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c47e451fc9a2ed4f619b647b40489644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513699a1a4ddfe5f5d6f265625e7d341645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cb8e7379dc8e02c11c92c485e23b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a8c5b24b93941c9135d4026c9fb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d45587c4a158901ca3504754c672f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93f2a5f63efd0f69d5869054676bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0692e90dfedd8d5b811a9e458216d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03286ca71158823d59d2b410c1cd9e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb8bb948fd0e280738eecf9c39ce69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d633c4cd53eaa0e9f4b6c3a8af396653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd65239e071a1cfc6ba39c95cbaf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0559aaee47e54c15f85f09a5e83b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a53005c32efc07483521c12b0918656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4835ed5474076d5d1ec7b73a2a3d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecab0c4738c1da55f628efd9affcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afc1b315f0d4f7417ac2637564a47c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bae43b25ddd4fcbe6672b6a0f39c82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2412b6c8015f444d80230d9d4cb5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629bd08f035d8adb745e62845b681a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e37dd175e36cea3f28c68f820423f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141f4b1ce5a5bffe876c46083b6789664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3397e369a2686c890f956542dfac4e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363671844efbba9c33eafe955d7722666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e909674a4198220ef998b59e2460667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11231fc2cb9fc6d1c30c1997f35832ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901c6863487a06f5d30fc355d00009669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea278db954e0ad1f80e05d1e289ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c2411061f576d08e56e9460ce4f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc683f45c713a8636b9bcc4cf4b67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d7f83a551469b0a7da26f81330fa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ec20a55c82385d6f829db5df020f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ace7c137b854f43e4e92b4d3ee2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd42338271baba55f72ca074a40d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae823b8e4f7b8f190265a1a9a7e06e2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1fbb70014e74f2d5bd748ff57a07f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4802b73b98dbf22fa05d2fccedad2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe834f31bbf02faed0c9414e502d861680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65b8249a7e744796e9447e1e90ee4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1260d8e21e8ca4e0e0bcb2f73e077682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321c93967a093aa8f147df89df259f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b420acc1c38b684a6a9bab1cf6269684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483196c8727e1a4fc2d0460f749ffc30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1207b1744b4e60134e29728078c6df5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628022da6c1782d1ec23e8ba6d55ff1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c414734805b6b7b4d52c30f7ea8cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb766fff5759c52b1db8359dc939528689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e19f61e64f205932e9358586f1d386690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a821e70382a0e235ebf33c6e1767691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44336194ec7d46bc71a8e6b608b5bd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182bc283870155bd9743f7e150de54e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d41487ca6f6b2bbbd129ba16df951694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3379db79954cb2f16c026918c1b09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beeedb13a7866b64f6c1484e8313e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042609a9459669866a38eeca57a8343697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725049ba7a6e35aee417093e1f712aee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91ab9a4f9b8fb9bca6c72e45c71980699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc1ab5be69f712dea5ea7a2ba55c4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6cb3ccd4c700f22fdef3e95ebb97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40470ae8268b1c465f1612cb719fc278702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeabbdd0c57b9d668ecc1a3b67791c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420851f2daece78fca5a6114b8bb0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea9d22fa26bf922097a963ad13bacb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f79ff12c3643f00c54818064d5a1d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c8ffc71313e554fee617b6e96844e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312e14e7dbb4cb9bcd01d3365d71fb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0839f555c75e4c1545c10bdffcbcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8eab2991a923687684408cfc6b139710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e3ee648334f47db782d8e29c79cb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3676caa42139547583276274f04a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8352f18f19ffca9a8baf2dac9ebe90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953193bad7623c2efd6c049105f3104b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc73c7fb02972f398909c4794814b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd446f96d45a385f94bcf7b01c4f478716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b4ae1e112a4dc5fed40f8591ccc1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dc912c19e8886569510eda1d39106718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd8b920a1ed5b9622def32b82138f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d34cafe4cd12560b0afed17fc1a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148cf49377a66dde058dfcb4da4e8a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dba5ac210b26c63f68fed75927ab33722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c6cc98f9aa7d34f9b7b7fc1e54f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03aab5f1b101a3c8bafc5702d109e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf977a830097ac061234cc6f0fbe8d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fb32698bc61940cd6344694da1ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed7c336b4b07cd6b0254d3ff72e197727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8cde2e30c4a9cf4f5a5d6efc1034728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea2ee8dc0a4fec06cb97d273d44a48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732a8811f813e8ce6f740833340751730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8500b3ca702b994e383ce7e571e64731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cebd1d19b9bc58b59e5e3520a7e4c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b91a6941c0960367f55e51786f6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeca3eaa6cfcc38c4d9a8afc1631a8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7898bce949296d2921d5d197bf7006735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101df3164c27f06b90cdb3c3a023cd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf057c1311897bbd6ee5e5f58c09002737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1098cee67f0c87497544571d70db27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29841164cff8d7556388531275c2611a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3da965f79e38af35b0041fd4a29c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e0f6caf21bef0ecd8a94f080ea13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca961d4711bf933699bb9c0906cd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189a51afc11eab1fb28e71a6ec08b16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12feba0f6ae000517fa9864299b91c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f9fbf3446da6a78bccdd9c476bc71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d1545dd796227f614a04ab23011b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb365665151751b3488dfe479249e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67467b2f60e833fa07542063dd72a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ba6de4f20c3a2e6d9754604ee258749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e682ccc0ad26667af83b43174de2c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64557c0c18d588b4e79574eeeb7f1d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6836ee1e0fede58b6967f70e68f43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642711f2a88e712963391d34d7d2019753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4d1491866918ba25da48ab710866754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667b06691fecccf0bfbfa2e97a45c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7838530554a2478ec2719a87acd27a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab486b1ed9a6dee89e0df76a5b6730757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bd51a49dcdc0ac09a929a929b84cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79128930e48e3a665633f6356b17ddcb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>