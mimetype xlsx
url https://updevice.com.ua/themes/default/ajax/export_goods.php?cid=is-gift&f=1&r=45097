--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0a205bd98a3d93a3ab90a23ee06c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe29c4c733baf8ef84c1a8dc9fa529a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ccf1dbce12de67cf82085356e10a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c136ab6d66d2afce144741477b0ae454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b90eb3b89cdc624d8ce796ba9fd8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4369aba56a8371da60df3fbb89ecf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e55aaa497fc8d50f709ef8c96afec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638756a68947ad95777bbd455affa0568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad933d95697456aaf9f7a8952f39c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63e854b1d35145aa284a2f840fe95110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2167dd84895dbcb173130c74c81cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fd240fa7c25ab47fb42c4e29b269c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32d1524950153a5299861d4a06818d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfc56ddcffe38dea76defc538d2a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f338437ac5785a78d9da14f6f22389115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb3dbea0f5bc8bb3eb5da9259823316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dde1df548dad286e2f49aa45c2e6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6022b171e0e0c601b2895ebb60f5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08366e0b523d4d03464ce76ab2a49f0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f0605fefc96134dbd3dfdef7eef9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1591194b316b7d2ffdd4418a00f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eec8573fa931c31db0a78cfdd1640d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca017cb9f588ac9bf7d410837e18bd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f81adcd3b19bda4ea6ac226b14d6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88f5239ccc018c0a312bffae4f98d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce9e0ca022c8f9cd13e470e4287ecd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff430f237678e44e8961009b2ef3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262e268d355d148ba935e0521896c9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4922c707a6cd7146d59250ad57f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f948237e453d6d69fa88453e678aff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccfe727912f463274dcb6392de1d7531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a553d5a131ae0ebf40b412431ed0e9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86faa5f4796ebb8908c12e22d1bb2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d6da09667b3d2e99cffa6e69d5f4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728336be6e08051dc96aa40874e89d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904d7dd52c4bc4a84a6873aa8d576236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc518640f760ea35d95aded95c145437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261599c9e2c481d28b1fc506c632e5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f74472f002af1db785ce62205c66939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0dfb0d7825e181b2a0e9392008e7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1332fd1d8d146f94c7bcba4d969b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c0712102e020c432f19164997a9fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fd80de9694b1d5f1200c29644d47643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df2739ddbb0891389945d272580db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7bb9028e052f44b2db14782d2cfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a939fad0b02770678eb6b8e3ac445c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a14b72b3c7817eb44017db3bfa6c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a62e799372ce1d5ea35c237224d6e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372a7b955c2655fd0302d6aa9b394f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2c4be337808df9f7b93666a1e58f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966bf4e1b73dba1fcf71de2d8f7edd751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c524feefd6469194a8f0803aa26552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f030b2d659839cf2c361090b2fbf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93b35418f7b8068318037dfc20594654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838be37db9d8f571fa5325f33af885455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a5d0260cf90d89a4dd7a88f0388056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ca4c574762fb3783a75254151ee757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f43e5a2c05a4760fbb5a35d385cc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2acdd2bbaa04a76c769e7edc124af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d64a5da957eeab064614b82165ac860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9070c483023e17f47aebc210d2d77e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f0b30b3b86f38b0df0fee7e5f431462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336662ad3a57ad6cf0631d31963a1e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72d918750c9d3231c38fe875b9461a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746de6420e850795b2d3eaf5f27431c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055ae43de3ff03706c24bf84c573cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618edb4f85145b18d525af2a28732367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d73fe34e00a038ae7be3e7b45351e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c7ddd5e105b314ef887df3f5802df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa4789043f5ba6728c176f77dbea2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95840116d2ea9d5c485d283d6789bc1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4f09334fa340f027a2bc851bd50672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c94eb6a9c850064b791bba47804f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c04148884217ea3194eb82f130b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd0f1bc00bb39d03fd9dafea263c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dc1703f78db900970ee41381ea0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933c7fee713d5187b1892c204e5827e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ae72b2a3698f1a714aa16d13eba1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe5dae1639869d017a030f99bfb3f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592915c921323fc2b79bae37740a19d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ffea9a999e7bb24ff6dc1f1d5eb7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa31961adb7e24a5b7cb7e976cb7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638a7ccfdcb7e1469a988cd909d25c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c8cd5a5d27e583bebd7444fa801e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d806336278e4da77bf467a3debb6f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37607c1295355912567b2f84327fd31086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb771441efdfad4f83d485c78f02d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a11821f17e3ed6010b1270b6ce19288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3228653e009e3e90f2232294006a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e063dcb4253c2df40297763da4c28c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b9fd76e1b3154782bdba5949aca7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a007fca67c6ab9522e8f80bf61cf3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace1a455a15bef6caf3e17cc3ca777093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948654f2ebc9d355f7e8f536e19c08094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feec0333131b24fddbd4d14b27034f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16422ebfd80d4450e99e25d8acd4943c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebebd6f737b46e8a44e2bd04b483b0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2064616db3b22abd72863d55cb81998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef2319d7ee8295380facd5e78e4ca199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275159e3f7aa8c6e0daaff64c6493e91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e2249bbcaf86dd6253ea1478727e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3a823e75bba5719a532c2558e999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6fa74284ed75cdcee93429732ac4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394c7146d44c4c94ec3b21af18317d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39448d1778611f9d20c7289f5179e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f6f8d1d1647fbacef6392cb1be27a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ecbf36612cf2d7f791c5c04134b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390223dc2b329b138eb5304b12d994e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786d796a7af4001455686b88707878109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6902acb7fca9b13b850f6888512e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bc993b9bd80d686bac1d7381a50b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f93177e87362414c555d65b6c501112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bb3c091636c227bcc1239bc99a0b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc749b0f96105e75da99e3e17992a12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ecf9223e4ca89024ba0f841d2e82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593712a3ccd6066df6b1770e725ff7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff92d3f2b3c12111ed9608e30455e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cf68335145c06f06b508dcde61405118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b6ccd4b77ab8d6c6842a8c4316bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e5986c6be07648252eb5eb7a0133120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05066b790c213882164ceb8576e1c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e754d082d532e9dc13b340dd7b65da4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d3ae1517d064946d7819a742e144123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868335ebc7d52d498280c721c049468c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f544c52c82abbb8206dab0939903f2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde0a5235167c566ba49b2930bacd2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b30e63ecb2369d6b96580d5e4adf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788245ffa535a951be4fc1d05caa548128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720378c495f66d49a1d579690f87b40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73909e1abc27ce0efc973d0d2683e28f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788b64208c4dcce0e69dd59de6c7721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214ed2cfb36782c61a6fe39398b1171132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451802ef586b09f50fa62064bc52eb29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa3838f7013e8deeb12ef7df17cd6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cadc20e25f331139e18a5e413de29e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f866c94860e2b475bf89618be80ea24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8d760338f39f9654cd7f0a9e15975137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f36066cc378a74be5cb8af5c879f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc637563beee04a5ce55737757189ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349eb59efb8598a08f7a01c55e29437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ff65717d49fbcd686afe885acad8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035535b43a851a1116fa2227d0125b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe61e0d7ee071404fda3ed89bf6280143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e16dbee47367d115a77bf8e84705144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36881a1fcd4c9a0edabf108a5e4f0c76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1e36cbe22e2c0b5d391052491e45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca52a0be6b8c01a8becd37fbfbc44d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94cbd155effc40b2f62f649ab71f0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28e04428f52e833153026bf4311464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c0e509c88b3c4e393ad3c3932c7a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82d37177526bcfb4f335b395fb9e83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000c13259e2933ceadde2cd0fd34755152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ff21a696e2e6d2f97323296b8ade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d8f23985fced1367031d91c6c3a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a86ff5ec333eb362acd8161c8f03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d72604ca317541a189dd1b890006c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e595ebf3ddd9a3f40c044b4ab67b1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a344c1f05a3551e89b8bd52150b11d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed8133d3ded623915b751580d2fe91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb62c166bebc0460e8173c48b9f5f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f715bbe5b4ba1badfcaf29cad8aee47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d1a484bf8ab19f2f07d2a93c75631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c5f3d5039921affbc6d5fab67df4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732de967b6b4dd4f592b8353f2d9fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e36f4caf634555ff96cec78666954165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eafbb8c27f771acf6033d12c072c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c9e31b1c40304200ca12c7be509c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8a2163ad90ac04ed2c3a0b94e77f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7248a4162b74b095d095e53a530e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939933799d329aecf6a6d5d271f71ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ff57a5f407920b67a843a68922d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af518f9dc631e3d23fb54e0a0d739d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea4e7cfb9c5be62da3164bd5c7d1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7169482ed418ca56dac426fc5ead21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90386b96f74ffc279497d9f8c1485055175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014171fcb6881814af621ad21c17da7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc61e2165697fe0719964cde44e0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc54a1ece4c0ad663fa39442d87d419178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c852d50d0ca829007ffe91aba9c71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d50a82b1defb34cc391d3c11088cfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad07ce7efbba83c22a7a1b1b9b790181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a7276c0ac0ea850918454ba99ebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4b410997559c1ec6199d5fb245d12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff42c93edf73d18c4c276d3d4e5770184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213951b8b1bc75301b0a944e9a09bdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ae627f770bcf2933bea67dd45ca1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce40953b8a4d3e52dc7b2fb5213e14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd5418142442b32d761e8de8d8dbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e848a6339b83e10a9e4400379bd06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a412552defbdc4d81f3384bc8d3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ba6c46488b13b09c0f5ed10b0baaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1bed6563d89a67f11a8bec00b8da1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9579012e00b465c921ae3296ca05cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae832ba9dabf0b1eb568bfd96c6cfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b8db6102432f3971b50cc68f18adb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d749c1dcab1755a9f7b371273a733a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2fb758a5dcf51abcf27d6d225c6ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b014f18ac6d1662a1f6dcf356fda0c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19de9e527c16b3b1940a569ea3200199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927b4dc6c4ca9ae5df7616e47aa7133200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce43a9655e3bb42adbd115077db560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41a60c98c35c03d8fc2b8ffccd34a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d2f68396b596addf07f1f9c5b10d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4813dd7d4d21d7975376bfaf62f8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b0fa9d461b8324fde6a6820fad41c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f491a77f68d710cd69367517dbe23d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c2d34971789940ee7076db7d264e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9141fced732a830c1159960bfede1e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f262baf3b050a5ce3cc58df0389340209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401f19e367e97048146d4e6d966ae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ae72a4cc49de5fe16bb625053214211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca13f47066799359c6a50d1bfc026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd415300fddea64c9a1241e1df655a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce75a44f0f02de448c7439e5a56f90a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e3f5da65187629c451637b8cc643215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1536e7f0fe3a91f7a2dcc1aa6927c11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca42f0d57b46b2af3b0f3a57153972d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39375bab0bef095234b89bcacb8acf22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32018a99f88abc21c23d5ac1d41e6a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7f2449bc8459eea62f6e455018bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad72a8070a6223b1841c8d1d963bd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4017fead81eb7953e152225b84f17b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406372a35a0b396250f2cceb70f070e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180990246c6ff0c9a65a2c8721ae38b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99769e89c722190200166a0e42fba4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7003148cc1fa8b0cc0585bbdd2246226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4af0b6fc0fe632c481a3e80a9baa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8848a6129f9f155ee3f52a52ce536e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566b954d4dcee1b2fe456c6f85a0ba3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e7c4330e302401907d30a21e33f25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17318ea0decf7cfef5aa21b9ab4663231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d7fbb4e7a12bf2d1503c63cb13346232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493bd9ca7e4775f07bc7a36f57bf555233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829999696fa8c72ee80254813ffba4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53df840a14ddfc6fc094bcc216a4f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fe38f807dcca5a5d605d49f3d5def236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae006bf9c94dd5858f8e9a335864b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a67df338f4fdf629dc755bc4a8a400238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ffe04f252d076b8af19211c7bf4b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961583ca0e3734de5b961145180a951240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05965a6e5e252cb9398ddcb96a0ba0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8cc19bef3b1ba70f7f9fce4ff820242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551c4c1fc070f7bc3ea05df37731c75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf31593c1df1f26410d5358bc6421e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46def7ad026e0235211dd02ee517ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b228414c952815fc1300387eacd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46b4d53c20e868ed7d6ba745cc3880247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417854f3d36478430e9e809fff5a999e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317c9e33c48977179c29cafbc64c978249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02bddf9ee695f0bc7b42835c513fbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44289197855fdcbc1f1c193adb7e3f36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f347801145e7ad7635fe9fd58a6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc0ebce754759b4bc1bdf3790e9d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743f5831d8f5057f32b87082135a0e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d877f3c68f909d05273617ef7fee18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbe0ba1c0ca8e6cbc096e1e281fc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d70a4b0e9c33560a01948f791a209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869db688334254d2ff7fd8585bfc79b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb48d77b698ec12d872bbe2d0521291259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd798a8a1b2d4dfc91a0833f3c2af7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785efd5b306d62b70ed804a4dd7729e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4377eceea8d0f022569049f080636262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096b5ac32dfe00a3ec0b4e3df11638263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff037d6ac82a3304b13ab82460058c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f6e4bf5bfb3aae2b362fc7a244caa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88424558e89e206acd54542cc45c96b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494faccc00b6c417ea613a01a879c5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e054d7bfc9828e880933a5b7889014268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95909fe751b2dcc32842ebe965f7419269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3cdc9faebc336984f5d8a60214df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a8f530a20759a4a9f193f426e3b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610400943be56821effb3d55683e5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbb1f7c3f6aca68a82cbf63496ae74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bac45e58c91f3bf57378f6ee4bf771274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4ddd9d913a81e0b203377d8e7f438275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dd4acc9996af93f7580f4cae9670b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7662847dbe785ccaf49185078e9a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c80b49b9bdb9e45defa51b424718278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353f4b07ec18c90fc2147f06683a5c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651305c793d6f6cc30fd0ec89896f58c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1ad0886d4919440cfeaa1f818cd5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bf446c3bc45c5185803fb441a9700282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502a4b7725d225faa6a624e9487298283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d688b257ec99e8f4cdba714dc148284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3597a78ce1f1f775559e0fcf1d9e19f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25060b4fe5ede4e19da6692d4b9b6f87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55e98675aa95534176735a5d043e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633c70c2b4d3dda1e6900d055e723a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde570d55c009917196f4cb2ab7ddaa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd21406b78131fee40b0db2e3241a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2728aed421e51cda72344bb415547291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806eecc92b8fbc29b7e9b93146d5eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9f8ebeff3146d919f38e6dfcb3558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f9c6cbc784891630629d338b8bfa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d013c9bcf141235e893b2bb712f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd6a86912b8645f391f1f19adc7853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ee74147cb2ca097c489f459bd907a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c74cf14c7e824704f82ac001b007e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575dced8367311fc4819d76a6d161a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018046975754b99c67d8a2b96966475300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f581d4d8a4d52c3250c9d56945dc17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d53b7785de47d7c0355e12ab048923302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9dbf8ba7b73e048bb39b35aa474d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b28eec9cc7f185d5ab7dce1eeea380304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934ed6d4073f36ccbc5a0b835403922305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a3839cd6bff2fc01ef6c6437696d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31bca67bbf0191fc1ab175cf5a5901307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7252d773e6515234a1dbd45bb26146e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaee89a9b97f0afee9d98268a81bd4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad616aa329171fc3684f6f90fa9c64c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3ef643b5f12063a99c925fe36f22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450595cbe9853c79084bd447f01a566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5e782f137acb73be4eea784ee4fb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea35bb572f67884c385c5f6ce76fcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434b2c68c4bbf98b5d1374a9b23b43a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519759865ba1d99a66ddf413f694055316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96410ef15fd967cf13cfea0725ff7d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46635f1b8dd29dd849f3233b1b9923f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2803d0317972746cba7319883a84d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd9fb61255dfca0f5c347f63129a08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54bd4ea4e26435e9bbe8050685feb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a541701945b6d335c58df304a8125322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e2d49497354920350c1371911d483323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f1420bcf36d2fb58cb7a09255cb4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914749e350b3d289cefc6b6baa9f2506325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4eabc7f8ef943f96a258782c5c65c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3ab4d1d49b15e72953d5ff09f325e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e0273ac5e3d460cacda912ac4fea7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67dc3dc3af97bbad43de4cdee2c525329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd6b83180388e99e517ae9d2646df0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9517fb33cffbe37778a3a6e3f9dca69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7bb96c532d2dd0d931cfcf152a9fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efed775eaa2e7a3fd88be4fa74294b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe0565d0e9a03960f7c1d57eea6ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75c11f91c3ed93baddc1c4c8d1bff7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6708472c37816b59c2e739c409d05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2c2693525678e43706514b295f26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a70283f27a38d05be2f29c3b89a826338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15965a51a1af7a9394808ebd364f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66cc07f949377ae01a0b0d0ffdcae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863725d103a24d792ba5a331c3d6ed3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750af73df6a39de9bf2054bd67330eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122eff5813cc80ecce9b4a4e49f540343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a644ac60a5544c3a6c7027c7121657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc7e078c7a1d3b5db9e77220939056345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d83aa5512abd3770a04052b65fdb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081769af3dc7a25027f244e4ad42100347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bbc8e8096208f2a8f2b1d20dd74d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29c8e889615b1cf9dd5bde90699238349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9af6460fc8913b1f1f5c8d2d12a081350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74132bedd64c1d0ff422945a5f769d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76abad12c37ed10884ff4083619773352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c861f7edf063205938df1eecc95f6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cf5757a91cb62edd6b52087db21f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53e9759ecf80840d1f7b3ba87b1b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481184ec1957c66bc0b8affb965ed02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8160fedf6fe73ed4b082288b841cf3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99550b69b64a6ce323111de0733c69b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41e49aeb48c1c1686a62398fe42b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe296d25d7b63bb516586e51539afaa9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11b9f2515785fa36aca948f3d94cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b3075cc5ac88bbb0006250916c0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7351950484f41516360107b78cb8a96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76263826f5a375c6604d20afb489645364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f10c9d81c5a0621c05fc46d4e77e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fbd442fc8ca221dc9597d3415ce8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c072b2317238f3db657741905bd3f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e67beb849411a4cc56bc317ae5bcd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae5d048e105e7a527a916d9fc78eda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c5ea4cc37a33cf781449d3f549ce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e680a1520ab28fdeb3fa7c967df77e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e823d67c23403ed3d88244c6d61d3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0632bc48d368f1fce961385ac16ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a6898a31b58877416c57bc7308e4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68311dbf1d56a0e4c86218d28160f98375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1c7371265a2a37979644c460962cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb24c4284b896bf5a1fd60981e5da74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9ea8b255295c893043281c89338fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8eeae5194d1bdc5eed1226bf15fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cc65389cd729cb116704125612358380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84098e12bfd72a9e46f6d85ec288f312381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f972d057c3112a028443831f037c08d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8914837dfc7a1bd4dcd493eb162a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a9809d239dd87ebb404399344668384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9de09fa078cca6515c7f6d572b61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbdf2a25bfc9423b79a60bae30514a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683adbfbcbf8f06e6cfb865f2e5718387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c479f50da281a03192a76fc472ffdff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e64a6497f07f82c91cf2e8917624b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618435f0ec251829b0a4521e93f8f611390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11477d33ef0066a6a4516f825ddcfaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ec93d1ef67f70393efb3018db5959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4529f0a950e000b1f863849555ebb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e642ff94daa02b6ad7ce98e04d0273394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ddedc5ad6e6d2e851afa603635f23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361665aea7aa3ad5d69c19a818ae9876396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b211b6beffed1d01edfb2b38e5d312397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40021bf155c538b1cfaced94410ed7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ef4beda44bb45db996df0a8c1775399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74c62dc56a1f49b37c38a8a1694e1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190a29471a9bd05da47ba93f96c851d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed6dc94a21fed556429762b1b322e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435714ea51ae4596a7b919a6f47cbe80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444e1049441452c8a2709fc3918ecb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004054b1faaf60ec4bb67a1d25e4ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb64fef30e58a50f14b75fa5d48771d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41350776effbca850e3e6b43e76deaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59108e095786d31b306a5ed97bee87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168e7513beb31b8522ced251dd1001b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630738416dc54834231b42cd2b702ee8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8da9bbaf2864ca108ea661c641de3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872199e336a9e69350bcc6eabdd78a7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3c21f8c80e1ad852b1723ee558810413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e571def82cfba79627a4069f8205b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c041f10c6ae9c0c3b1287eeb85660f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd3762ed36c3bc20b9fc742a536541416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f160b7d3089eeef69139dd98b159b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d41188beb166458049cd43e1be4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e58c8b465c40a4f5d02cb92b99aa9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795c1251ba86d626193047a4e5fdae0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354fd15fc8eaaffaf027d2e2b7d191d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d15b6d9d6a34be5bc5ebef39d8c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138512c685492344319772ec73a1c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f4775a40f705574f107591141b7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa6b52eb069417824db8aa32fac79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fabd543b2a4629b650b51d7ee607e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ed53d87d02d55badddeec246a67d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e45d40d7c6602729aa31db8943da04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67770fcbda03b62b48e2a3e8d0072000429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e096a1beafc15fdef3188113eda8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afaa9bb1568483e4243fcc0b5bfd01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5a581baac3049c6ba496651e062d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519cbd7a052c20e8c0886d311d9aa70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9a712f079647b2b4d476c1a2d02fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2263c108e0398285be8eed0c3795d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5421b8ff24c52210d7f6d60ddc386436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ff6a524e60a4a2212307b5bf7f9a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024e8c5d44c93d24e05de131725b3da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3115d62ce0faa1f586909ea06cb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbec758098b74f62e2d6fcd8ed82e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f552d97d17e57d3298261dcb5bb4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf8c9e77955dca0b48d61b18ca3fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c318cb42ec3db84c408ef212c44e54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074797da0e6506b8542aca19d515341f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff9bd6fe41d429f0e6ce491a4c45fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791249a979ab5c2e30bea9fdd7080e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e28ba314ea252caa73c89ffbb2103447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d22096f23513845d2b2841b20c04b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916ac4bb9b9ba27919e05ec4991316f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023d5b2176fc9097e8825a5fb26262c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c594c71046ffa6304b0d39a7b5a47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd84103fe566d8ac44e5f6797b06a35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c136c12def4ab665aa005ae3049d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7251be6c08abec1f47d615c3bee7d04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77ebc2679c40725fda860e8bfeec26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea97937b531a63e2ec34723343bdacc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eceb20dda4028e5e752d32b407a596457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465f20678b5d6a0ccfc15f450b2f4eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe95941864695ff934f0508859b7a4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42b99e393d6f42e561131fadc02a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76b12d0ae931e6be0884494ce25f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b09841b1977936e735849c8e2f2a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219beaa6b16003a3e946fe2700abf299463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5aded267a4abbe25deed3a9cf3cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d877103b199eda2e33614c4a60e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234eb623f8306c34e044a98ac642ec7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eb390b100d725c1743811a92b0533467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c11e008b2ea684e52a178628ba59a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f940deb4940756bf1d964a8e33e26f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f1aaeeeba6a4e0e5e7f8e14c4689470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fb3e4929a549a2f1e392758bb876471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf0c8458ace37bfbe1d783a94ef6f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbda14b9ad26988809fe965d8d9b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b89e3b7dbf0b12f0e062cd4b5da77b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb83726460280163d6330ed2739e0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc3d8b2e04f338fdff627fff901cac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903b9ecc1729dd3c6b5cd1bff9497d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31d1b819bc0beabdefc0f39300cb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fcfe290544b5ab16e3abbdd20bafc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5863e4cb3967a3c5d73131dc37996f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ebe853849c14facbe32d6eefb132481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea54a97f735791b42028ce21e26b82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70274604bf149c2ef711005b09a16f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf708dc1d3465ac3a3c321c0edb578484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacd3b0a6658cf389a9e821f03b3e99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138ff9bc33ea3cbc45afda510033323486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ba77b176da2b539bab61ad9c93b5c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90a48062fd062b63d3d7a46594fe31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841152c8e8a5b05e2eedf396cfa6186489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f35d2b6927575a77f8de6d71cc8a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb2a3ac15c90a5d2d139e35078aade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd340e10949dacba4da6310e76b620e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba935af76e4658b90a8081034cc3e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30748d2fa05c5c507ad96d3fc65e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86387674e99ba59b054735f909da058a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a72cd8102751df916ee600b687e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61115c2fb41eb05bf8e972101549a515497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e02a475189be1de4bcae0238cca4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e1276e5b5c1b9dcff2eea8863a23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf4eb961ab62f78d2109f23a11cfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67033205da2f876c2d779d8de16a725501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65218d94a00872d63c1d8d0aaf73306c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d23c7655a1f15d1a74a38430da2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67455c431528fc3b6d028b419935ab34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e165b4b39735869d246aa4cd9647e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cca0d4243e2c149073686ebd75fbc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e7daba642b45e3db95d9c4a477a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417ef628ce29ad2d313ef536438af0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c70504c2bafe3df065fafbf1bec2e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5587461d21b88e2d15a3f2839f87e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d04c467c4891fcf074e217fdb19624511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437eedf01393b3617b1dbe72724c313512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa6a452b5094f40cc2a4d4a607b0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797b03ded6f145e552f9eabe941778514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ca9d4a2e6688e4950bffd54d0ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f93864eb56828d90ddaf0b17a8931516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92c2a99538c7f3ca63f19f95f0bef7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b70fdcec3e143cb1a49e784a189fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d0340f4e057d803457e02d8b12e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dfb7c4a4ac7cf6df306c6426efada520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca1d0ae0c1b0fe619533601a8944e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa4312e6a1de263e7875550ee90e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c390abe33131f0031415ce2173e95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef406c63b5a3978502c5bc3e4c2d4062524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164bce8aa6e411a4f02f852c1298565525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d252d3d8bf90ba1a86cc428cc30d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3241ead112af9c39e064a3ba69aa12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4061c6e6bb90d1662c23721f9622bfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af1859a47a1a0aa345f00b90885d99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fe70c134fa0a050e349dad48b4a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1836805ac03766d5d83bc87538d1a8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01737ef8d6080fe6254bb90eb5e3cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed3dcfd4f93f168ee1e271d0b116f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc98bf80d89c73be91ed41d6fa8b01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf61ead71fb2381112c6e650696286535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba38743c7794603375509e70d1034536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a659b279d5e4d2c143b9f20f839b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4645f883cb3967ceea59015e09c6d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d079174fb899ba74cd8cdfce86efee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee9401ea1272fdf18c6ea0b328768a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa20401394212414c4be660764c16b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4e48660a226e0ff15e365af48211542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40b0b7650c7ffe7d5139e7ba47b974543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db8d52cb446aec29fa08296b697996544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577437a53f90524f2b4a20fa4cfb8b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188e98aa640dbdb7e3867be944626a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b271ef31a6275a65eb83e8fda073d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e87e4f12e3357759fe5c19261b1609548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802fceb26e69882128e27afe49e3ed8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76be32eb6303485088d873a2d97c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c65e971df3e23518c7ee0ab09f4691551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540534147992641e0a554a3e63bc9555552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d9ee226db5416c0a8398ba74dc258553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11183c3906a6897331e4a46cbe4176d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b41662032c8c80ba83a8944b2e7eaf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519da7aebc446bf438df46bdda9f065556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c246bb1d02c9caa9b45375f39710d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e29c5f255e6daa7da18bcc7561f5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc76fda8ea2fb64b92869927ac6a0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc596759c4a58a9665653566cb86f0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f1d431e230665f4a8d8ff27efbe6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a551fd8728a4d93600e6680eac26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb14dcc69545dad74ad7640f813c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0c22201ce7da9004554444d3852d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec46d5242e222ffa0485b6cea78d47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dffe913ea552a3ae239c7428e6003566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d348ea5788b5bd750df194558c9014567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bda780e3176cb3338d1045df44c4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf478f64fb44925c8d5b682fb1c0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e3e0bfbd65fa48af23abaf58e9cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead4a76fb3783dc8dabbbbec14ca525571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef488d3a518d50ef964edf588632ec3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907022d61ea95644dba6e5e623baa90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b941428aa5e8c3b5d340fec5fbfd42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165330832fb55bebc2989804190fbc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fe4047559e53c2fa77e32c9b6ef6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb21cbf196766813b1d516ab0fd0248577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82150571dd201b4d89da5691ec5ef00e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94c09701a407e682bbacb0ce21cee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f374dc21646d52d36986ecf8e777376580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff4ec9ea12c4663c7a0ec67dcc4568581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1df71e1f32ab33894d9110626ea43582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a44bf0424ec64e519b9091f63148ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55b8cb1c866d0490c4a8b4c3160438584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9412485133e262f7e027113c8b4c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf62b987301a514fe4f24360b25ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9296b0bd2fd088cd2d6e5d57a894b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982d260de2932a026c01701e09a225588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aa0e85a86994f9c4269eca2be3d94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d396d6d79b570e5955b5c10a6c51e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497f917da35e0cb59f479d9141e0d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2de223bc7c57a3bbe16183978835592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b3bc002a3963fdfafd74f71097604593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69e878cbabb8f6be0154988900f211594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a21d88082c1cb5273936bfc5c0716595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a1e0cae7c4009069607f191fda63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef777db73db618468e645880f512f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c0c08179d6c2f898f35a4f11e6503598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934b14e182d38002d5047960d58db66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad12b08e2d90f33eb7cae02219916e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a125b72d8291f38584d23bcd96949d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973720f8cdd059be4210344ab882175602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1bf2bb644b64b6c45d8b3ad0ea489603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006487d2efd3aea390ac4c3cd21f251e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781db31201996efb269f46a25996a03a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7091a695fc25b6730ef09d400454ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba9a4f690b44da1e957d5a342b9026607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b187c9b76f6101871cea545db7261608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8eddb2cb10d670eb8afad2b52da47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097dd23c772631c067ad660f4b5c6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d049314e26f44ac73513a099d14d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168249cdecfd1f1429957c928ea88207612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e6e8b4eddc9667688b3379050839613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c568d7d852b92cb5b33ef72ebf897614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91808c4b71f199e2f78d29442ee51c87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8bfb47fb8d4c14ba0d06677c18aaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab00ccd673b061963cd2b18ea6e0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f4ca6a005b8c1103e339528cf041618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636fa22037dc24079ba9d45d2e62ea1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309742a74f85767023522d9e304b90620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915bcfbde7412de61f1d75e82134e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7886591de28f9ce803485c29ec1a35622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99bbb6b72151873e09d954c81a04e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e19c623b6fd54be891933e6a5f54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b8bea967c89f63d456b18cc0ab349625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104f37e97d9fc20b7503cb144c7561626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4edb43436909b7d161cb18d852e6a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2489132a428217590c7e2b473ec7fb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e2c94f0da756d959ed2976935923629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb169d7188e91acfb6c4959a2a1c3e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f08754e8d3776b24ff231536565f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420f99fbd47529444fc878ac364fba4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282455f6266cfbf7f4745a07e0a13bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fbffd90364fd1cf3b75a227ee439a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57fdf61d234a36439b7ae210275036635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db9bd53a6b6a24f0f7bcf5574944f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79583c8939e5650d0ca5d788788c705637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9029f54a7a151ffde9ea17256063b36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0845e82ec404cdbe8eb2dab206ca3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f13609b37bb9e8002f142a0796dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3044224f5b48653f578d4249ea2ff1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c5d4cf922775a21a43866d8f59b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e397868deb92bb6f92aac7ddabdb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b28204c9d67ab9d69274e75735feee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14d413de4b4cce74368157adad6a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ff2a537310754eeb170d9435cdde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0317775da783b81e453233ee1ea749647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb673814d96953ffe520d359d74dac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3280b757b21439dc198204d2d684e0c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb1b97869b82db771ff9092d14478650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cc38f943d19d3f2aa8ff106b74fb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643bba9c0217e950dd55bf736aa82c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50746b91e240c5353cae183899dfd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfceebdf0e20348d28f14ad8f6867a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066643cc7febaa1cec5f62dab88d849655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b588056b9549ee71452319026c989656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d9dde448e44349c55f4d30d7a96fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a870f18cb0b8a6d8e807b2554184e5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94990adf559ed681fa78d273229ad4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec4aa00197a2eed8bda42235b15d2a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a11258db0a8c2237b0b1cd3e54fb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab5675f82710de566b67ae63397c74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bea8f131a8fc59d939de9860594b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f12d8da37d7bb70ebb399456b267b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e71f456775cc6055897062dba882665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0913f298c054eb2836ea35aa4afa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326a2651950c90903e967eb6bff24b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b10a1dc7efead94856487f2f6dee8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafb2f417e5743f28f2550b560e61a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162aeec35bffaff4ac06c9d8579a84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506088afefc1c370c1f0374d817c753671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126340400c68a8eee9928de44930be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f82539f10aace5575f8276f5af22ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830d7c77154d9d740b718094e18bf64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104afb2dc7b92b870673189e5fdd14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710414144e08933647d2352a7d40ec8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b9e0f7aebe172c797f7f64207c2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842da7cfe2193bff0894193abc4b50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdc433d70dd915705de2f66a3f302d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756c72f36a46c680180d425d4a79571680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45979a0b4c06ff85e0f40a114fb0645681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d52655a37c25d7708fd9e924231fa3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd0df120bfb6325b4f06aa03892a5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3df282262346ab3cb2b87b28cb170684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a39b752f200065c533f2c51c79468685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d13080368a7eb75c921b492b306a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27519411a01c36fb9eadac0380b83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dffc7faeebab5cb2dffe0bd7f0d93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd59ee141c96951a31f739cd1bcf6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679b5acdcf27e1d21d60b5795e158c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a490caaceaa403e7a6e0a68a50437691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c73355c0a61b34c33781e11cd8e18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131138cb62d5b5b7e3c2ee60b64e13c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc713c80185b984b57dbdf6af7d60c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0cf0ed77baac899a74fa7e0ee9cf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ac4c384b70729fe5dba3ba707857696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f4769701fdd5c8d05d7b25a490aff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f8b6dbcf1fa3652e2907708565e7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed47ba242b7fa565a943cf0000a28a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e2fb736eca84de613aa207ad0a166700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af206f6aedf34f01a9afc2ddae1da6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae736501586bc9afe08221ac85e68ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba67e88c8eed57f3fdd2e2ed75d7411703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0aaa58a885cb7f400cb82b8522293704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fed682d01f8e94f26edc60537ca9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60610219ac20309cdad41f39df7cf1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557e9ca911d6452a7ec51a8357397f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a52fed90663056d2362e00992e58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a96b4d96d56de3b007bc3d24d4b95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fd15b96f8171aa09dd3645fcf6929710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd46edd1b4cd1a45040655cadcc212711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d929bc057ca43d5b2ddb755b07fa7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8994d89dbe4a3e7867cb50d675848713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa58b8758c58cfbe110dffd552197714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc4794c0f0aa9db5088a316eb8000715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1b1fd8918c6f798867fd2d7e7ec0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b4334f82d39f0879747905065a397717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbeae4e212cd9187963a719272662c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc7429bdff83303e418d8eba97c071719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a9e6a9d913d072cb6816a4e4f1966720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682521583d74bc2bcfb34c375181c79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85223b5aaf5ad05f2b031ccc21fdfcb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dacc3d7232b7935d64ec2fa51060af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963020c79f9e4455c3d876fe05deac50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c691bbd83fe0c880d1c6759646571f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654978688ab6ca1423b9a34835f0d5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085c3a29ddc90aa7850b897dfe4bbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a572f8b41218d7882003ace7fb37f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa388cbe56ea601b2cd2c69a669ea0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ee2f8313b66ea54d76791210ec890730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bbfcdf4e6c56c88f08dde467d2b62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415273ec023ea3970a81f06ed2a4bad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e91d50c4f7ca90ec90e07ca1172cbd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce28b5fac1dc4d3636f9d69d00c6018734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b646620f634a33822a0ce9a3cf60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eec26d364e5095c2c8c58066ebe73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e02e4bebf75f6d9ffb40cd20f6208737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443c58326e2294b28750aef08703627738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa823bce3295f97c44fc7e10f77c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc296e0411c23b01040a166fa544fc06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2a505746aefff4d6329cc88f292f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f875fc10d1dd4bc2576a71ee62336b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699d6b4660e517469c6060a1a408cf9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e4d5309798e1ee577a7d38fe22d72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ad887bea0d60b6f7ef25f72ad8d0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df1f882a4b90c6ffcda399b878180746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e80f5386b45884ca51832811c3ab0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38596d2b11d2bae553c6479318802149748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5e59bef3487f456fbbc05e345150d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080553f2d7dec86e5771cf0ea7b57c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd309c29abed3a2c724d3442645fe11b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b75d81094b24a5fa5a44c98afb5e8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef878e85b68a0db425605f7a9444e4e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad325125032936c3c9a37ca7c7d8341c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826925fca54e5135793ad1c6462395fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c31dcd5932d93e17a5ce7e01f981ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123250003ec7b7a03f71db56f92be30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a50a4c39907873c645e0941d8658b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d025194c8986d2456ae221b027c81a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd1ac6bb2d1c04a52dc74cc25184bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24955cf95c431d55021091c6c4f0e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec2ba4b3a3a04fe408fb4453f885823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf59b37596854ced60b616a7a6854f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6c9299d7cfff5051e48165f838435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce964cfdcffbcc4bb5c5d2f827587076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4ec0580ec4b5a8257aa35744146907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d269e78f27fa9c8620ca650957fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb9f1d2b21d4c1c85908217677ed9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d27cc1fb42aad0d158a9f7fe234510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef4a9da4ff3d418e9ddd1afa354e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ae6ba00ba7bddca20453ccb13e5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac804ed8a03e776a2a8a35bb177c22913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f3e4b4857af3f7140e4813629dcde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded2df63016f1c81bf47cfef53e43de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb72c544f2ef31ff6d0931fe92685c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f247ddb15aa98d7313321aad4959bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd40854abe16111589c08c91efd4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c060128e62241e446171792aef5ce2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832fe3e5a0f56a8f4e3536554d0e14520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed481568aa1a249869fdccc2c9ea78c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01383157376032974f15da87ef27a93e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2534d6cad4a92ba5f1ff13aaa675123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f91fb5cd4955c928074fcb8ea139524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00516653ae141f13025c07fdc870a7ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ab0a1a93c283c2cf8a8f4fdd7129026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fce7a475f6b8f3e4908106404ea65427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561260bf7fa24f4fe9065f09ece411928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578576063b84f57960ba2bb2b5e63629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fae2a7c5a2c71f27bab03fde894bc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b87326cb679315225013d34100c6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c79c0badbb40eff8f6c648b833a9ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66266da51e6f82dcd2e5bab01f6af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a59495574289d2ddf498cbad1c93034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9902e1e26c234a5d7839006fded7e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6213e224cbb24b92c11806f02a20736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4500ff49e392ec5a62cf58678655837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f21c15e79bed282544d416d7dcf50138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a8df3ffe3af85496a00ff075cd7e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d9a85bc2cfcd324cfca498eff617440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ff04461417985bc11cdeae23ac3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c8ab8489244e3b347b57415d36a9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e7f928a66e0d0403145aaae000b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370df3470204033a9e1485c463b26b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016996176cb5b2f8cdf371b3961b536f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb793ef4e1853e433b5680a989fb48746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28dc09e563a3ded8187baea68a5a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edde83a92999b160b65e2d696ca50748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a71e6286c23add93cb64f86b120a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28ec296409c424e49e86df790d61f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cd73f911e538c75753bc67264327f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60968735babd5361a4d17fb393707f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3125bbf1a0136b8ef1f17e90b4fb3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8a2a02d6c98b911c391f6089df9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a34ed3c7e751a5728c7ec82596673c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf584ce447bb708842a4c99b49681d9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3e01a631a0c7418d9065468f871aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3c16a431c711fa69564ece757353658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b851c55074734d76d2dc70d82b9c6a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d12bd8c29347ad4100c54db26576a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf27ff13814789139f43e7d0649a9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a21f9e2288f922c7d6a538c9b6a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44657570f511e5ca3721db8fa25a6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01977c67b5d335ceeaf8169610e161d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016242ae6a866fa960f33dc976218f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5df1384b1458c2a5568fdbc6650a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8116a8a872ea0e8276324e8ecea9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972a87063ee0cbd47ff32fa2f25292568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b287d75f11530d5d55a2e7d93dec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7a27e3c8e1d71d96541dd25a76b9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dff2e0558dc90e0b67ec718757e2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7588ce2e9c6a0ebc466c5555f3f3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab8517684137b5c19476e6b5a851e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056efa7b823828f99add764e8671262574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103d67b6e80395d7090bd1066b65fde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a572e94b7e815cd52827c29b4d06176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce0a34e22592303705b1cce34bd98477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db753ad5c2ced654de12ba9b0f42b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6ad0bd4e6645fc791a07b103e64a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697872ba2ecb1c9e393584170e88cb0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a8779e0f99509ab6f41fed4e7943881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c05acea6009f3f74e685c0bb130b4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744833ca86189b4d56b526c47295b3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06934a5a3513f5d809b011b26321b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1962084d6ce5f5a8fef672d836ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfff9acb084a98c13e8768e638aa7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85611ea9d2f59bf073f585a9c616c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a42502745cd5d1d9c753a8dac8906b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30dbac86307e743d1fda85fe04d3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e96690c9e7c4c49862637d06fb6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67890dd0d696a418884b041ad76265a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af65ddb48804a0f66a205c0ec17a1b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b626d8ab03c6ca4c59adb3925aeec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad8a8f8493354ece9ac0b9c99662c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aab2b1632b2edb30144ec1021a60495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2398c4f334db52924a388fe2169f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3afd496c526f351488c3d7a827ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211b81f7b2f7af6db56b4cb8f9f558198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ed6605be0732c8dea5c75e61540c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783392d57db418aaac58559abe92ba08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29139879eebde510a0cff944f68044e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c02e635fbd0079e5ca85d0e63c85a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5288fb258c2b9dd24857b62a55010103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89372233fe649094999fa3403cc2213104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80c29a861f98c9ccef9baca7172390105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19ef1c78e5fdec26c7bfe479ac80ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaee84d8ade1d8e3007b734bf0cf807107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5fcfc6ef8f5088a2456571f56f62f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ccc3d25b9066e0efb4495fc966026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be36f5df15cb6e48d4df377c6e1397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059650017f3eed230a06de501bb2386111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1473cfc5e5fd0aa6c45f7a955039e17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef862bca012888397488c2372c2ee9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0d02f0eea5b9ec4a5f61033f43545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499513d9398af0a779bd9c522a6d4b5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ad79ababecef143fa59f2ea4f3607116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60311d7ced233642f1aa255591c0e42d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a17fb61ce9fbd9460441f9f6b5c3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f1f7f7f9fabb2ff47bfd8eaea7009119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c0d385abfcd0aebe5501ecda7cdff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95212ac0921da207fc24ecdfa394080121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977409981eb2f8613e30469297fc659e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9269724db5f23ccc0d538a0aa73e3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be1f4665af470c60c8cd589056f2cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498aaa4e24d14f3c8209cf10d7c41f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bf00a1061001ce75e66a509f7c72d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a962ebc6ad62b8fdf2725b2cf99c0dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ced6c67085852671952c977478cfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413edf5dbe7c250bc6283b54d09659b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114016f3c4517120fd617dbbb82976c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205aa7670bfc20809b92cd3d72cd250131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbaeba6ccf3d9de863bcf980f2355a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2233be55ba7cc9caa18080e402d4a46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f926b2588f3bf79fbcee7d04e9446134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053593db10f044ec51473a4bfba557c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19437d2e4ea1e52e02eb36456fbcb6d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cd8edcf308f1e65437c68ee9ae36c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00542d3e11d2f3cac3dbb1de5e2b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8476053805f4c73d09661f58b783f1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b652f00f1ae70334652cb080eebc2d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff34009bd08646d8cc601a72b8660fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb14e2fdd463680c43cdc0fca98fbce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff573cf553f17c8124858ec67fa2e23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7baac5e6f1f526eaf4c00dd90f296e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a02bd70aa2a4cfc2e4f34cb52cf604145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501580829fe5c9f1806abf0a03ec70fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43a0b01629a6a112bc940d463103c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac07d470b5cb39fc0404a2e358c40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a1435865568cdf4e4ba175ee5bf64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e8a33be32633463ef90f443267a0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53b2ba324df0783678e62e38e7aa83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82c10ebd6a56c8af44169abc864d1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85102c500b801313522b6a8fb543f2a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e705e25093e9a7b76e2913f037340fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d207824a16e6d5d0652f658597e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d71a8a9e02bee65c4a687f3db4603156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c089fc9f6fb1370c58001023d296bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa5089067d04f4fe9f1621fb6ca9c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077568102dd6894de42eaf9d8412a2a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae3ef14a3b6553ade29293064ba79b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696c2f4dce76be216a60637ad3856d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c5a325b3852ffccb016231a6cbec9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5182aff8cc83a83fe00b9998c95ecb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936750afb91f0c19fee8eaebc452284a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34256c2c52372650ca3f153a652b663c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734a0536ea07fb6f4ffde56f9084a18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce0c6e308a1611e3766b827516f769167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430eb4a9f0f731c639d4f1e735be6eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579cdd0c3d2750d291fa576cd278f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29595cea872dfa018f21cf627847328170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c5901b9a937e0404ed53e3f8a171d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65658d5b34f4e6d43024b8b7d2519c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2141b93977f741727447cf223f0bd21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a914e542b1167ec2796b343f7f03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0e2806bb502818aff806f7e8025f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee518ac603a964bb1eb21fe86af0bb19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21467948abe35093748c4e75fe96c65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebee67b4bcc3a405047a784459d415178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514a8eac46f0e904450af8997f0a51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6a5f3d67e9d89d7c919e2977ecda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b01d2c487495195783110fb84b1f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366adf3a484b9c551abc0b6920746254182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4a8c0360193b86ca22c878d62ee7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54bbe7547b08e7ad797d172bf48e1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff42d4336a846a12ab5c1f17f97e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38ce08d7bdaf5c9b9c369bd0823a03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2704d18019028e5b02bb8cd79baed30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d9408514f3069355ba55aabcc07e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b4fda33dae36b8c7c45aedc32085a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eddbccb9a33a53a62504399346ea42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d622b5bacc6e6828241254262fd9d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca54bf997c04302c9de5896c7f062f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06485f3aaed93cb6d60d9dbcb42c6463193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde50b68217372c134276e4823708d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb9ebe73ce7543b29aa0d5c3df4238195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fcbb3820d896ccd005c193c7daff0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0200ec692884cdfcbdf8ebe1e37ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8df5f0a557db4525cfadeaf18428d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a1f0d578e286a671c907b0902f3e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb3a59972b9719d55e229a4d090513200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463270b97fa9abece758d933ddb859da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f8e11bce076b3faa645a3c6d8ab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b1729e94f3c71c1d04ebd0d6fe672203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff11089cdda6c9bddb798b80a3460204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3cd50168350cb6f0e1d3b16e88e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cb60b18511c3530a7fa5e3cb0d112206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87808ea62b7711bbc0248ffe7b6b6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828ae27ad56a11c9bbe28720dabbea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aec30ca1cf14ab4e5503f535d6052c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5c7c6a38a3a38889c1e2e9a5578f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf68465c7c1be516b7f6478f5aac12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc739e79e3135a7b89e3e8a9546c3bc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af660304cb05505a2a5ac8fe4c267850213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac75d89c184449d7f02fa9364a8051214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12363afb7f2394d65df2edced9bab6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c4fd9755b41d63ef86141e579b93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97a68e71db4c77fa3a736867f3201c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e531eb5f054528199d095df0517a66c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534d9019e81791a3ea4c54bf6d09a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc20a9ef3e215eae3b3f17e80c7089220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f30f7b9e3d27fd31dee7c5dbf777221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8afb0d1837af9d972f04b8a9957b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bcc54485e78075098c784f9e495ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2a229ae9c0882cb5421d8b7b8e53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37a47871241e81187365aaed483da0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd08f6a8efc18877b3b545872f0fd1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bfd261de90d8cabc31401318d161f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee9ae8faf750341478f63c02d02dac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad4e4a55882e74b34135e71687893c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688e5504b54dc60f12481a85b0e70d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65854fa0b4230433027d31c2b15092231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a986c05b01ae99e407f8680fce60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7705368c20e199da4ca8fc0182078233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f37abc11b490eed4984aadf871636c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc568891bd857979fe9fced7e63e18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac486f1e6ee4117c67e02df5ef9d67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0767f0215c460b982cf468f1e3bc3b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e9d923a63653fba41e02bfa0db666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f29468833bacbfcfd6b8198848cd4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43f1247c8fe25dd94a321bc158f55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8496717245756f5c0f53931c36ed39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe679807da07eea2630016e6c6db21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f24223bd20b8c1ff3ee93c20e21a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a652e2eb06cfa485100244420c42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27ea3fb2bcf0cbc79b0de2927867a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d0a3f61b46b573b3a0428ae33a565246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f408dedef9b94858bf63a02a97cf5ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0296b1b1c93430bf3419e9f56e3a53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1230d2a8d10dcc907339f2a5b156b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe808d2ff85e9ad065a52e90d6959b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833b2af8de1c74bae3a79cfcd8ec0fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2745d00c7245ef2cd86e8dfe7afb7d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b3b51417bfbfb452f90cf4be372c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763ee36777bcb782a8939b2f8b9e8d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00d0f5e1abdca8ac5615e23eccc2a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcb8ed2f76e80a97a0b544a4a80b5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff06d677c69bd2d857ffce808dbb0d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c89a91e7804c2e03b5f8c0612ad39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a79b589a253c9f2cd2a2e4d945d7a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054794714b49a4554bf0250566d9a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea410c616e1fa506882b6486d72f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dfd3a4697a8630a2f0464d7375098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb086e5bfd8839d155289c62b23e49ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d7e9c1ce314c592f1e2126f350941264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311618800aaf9f89207f704f6da2c1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb0587f9f301eaadbe532a0112c58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf54e2892d63de8f7a905ee45e30bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e5a2c18b5cffd6289c9ebcb2e485268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0138e6529496cdad60889d8abca50c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987910f78e596f925e5ea7b33e58e3b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ce9cfc5ccff8a6b504f7e0910746d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dcd31733a004d5529c04e2ea441b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c473b985da5e2d54078bd456850bb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96439b65209cd4b60adecae73f853417274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e23603295788d08d361084ef356fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81e75151aa3a493f3d4632c75ab75c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f277c2a8e1bc74c3e6f960923ffa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ca0e655bd704a2c6cc2d6e2551ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd838d93b1b100cb17a98a1a2cbe6d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a3ca46949d8e863eb133a833a24f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c61834263b39f2fb7aaebb628e98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa0ff596d0b9d3781db8435c924f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b671bdcace7fba919ac814d0175a2cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078ba57483922a1ac0608d829728f83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a8996bb72edd0a9f55609465ab4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037157d546c7ceefead023ba9b1091e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9577b7aa9471dbc30dce90eed5f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0dd07e3e991813af0ba6f006059ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8e8fe21b27ff53b0669ad8d06370289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f463eac4c719aae88b734d9f4107f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36763f28f4cb51c9761e1e62d70e8e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c993293ea8632ab7a92cfaeafb51be6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffdf1e5763bec2b58b95e5de5b4853293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6dad6d8d08eca313f3863ce68ce60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b4db74125541a6762e5f5067d31c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44472be5f0cfae609bb52538097a501296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803579ab9387e46f181955ea520a0ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa661da2a1fd27c2fb2bf7d4b9079cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41efbaa6069ded253e653c6b60599299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd117ec1b7d710295e2e337ab66d942300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadb58dc8037ba271bcc2532448290c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e284b56afd9612b1e3a6882b752baf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698ee6954719f4c0cba6a031e69eabf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d5654d7e885b10f53ed9bc97ee00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6327bacecdd822941f93aad19a7f2f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933797e8e1debf78fd6e7111c3f2046306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d787f37e4c29ec15556637a79beea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d9d9874aab54cd40b54bf67d8ffee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ae0ead674733fe4f900ad16e1059309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429776344fdd03a6c2f6a98d02e9a597310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31e4e920e1842ff2c0c1d7e796cc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1190201c43549c85b857be5b20a21e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1db0143e96399074bab43e0c9a95af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba1b182d87b39c2ad064d7a78ee2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c383dffd94c1034ee7e4c33eb52c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10633457805ae2ae44f00536cf995845316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5322ec203c1b56e982d86203145cb75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef9ded79703ada742ada0d6d31cc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ff4ece4ddc5d82c0f7bb7e4b34759319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbdbfd8b034de36b7fa9caf8be714a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b98d178f2dc4cb5bf4fc684c6579321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757447e651eb72ddba1c2fd3dfdb571d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067002bfd5304d7c8f881d156b74c5cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f0a48cdb97be3e5fc996c2782f5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e5da86ea697b826faf07be37d33c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c17bbc7f4c5d9a1146f46f756523ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ed303546170450f277885c8049b4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1651fa8e88eb2dd11b21e066167324d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ec489f86233a4e6de603f43f6ff84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd377100119f84e5b20435ec679594f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d2558b2e733886b8461bfd2421f40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725554ed1ca568077d10b801dde4987332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45548040e4d2f6c9f37e870d0ef8380333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d402e204cd68f1c93e4fe557732f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5afd74619cf7ed150ee9862b7eb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4310d53ddc69d3803629be3715e2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb341c069b7b4987a9f818299ecad5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f4b46e00f95702599f6b2708c0a4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706300e0e2308f447ba45e840907bee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6585a5e255732fa065e84a1fae8a3a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0d14df663a74aac72cb28b9ff66bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf674e4f63ed39ef4a5525f31ac7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbfd6f826151784b087853f8349510343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e94bcd9ea035d89273359a6d30358344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e01f3eea924a420da9ab6fadcde13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3667a96380a7eaf58fd09d4d56393346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa657256ad01aca370802a2763617347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b242171489aebb10b7ab9bdb121ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce369d9cab9978a4e6f42d6cc65994349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085875cb655496bbd52d743c2c6395350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5070d52bca54c0e05b2e61a9e3714351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e920643f6704227cea3b3ffc9a8400352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5001cb618ecc0c127280fc1624bfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe94ffa1b06734402a6c73de145e63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c840d76bd27d675d104cfc60c0b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240303d96d2fe2db15c965e59032ece1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11fa201a9108a229f4b06cbd19b39a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d81d30f7a0445b2b91a4ecde582aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb580e331f698cef1c00ebd573a2058359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff377cc6ac611464502970e0253ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5797983179200499b03cbb8c99e09b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dae6fcc76be69124274d2903485721362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fa4fbf8c8757beff83faf2eb32f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9fea5d5a0e522e0bf68431d242125364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886f1e1524813573c021e60bbf09731365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca35b512dd430dcca1600a1f014d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56aeae8a37d86eedbf60d8290b7bb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819fbed893719f793cb82e331cad4c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964f8d265bf6549fccec99b2f37dad8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c28caa661c41670231ac005977be9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637f6c8904ddfd14088c950cb8162f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a9b659477bcdbd4e8e4aeb8312181372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da2e80c92ddc37c98428640b068f86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818fd436aea8737fd9aecd971bcdeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f83966eac69bb21158b9241ce349375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7ca0e957bfe8513ca50379e45c553376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb816e0c285beadaa7b891b6963b3467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396bbe78668d5596efb20a42b7a737f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed283f4a06ce721ec710ea2d57de5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb61b00a20dd63f71cfece7400b94f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534a41a7a72ed2ee10719858c6ff35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964b6aa16d17d829dc0f2ceac6ea686382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c71f62a80d85787e90b9c4113c2e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61d721a35a8fed94b2b8be4e3ab1a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186364aad4100594e886182f6b5cb56d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1b2b1142b03c12733ff0203b0e72b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6378064a841e312a86463b020df6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6aab93c9253bfc70e79588795e04b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17b9ed3e6b013422dc1bd9b97d01e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a04889c8f3c2dee74509f71c3aa6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef385a3603285c8f3300034abafe8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2098c962f61bf125e47d03f1a2536a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ad98d87c455b530d0edbd251a6b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec676af1b3344ea5ca92d7826145f805394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e8e342b07f91675b4215cba48a11d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e38189a09a401b2b4f799905e99c67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca02a14ef0dbd00aeb14711bfc751a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc606fc3d746eedac8566e3b4ef1c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c951002d1e1a8f96ec226ade7980a6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff92d40dce37065a0dd3aff09ecf90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ccf05831ab341f2c8bfcbaa0e05ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4cf5402980324fa9d6343ee5eb75d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb731253afb2bca3b3273c089ae6c166403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e59be21f07c884665958a1a74abf16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1b4bccda6e99bfb0292afa0bcb065405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19490b7ddf8a6648ac219555573bb1cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b5bd200cea39d7b554c1c8f535216407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed9edacb3c7520f1aa55389b618d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64b687ae6052d1880f32a2b6b74831409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc179911bdabc9ed3742339d9058537410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0f411d250a12620b30a9f187f341411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979564f18ab19df84119709a377e495412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83136d71f917dca61f1784096fe4ce0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c8483eba0da7ad785945334d12b4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ef1299c4dc866344fabb86642201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359bf9b8626eb289c24e22f5afa5997416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05cf0f6ef8a8dcd53f6f06e3042108417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7909c523139ebf20cd196e00b55917418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd5e47c55745eab46fa07ca38bcd81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37082e446346f41eca91fbf9a8186ada420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4af2d2960dcc53620e46c85829bf6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd743a096ba1159fadbaba10f71c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596a90c5546661abf47131a533ed9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664a1f5f932bfd3acb91dca5c8913be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b689c56e890c745ebf74380dd57f49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054632214b7f4cacf8369929f0facf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69864136cf5a8057db6dd2c699b6e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d4ee54a1faca47893b62b74ce615f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded46ac268264717a2ebf224bf49ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e6f7bc0e0b7f63ad893c59571fd24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd684f8abe97725be537f3c70e4402c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343cd1feac9f12aa86ac0bed151448d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e039eb7b2c521d9213ca97718c7f0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d250b4fc10468456330074de5fdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7f2e21769fab6a7e038c568000a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d73f435fe39740c6261ce296b4b96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fac6f7c4d73986a01976674d9e32b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6009110879cb1c4fa52c178fc28e8e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ca9c54f1b34c843a4528e11045780439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f1c83b8c67c1292dede000ca4ff4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab8fcdf0f7b691b3922c385c770daf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de57f35666784ad114235d158e381e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c0dd0e6d5f0e8006fe6752eaed012443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13414b122bf5906821e9c8f197acf50e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d846abae8178c76736e8be8a6dc7218445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59312634628a5e4015b372720d34668e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f519384d9921a47b63e3700085c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b66c9cffd97410c7e2fd721e9b3df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df81cf7b358d0d0c8bc4020c1c8f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb65af52bbe1b218602c03bce885f65450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3bca93453119293b1a6296676f7c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59d298645691b9c8910952553853a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd439e38fc204857dc74e1968b9a15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d90e0ccdd6100f074bbdac3ec34c3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465803a02b8840da6a5182654ae349ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6fd98a8e4e773e9ec8e712e36bb5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10086de0072469bc3cac3777f61f9578457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f40f2b5a21e943b4a4c8437182abc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e9e7aae0611576554e80ab18102a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccdf99a9c7d1a3a792fdca9ffe12e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881aeaf62ef8cf8c622767e683b0c5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7bbb326fe5383116f27054ae6babe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87303455a8693bd6a69092eeba759605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62ff47aa4c185d60b3218068e203cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f2d102122379540d2cfd62a32f418465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098d59a0e8ed70213408c2e04a8b302466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f367cf446196c42bd8ca1067611409467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1acf00425bc9430b24f6299892770f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e078451ee8ed24ece49e9466a52d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff0814225b18b5d4c4881b8f5347bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f871138991a3c07aeeb10f5c335ad8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958ca04488c4e1734b639e36be429ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a48e70b4042377529e4e9870ffd6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0812c14544830aa36a523b254aeeb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9da313e68e71df7e19e8bf420b26ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9992232b165b410758eb959f3fd5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bcbe92e20df6546b8a71807b32ec5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068827a71b40984dff9962e1983e961478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d7f7936d4604b136890f9aa8b6f2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab522851687cf4243a74d21856ba2ae9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558b56d5c3225f0303e083e94fe3393481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5cb8db01b6af982a72a4d079250d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1eeb42ad0f4175d1bcf3a633e3a7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3350e017e55cad529ad9f3ce41b1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470ca956d7ab1ab554b182e9139f883485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf7ff25a97a70dd008100bd0cc484b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e34f448ec2f89e8478f4b4778e6048487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41fce02267efc08093752c099c79f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeadc65ad235ac408690d3dca874cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba9adfda78ca279121e9483a411a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8574747751243ceee1f371b3e959f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e89127ce9df6420741935d9c33f1cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa99d4674674368f6a5ffbb8fea130493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16601d16919ba2d9413740cfef565525494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff8ff3276c43d1b7a6a553fa82f7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146c58d64e9e396d16ba68ea64466c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e462ec200266d3c462e773b61bc64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cac1b2512ee6fd0b7501e8e7c66c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f0a8b533b765baa2fa2492f6553b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1dce8639abab3844739c43eb3086500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7084bb131305f22c9fec7659fdbf881501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31965d356c0ff2937073a13add26f9f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457777ebfe3f4d31a8972320618d6a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dfaf755ccb0f2df9f20c784429a7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79509b47825c57d4bfdaca897736c84505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f826014ded46fe6bda6936bd9237e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25182c7c50b59e2a5447add45a985c1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08376ec628d730e2f87f425aa0211ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8893ac5d3d98b20aae026b6bd3f82d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b0c8d91f629fccc8bf58cc223885510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e8a2bb0d96239843e53c10e94311a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1f9252d786334c7ffa7736c9156b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df990b60df51526bc7764734aa83535513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab9f344c61316577065d234c079bd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11c4cf1437893df967b0f1d72263d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854ba8a3f2a0c6d1a0ef46ba89828ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f6b306fa76c73d212d2a2af7054f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cb28043dcdbfd87b35595da1ba8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d2160574adfce4cb01a854d4dc263519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebc67a4c15749d10cbcadea93a2ee1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c30b20508dbde66cbe47dbf9bc59b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2e4d1bc8c7596fb3632c2bd1692a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39991f2fca49f64156cf37fc3fcad5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592babd39b91dbbc9b79df808c2ed10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2c32cc3d5da7e100e0f94a1a3881b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8965ed8993159dc58e06af6008d1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87de43f52ba2679fab37cc82a2b4d6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821dcb8b229dc59484f38ea5f9b1f3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34504f0e610c5bd41c721fa02cf8a8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bbdd279a609744accfe3d2645ad18530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cbe7c434074d430b30ec7926e6998531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b125d4a3acdbcb31b3dc04c2e080532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e97574cce9381dc46b0df61fb2a88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e7e73e1ebfb542ba497ae9b3356f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461bdb742a7bb3ca419566f43f06767535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102e988fc43994d382b15d91264848536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e9b8432328db5e81a4a061925775c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008efbcc0db1d473d778fbc7c3318f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1be6dff672e91a3d31f4a6e3a3260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf7735e5b8cd4b17f576399beffc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef33401be21eedb23911a7f9514b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa43ac07cd403ac38bd60e5cf31b2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3cf9f65805b437f3ca6a9dc38d5c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc922aa821e44b642f89db8b4b2c1c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9b538f92a6769eecf519cbae1699545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af79b1cc4e9414951c978c46e3dce5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447306d011bb29fa6900f6ef1f3760547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0baf40ee19877f1652fcccb2c92d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f51786745df6cd8a6d1572619c001549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139064c1120e6bd0c17f166bbe4d3bb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5737c1cc9ba2886345f98467e75a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ce0c6206a2798b16993863896bec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b119c42e254abfb122062a712619553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ab1ce2a79ffcafb0faed3f8dacb2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a06591c13caa6223dfb2ca099dd22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df6e66f40f3ebc5fabebda1d6dc8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a8881e8eeab2cc146c077c03cb86e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229a85cf806d31077a0b375d024839558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed18769212ba29fa93fd0cd5477a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ac8a17fdf571422cb05dc319b824560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7a7b401ddc161fe2620cd2844649561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95afbf74a63b29d916ad67d62e6855562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1074d00a5c7221967f373fced189b03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf1ac453a2b9af4f5f03c5afd1342e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800ca6d6927e053796eeda3d2c6785565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642087cb89ae1437b461a9e8df2d80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6e03b88ff1a32b0391b8e218e885567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd8697c1a32ff895b59a6b2b57e475568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e03dcb1efedf44e9f76585be5fe8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e53ed43f447a6a5011da68921463a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff93c12cc79805590590333b80be3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c29b4a246b0147c4d26c763572efa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127be08e552ab4b1908abbf293e5dba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94de406336d08aa608fcb85ca7660a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397dc3d778ca24926ed8b04373634a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abade120a548d3d2030d8bb89bacd08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297915b9d18e95e55475ce6d9c4b0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21121729f7ec4937c74f2638ebe1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488433c7621eafc0facc39dd88cff8e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1bddf3fde42711b57f10863b57dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3cf0a9f3fff0123be2bd681c4a69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70be429dfc101f9e9b3c3264b6fc42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70d5f62b87dcdf7846123d28282fb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230cd58a54c3b7d46388627387b9840584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729cd968ed76e5e078166e8a8751c0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef1643e67a66209d080570abf3aa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a9d25ab51eb9ce6483d9e29796153587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775fa47e1850a5958c2a30418be271a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34562f947754ac752e3b10863844cd38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff2fb91cfa718e0c7ff2337e1cce2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24949cc3f04096d38fc37b2fe06292f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c02ea40dcae7b09b04a995aade567f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc83c35c85ca9b9b4a3e426fd7e507e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504363f3a16a945b1ff94703b3df5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed794c1b892370a9c6ed50ac7544b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c16dae2b4eefada23633117438e23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba80bbb6e2b97d0e77a1f601f711c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442fb16029d389c50c24b0f42543808598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45656e39762dd30e3518703356f8f85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a3a0ee6875ab5fb5fe54e8cdd2109600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86106bad36192929d21cd584268b83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751ffab4b808a0a1077144c9a93c707602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d70918a5bedbc78c81d69db84b38c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1185bfec5677ab233a06d209ff1f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6bc66fdfabfb3eda1af4b818ff561605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c109c9feeed52575ab193186d1b3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dcbcff4785769a080371032f2cb8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6ea0154ec0776fc5ef4ba267d7abd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31236fcc7c0b4bad636d6375d01121a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd230e62c826e27093f3b55b7e7c6230610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6522e0806b643a1575744aa22777b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99232739b60230f759b53156112535a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ededa6c63ea5d41b0e8df711228e0c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b456566b6b73b412d62814da8b80e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabc89282d11ee2ffba87eddf0f8a0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0454ae2c863b5d8422d1edcf15c4e20616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa1cf7ef0d3bbe3f4f230b0a99ffd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ebbb3693244088874db6fa207b884618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9ad36ee8ef713699fab36f1a1a72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2e68dcbdd9675eca363eb4e67d1ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b5084bb25838e3672290d274df7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c012076caa463ffcc279f9385805622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c776e03a0dc95b2efab5fee29850f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a59bbbcd789eefb1a996abfb0804f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69cb949fe7a794863cdebc8e3b9eb1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc461210d6ef63da9c710bf32434e7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b621afae9ee37015d9c88be08bd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0142700216999281f8fa96d285bc180628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd1d4e19ee9239a56ed4e4de655345629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1566ddc4ac294380b9b8171a7e6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73890176a718a247ac8fb353aa3cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f990a9a2065a84f755d1093dbc031632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcca2c8c29900fe6b03b8b80c91472633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4618b7e6a4748a02f75fa55b6a2e9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6097549882bcab1c738734f5ad42e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a33fcde02a78007045ea10e2994530636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a0f9f5cd42634455226882955188d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f24deeab4a5862dc4f386de5470684638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d638b0f76cbb727deabbc46e5828639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc22c05f7048ab571d34a5f3c6d807640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602b68980c14a3fcaafd4e90e425868641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea4b818ffdf2c9086b304a49c6fbff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb834d774fb9fa8062e3739199adc7c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d841f6e20f23ed84e97c5fd3dfa17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e3816055a014c419181b968bf67d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288b63e1d9f88ada47aeb10d0e08f36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca3aa0a739d7df781e3ed91e024dc2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b622716c82bda1bc17556e48cc64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd29aeab30d7ec515a67c211e3030649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0baa010676041e3d6b197fd71a6cde650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca0c76351de5bbbac1762ed4746bf3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8b1785f4d6c01610b0a0f5deaaaf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cd36c7ed145755bd4393296ca9d7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e58c042cc234f780d989daad3d87bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb1846d7274df9dd968424c93d6b13655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d5bfe15b9b22d0a0ec945c843d63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc26ccbc4621df212d503d3a0a391d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e6fa80401d7858db9aa8cdc2a816d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136997e99a395439e486f89a2bd4cb9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e5f8a024712417d6daf214b7aa95660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f317fdb2c74b26de233b00232569661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b187a5827410a56bb5b0537cde9a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644043c88e7af98dd30aa8a9e8f470663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1029934742acf98d15e8d3389761c40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88346c2fd0cbbe851eb2a4af54f63d32665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad852e2789c9cb43696e2061efcc2c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3a0ce406448d4bccb4f1192e37c53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe142966f180c2e03e3b8ea1bac4812668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9909284a081cbfe270461dd0b308d44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce84c2fba572a6b502203971e336a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9265bcb2548a5997bc87bc9eb4bfad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9fc4783c5075c5ba08316a9f54b4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ecceafc629b76c5fafd9dec3bc21f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f2f81b759679c83e7a3d8edeb8b14674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb247e3caa951f61a870859374bef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3988b06316491d86a2b6b7bf8799199676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219524725ad9953df950cc613c4f573677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf974eb5a67a3147c02727d258e2ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aef47337b4d50e4c06339a81a5a89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9fb48497b163170edc2660d18e724680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d224fa9779eb0ef6680b40e654a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ae9944a11669db889079f7a53348e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67af0535b62769e6f52b980931548683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa374eac70ef211db267182734615b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c35951f252cc4336840e5b1d0f46c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db163a51e97bbddf164a9b1ba167b15b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d60b5ecd1798026215ca039925ee0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb7402418a0cf0c69f866a9ab2e03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160d69409206b5c6ab54452734c75f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f6de023a07a5bf2c55cb985edba7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e980acd10dcb17c4716f56d9e17e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fad382ff1ecac1698b5e2d07ba07f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ff327c96ff7242917ab6f2f0665c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005907147a520b91e6553a6277db28f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff615f5c2d51aba718b5a15d3a85fe7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bbb038543296753b87a88cd8ee3b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e384a90065b1c537a4277ea8d5cf3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf30f68af3118747503326e36b4763698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba11f91560374a222221083941cd7aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3b4ba0c27a93009d0fbf32085143c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209702c53420739e467791fa4099206701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886fb10edaa03f1fdd4479821b5d79a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07cf1bc5ea25672ffa309b91a8f879703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c8755fb9058bd6f7981f61a715c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e9099077d4ab87a28097c0173f77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590fa78233691eeb89efcfbac814787706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33d47506915bdcba039e9be3c4125a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20243617c7470bbcd1797a0cbb2d9b38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ab903cbb7f7a4a3e52ab9db6a144709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa39d71916fcdd6e41f9219b47715710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c73be37b1a33982442729d25c4cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd221d8b838bc113324a48c9875a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f07cf4f82deb930cb15abde2cc7d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11fa2f5351055d00a32dda88c932e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c2f4ee52635742cc38335a5a3c3ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae004e2728d01b0ca87e23cf44c830716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a8b15debf0312bbf8acf4a166c98b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765dab08e7788aba34de8ae53d7866718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43cf4c177d68a94d03a3c8c866a6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8015558112503c2d0a6a010e11a7e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca80343d45568b174f4e605e48485b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a83a7648660ce8b3313fba1f18e23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aafa01df93607c87dd6b181bb992d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad8f4aba0b636f695f752fc7beaf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077539956a5cc0dc42586c725d58a7de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8637e43bc10a22aa18d8ffc425538726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cbf79974aae42828742d91c455208727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8bc019d93ad1f6c01236e871a957728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7439819541268edba99301c0d1a924729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33368ca1c009aacfbb096dbf4a15ce57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efd928ffb5f1ec9c085c25057148e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2ee541c793cf9bb9b3c193ab3af6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f908cfb0416ad85b580a30f7db9d66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5adae019dbead9e3da43184feabe52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e666fbeb760a0e1c9d8b7242c06e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf66ea0aaaa7e2d9d3928ab7b092133736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136e217b0765bbd0494ab6e45384857737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351189a3ffab19bd3242b0a6228b7499738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b42d67248b84cde95e60909bc694739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a8296dfacaee857f89cffa80fbd4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb72bfac3049215524b3ef16f3279741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87d7d1b2152feecdc7049485fb133742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441cc8ed0f3ebd4131e35773d12439743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b3ccc6bc3dcb826da350dcd37083744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163c5396045b886e2eeb13da38d5d8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784c30b99674477e1e3bb180e63ae8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b30845748c0a4cb6c5c7f4920605747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81ac5542bb4d3d3b75c3c9ae1fe3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804723acddc45070b0c6304d9ab0cdf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f7e283b3b35abfc8f734d0dd81b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba083c9a2c089c0fa2034a8839e9f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a58db7ff943a3172ad333000427072752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e144ee4d28242f8b95d40e6d3e3ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813299c137f7fbb87cf8544efeda239a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbb1182a7ed775899734251223be3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd240bc628d57e564e7a13c8e00558756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51aef579f63f51be7826c753b0e642757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee1f02c12580bb16f4a4c7664b064758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255bc8bfa463959c1bf48f2af2302fd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>