--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7493c312a592db2a266c26a3870b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ebe39d18aae656f271cccab474bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c62826b7632b3c17bbe8cdc16e5383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b42402b4be4086877baa7878950fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09748ac121bd7693f2fb9bfff0aa4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513800032725d78d8fa5c59ce8cbbdb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253816cc7521143a0f3e6cbb0440b5947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ab250260bfe347b1920e3812aa078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226f0881bb4bed8fa4aef9cc8c82d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b4e1ddafe3682fda9c0c3e94a4d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915db494f023c52b8a1d73d85f36c11e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39508d4470759614809a0f06c01bc44a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b421d7daf196da52113f49e076ed2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8d55a0dfab83a506f75532b2fe1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0406e0db0f9b955deaa4b4edc8189115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd628848c196e3f894030de65a30c57716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9984ee83a76fd065a431e52c7463817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b1da807974cb5f6462c7027186ce718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164f037e31ddc22f38ff4d9666a56a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db243d90ab3bc594673fb4e0720ec8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc692f7c897c530f6e701b513b5b2ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1e7224e5d6e8c460aa8af4edb96cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236591382fb4e431fa8eb14dd8cca323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca8281a1bb4e0e97fe5d441607e4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29109ceb5ccfef611676ea9a6f0dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93973c10aff33f580e2c27c3f311a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90714ea14712b82890adb460ba489ed027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826761cb2c52600f7c799c858fc849f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c51e8ed8c3e74e4a3c10dec03966429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75eba877415a55426d0f3d0ee9502330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fe7619a17247e712e43363318390f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729d705d4c55b91c1f837f9fc8bf25532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387fe0fbccd2756253e4f33c5fdf5f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a346b488b670e8801ae910aa6a12034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a9c739429f7e1c991aa1d29cd218335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7ad4023680c914ac0444c6fe285d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6a4ca03a7fd72d154e77a788ca80537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850aba8b9e0e5bb673215eea8b6fd5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf92464757db5168791cbd0a6ff271039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7698980f4aa3009ea5f4c4dab95ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9627d9e0a79210ec243ea46e11667441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ee62b723f70e6f5c84e3ae9c604342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511233f205d5d18b3cb85f8759a91ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314ce178ea19d1464c094bf465fafb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975823d76c1609abb34fd2eee52a4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4230ee107a46a9b6b0e68d3bd09c23946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003acc54ec213f05d25da665a8a89f9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaef79a43cdb974b72bdb44110c92448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32178a3c0b8fedd7a188ea68ad796349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9509be96cb49ff73d14232343b9de9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1ba9c5be853e6c671bd0d00b2d45651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb07e040dd272d5884950d3b7695a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d8d5184c0f5c828eb9070d9e994553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c2ce2c977cc4326ce2dbafa6105154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849cd991a018df23b7390c3a28353e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd897e2eb27f8e3c4259b957e502d1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfc7aa612b3cd008055fa52788f25557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07d4a11cfd05497f9160c531e153f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e97aa3831609fe8896e32ceba4b5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babda967331712bd57ca4bdee2439b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a432cea68ff5a1ccf94fe27faf61561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904cbcfd238d5fec545095a8c109bff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581f6c6c7e28d833539fcd8074c7e5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b1eb340f3e27d69df595bb1c99b8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb021c08727a1883cd84d9f4d72f4eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c750f269ec22c73f8233032e92902ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c55e1df9c4ebc52a9aa5547f40c2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf6e667a9631f2e3a88baadf0930d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4fec021654883f77cd19907a2f02b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d62a6c44fac0b386a77d2c7c3f96e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1dc943a648f49ae4003ac22760d3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae693ef63101853c90ff3f0c20cf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf8c48d629e1e33f8daa4ec008e5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f88eafddb22b05c89ae02b4d3e2b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1d99af88cb46b6e6d7c186301f2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43b8ff79b86189cd9d0f2395fcbcf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1dce1393f3479feb22bfc35d97cd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd82966ec8d8284ef93ff6c545d1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896b8775f390304edda986362b6a6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba921ccddb2d00a6d09c807df11d34a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ab3fb7560768fd0c85b7303262e1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14f6ccd115ed48b70122bced25636382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4067cdfc20c62ec3227c3c24c4f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160fd614a2d7024893ef85ec376278e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08b0f87698489aff8ad58436a4f36a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08703a5f08cbacba91603612cf71b01086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc56b67a9ba2cae7f7728c0f854c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d600f3819030190bb58add679d15c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2d1aa42803fd9b54bf7e8b21ca82689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c7befcf97f6b0e65c7e8de87a2ea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46714c471711e84a03e4b93ca19f713e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6710c2e65e9c98d523821b07bbcf8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b4f4dc7cd2ee5925e8da98087048893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f7e7909e5d294870302acd4d0d5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00368aeb5ba8b962aa5c6f9fe3cbf7de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685870a612099bfee176a1d4a26cc79e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a50489fad57232cb41df39e19cee897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e173c3cc351f6c3b9016d0ca0735fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c6abcbdae0408c0ac0e645423e7fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cac2bdba6d5a1586c5f2a7d6a3d07f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e5dad4452cd1432fc5b7bbfc3a02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55118fafe26462d7088388831fe99de1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dca04544a64d1e36b36135fd1e40ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4150a42e3d9251d85a258aff61b59d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ff2580f8e7e9e2f72c778865bb94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbb63a87900d6702b44c6f2ecf10b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f8d6eaf6527b5a688e9993d60c533107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d95fb6945a57cb0cb56d6ded4d2fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a0fc4457cddea3b98ff24e3cf683d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31996cbd7ee0e99dec1f00ec69e1ce5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb5ac8b645842b3826f6e6e8463e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318a4ede2dbd09d336d01cbfc0028a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0484d38790eb68bf1ce6b20bb45f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d83f01f38738afd408b28b528fea63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91094c7745f9d07e721ebffbc98e5cce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77a4f3844789da48a1bb318a99e311116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275afda9e0d5e2688ec4ab8ef53b1365117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72789ed07c38ebc271285afc62571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6ed1af3c3f4cbb165b6be9622ece119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed1be2096d8b522c9103b46c35c154120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00682333d169847cdc9f1cf4b776cd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0af2016ec7c93561540a352a2f6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474f6ae9a305a396c0c27af24323010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aa9bbc390131e53c98f7982c272c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ce9cfc4aa44f0f6bd7127b67b9e4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2d533318dea2e7be065255dc7499126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8d1541db378657d4030223179eaa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13477bdbe71936b8b2e013facb41c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e8bf4eca11a9cd92dc0e6288834bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d907241c82a2ad608a9df4017a386cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef2ccbfbb4b44ee28a89a275d21ca7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd419a4d94b2fde03724b4a5d96a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be6be1a142066c85a335727164c307133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c9754010ac3afdd5b8ef54e45606f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f5e562ca34fcaccf39c6b9cdf5a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879313a79da816033dd359fb559423136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507952fc8006dc6dba4d8872c816b0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce241d3b1abd2dfcd756c93811ccc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a700104a18397101fd642819cd7708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32be1ff7006a5719a68bc0bab6979140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b0ffae36d42919e468d865ca55dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260528467640f921a073585b1e0a7ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3d87608d5f9690f70d0be9a245e32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb91d83314badba98867c6a82f460c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3631a3696caad1c0c8a1b59a5023dac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c58a87d8f85bfe1f8362bdc27f108146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16feec7e1bbf827fd61d449b679f62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf42348a0213356f1303959dd57c255148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa519381ae9196b8f834920fc550f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c92f69e966143a72580426365ba7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88f5d42ab55cfce4782f96f2fc296e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736faa063f28792add93aca6e38edc06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bb144eff0fd01627714274a6b7627153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90946ad481be59138af4e179186ccf49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62d7dc86f8bd370c2d256257c9da6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6a46fc54fd297ca0ee0d8107850c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115377a638acc0c4673f58a5b110b17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ea628b40bff9a8a6461b86b07e1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b0025ac5107ab40f5a9e77b5399c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7cede47209b2c2532103655d6f7c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be0f87d37692f4d48d0898d32a423161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0074d23f7521059bb79b0f3a4fcc769162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f99fae7b23370a141254fcf84247b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019d7d6ec22f00c875dc00283088126164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13407f773a4297d26ad5eee96d63d45b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97ed986f804d52de15c2bcc317fda6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e8f27a3f31dd3c2bb67f31987b458167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d8188e811dc78e81349c246e9c9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5705f0461628c8f17a381e50e73fbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e30474acdb3b905cd6a00aa5fab15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d077df55441b2488fed66597e85d583171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d3a393924902a76da865a64f6388c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f61d6b672e57fafae6e518b901548173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddefc032ec9210d2271977176c063a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5890f79d5091f73fe46445446a3c5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04e2684264d36c6da0eb2b653913d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94613fbc32cbf557fc800e1a44e91c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94417d54bc1f1b6a597c33f781a9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13ab1aa012e414879ada96350747a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60f1c2926b84918e576f054205193e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f12a03f07b9f691d877eb6686db0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4b89166b2e7590fe9dd47188a6ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2180682f775ef2df38c40854859217f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e135b92d8bf0564b7191eabcb81c4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ad4892210bb16fea958a30ab60e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54e636f231271d0728b5b28a020be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7272a8ba5771d09939b98c9209bf009187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a18a8679b7740c509a4f33c3ba963188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d6119156096c5f2d0970bf10a5a51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53157d651c04581c566a7cc8ae1fb7e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4057607495ff1d4ca7ece2a045165191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f77ee35da85987e489affc29a50b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5b4c08494bbd6389b87ebaa3e64f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1b3e96f1a433d650a5e1bc6c2aebc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a4921fbbf3c4ee7be327691efd1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944b177344d5e3ad6511e05cacc5a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990cdd4f752a0fa6b35ddf78fe09f22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282df3a5a354600cf7c23a10e6a3e4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53938b51af76dce566b7a57c6953273c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e25f66fc51801b9ab470a9dae2d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6670dd102dbdce42b0256b5ba046d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d3d071554230e7eac2d3adbc7a92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122be7e15d2a35eab3187c485b55675f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede68524159fe0049071c569c17af8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac665c4192775bf0d7f482be642f84f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dbc8977afb54c56ef4495869e9479206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a1c2cce025ffe5f8dbcfd28298a6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5e688545d6a1cc1dd988cdd92fa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d459e5c7b6cd6107c9851953e7dfaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd8663e496a5b1513cd40c437d024210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d583bb964058dff5eb32c1da3bc29b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147b1dd7b5391c38f7bf5789f4f7625212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b72ae699c8c428b0876b268ecec56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895f60835c60bcf8c2711ff3118440214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12758662cc894649ee333628ebfff56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812986abc6bfbbe4921a6dfe662e7868216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c085d8303590802724909405e410d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3bafff3eb9fdea8ae3a5efe45540c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4de69e8f3c1a7c3a656a28d29feea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3145c46dc72d402205776d679c3409220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ecd8099cb2705669e8aec48b6bb2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ea58fac44ee982292f82ebfca91ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9e2d35beb960296f400718bdca07c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d15e1e07a74969edfe963354634db3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df585b14c7c220edd1c52036d7e2003f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca08930f58cdbb3a51a27c07892d4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d85c497a3b5c384f1d9cd853bf8f38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a00ea24c7a673428fbb6656dd061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e79571614b09bed3f5aa81491c630229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc8c34b8e0f9d302fb1be666df989230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d77de6bd1b9e6cb71835bfe997b62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad64b9d7409ab4059134ab3b56ff4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ee3737a5157a2986f6196105acc78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a76df4d18d85dff8c029313c2c4c96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca548f4909652519990e8eb7db4492235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c02b27bd8ec03b5bb8cacc9113c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92a2012d9f3617be72427cd9f2d202237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e7f3aa34b0d9c814dafc85370e26b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3f73dc5683bd4d36eb7f672d3ee95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b22de26ebdae6a90d307eac355cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4ceb1986e7a82224d114b4500edeb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e57ad25f8bd8209e273ee6d5c065f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be290a384ec9da03e5d255211bb9a836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a2704514843e111f6f770332ec6b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88bde191903c6db8d5bdaba52983a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d01e7f05ba3f8a3c266b0ae277ddd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ade4d701e92dfd2fbee69002de034247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d623781a06a429af21ee23dccfcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7da53875f8e9270765b2048367d77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821068c76217bf3a7a480df08827b49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb07eddaf3d3fe34976dfe95713010251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b361efb6d8d032d2e86f960bd323252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3f803b1792405bd02e8080b691c9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696659592fba8f13ce02c3e6820bef5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45116603da0ded0904211716f7a85930255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b9a65875ece87e8d3707615c58bd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b91bcf7aa5a117217caa9d186d89c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc9c0a5d00c3c1a94d00bfe8ac9e5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd66d2c9fdaa61f8c662fabe89b655259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85144ea18eb37da1c14565848854ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6cef9f838ccf5a572bda1a6de4f18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f5ce0dbecc573d01172aa2526e6d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427c99ad6e959db6a2065f950d2d199263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b73422c1a5bb76641a05391b8901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32d6c29705ea216d3836e7b5a4366265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75962b8913752020adc1ac0cffd82680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349a6b8c6bcad653cb54f5aa367616267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94509c797d48c2e2895341cf5ce71d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203abfd60b4e30abcc81575376fcbd0f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566dfddd35b17205e5b7e915dd7a0dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cf5bf5f8f18350f24fe5450e61c53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d5cfbf879453db7e93b86658f16c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47169b4aee438395214c643f84a8355273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a653fc80c5a15828a227cf51b39fb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042008472c1b8187412da47b49f646ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bee3ea89511bbd3e5de8b69566893276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fb0cff2f32225ba5e37ea4e0d8a7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8b867e1644f3baa94ae3c04fb9b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a9fef0fd701acabb1470dcc5ef0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec100915819f6a0e259a87d71e5dd98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c12c5c82bc585fa1f80d34de06898f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31746d834ec99c88a979bf460011d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845fa3476bbabae6fd1b6992837ef64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b421124ffed674089e44e205765ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51226af3c526207b544d6e3c03fd44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5cba73a3a9871c4c1a7115056a335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50529c1048a8600402dde001ee6185a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403fcf50f969b6262a17fd48146781e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17839208dcd214b661f3085bbaa484d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c280fff1ca0477fe12b9657f7048290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1432671052e2ff250f30130699f2a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089a3c8394247d2536ede402dd456f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f746c27009da177c49949f96f1ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cfbb967459fcd74cbe9e0c24833db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb8491c63ef27a9d4ca9fb41405c56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf9d7d69571ae04835028a2bcac8ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba7542c5fc9999689091133cb5d7e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb037db5020247d1f51d8670e6ba59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f923fb4149839d62de9221ac2358299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a44a106e22df7a1aad8a01f078aca2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5b0f059dd68911dcadacaee7974df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e6dd97573ca79300e03d6cfd588cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4362046b7c64f489bedc386c203f26f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60433135b85d0b838b65c7fddf23509304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d13d52e73b57cd57dc69aed2ea0d79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82514599aebbe765fa4ab369c735f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c071a8a3e529f39961dfd1a62320bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396bed1a1054542506379973a8f0759308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d223384d0986b7428db39c482feb53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa498a44208e1fb3b454fe31ba7c72b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e41777213b3db7548f17c1bc56184311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0a6af55dfe7a07aad811c0b4996ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded74616f8df89bf1d8e1c21f3d99be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59ca9e5c29c489cee9023ef11845c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dcb256ad2725507e5bc95b6028dee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aba33113a79d7fdabb512cf81f0b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb221e939fe555355552cad8d005415317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475dfb4cb8002cf892aabb8291e870318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b07e99cae47ceece77896e511452b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd3de8bf2cd70e48698f2d31d65f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4985f483a9ced029fdc07e291256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902b1c8dbc6cd59ef22de1d865e08f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bca988bd35f1e3340bda3a1d17c0bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd426673c851a5288394c346d7d7f777324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c400f4b4feb72b01fa8cc3d56f55e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c55bc07fb220b6d8f0b10437f5e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d26894ca761f5f388abfe12ea9a1fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebced586f489d15b2ad14470b327644328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdda047124bd3917bc7a8db3c21384329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f08345809d738e1671ce7830c28e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f48f4e278903b47d6140f5a399aa12331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef9fec33fa41f430c2da00f01ee635332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab187a6d2ba46591c13d19c2b553061333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a62d520913a55bbb5d40112d27e43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba7303a858d49353f7f13a61904bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace981a1ff9d27f56232eddb995e5fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09f3444cda7a5516fe92c15901dbe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c55a4543e025737ff09fd08c198b09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3da52438d4e76ca7f6f08190f300a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d948d49a9e41a2a90bde3227cd4b490340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20349590604d591a11fb5e323b789422341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec73226aa607083a553f509815e09eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8c20a3466302d45c03b897d37d903343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351cb9a42325574c5a231040149593344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ca858fd686d603dc55295102cec0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fee5687158041738264dd8925931a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b120905f431071549c2023013f63b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cdea120731fb1777bbbce1c6bd12a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15707af03d6ae748366d6890f67321e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf827e6fc8d786ff8832e032cdd518f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b2b7f31ab21d4d3e5042c62781d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeab0d53d5bae189cd21d6e8e8121cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccc0d3dc542931f13db9e7801888d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a04e3ec70521e3e07e0294f8cd20f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f853802177227ce4f247ab926679d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d523f2e0f290123ba4ede43605a87f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433e25690fd4e609c659933cee62e9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff3bd515f67029185d3f647dc049f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb7dd16768844788c3c025f8a2445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d15960e1890194b5b35050f2cad149360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d2155dcf8da8fc7ba62b9216e6426361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a98c1c579a3fda5640835dd722e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5975671457dc33a02aa255c59446c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933adc5b75d9029222e39c903e95e1d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dae9c257d832e1508130df8ffe2be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1ae38033aebc1e46ad65e855330e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4e6a6938d2a72a1d9b78d8ab4b77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e69b7c296250b45e956db9081f601368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528efd5839060c24311beb6e26c6e472369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6a951c956510d6abeb1de1e545ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3feb2dd501385a7e10f4d6dbc23a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7d40a6e3f519eda6fda22816e1f6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c44ad1c52f4a2b57eb74a342adf7ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654527a1995cdf844051a559367ac373374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845683690e56aed012731976e98211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883696f1a66369732c02c6155122b77c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e3b33700b1caed0dbb8311fc5de87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88d96d0bff931e55acb77fb6129db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9e8a05e2e7599fc0d870f4b9cb5f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1caf62cc5d47b7334c6dd22134b92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc141552a17f14c74ad61b87168853381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98531e65b2a8b48ce288576db6d226b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42ee85eafea0d18c5191d300f5819383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7eb2e911fe34fa8f28d61c70b8883384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739873074d87501205c9668fa4b00b10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd5882525bd4433b3f6a90489c98d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267784a1944b3c648056132111bb25d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba5a40cfc0563cc665fa04cef34593388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34157fee102c747fe578e7273060238d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36a1dbd0bcf4406b16e17a599ca43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a5e774563adea8a01a7390b6e269f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f1a0ac04851ae9058086a498f76a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced1c99b486907d3c87d0c0127153f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d33a8def4aa8b0e3790005c1fde9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2965d2881d381e6f82dab611148346395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca4ad56f987747642600bacad48441396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc81e6cacb065603de4e4a8f688a22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f191b20d84f720c408ecdf00b5b10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78922454d827b48f7687d65fd4629db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb960a8efef2d2872aafea20a68990400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c9cef791add93afd1c110b3a00993401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f683076d5a12d004d2b451af9ffad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef7d217935cad024d920ab5a7e701403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ead2eadcb1a91aa4901a53bd12a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee196adf107781694d4be756093e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28727a36a2ccce1af10eb9a129f62ab7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ee859d3dab8b91ec3061980965fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4c29d4f37f945992fe632953107b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b342da1d67dc652ce34cd0bd67a3689409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc321a629ad1ee07dcb3dc011782e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844dc7cf7ed6d02c8437b5012cd4c0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd1843ee20ed49219d46a5e1bf401a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d810ad4e36d0636094cc8f810b482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bd69e69eeacb2a350429c5b8659b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874c5e7cddfd89756d0b78b2b68d346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771c3247811d4fe2da3270f2f1a740416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b44b2e429461c368d080619267bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf48b4c7d6e5a010db2259f3f0a454418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fcc77fe9b95ef4aec30a3f6225389419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a7667fa2a9d59983194a2ae80ac1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f6e45a7fe6324c717743b600c9392421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3acec17129ddaf668a3d69843d1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f37a3c6003f515c6f488b71a82118423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7358a527076e14cb9a98ab84d59e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa353fc531403e16fc8dd9c88ea828b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b351d1f6efce787e27267d4896dd10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31b5a0dfc215192b19fdb35fb88be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef147b2f00758a78ad0ef6116443ff7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c89b78f70a6dd0a7f918ece2e5574429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648033dfb1f74a55250dcdc2c5cda2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6086fd3dbdeb4407c30983cc4265431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c9c79221116e7f0cc3abec9f1d0f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1fa3b2367b726754d29aa777d4e00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10741a3575f8713a0d7a5ee15a59468a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b520bfa0e7164bbb2d8ef222baee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910fe80174651f88f8bd85e0c3f0811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d289c2de97da0bfeabb22916cc85bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1faed8314b6e28ad4faf225d98607b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150701f9cced2c8e29c7456923aed46a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e83e7b75d00cfe430aee8adb69bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9871d7f3ab22fed8b2b4ea57f1e84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0699233e8d5e2396bb41e86658493442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df16e916c605bf22f09b0f405781261443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b6891d3ce40fda81bdca1a60ffcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441b03c7a5f9e31b573dcbe8b32fd57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad72473aeb88ea7db1f9e1c37fd01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11c5dfd4e70b0f2ab30dfbba4c2d49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db779ba9e81ef279fb33f297558321d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfaad407e17e52d048549a16b2c2e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350973c63de3eb776047a07cde550334450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b452184363cc02d70b9fef873cfd85a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0355c4eff9a7fdbd5d55dea15e76ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ca0649ea3038ac55e2385d82e9e1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba1df942dd62f32bddd299e2d7808454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f868b60f2d014d5be5348eeaba2bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c1622ca670cd7a236da6f65077206456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a106e07709d1f4058b2587448eaa54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c8dd089cc3c036e4c99bf0f24964458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54220ba2ee9992049645839cf9314ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bbb526b9d001e924f9090b7e7d72f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7fd7128b58f29344bc4d7d6f690f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b64c437a4b3328d7ea7b0dbf2d1632462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2655aa38f375053d3e0baacdb666a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbed0d802fadf1970eda68c74449b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c0b91d66844e6164fb899214f398465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cca0d283d4e6e10be05805e46bf1a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8570cf9acdc6a338d990d1417899239467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880205c4ce488442e02b86b64e6018b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40e170a79684fe22e7417d532e868469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11097adc78f27d4314f6bb190ece4e8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5f7afa989f6f95c90663042e88378471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad955dea0c4aea4b631b0e149376ffac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b797390918c71bc8eced29a14f984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1db2517e48ff48de7996aa609d93f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148b4b792527dadb5142aad51222b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef2cb43372657abfb052e952ae020476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1d8bfbc2a864988d4298dab4de44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9fbe449a4f0c09d417845dcd863a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d8f23db6d457fdb281e55ead7c15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434a1baf52f77a061a2441347b04ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0b02a66615a1f129b36c2d8b92fb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdae21638cf16eb715b0246aaa78ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6664d0d61649b67747a2434efe938d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeded6edda54a8e1928d4fc7a01d9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106f82bb81a346f9a9a90e67b37801d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d94764492719ed14e5a8c4af383602486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95270d5f5052f2edcf0b78ad4c3d868487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9f347cf12c9f08ddbd0b97e570f66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72e7cd643325a0d9f33dd8a11964da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80e88d775051dcb29f61edf8db1ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb048d97e20b9165c742a742ee20c30c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098172b1fca10d95a6b63b4d08c4e5ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca612651799133839075f0c5ace0f39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9015089ff32b5e73eaf8792bfbd25e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d7c6bbbe0f476480a54124864d22b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77954b2806e01582e3b38e55c367ddbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e6f9fde380a9bc2cfa89507baada4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143baf99fc9672b4883bdeea313e1447498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08a1508d607ec2482d216cf3e8da95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba429d46b3520295ff05a0fa196eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e60b88413a0a175d8d504a2515af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f1439eee56f3650ec0c38ce5ef267502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c721ed3d1a2d59bafa8f7ec130ccc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd43937cdffdf8dfdae524bc56ccad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1de7573b9e8819349bdf4121f5165505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f440b51a4b310fcd05762364398bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554668134f51c8f32ebbb0759d8bec27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9d10051939805e06fb603797c973e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f877657c456b3e3d2310a0cda9de4a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96522a1ea7c62971eaa6c989291ebb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f37239102cc7f4291e972b21cd94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c603f1fd90ca43df491ab1f7f8ca8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd311b9c347dcd39f2bc12ef9c0ac2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc6a04ce746d3595418c17b1773ecd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b906feecd8e5335203c93686fcff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fc95a966aada0e942e1aaa155afc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebabad7d053ee738a6e86916825b95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb67c78191530bf07379e7223afe722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa692d9fa8acbd501bf58ec08be6c27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c29e6c6c340e8f58fcd7154a3e75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080c8692dc74a03a510b0247cd89e45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a92c51375c81b72e70d68db6586e10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b15497f62c2e7f734228d161de5b77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fdd951bed461bf943bbb2d0bf1315524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1797c35159d3e4ec1f3302c99aec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd7d45de3af9d5a3f2329a0716829c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2cfe27a054af4d3646204a36f1343527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32448d2083679a86dd74807d807565528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037a9534728a1f46448198b32ea8985529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea131f58c9886e5aa365980d04faf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b8e6ffe2f0f48f10e26e8ddefa5ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad926717cb6a26765dacfc729f78d648532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89821bd77c553095baebb6ac138e879f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2bdbe82ef6bfabe3f948511a714ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99faaeebb1a78aadece7e7a1f45b63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7f7c5de06dadd90a450f58fab755e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a72dd2671568b53ad21baf5c4c6b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0366d64041b067338976010465a7ea2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090673628e4ae142f912f3f338cb21539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fdacefa3a8d649192dcf94f768571540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64e52b8c626f33dfea93a6448041d0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de75bc31526e10edb2a77997d8bc1f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e31127d190017beff6156896e8ac08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d014cc22f144ab5ff8c6a221859718544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a56e9ef6b4fc090efce347a3febdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd8d76bf93f90c14b9ada996d659d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e671e8703b9df17db60de585786c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304262f7f8e3bd55a0201f7afd1b48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e59cd5ac75fd968fb012dd1e740e4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecebb658e578d5e372e3baee1698491550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2ec25063a0d5f01101db32869502551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7231d8558c1f77e716401c17b588fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1fbceb9207ba878a8d8e5610c545553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6165c1ab956b79b9fb7d23e2997ebc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b487e668bb6656902862e82054bed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17a03bd3d6fbca29b942ca95c81ba0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a5e99854a9636122609e48aa82f37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb10bd4e7d881153a31175f87f1a7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd13fe0a2a62e74cd0b05c1399e116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8bb705c20ace63a1205bbd2d1d0a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb13eaed11fa5d8da087a88b74c834561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea8c4f4f60c1321a090ae15b7e38c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a6f77cedeb68af0379fb50bdb55ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805431b59e18a2f618bbbfff47c9ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7930698872fbb31b773d0b1b01e1e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e8e7416225f80f419fafe79e2a44e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5663f472fdddf798d381308b7809cfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba288dee9154c6a4756fc5be69367568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355cf89bc76e8746246c31565911eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e989d4e5e5f192009857531b759195570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61655d42be57851435bb203a1b93d77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798eed70441d2694bf6eedb70874f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb6ee9f7e35c4f0ac9ce8fda4b5664573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be10333496198e76e566ae0e91b3945574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71247960adac14d6e31b0716bc9ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06e8d4551edc735afae593c553f725576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e212b3f3128f2a12450da4f9f0d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c3c5d920a73785fe89b00f77144f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd8c6c0dc8f86a744ec97bf6844eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3382b97985aebaf450b699143c1cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611a7bb4aa0f6416307b209472d874581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6244c2846042513815af7f2cd93f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d58fba430e5d449071cc0b07db136b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782389a035cfb620c5a384302705433584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d88449bb5c031d4ae7293ab8e57c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff9b090b389cbeee964b0d8c8472d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a6f3e764c79662d36ad437c6fb3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4964ac93a9ab28fee475b32cfd5170588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21e951c088aea474a6284fd94ae308589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503f19606555b362ef8277b2b97a8f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700536423711412ece9d9933ac60b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf480b66465fabcce6695e1688c01d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce605b61b47c10f42bd75fa91b4bcf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab0e5205124c378f7a253776a8a41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504ef648a7eec6d989034ccd5716331595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b92ca376b330adba3087bae870b07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dd59702779de23b7a17eaf4febfc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648037db8db91f36d2b879535d4c75f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c7ef39d13d27c25261942db293e4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec372250254ed1c7e0baf23b616810e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f44749e12839d5af615c3a4fb917601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dcd4d4a23984c6a66936f6f8d6b20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc93c1bf8fb7872c45bcc368880dce0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed63a848b27968ff25e1a2414daa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072a43858a7dcfc3656a1fd897bd45a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb8492a88cb87c6c3953dc649c20c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedbedc3883497c2a8e1f15a4a1f132607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ec3f0da13102e4da44ca5fdf9d1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678ad54d45f2320cdc8dea859160727609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda812755c657cbc9e31391564a5b0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cfba7375ddd87e1f3d7e206186b36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee6bef9588d04c83b4b00ae82ce30b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7812af1dc603914170573887c4337613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0cf3fe64b2738659fc1a5dac97bfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b5034beb9529217419f56c0730b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdeb250f807a1615403e8c555808b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0a099a79eb2bbf22a11f756149549617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d736d41668d4094aaf3aa8bcfdbed51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed7af8214f3b36a66d12aeb3be0f85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407971326af9ee68c68de7acd6e6dce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81603fd7d4b66f1bd7bc32c6926c0fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a842bf4b1a39a8cf1599feb54b3484622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f49d0171502250c7d955be075b9e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7850df254f4b5245555e0f98c3923624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c75dcb9d535fd1ccb219aa360c5c8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbae3874c073a9e3d3a4f63b022853b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6198581e8657b456d5dbade6f53a95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7fb9bdf23b8fff92fe4d60938a5b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea39577c14f2e99653632e9f6513a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac8e33dccb243033c55c8645da205630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1dee75b9acf6c16d6b998aab6cf33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263df23d5d5a7c2436d3763a3d90e9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de641fad7941fe588dacfd0517eee95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2a749ff5cc382355b5fbc74d36806634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb0497038db5e093af7553f07cb348635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953076bfeef2178414f5d7e28638543636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275048091e66581829fe1ba4742ef72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15e19e6b4d2cbb3606e95e0b7a3978638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c75a9a36ac7320da537b426b3c3b14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f65b63ec15d338a6a59661ed5c54b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07643ea63ddf7a3033a7278cee115525641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944f2c019bdd8b235c03b48bdfb1034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0db7199bb6a1439cf5659461ab6cd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256b31a27dd31061b458c585d90145644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d2a72e5392c71ef9f91803a3305a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e489b58d1899e37f7896b0d221793d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8ec5a3c81940f9063c459bc158758647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127637b63f90a2f313fd3d55f3732e4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243e207c1c4834ad3aff229f3a9ccdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584b65e74006d725400e37010a055e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a08cc873b315f5b7fe33b2a56ce60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5d854a9348023934088fdca3a064a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80230227472b2b5150dbbeade2e562f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fef187313027a9d9b79011baa903d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032aa29dc882f9455bd821723226a6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae5f2fca766801d60285c2bf309327656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714549a7b91fdbc9c62438dfa2ebcfc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd381b5bf2b329532d832e1f85b2e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505167f46b7b426d386b0c7db864fe8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135426c78e00a8b16cfc08fc5f14f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f76c1bc8aca710d734d83a7b924ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8bf786300f08cf5514123c8644604662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab012842e9f2467085266e300d21b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de92609088d0e31c09332fb7ab4dfa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782f369cda38443a8c3d27756688a68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c8f2b43e30bf18d0b0ffdb3171dea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba6f22ba5dadf4d95b7d629c61c041667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79862f4ffd78b8a5c0e6b259d2cba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae1c35ed47ceefc2b1e7126c5f3fbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e023eebc050875a920e157496f6023b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4827f4161f9b3ce9e14cb8cdf0283671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce9f13babf9529325f237882136a78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f4b1d4255ab285242736086a9de2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89dca3764b943a47c42536b5da940674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb3f7a95ff9f8ebd1e438b157ffe10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32914115d264520e68150c51881f3ad7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638728a33873e4796660802f097bbad0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ad1dfe540b26fe04bdd1a1e9d063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0046dbef1a0e37558c4bbcf5f882fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3987b65b8c0fb6776b4ab65e1e8cf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee14e60f0799f79bb9f3e33e79493a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c790fd6777a57f6d46a0c701da8a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ded3506c626008b0b9183bf9074773683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64c4243e6b2fcb24adee2bd5d17130684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e24d57c42b5f0ece4a3b07a38de57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d845b417457c09c13ebff45f2792686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f18968e2f0deea6e5451bbca90349f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091507596ef715ab6d563ad8f3bdd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648086520c6e4b615d99d42254e078689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329a98820e887db3f279878375eb053690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0a88783505006969084ecde321335691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d891b3cae95bd306362cb31630ece692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c795f78ff15a9ed3d1a2e377c6ba33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15571ab9fd1d42c083a7a8591aa907e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d5d953e84763a48a715070f1b2d67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb62ee41d587c2def059316f7a554696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f3db5633d0612efe9aa69b73dc17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89e3f5700da78c7c32d23a254c097698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbd27ae5d8e7785a59617d94cc07e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ccbc92625d615b37e6a53ed7d979700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d408219aa0ffc352b55a6b75959860701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d233ee34fc05b3a65d9478019b4dafc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d075cf9c3bda8eb33ce13c06b18e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2356df6a665525c2571bb57d9e2bf48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d74aee677704ba61a6e89a13eedf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9ba48867b9223a3b5b2b1ee6ebae6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc902ff5e7e2aa5325f15e25e51d48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e5d26ec33423501208e9f608905e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b2c7932ef372b8a5254999d20249709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a2dce55a1b8059c0add3130924af9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c90179949270c5e6461fb408815340711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee85f036176a53f4576c924183bec1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc02c48b1dfa43c4284ab0833f96d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8453c700802145e47727c84d0ba806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e90002a66cb54cead88d98e446ef65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4456d2bac06e3b0af830eadea8e70d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791861cb1f5158b65ad7d70ba24f786717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e86a007ab75f190a7b710724bcf0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abccb918e036086444b256dda0d2b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518815a52a90937ef82d380c059dfbb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a600c9fab7f8eefacdaf1fa65dad096721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958677f73c33f476d614ef152752b5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646101599cdf495efc49f6a23465c433723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126174dd31b2aa88aef1fd75da651fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737dbb6493b321a5f661305f2904a85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fbb75f28ae9b5aa56309f001fe441726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7528d9a6dc831dc1132469521e125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be7aeeaac38c3a734252bcaab61cda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40761b13583a25048e6f234f9f8f8a09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513b2dc59017293c3d2fc28d099ac1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358dce34f2a0a38923d4e08f97e427e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1235fe0e02c86d3619defaf668ef44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb6116ff5acb91f26269c4b86103a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06364ae90ecc2fa8b5a86a85e63259734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae9cf24c1f174a90b617231c4fb3d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c998caef513d8b2916a4c08facf8ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78f3b2862403d078b3a6eaa6c66ace737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95018535b6b16db7bb442aca55c74eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bf8783084d3696edf9191ebc9962c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93a426d7adbd589a686db452cccf6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683385893c992a30a777b3434b1684741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a3fb5737b1651c57b5d27efc0189742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f352286ad32e6e6a0f67ab2b27b6f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d176381e8956892989f70b56cc00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49766434463d6a014b51c2bd70dd7b57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5eca469eccf84700ff6e41f8b566746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f9ea9dab9f9c30fb7e25118fdcd3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f59e7c4060b64781ff7af9c1d61d35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6586731601895ac8679f9511f85ed90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bcd3cd6b53203ae3685aba60b4dc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a31cb0cd5e5195550cb34d542643751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729137a3dc03fe0e9f09b4130e42b2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38799870289a864ee447369a296d8e92753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad31de71cbdab5cc5bca6fdb4ae1401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625b9013f945c3dcffafd1277aa3bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d36e2e1dc0bf8739c39b6d75d648f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84731de7f987e0292a7ced54483f313c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f6c1176ade1d217eb9f260efa33ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d50b935986b960180832c2d15d6ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32609874817a9e62de607889f97c80927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9531d791f51433c1aab658cdd655d248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9b701fc43f1f246464a88a175ab989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d00168c2e1c1d05c1dfdfb085aab1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800442361b52d3519748f24718bd2b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439156d6ea9d0435d5a28af4ee53f1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4fda1b38f95b553ea46fbd8aeb85c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753ac7e70caa39a85a6cc566c0d71d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95568fdb9e16297a517e50b13bb25e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346c8b34f0dd065442880a45a43c9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b1e5097eee0e659cf2d85bc87a4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee76d3cae94053fab76f8c9a9da12fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8e9c1ec9190cae9e2bd75391219419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c24efe8adca4b1fd5cbf68790154c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c438aea0acbd8f458698600f87ed16421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ee4df1d7904a1247607b031c78cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf22ca2d61d4baed659504c348ac0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69267fa48d1d4e76fd95882d33da0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf9c03946663382b38c694c1f7add325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9128f68aa1d91fa37a3b801e41772d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f83096da671deff39726c757bfa0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52531e848567029990dc4d1bc71d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14c035c9fbac509e96482a92f4d7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f16634e167dcba9b4a3059ab63ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25980ed8fb5455f4dfcfead8d1db8f9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50203d41cc2de19470ffa25f0b3e34332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d7ef105b6bdbc996d03bf0f1082f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93fd70555f1f7efb8d1b687ce263034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7663167757cc709916d438ed0a0c8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc246e3e6569da425b99225d4909a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d7de94d73887d107c4bd9ae0285137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed239f5648854a47751aa9f857a31b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd70274310d53708f33e8f733d1c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a08ff834ffe3177a19d942965fc9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed111e2d1e0d89daee19d2d3a1e842d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f54f27efc9ebcb2f87f84281f7f94f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301496dd741083e8152c09a088458e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717f0dfb350c323406ad49fbe40fd0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d83a4056b0caf0d6a94362a482e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaaf2444de9a638de77887feab097946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e655b79a3678c60b8d750d734e37ce147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8f2d36e37686e433c42160c28715948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d381ef7527fe495293c455bb5860be249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f16b49cd01ca6297d4ba5738ab05a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15996c2caa0e9ddf286c92a0d7a47cd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f0215d5bc46c4f2e87b560f1c26452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d00189abb993633229bc3dc802be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9facfff8acd147eaa1462eac01cdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b09349da84d50da0e77b00e80dcc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e096efac71f3d36e12e7af6191b7a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5be454ba4476d11b3c15ab7c544edd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82bf9878a1a035a2ba2765eccbc82758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8da652c5e35de43037fdf7457ff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c62a7536dfa19b07893c967e55fb9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc3443d30657c4ade6fc2a13c09b5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7260c615c63a106718f1035fc712ddc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5bafd46a87cbcfeffcbc6ed2572c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984482e1aeb480fbea5279a0ffc727964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b84f7e1eba88cf18467813e1e7cf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81e9c418e4fc9b5d7ac8d84101aa9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2441eec0d6da0a2d8ce3fd6432b50667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c7b5818c776f0874d8a3d4f21ab6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f92441cd6ed1e4d80f8e8f3b89b6eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49027f2de1dd53d0dd1bd2ca1025c43770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afd11940c12c2b465d6584c337b7b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81dc8df286b77cc73e82680eae751372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dbf2df0cd67224ea84bd26db156e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff30a627e65627182413eaf2f9e611c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b45e7f5f48884464b5869bf3eb2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995093a7bac5c395f5ba1a38a5834776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3712f6caa062bf51bafc3e9f6d2950077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa276f053fc546e351231a85911f1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443819898d1e69e63379ff70472d86679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd656e19c76fe71b5443c659b80eb3f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cfc8ed72c7899683b58ec9f3c520481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db9f0188728e57e78125b59e11e8f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260c086eaf114c173cf62659f2208183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d0aedc24e5b8cb8b34b8928f409584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf936460df54afc81eb96a37680ea3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36473f72ffddbf34c462b4a9a0a5d20286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506a997b4b8f00de61c61783d21164487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51fe30c456c68a034dc906ed72096188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6cb8914e963d7ffca458a51f12f6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae360a3f8fbe2f7aacc8e8159b88c0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a25848226987372a1825e0f9da6af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fffbdcd4027af90d0d18a19c76e74392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc3123fe80855fd9a5fd33b56d77193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b757807a6346140bffc3347ca0749d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d8ce81a7ea90aee3386810aaabe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8bdacfa1dd4897528a7952b98ebf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc6d38fc5004a702ebeebc2e2deb1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d62b296587d271e8e31237d5452ff198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4e686b498d56e23eac513853f1ed299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eebf97ebbc5f75345fff606c8fd30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db35966a8fc950d88d1b278292c892101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786148008c39165bad211179fadcd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d503d20a8606b92c859789f6a9cea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae92ebf04b5bff3bc7e26b3b8475c37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed438fc5bf143613d97abbed72415f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78383bf80a8afebde64041da321d25de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851c23d976a903d78bfbbbc2d5c8cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e7831c9608ffc99ca64aeb5d1ca52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717622c7c1684ead0a3e4150ecada1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc377f11561bf70d2ea74e029dc4ed43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c520c58aa75c800540c581fefa27ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb6db1237b011aae4a3a1fa469dfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327e494f51918d67a3d077ff51afc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ce9d31f05eb887f37963a43cb3b91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cff908996ae17e8b84fd6bfe472ecd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ee9296f1d1642b6b18148308d3def116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c94ad043b98a4932940cd8358fdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce9e86a5da29c9f972278695cf576a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a0c3f75e729df8ab425b53a3eaa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ba1a91674aa1fc7aa63f97a9764a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9d34a216b104a839161ad419bdec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb3dfe4edeab147ca01638d7e87161122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb75cd133849855661529057ef4bfd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9635319adb34c559adbd5965ab013124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057ab0c5d9665d149d55c03663f58f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a27e45e9ffe79f869eac8980ed197a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7966c73e82aaa837c8d2d44e2a572127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec931f030ff33f7143a10f1ae7dc3f19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f38b36704aacd9dac21462f317a5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76373cd710b78d288426e90a5dee9e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68090fcbee5cd049c801a7756b721ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca92a5dc21c2b9e25a7de22868b506a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4902938dbb489f34b2b15832367bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664736cf52dc917b7d3aba8ee457eca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14efa23c91f0cc331d6db6743e070c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47814fe259b2ac3d0cec2c65a28033d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d8acd4fbb214416c2606a3668268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e69da70f0dcc3f1f838558d4fb9645138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4cba74349cda015c926022d3df25f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf4a70aebb2280e1f4fd3cc4b49ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415ee8318f40ab9f4668d93c730068141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59886f03c647432349062bc0781d4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b8f462784bd6509b04899f4c551d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9136ece1cd79fa5f2e498ddf3135fa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922845ef10dc1c75f05d47e2c5613a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265509370e40c54ff2d6ba30f1c446bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03568be1fdccf6a1ec4969a96ce4404147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd02e3a40dab4c806e28cbd2b0a549f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c459d4d6a76fb3bf80814657371f75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3082ef958c490838eec2cf2be5acf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdd6aa4aa37d373e1c6ab81440a675151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ffc0a7d0a2a843254c9fad027a00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e95fa37ded2844fd6f181682ae2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68222f4c1eb7ce209bb03e69ca627bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470abc3accf81d5acc07724f667f904155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433110f78fb4e863026f6a10d9348e18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a86244ca234c7fa133cc07e1a804157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782b3077c4b87ad904ac7991ba5190f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f032a94716075378619ef42c4fc9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e95200e243ed3d4460bc6b5a82d1b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0910e76d59e5554034771e1e46773161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4b141185cadee3e27b199d15dab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e4069de5096753d7d608afc5116b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dadb2e90acc7a046ab088688b09e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c1ad473d6ec598351fc54e7bdbf9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ae0491704251cbe9f787e582bde7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528aa6baa86ebcda4c295f048c1c6a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15e68c459907ba100c8c63b9e8f8b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ca7b844659699f0308ec71318b48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff99acf192fafa86265aa7841b5023170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e55b6a601d4bf250b1acb78efe45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7fd1b0cb8c61271ae1ef5cd1a9182172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc3cd1bbd83d5dd18c7ad660a8ca0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212058391cdd7b538ba427141ac9131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdebc38f95ccfc1a43adc65cc7cdc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00957d6a81ed128df092aea6524686176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54275a0ada0d5f39e99304e5c7155f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0e66bb1c16f616f6741bf46c5366178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423a587ba1c26c2ca7df16b1e41037179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e071b2b8ae71a90a11ecc5a70b588d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e360fa685270d188fa557abac21ce2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1dcb358680e438b24589eeefae81e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7150aad2c2af055fdbcdd5acf118183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad5b8770a3d6af4318bc5b6549580a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47a0c5a717411d55eecb0639f0801185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de8c3f1649bb4a1d3f60409560a2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e9df3213a31a3fe11e6d2e1b5700f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e0885e77f6c917ce6a6fe32c2ca7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06600fa6d88e24a95a3a9462a1b32375189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc0e5fe94c07dedf85d7595d82521190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b944a930f9495e5f2bc4c08f8500f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1289ea8762674a9f6affc655d9b26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6d15fcef9943b678fd667b22ab6cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475dff9c1f99d9331a73439d27d7e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6249840dad431d523e2c9f894dbc95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf93516a2b4ea8dc8e543e28be36b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833244fc245f98cccae0aaa63cc5968197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda387dfbe7c99944fb4c607f642344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2394938cad99ebf57fd0bc49cebb727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b857c039a954960e209826fc0cef19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc0c0ca3fa9fb14b8f421f38a3882d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b087b167d285cc8c93ce214b629082202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7935fe3704571560bc33b44c4690ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54c0c4cf0b74ac1c8549f7cf7fa431204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558123519e070e81778fb5b54156438d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1d0524f04a40eb00e0329aabd5286206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb04790016a424e47c7d42684efff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee942ef794cc330b9e0adfcf97b596208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140bbf2f000c66d5ec3f9880375b7b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089db5a33b785001adf13f519de85a9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c760c46cbb8b9667d12b926e39cc53f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911388518af8937260bad9eed2bdaf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dafc67eba157ecd2c8870100637c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80e3ae8a4df8e352496b35b469035d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac87c5b10d5c9e28b12d7e34e032e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd90c9aa533117c476fb0b52e21367f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df570afd5d2b21d59a3a5072b087b6e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec8373519817af608335686d66bf6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f31882b4c7c191821e07d34ebb9c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50783e0b4babcf2a87d4f40c2567d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413453b647db8a33b0ec2dabf361e6e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69040efef9965c0d6bd14f9e063dc5d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32aa4ea474c3358ae6c33d1807e18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63292835e264f3b26d99e9073cd5a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b0d93ea7c96e53fa4796e88d2c028225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eff6773b676aa4a027972b7b170338226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456756ebde0bda342f13e0981a71125d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e5c8386dd9582e0d67348d00c9d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e4d46a6e654909d8ec23ca77526c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb92c8ffce03f08f0722b3af096b6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd477249ce58199eee2edffcda619f59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28a825e4131764507b57de751db96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc55562a85b57832d14890f4bae58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e52b6b1f0c8669580d0c756a49edaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d92a1aacdec800a4ac9e138abe6ca1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17866f0b5a5bd2b9f31e89fe40806e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9bc5de9cfe1935f3f39ea674737a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6199a10008ad7fb66e1e7a8aa4d1718238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a7a0930af3c73f0f6fa048fb5b4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4665c151a4af4955518f863ab45e55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b803f51facaacd654a2840b85cedf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7770e03876cc9dd0ba9edbaa21e2a11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3db637eff775057466dcecb7975662243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf296d38a586536970d59d8281c6cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032fe250ad86fc321d71532d848c2c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac58c78a3f5d60474e0d975c1d91544246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130049246a68c5f4ee98cce2611d1fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8384c8aab1015e3e125981391d8d24d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ab7ccb5fdcfa94fabc6e52b3d8f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4d455739e8649d0bf13632c11391250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64155c5a2e011094165cf7be2812716251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b070bb76c25a7550b9875c4e96e58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d29c02e67018cfffdc0aa7a1ded6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d1c42ff98dd542cf12788995c12e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b88dec8db16b435afebd0a97d6af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413f559ae9fcf73df1143728914c27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afa453db97e3bd6dafd7188eccef81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130ea06e25b05f3ef592be5b34fe71a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcea4ffee9dbab2fb65f26f1da2891259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965dd503b4c2912cfc9cbf4f174b58a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0db72a2122b2620f92ab869c6689d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661fb95a6547939bd1b072821a38e73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d238ca30b18361fd65be6c880fda95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44275803f02f3c09a721486dc95b61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b9afcacf13e5cb4c27835457a00b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d64ffb245e2cfd4398daa403f8e41e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239c2ba2f9b89e87dea18e7375f47b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91231bd1c6de0f7c8f570a148f8e6b9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71fa1a4ea30274450e11ac902e5373269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1f51b7df37b81f5346dcae54bda2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9f8bd331145c180bafb5aa20611cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad95b00167404a4a7ef61bdbbe459272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a70203ad93353df07ac8983ff28d5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38819c734a8de7d1fe9ba92b0bcc1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040379eecdea64eae73ac7f5b69d46275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb93a64424053770cfc41ff2e66b8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5562b8bb45bd80dd25d3783f47d461277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4b297cf4468167e72b71fb40f1d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9889ed75b1c142ca3955f8569959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa25b36af520f3b4f89216c3097ea0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc87ae61ac830f592a13eec4787f65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a74f378dacba60d688d488137a3a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb15635e0b2358a04fbfd5b2161eed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b6d626c6d9a75ff5f59c04636601284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41c8e94991912eaa64456961668246285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136e44b37f0d21737f7632063919146286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c8089ebdd1a8aaa850d6d6cefa348287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19cac12647b0d73b5bcc014cd10a14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81467ce9c7c58fcbe67dbf924bbe811c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86c01977ada5b386566d77787e24a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5846b7b36e02758e845d6d683efcf5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f27f84503f3a52749414e6d722de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec9fbd566c551518e2cea3a829782b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72bf40228a4936ba500a06a6f5f764294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71efa9c4df667bd439a86be668fe8f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab2c978182a3524245d898d48412f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367142bfe3f01e53095b59a00f2be23f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ef00b2357bbdce5f1741dc65039a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e994ff1e14f19aad44ba73c276017b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09734e3fa1a8c13f65e440e31d54e0bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566ae5f57ba05ad1c8aea916c6710e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332dad9e2042cbafd7aea29a035cd4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043dd4febc85c2c619042a5edf54a03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde46e89111060bbd38c11912cd914a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afb78806c4e544ed62df694ba2f2ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b66ee81c0f1bdebdeae4246af4bb10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f129e89262d80fcba3802a0c1808307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aec2889538c13449e06b83d8decf3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c6b04e9b3b6dd10b5ec2aceb7f9ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c632f0eb5852d128387d84e9987aab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e1a7545206bb1b59f1be4b38b97c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b031769ae0e69fdbaa6dcf5950e539a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a3c03c7e24d76a40fd97e014e994313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51b24d0a8130268def5233e6219e36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf674c09d7791bb6afb9c760795c1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa95a17264c00c18be4c38ba6958b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e306246095682479ba32758491731317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be216c6cb507251f37b987c01e9f9e18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bb03d2416ccdc6a04dfc57a128e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02361ca17521e9be53766bfdb2772b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1b5c9540c7769f28640aa351a5f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc637c117bda57c390b12092e6d286c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047613e80da0891f08db503597e1065d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99fe5f686e6d7d3c32dbd109e1ffa7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0750930729151761a3cd93a74822a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d09a37f43024c48aabf09042262b07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032597efae0b53f5177d16e8ea89a37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55814e9f43f502ba40db8f0fd417b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027891f62ad8ab705cd599bf3c12d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f78e4a60303950831accd01486c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814c5e59a0c95de2d8127c62bdcdb98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09321fc2d8fc04d6ff4550aba72075332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5eda615db516b71ac1f6da76037d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b31a759126fe40b422d6d7e92f154334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d65cb69b9a69ccbc7099197c7ea1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3dccd9c6c296d32034ad2647a2b15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b88105178713a363b22d8e916b973337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d805082da6bba46b84c427b6a8b92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedef0268dcedc06048b7031a8229e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6882640c501f1948e8839d63ea623340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3738a85c7d1ac9a268e8e8e05b1ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb45ca4eb8af72c54e4135c70a68d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa1f14a2416683ac4e239ebe24682c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba819029a8ef0e2e470938c5ea86e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f6c11f35c2508e1172bd6c4d8ad28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61dffd92758c5edcd49f110a13f90346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d2fe70d92bbb1af17689a984566fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60d72abea450d887c62b9ad395180c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad491f25799cd3ee07b09b176865c0f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea7ab68d7b19030749ba60b871d2f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b52ac54fa02c8cdfbb11661e25d38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c287d9e8056c51abadc3f7a04c204352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569f1d2de4452e6f838172e35cfd72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf4b89fd304c8695c615ae6d72a6de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d6ded4e463876aa3ec9a7745998fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c5bf36eeb3a7f003c8faf3c96286356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e38bea18847d0d9c1b5ddd7648b81b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937daa38878eee451f145228d7d0bddd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfac468ae8c60889b980115018194a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320c8f4581ae7fbe07bd0d8a59ddb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0cd6ffc8c74843e7e628272c63be6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6ca5373f8d0142464db961fa3e956362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2368b98909a2462e8d545d3cf5e0ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab091b255b9ff7a5892e9fc54679f10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6d438931c15ccd15a786983ad756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8f2d557a26c5235f61d85ba00014366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490737c8e59b09016daca295111a041b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235936fbfbc586b967425950f5b73cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111aee5e790404f8c490f45810ce86369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14770fc317e2c9c6c1386ee6261edc08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3414e72ee3d9130fba974b41165aca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505e0d304fc19e72b644645e2abe9b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee477b6cedddc3ad05d444a691bb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128aa0d51486fc84eec5b8f05f3c0474374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e5ef6b04f6f350e2d44dc03030a10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8e92227acb4483563cbc9550f1dba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3b89c8ae4e079c77c1c01e442b7c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433a091103d4cd6cdbabe74d5f52e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0fc4b60d839cffac222631bdad28c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575894149f8ee4ac9efa65ccda1cca75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06223fa00fffcb44ad51773f371cecfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a682b5c809d92a61b3a5ab0fd72924382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62de49645203f8af56892c6f9bc081383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b7214a8cc8599af0e3e902dddde01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170d6d530a18d938f1ee8b63c41ec69385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65280dc17367cbf9c7faac9b0745aa85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3651bc6f90de289735d5546e5dfed8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66882f366e351ce5c039e884159f7062388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dfa56a8e8c5106bd92defaf20af89389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368e9f8fa3bfb0693e0bd39695022d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b1cd697589c25788ed02315ab190391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fac789d3a7c092735e4629f192ff87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a680e7490387c1910380ffc8759a109393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330ac839922da9a5534b3679cf6738c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74122548d1e6c1345cde92d170559c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394fc3d5a36040c8e14eb85e858915396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a88f3009ea7315e7fb45d388797dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1406c138f81b4f7b4117a66de9cdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261b44fd22e6ad6d2d4c4bfde35a39d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515239e9afdb604b1e93f5ad73ebd2f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b3c21fa90fcaee04902a51558f84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55c3f8662e500ba1437a9c528b241e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cca88c393966b5e4b602529674517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a268787ba7f2b29f6354927b8d838ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc81cf5216c553686b413e786219c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd815bf8a6aa30c6914dd511b1ba17d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef83c0d9574a583781de9f66f67dd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b75a7142ee2758fd35d67f3dd8438408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f268969ea29a709ff690b45ae62cf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe71b886a83fce6bf45b053625eb7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753d9d01263954894b0431811c7744411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dbb915380ebb41ddb824a1c182e87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e1631b1da63c2428c6e6b123cc2c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c004c0c82d12dbd9ad3b73209777122414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c887c296e1de7e1fb4666ae8f0e49d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f36f3dcd8e1f53a6eaea36a440f51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3420a1acbf50fd3c79380392cf090b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa211b8aaef58bb2e7a7de3e6d659a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fdd5ff26134df5d63a4f1cdfcd729419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90db844917e4937c6f0b92f68f7a21e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9678b8e22896feb036dff0ffaaf0ac5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd105bc05c02e75b1880fd9f66ed57d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f08583df2c9aaaeedb0900c9f3d453423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64169288691113b7a98038b04de507424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa10cc7eedc0cb008e63de8953e172425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9a46212a6eab71405d7d76d68b0c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8ebd311f5b13b888e30c9fffd8ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea3ccc2cf2fb3dc6a89c9126861f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9daad980bbcd3548a7f6c6df6e3eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef91ed0f6a34883a23a616852a3a3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0afb0f65c824d0aeefc70c137d05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab515e2b40dddee6dcf566d3af744f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa81aa8bb6fe84e22ff2d27067dd03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d557350c40bac6ffe101277cb892f51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e91a44eac959ca2747aecddf58074d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770ec3b427a83a28021dd63b2656aed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a97e48684fde8db4ae99955a0047d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abb1cef42ffd8e70db91e460edb371438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbaf5c8f708ac84daa9ff9a6333ade439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1154130708df47bb851d9f32d59825440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc9b40086e032bb74df770e7bb7e5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f12ffd0e8fffce6e1ebd6cc5b7c61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f30756401e61e13e5b1c3f5eafd1ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a5412a81c93ef006cefa82ed2628d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c53cdf5187c0895b61f98fb459790445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1784ab87091ed5420b5183b86bcd49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869be41b7dec7458637a509a22a3882447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cccdf15efb9e35cae9f5e3278c3c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d6ff1f046c76ed9797b03940b735d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91108470bc634205d9f13000d2d234e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cd10bf69edcccc2c2217d8ebedb9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18fc90f823e5e8ef8069cc8439bba4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b07e96e1adecb253cafdefb5eb7f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322495431a5d4be23d73e10e62613c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00801fc1d40b235b65e5531ac68e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aa70cb44a71423593e9b811820e89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e33ea9531be4972c40d1005b7687457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b779e86321c6b26f5f4b0bb013fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad04f9d302010e28c3de940129f56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76269716fccabca55745a83752376cfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f004a4d1590512394b69592f5e549af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef712d8a7874c90f1663b5b3558aec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e90cff23e4ddc9ddc15d77793c881463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93affc034f4446f4f36296b37e7bfc5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2aa0dcff0728145505bebb8f1852d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d94183c1a680c169fd382c13d16e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f94be93fa8a5701b0627d22ac3e3ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36aa38380178dce005ced4e2fb822468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68988915c08ce4c9f494246d95516e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed77bf8365887db0f00546bb09b146470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dd760989c759851720df642cecead471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c8404a0c6a25b8c694e72f33118d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2428c63505fcdb0047a029de89d45b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be11b9b316132dad7182202934489a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce7af176a8579a86ae268fc63dc44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615ab05fc5a6c9a199b8de62f0c017b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b55eab791d1527c811e819784f1bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8059230900a614c6f44a830940437478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552f07b9b89f9c5d3e1978964885815479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a292c111f74499d2c666dca647d2f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01737efc8623ffd71769a317c5199481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc66693f855b6991c0d13b700e21ba2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e301026c7a8427e51f0a01c9027d20a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48c3d2c93863f2217845bdc52441e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bd32232aefa0b564c7911ee6dd785485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa1a51bcfb31aedde3b7ab8f47365486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf31420a24293e5dfac2676d5f92c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837081d9a73ba0ac7a164734adad23d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dec767985711d90bf0573f9f83cb51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64069513960fbfb4009524b43713be7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9e1cdcf39ed5c0a0b37e22dadea77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82acf6733883f4da0c355e711cb28b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30ca828fa4d2b84deb218115ab32da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f14ef36eec6bf2deb2ae5a53d79204494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0d9ad73349f0d318535b7b60f29aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885948aac6aec56e787ec0583557b45d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4367744284a646b37e70d7317b8fbe7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8cb1ca0febf946ba1ed157cd1bc4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712307d1a6ec13152f4c3c4a14d1822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a425beb91e2bb6dc7f06ead0323ef5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eb97fd61a4d5132b557613fe910c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa24db18d6d1e2f601bd57b6bf1f221502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b268f63cc219b4e0276a7092b68e888503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfe0d970e307c1f4a8681b693b40f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c17a36585930f0320282b3d8f944d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2807dd3bbf88c8aabbd310e420b819506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc673fc61e4210f8493865c75f0c99e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b5d52594874ac4acb50f1a4961b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba0d7eaa72211f9c6019a384f76d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d922c5f661f3271802b2632707e45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88585b53ddc9441aaab8f3cf306be3a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a226224bf18438fca3a096f24a6e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4962afec479c8c368ba50e3ebde4e60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5866573232d807a79c12b145018d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0347eba19fd6791933544cb5b99ac7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2fd3cbea2703f992124e90606eb45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65458126a88e4ba1b3de297f57f5ec16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fc03d3446f3049430f4a3e833fafa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e404b9bc1919fa387f4020ef4304f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa001edc9eeea78e0d4fc473c470d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c6cac6e9211feae6cfbad552218ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ba02fd233db8eca032ab675a2f98d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357601905ed1f5a9eee940494c1c8e65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d26fe2554c87c224661dd6027cd3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bed6cd1ae9e2854e25495d41c34df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5b40323d49604cd6c44ca5cbfb15c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc76c55a975efcb68176e56f651e348527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13d2a73a336c18ed239b5d7ac22cb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8544d5b6e3023fd7da0fa28b6dcef0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f7dde9425de280d123c03885b4bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f88a1dbbb42a0741ebf92217d0846c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fb0899478157be7b1297a83700e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da50fb42d2e555d3c57111937e868b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6327c7f7febc0a34f83c7c22ade8ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c40d2270dccedeeef2475765f4c4c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb190457e88433e8ae39fe405964e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3354b7546bf852066aadd27be484d12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9c928ae04cc9773355082dd4fcc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759b01cb3ef9c8065d11bdd43f85546539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b94110da38dbf73b2d68f7db2b3fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86f3de679e0de632c82fe38c936c80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72494649f15d92704110a24b60df55c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d4755ecf1a89e88e4784dba61b91b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621557ca63d587d5f5b3e62db834072544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee95fc4ab7ca1711f3161cbfa6679b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488c5d8966c1c479a2a3ae1b91400d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484802bdaf0df60792ba3aac72d0dae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78df789fd3fba7d3ca4cd07bb83753548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cfba288752eee2285800b68774ca9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed873954661a35c83f3662110fa858c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7307b89cd0a3bd630130002b9531013551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ac90b926f351b3fcb3c10dcff2f5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b3435ee089b224840609869760b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be9eddd3de1bd3fa3a080b13a89249554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6faa4f44cbe13a01686046cbe40e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a21b6ff7e368e064bac36aeb4f4c09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367f49cde40fa65cb66006688f50fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00eb0cfe0693e578cca0b065e1d41a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d2d0bf2048afce823922a6dcf391c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ad197de0d0affdba2eb652520502a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e252ab652c01d47fe5a666cf1ff769561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d6cf1eba7cf1b7e8fbf465a22f6c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed693f63caae1b3255d81d499f0d702563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5939a5116a44da3639aee9f3ef4c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d8c55e1a0929c72310cde0d590956565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dea0b5c36a82b970aa23798174605566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7f588c821b5c714de4580fa6e024567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039edf84e94f2654e96af1fb7453b4c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9063c59e93ee344eead19f972a7f56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1559e830b874c5416b145168a05820570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071452ace9a23336cd096729e7fcd557571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9099745e253ad5c6a7b6270d9dd02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d4b91eaddc36b82b1b24754a1412573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79ddd03111ccc9d0649cd75271b15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b169dee9d55b4bf79275a88d2693c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d05029b5757d6c312bbf26f08581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc801c30288da1da6de27b627470c02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e34184d5170557dff5a502eb8982578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9465b783a5849716c3826f1ac5f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae52cd9d42dbc9eb51fc39fa93310a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3a9df8175a2c622c644eaf9281008581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd883fd49187c9f938a316ed26b0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92710f436b4fd6f32f7115bdf196a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c316743711ea96ee6791161447a93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5082858a93c6cfc82d4662cc134a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7b55f93a21dac38fa41c2ecc52352586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c16430eb034116eb76b5edd295157587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98b7adbd0f093ca4160f5c18e3fa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df54c2afb264380fc799b5fab62639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a98e911294c1553c592dd64578e241590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a596bc45721a0b6d0093944900567d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41e7529435c978a96a53ae8d53a340592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2ea60236bdba17fe7e882f2d820d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49dbd318d7d8bc23887f7cd25f21d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582e967fe4bf7af822a0ed034ef1c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1d0e6632a4b34c4c7fe5a6600f803596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f09957fa1e432de1b74c37e5e7f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23207c40347b897880688cd99a8fa52e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d25b18b5b844afab0b26bea33ec15f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57a49ca4ff3346ea9657a35fe08f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2d57368cae5f1a3c48b544b9ffcd3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da34bd031c658cb14b68dfabf510c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad011d8948b622e1eab98ea5ee4fc35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777ccd1421deea378faec521908d0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2217eb7027f9e805713ae9f398a8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e5592a6a334aea95d0c9912d2c79f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f423ed09f11c8d9b06d1d9ef1752607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85cc5799244890775299758f8500cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdda10e07848d217e4f44f502811d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1ad319f6cf575a7df156dd56827d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d77c5dc323f16ead0786bcc58bfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b818786445ce0a034078a2fb19480612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e79bfef778b6165ddf95188860cf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a9c4d3bc10fdb3404307d09177ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad21ad498f9e40a44406541cf28caf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8d1a0871e98a166d8863156f7a506616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bee659b24a41f92441004cf75b4b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098702140ead1606e332dd91502242618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0fdc4ec07c9155a50226cf844dda2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ce8506bb4f9a810b5a7490399738620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50c2f6181e5fb7eb6d103e9d7ff3c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7bdfb8dfba29b25236f227398f36622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684f86f7d86fcb9b8479d7ce420780c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9db5eac7440df04bcb3287a3a6656624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2541364d3e1de74ed736cf1a1b7c64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ec1d795a34271d0949c6abcc8c4e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4daca20b68c3e7f188c1cf0cdcb5f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e421d996288f0081bf528fb5e9d855628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b80a83959b5db633ec29ffb3ae1a83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214841c5b13851e24665984f88d81098630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16dd3e9560981da9d8fb783dbb2c05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769e2adcf3da5719c3528be8e55b62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71601c28c88215a4169b993f1b798597633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677b78a40398a039115c6549e424601634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58cd86859425764cfa167e8f8eb0b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed67b81f87ada620445c75b7331d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de052eb6f6dc559b66099656ab968516637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be71d5dee082e93a0411e22ea79519d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b980b4647ff88ebcecc783b132092639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fa76b05ddd4c56ee22b728761d3ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a984c78d051c1d4a3ae5aaacea37c7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823be9dd34b25de09ada7c9b0b20f7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f9a62adb5a0d7cad388f92e854d8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59d53dc7806c9607802754f7786fd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0b41178a58125dede469d113f719f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98ab1da37e64a9be55efa723a1a0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d56e1a13d5e16ad69947e601aefdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d85621db47021a98af925ec3e0248648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f04b75a72e4b24f5b17a429c06015649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f40a966ceee9ec52ee49b8f31f8ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad1725e6357bceb26f0996a8d3321651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c89e80f12107f22c57935ccf8e58f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72849c9796f58f92488bb5b673e32575653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62277f1e83a50844fdd7a671475b55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b151df34ed8c5afdcbdfacb02daa19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb05dc67e356c849998e9da6247cbb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef259e3d3dc8c4ca1e20601541f0fc78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9077188c60dbbda3d4600f189cd58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73964e66adac7a8eb1e2e708b05101659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac8e7424a2fde8f17a5044ddaf47d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b147cb110b62cf2016c3353f11b309c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75d4060c0bb11557dc0770df544e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a3b2386607bd5e2089a488086e667663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e187c9abeaa9f5518d8c5b51b9846664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908fd1562f1977edc2417e48bab4d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1340a06f8d7445e84e1371d4799c12666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765390b7241a458e2e53d1d83b0f8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421a1f40c5984091cb2c921bc371a9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effa517a7927a84da414bc6efa2e1d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93703552c8c444816c079163656efc1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f7042dc19557990d8649ac3865077671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d209d4ae8c1cec841e9b99c70362672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93dbaad8ba6e9101a0fefcea203d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a87dacc6a7b638e7c83d03ec33cf53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233a82305015226a000061982256fb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3e887db133f15d7a1be3d41abec22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac632be4267936b72a8760ba5096a22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c801079704b6af7d8b58444b5381f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5957d5409a0efe0ccae7fb48d33240679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6acd8a6713efdd08ffad729af8d65680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea3851121d1923d064f9750b004ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83cbb1a0819c60a41aac0ed9e4900f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618bb372a5135c38c42cf3630587f4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a2bb30a23acec92e1af99d5f17086684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a467aa1646546f58f5bbf90338929685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611192a4e1021f15024833f750c5aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b17025966bdcb791a50a9f008a70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fc1071ad061df47402305215e5f45688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d22d03450037cf21444ddf904b45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476ff457807c833119bfec595d1999690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e02a54897656db8a23720bd33a4a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ba4fea47555953a1f140ab3dcae17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ceaa5f9a160fc6707d9d752e9157693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffccf4f2f7a1a02167ffa092731a330694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d7ebd24ced2ee0f1d8c45b24e24e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530970dddcfff9d3409786c9712811a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb7ff4ec20a798db9a13ea3b014cc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a567e216dc0c0ba1f8dd19565b61b47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37308b59ec916891f94ecea021c3de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deecb148974dd0436ac6d2e28b5e96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73db7d524989ebf227efeb9f359c37a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028cda6221cf08eccf7fc7cd163093702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1800764405560332cc79a5f0635a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c3df665455feae8e5876a6e0c1d00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f93eb615d3b6e3e40371fd06322f32705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd333e983bb1aaf4d1accb66717d08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da973b4c499292b6b2e0ed96e43694707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f17c0716e46756f5951ee021f5c11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b970256168fc247d4e34f8c12190709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c995e60c9ccb6995d57c08f2fb6c2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3a893110e5d2ac230bbaac276ad6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4e54a7e3ed47e1885acf96332f30a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd7c4a0dbba3854c82d79b7903b9cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688b20e9456a2f3d17e196d6487dfce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c01627a84a7a806e488701fac7e7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da5614dcd91b8c448baa97c944d1dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdef6466c9c4315bba7331a829c7a94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86282fbcc541590d8597f8149211b62718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f7be794dcba7f987f601293a3306719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5734c092615d26d8f365e70d37bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e963f3d9e805927cd616a9e5cc5f65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f4e3abae6f58f7454d712f3cb054722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face52b890883c169869eb61ee2b3696723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d0dc59c70f97327be22e1b95a63b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9711f9d748419c6d64d7aea1dcd93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc741bfd321d836578c6bff329e98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b096841d1677417b955e3191cbe5b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fa45f67dacff5768128030b07c8c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392be0583a81b5fca96f73c3e7bbb27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709df65f75b68ef09c6e97a72e75f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c37e2722e854bf2a07e704a77cb3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97b6cca7bbd4c936e7ae4aff386174732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509620ee8f4e3dca95f3b9bcf1d224ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f7f059ffb4787753e3c105d5a11b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa93902b3ee9384e961a1b2c405561735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621164bc01acef0e74ac29dfd36fbd4d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846bac4acdcb54d9bd68905805c680a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf5bf66ff940b1957981718403a12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a7c5e19f057736b1277c4b326507739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf12f67d95ae2e850959970edf223d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bfaf2c4850a26d134293a2e8afdd2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da2adea1cea2de59629fcc3f4baf52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9379044b8a94553b535c7ef02da7b63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836914f7e57d88c7923ac74768903a4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04b51b5a3ec90d7c233673af60e5ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85914dbfd88227660401642175f020746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752678510937dc14c2bc39c6e4398315747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604be446e6ad47236604b44d734cce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a185366c163f78d622b318eb14ad2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0fc183b07d6c6507427b9ac41bf60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30971bd92f6c3dcbfa7751c3c03f591751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefc162ca292e0cbb38ec35452a7133752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5421694a0a583149d00228a5aa182753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>