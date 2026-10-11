--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28787224e90c641908eb284b99d6acfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b625c3a810aef5cb614524c7d1edb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940aca7bdba03ecfba5c2ae710d0c103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b64a9ffa3e640a2874df7e8043dee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c139551ac98f1b860b26a4e8267525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c86cf54f795f5d16fb780c56d90906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f152f1aceff1f3d16147bce6d5517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e59c681a2810693f9145819ce48108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b91f04f3422baabab1543975073ebf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecbb59f03b6875e308c527a092e1e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454f88a8e9f9ecaf8ee6f701943042c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e7de5edb1358c3f5f6597fb7b3c5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f84998635bb995da2d40696425f16e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735ba362c354fd85dbea34b6913fb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426c1a0b6b4a086bf0d0877be9360b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10568e1c5b803386835c56edabbd4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870440f3bf5440e0fd5ed9d6bc1049117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b44c678d82a8ec35e3167326f9aac718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a184156b5a434b501f04a50d1a7fe119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b0a2abc3dd677c19e66c5db26b4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1748642d864d0d40e7a96ef472596621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559c1b2532b6906b0548c500fdd2a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f7529c71fe499b26419cc13798c8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb757395a0d5b46c71244912c49a57224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055c64fcba9a79eaf1a26e27252cc8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd02b46b6a381faac7a8a6600eadf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042ee0cc4129a8acca7b11686dd5ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5d0ca895660e49da77b37e1f0788d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2454c3c53d4979b16ad579f37c219129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b5bfba435e1cf063edf01823553730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842373b37f380eeb46fd7218ad0d11d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd281f83fea36ea667665293d347cdd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c9796a99fb03329ded95e84d2af2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06a16cd67a6eae43a2ead8b89c233834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008accff4f3aa4e89f7dafb282d09135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4be039f93743d55091ac06057cc1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1200997ea257bc4d43e70663c39c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e631263ace02e26c711544fcfbbef838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401dc33887b99dac0714cccfec37c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed632591c55363943c31da25910f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2af9053ecac7bd9621807884dd4f9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6210f768d6274a1e2e430a2226f397942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31755d9495d93d8028af44bdeacf1e7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9dc61a8bc735460c4c97a3bec95444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9c0911f6b6b451f18478f7ae7381645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9da891731e86d24e00b0d4ce07baa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9dbf529ca30b8f973e7877af05e4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d0904db7599d731a45af147fabe5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cdef8ecba96226909fb577ec3c18c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cdf5f2438d69b1191e43bd6ab016850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5261642b89475d8877b5e324fa9bf6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43873181462b47f0f676c9b741b1fc7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530445e71670c0d732862edba85e5b7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6c0537e6c288d15e46255781048e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075ffad35d149140f137c12b0f1857155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74832129421895d365962ea8508e3ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0f99c235ff5b77b349bab6da461a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37bc3980f155cddf01b64caf994ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079c6531bcf9cdd86ca9db7e49ea8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7ae0a6c25564aa13896b5a00b6a9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3672b17999b8d6bd918e3c16790b1e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6592bec3066f4922e5284a5d2bd62d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b72ffa46428df295a19dd2ba7e53f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c3581b63b422841850087500d6cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2618a38571b17ba46faa2913fe20b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef26aa605df7c62fd7388bfca58a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73624688e7d28a7e2df386da8b7fa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183509d26a92ff9259d8da2f9b05e2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a29bf9c1f9686be3072b50eb353769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a71f15ffa17f6eaadc83ff033744af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240da8248dfe8bcb7d97d1ccda6545f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886543e06606dcae1b1ab0b864e5b0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b846ce10f1294b582985ee651231c2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d029093b90b759438c3c7d668dea8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331140884a6667f7f8e0fd40fe383c6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334ebd676b9f356ebb8b18fe238728876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da9b47d5cfa90f33043c02a63168a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7403a93ca2dde1a9f2093cfbfb45b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed9859de076a33f4c3b15d82b7d98879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006c507b8f4da520004899b5a5b58980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c9ee3255245f4699383d6ab48fc0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7fdcb7b04911cbbe18cda0c7329982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8870dfd7b4120a4c37caa6b09caccf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6789f1e3ab2d229604bf3b4a2236e2384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a874b8c323667b822b6c8082b7f24a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424192b5a1f1731b816597fceaa4d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2149709d3aca59ca31d6c7f03dbf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa9165067f13dc219b8e26499fe3e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3e1ffa5740fe0b79fa0b9b30031a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5b94e15402b0180d7b535914da9be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16bf749ecc0c7e48a9620174d3c6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a525b78bb010b32fac6ce944ada946c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bef731022ee779d5df7da2a00b20693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec323ee1799b401df7c2c636d77ebd4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb13a9fcd5c870d5e6127794d0499895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f78529284f9d5b36ea8274dfd90e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c292c342ec7e03068ed17f1fcc798097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b476e89b3e85852697254344765f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de75834358c6826900c6f9282d97299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b40b93fa6b2e74a658395947a98fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e101b7a52121bcc23d6f51e0c3396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa595c0547b82e567949fd08403b04dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454e4f5ec192c682ff2a103006a2d77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1ead47bdee4ac4fd8a9f23f10c036104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded58b05926d7b4443a7c4c04cbd59e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515386f9a2415410aa17fe43e1185293106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebdc7b265da080ac417504720b4df6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a1cec481e6989c2b4e63f6bcdfe79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399593486a4d8061225d6e60ec2e1406109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d71a3c14831bbc6f0526e034dd92a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad1f9d6e45548fe47b50c9580cb69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf05834c46a130f63af2bcd0234d4e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401205ec03d8e7ac77a9af5b616a7b44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3817508940cd9aa206dea297e6b3d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64938198694728324d0396fb6dd534a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ffa82cc778c43145e05bc4518a68f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24b5336838b27158224cdb117a228e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a3b50d7388c23b309ff42cbebd09a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c258bcdc0dfbfd2da2b6e829c3d71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcce651c35461165277dee859d2a9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1b8e718cc5c50d7a4c4cf66fa3c65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba024ab524a426c9d0c603b832c230122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07038b7699fba9aa9a506ce0ee0de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78190a60178f60928c71f4b63c5990124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93393b55249c66ef2d41d07e8d5c245a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6e7917470e42eb9a40e91a56a6095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a2de8f72cb2b79d31235e52e4649d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9274cc5637faf5f37d5d976784bfd2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570698e7add3dd9fb30c2886fcca9eca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352a716b58ef06781c3dc86d6681a08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eeb3c8c36bc9006f8054c1516c4ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250d7511c243bdf9f380f6724ca295132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c851b25c64ce3c55972dde0bed7d82d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f3b63c28e7d51984a949d32eb13c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7bc982c42802a50912fa718db04fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248a909125e592ef7e214443208400c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140aa4521169e567d603fc6c8687bf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9943c56da4f0aad9e37770240b902138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec369679d39d47e109455f0e6adf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87565063d4c6eb52d7e78fe038d978f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228891afd2d98a8e1175286a74d6f29a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22230a592cb42795c2fe1796ab86f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ee3b4f67cda8b0ac2182195336d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a91efc341ce99ddeabc61cfc711fef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b78b5c2c500da4f64d5ccad0372a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b1f016b16214a34f1994bddf19221146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05469c7c977dae1e8754e738bb69739a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3940ce0c08a7ac59114d6892cf07d13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a533cfdec3cb41b0730304d6afbb0c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d181f562bb820b548817cdd9ae9904150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a798620b267ee465c59670e92d038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d2df30fc049528c368064020b4b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c55018833b5ebd9b2b7574016dd7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08676fdeb7711731699c9894d588112b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33876351c7dafa20120e3d0d0d01997c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d653726e8645ad74923f33cdb5112156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972f6793c591fa754366db46145d29b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6849bfd968d1601deab76578780f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b609a4a5c99eb65bcdf6e13ea17c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da134f3c5ec341960b805c0207400fa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc3b45e562d1241abfdd725da743c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2e854b728785685ddd6ff93d15fb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb626cc7d88d5f1ab5dbf23091ffa256163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600fce69c8701ca6d86db27f75309c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b93777942f8e171f2b1e00dfe188165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc62790157cfb1617cf5517f427981166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e707898e1e03623ef579b2997a2c74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e45799aaaf0cfb557831e59074ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b35eb37cdcd300fafee4c67b112e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec53beb15f0ad9c96be142ad117603170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67259a1ac5e002c4c3a71974ddf7f261171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd336450bb819d5915064bb1fb60af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca250fd4470435b351fa6d604c76477173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa27419e1161f4e33c6c7ee7ffd4ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce329b5c3921cc78dd86b02c294d56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d35e6878016756fa798abebf1401d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970f4932f5c0fdffe9f0f35c39103e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d834e626ca46c20dc926e6ec7a5783c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f465d488ede894d5b9c0e0a5c90ce8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5452a41b4fdd77220fef325967330ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cff91a5c4fcf91677e717036383d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea5afec1c0d8b1745bfaccb4b6bbff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb747df37a1e8553a2ae38ac73fb275183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e41bdd79308520c83186984f16bd3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1196ff2c6b082f00b0fbc451efce03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce30ee05dea8370e692ecd3f0678a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7666009fdf9f2bfc185c04cbaf0a7bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385f3101ad42e1f942ebc868a852f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b8566f251720411e44de4ea373ade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c417bfbbe021b3f48cbd8fd61d7da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7855bfb0b5d980fd631343842e6597191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610a8d5fab65c9dea529283511051cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f43f6337149b31185088b8edd2f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b79a2270ff534ab0b52e36812cfee3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829640a0e84f7c66d623ebd75820d59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d4b6c8d06f57dc5513cf8405ff594196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d7f08c657357a63b2079d3efa9c77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e2f4b6c685c27bf779e41838221b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f183e15d7a722740ad41a317f4d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8eeae425c068fc1ee310bc3f594e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc72f2b0e864cc4d30c2efb3ffc36d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e485d75d1edcb3b539c1989fbd4ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbc018c25d8f81c4b6e57b9eeb0e70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c9ed243ab7fadfea127c8df8b46b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189de817beb623fb1b42c0f821cb43b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901355d80bf3f4a79d96d22a254aaab7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4bd553a1b418f69847749a2a9782207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a97f1aad76b4f2f0306bf5490d1524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e005a178deeffb2dece533c7e3ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29546e6ea3a4f56c8cd837f8f64dab6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eacc9f797bf7f7ba08ebdf87f5df2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74f9ecd091d4bca6ebe749f9d80fb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705eb860fcf088d817e9b139f56b0e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460886eb596dfd296bf8426ff98c9e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac267c7e25c1c7d9f4a16cc8d0bdce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175df12586537b5d5d2fb9d46a6bd7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f141bc2963e0edbcb54922d50b4d73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e5207dddd41720ffc9b0d060f5ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed436a3224a92051fb0b1da6f5684fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98542ed647b8aa05a951f6fcbf4ec938220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8fdab5e49cfbc676d44c53b8cfe5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd6e7833391e00c2577eb4d278261222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d6e9f315fda6077fd42477341504e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666320143a1568007df2ddaca16486c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e4c3d842b26fa495a8123dee320e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7660436e0570212e156f86a69ff61c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655fe55c6b74df0a5fed5f290c6cb6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f145a7250bb27592d60a6af6cfbae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02278cd874c7790571374df2891ce4c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8837605627906d169c854c4a5e8ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7ea8443669f29b4b6620484104b4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862ea0ac1af09a210cfec5b69280d90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26f1d28da19725d40d214cab3f2760233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d67a96cd5b5553d1ebfb5d0ec162dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0951ada2cd4159f99758999e51a13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2df135eb81c5173d7c5981fe90b9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6b00ce00434117419434842e210c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c24c135143b39c204231b91df198d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2fc0a9120dfed9f3c35157e6218e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ee31ed11b3c7597020c38005b0bd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c5c678ecc811509560b9ac6e17760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1226d1ba7d1af9d6d24265ff56c0dad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64934931f775790c15e48277f538c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e9fa8b51e83f5331f7dc1c9f25ad0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc51fb739def1600efe3597f45495245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ae312882e46ac1b250ad60beedaa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592948d1a86d56e2b9b9b3bb9832b62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e475479adff8d806598d697db535248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2298068aec951e2d81a863bb1e43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f967bc33dc0bf83774e9f2f820b41b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d601a724872ec7399168003cbec2ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101cc4b0bb34bb168cff388b3672034252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8f0a56fd8a6204ab9a2550a3c553253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4432c8e0fa4a7255a4ab57612e29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399213c989936974c689f84482392e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35ca44246d1bc30ac9f7322023203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafc284264d7fab7dc02a838834166257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91212b5b494020b28736f7555e160b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263e524fe98cc46382d1ef2d08a972259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abe11939d2a74e4cb51de131686c97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621687e4e1766201c0178f43986803e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91332ddf53859c3363042ab434af6d87262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba219923024720b28874b0bdf773c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daef84396292362992f0f018d18f7e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff4a3babd994dd4e45af8d4b05412265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26eb8db08cc47ec197adb6b9e405b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76e8029eba04cc144c2e30ad6810d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f501053401cf9d978d1433cffd5f24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fda6fdf23311a9c6ccf0426a802f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee6901e64a19a6d3f3f9248354b8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104495c30d1dc8bf30dfc052d9a08d0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c31baf4857aea17877e104fdb3f9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ae62709514505d9bdd5667f6399b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea766e0029e351fb73a403813d37a83a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27baff17e6b6001a133e1893237949275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c390a00093ad5fa821d067e39c894276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc00a5da081adc5c4acdc9148681145277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778a4620a54ecec36065e3158806808278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5598e18d94e5d0aec4120dbf0ef59b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5748f7c9938e142f68c66a5406acc0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968370ab749902722cf0060ffd34c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490b539619e35441bb8590408d379fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53721b74b61d92294d98837f756c06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39de5a71821127b6ec07182735c53b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea97a987205358f50aeb992ddc7a07285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b252d24cd7d65f5df67f4e901b100286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1337d60a727bb965b176dc4db8c94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c0632fb813b5858701ea3d3c61f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d527e68e044975f8bd9b54fbd3b7201289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799b6531286ad6d199d11e09d50664290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254e70185ccce7f776568173bcda6a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc61643fe7dbba302749a5654de21a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826431d34f6e323bfd95ab436c475d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707225a770d6b03b00ea3e34aacff07b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41c0d38e47388726cca6dc5eef1d8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c451801f63085a8fc8f540353af1706296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9af0a4217f25ee851224551aa1a197297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29168759203eb3b55e8a7eadac6d03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94c1d7959c27c0b8bbec3809ab1f04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf2ed1578f4b0fc1fb83c7d840875b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5be24a9c7797775ff2fcb13be30a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54086308696926f498f54bbded7703302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3c63e566c019afbae0ff0058211ea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534966cdd9d41e2a2bcdc407e3d3e5ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b607e755c11ad97fa7900b73ef2fbfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f6bd609a33b68bd0e20ec4ba4f00306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129213c3fc061560801e2f12dba43aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88a07cd4defbb1eea07786f1414e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c97cc03c60224e29a11983922b7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ca4ab65074f54f992ba2995255180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f8f6d35ae354b9f75b891c9dd142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b46620f0723aeb6570629cc8295097312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672ae14c250723b4a94e728c67bc08d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e241477a76c480cebe9604f6618b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd971c7bbfc4f5e71236cbebe73cbb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382c5cfa92e0c527bfba1530ea2d6a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f749b9cf8efdb8c323c9cca1fca17a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdedce37b16ccc6bf62fb7fe0827f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfeda37ac5ba0e64908d49282d9ebe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e3a58fff3fbe246b0381f7bc334b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d16382e8f5e513eb021e42475d719321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1290ae0795235986123ce69a507f3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a55d5267e7b98d6afd4b2a602a68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07843641354c6fdaa63cda7c74cdb49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5d8dafd6d65a5ef71f0106ccc6e6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66355fce2e7bfb927b12d79f7c6fc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82953d5e17e1b426541ee09d50a6601327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042923f572b4e4008fa7df82e02fbe9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9851aa295108802cdfe5e4024c7598329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d1d9bcd7c7b68a3d1b226f53360e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1611a77e37294f34dbab4b89d5145331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275d9589070f16d308cb77a4e979b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15e5f54d0927dede5be34bf7b7abf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e28ced905ead6d6758bda8c4573a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60e7561a4e5cbe849d7e44dd95d3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e113b608f149e98a6d264a3caf83d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce2d13749dba9d91bbfc60c400867337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd477e1992114a723fba9d2a7940a379338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f314f3b60aada994be8b4212bbb9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b96993acde84935dbabfc1e06441340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee873c4e2b0e70e0e065dd7c05cabd9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fa415e15aaf10e5e3038f3af9f43b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d98859c4f89cd5720c9864a7ecea2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236486b8e45625b0fca8d62bb8debf2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e29bca4638e4ff02ffb035cf8ca48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4231e24cac40b14900b284d97248eeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a34c5f1538901d599ef6e4a2a83b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f6080a5f4dafbf989bfc6119ed9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d1ff55b0713212b855749ceb5c16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711755e658da6ce45e34fa27a374547350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdda2891a6c0fd69cdc7c25ca313de4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd6c3985e875c4694be5d1512e7cac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be85d784cd518d06c0792a8479c2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab7c917900772ff299536ea01b6317354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dc75a9e35cef0857c143d482c3a99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2ce39f47603821eccc1ab880c296356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00770cd824d395c6e96a6a9af55c976a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11068eb46b6927b80ba62ac1eb18add9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512c2ccb27d5d39859c4ddb0a674507359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8873061079d556c5a9ef6019818e51f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ab9ce50935de792f0f6adc23e8c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db3810dcc62f6d5c065c2f6539dc7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b69f96eae3924e3e42b9b7c334673363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0edb439a254f0f48a720517e31397c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc465a3382bbc2596a9aaf738a8c595365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe92e26a7be70da201d36e9d945185366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eb083693cedce9ef69ad63c27baba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6044a97265d2c83d897ef415d47366e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e0a4c31afaad206c7ff5dc0ed4f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88871d89b1ae62ce39390fbea28f2f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959712f41d42cfffa66911dcc990255371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed56bef7a9817329e67fba6879b8a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd221953c4cb1843ec23f18603cf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc6a6b4680a9ac8afe002b7dd623a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710cbbb2e4b50e26f52594d9635c09c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c172030b809f1244d1fd8a98d19c5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb561acea3596121cfca540d907b0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cba5089b945534286c042f3c757d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c9d413f750e136adca30ce8e9a03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5405226737c00260768664e260d54c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f7d83ab4c3e50bc24f55d6ea074f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5da4a240540f606cc7288b248913f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5b02cb38fc7f9217bd59408b6bde9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f4359de703a1493d97db567c6d47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9e7d1a1d06147a47f2aae79a7707385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b246b0e7c2984831fe8645eb213e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589bd74619602b33a2f1ebf41086f04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9e520a7c2acbb7e40239b42266f14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2c8ae45e9727d355b3818ee9cdb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc051caead4b997eaaa8b6856b28b7c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c955490014bdcc3278546e451a77d5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa0c4cce44901e4446a1d4e4da91d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc3866eb915996afcdff08d658102a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208329c11900716ea476e16ce84ded9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ff553a1ddd9f590aa14347485e35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e8f1ea69762723cb6bbf5b1f3485396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125dd57370fb1768fbd2a6c9b4e231f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06aee798a908be6ea05435660003e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb989d5e7741d2761e87c8a5edb614a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023fe0473cc2f3dc604ee64e57827aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715c7174613e8f3e04b8546242eacf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8b19edd70ecd368a83522e1990ed1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d69ab90194ce71fde10248cc3430c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d2891b5f693fe3bdfab4de89fa9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cca8320645cc41828544aad8566cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc2d093a4dfe7eb312b6da56e89bcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845030310eb49ab6e39fd35c964aaa33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89114bdd080a76440bbb3a46acb302408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d724c9002227d250890b12fdcbd11e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56661d1c71b80f50b61b2ea8ca848dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff4f485dfe2892a86ee1d461d448bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c81529fda0eecb7cf122b20ddbcab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7557fd292f7ec0648096a1929ca93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f8de6d50082c4f5c320288c5a8873414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28f93109f24f9ccf23ecbaba3e24c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c52897c3efb46926f4bf9711f06e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682d0b1e2cbe3a3b0fe774772b7ffdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357547ee2904bb62022b9c0592fc3dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2ce3b4316aa27176d2c1baad2bcbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb252052932ff74daebbb5b9d77a87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c65aff5cd43b1d4082911081d3db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0365be57249eb67bb515336003843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2416486455d349202166873302f4743423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3730bb4f1cd7a2e741b753c3ab4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b24fd9d47f4f3571c18ce7cb78d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fb4154f9b251891e6cb73688bffff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f0491737f7e79037f1a29e3ed6e6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abe2ddf8f345e437fce8fbe3fc64f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55a890fbfc545992c430383ef5014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347296cff20ef53a7746f2359a3ab3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a333b4cb2aef211f513da2cd85e14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81cc4a92bfafc4080907fe1b9d33dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee78c15727f9d8c539a3009ef9ab81b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d5f49b77a68cbf6e60884d2d75e07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540f198610d400b223b66c2021249f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf93e6787eebbe6c27ce47150150a04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5ba4e6a6fa10224ab6efa35de5cad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509d254d89fbec4c214d357cfb215c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f0053902fb91f0f4f56b98cf5d16e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3837a64c9da319777fb6526839b8b9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0c9cb06aa4fdb1d5650e4a89e997d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dcb7d0aa3cdb0eb9d03824f1f45e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf71a21398331bb9c84b17041400f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96455916ee3e8ee86d3e21b3df810d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856a386362afcd420b42b2b384f14c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c94328d0f9491e74b3952f947ab37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559debd2f891dec014e076aa324aea27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a58a3bc0749e0f2b0be56bb32794448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1339f5228e6259da97462d4653ab8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec2997a53e777c4e6eddfa6fecf35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecf732c781332324891a66f7a3ed23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4444ddfe5e9595a99aec83f95336b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bfbaa93144a05b7eafc6db0a097ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f40e573042a8a43914130903a2b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f4d6a3bd07a3d6cb5552f6676611455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b1c8e5df4ff9607c4ed811d59fb67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648fe5dc0b600bb329004800f836df6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820897d77bc012318c57c0010cd1b9c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90513545f7d97f0161619f2133b87f07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fd5fb70f857245a56e0755098f518460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b46f1464c02c3d2fef455e875193461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066779ba17728ae494f95e27756ce29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1dba5d0e15d885df90aadb5e4ca39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d297fe45968238e4229b1265d1d6bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14676cf638ce06619009f6a2d2f62e41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fd51b3270fd299d4079dd0a984c03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b6568c0f6e26b871085e96d9b0ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483270ebd1c82607783963d385814858468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7cd6d1dc955a3844e04f2d4d89514469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df9db29d91ada6075dc1d76ae60c01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6e5fd60f4bfc0265f66ea1538c631471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2474a56dca65d5eac540d45c948354472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac6680c29bff447e3fce460c50dba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf7b7aba72984551d0fe9e4387c4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5c5adf8ba5515bbddf516f6e2a1c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94bca4d7c67eb4b0537efe6c985059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75255cde5cc8b0bb472384a76da1fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623001da2346b5514088c469ba3ca0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308323c70e31d57d7231ee899f272039479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b4c43f95d4ad05afff258af6af6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e45fe66234fdd33d4e8fb09d513a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250268e0d9522d15551fe59a2da52aef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76becc52a43c84e966806034c3f0bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611553bb57ed5673226715889f414c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52f46ff9f225eacb214aca5bcdf9df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d087e43c57d87fc315206b45665df4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1819d3397880b7516bd660921ccd2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc253291e8d076c75bc39f76eea255488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fdc47c4f63811963a2bba2a3ed06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4129b876f4ee5f5a8f414313722ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f05b15b9e509808d94602ea70ce6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c9bb509535cc02c031ff0485c6e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1d2fe5d2b542b7be686365a2a38ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ab88576fa72d0c4e7d834e848f875494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a64b4a5dc4a54ef9dd66a79abef2bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f75b4386eaaf81abe256168aa193496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb642f70b29dd075ea451f94cecef11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bb880fe30e32ef601e2e47589522a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13befbb09aba3b1b11dbc9ebd011816499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44134a43bab6d864ca21c302aed21d81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c721a1f8d018f91fe37bd7b0bfaacef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0955e95951ac66eee57648fbe98e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f3384c0f2779a61c2ff49660e14b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194650313620312bc67d7a3a66944ec3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed96d70c351f9ed81cdcb9f3825e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236235fce250a529d5dfc06c87fcb202506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244ab285583ce25f57b3b2e34fbb76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc534fa0bdbd0e523133c96a3777e1a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aa622e8fc4c7592badffcf3932669509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa786aedc35d6a507ec6aa17a3100842510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f2a8b09fd3f4f2f11c8d7999006b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10bd85b5404d4e778f6a022a8476b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf057f6b6690016e31e2c6688f88a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcdca382a29dc740ebdc58c99a48ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd171c6b7ed2649dcb9ddddfbc4b3ee0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15052402e02df3cf2b71e6d872f53d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f835b8ef412f87d5d1f6548ea4e24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2257b4c5c4f780fc3a04c60a834c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f5f401cd9dba462fa4fc39c397c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8ebef7b8f80473b9674c6b6b29ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911c654bf4507879af54b0c10c1a156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3202182afc09d05271198c9130b0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d4b110db872f3de7cb8cf0ab783d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f54a470a87d249ca2df0592f4724524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a7bd7ba64dc7fef76cf6f11551ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9290901f3dec9c9ab4d63e619bbec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b3a8f2de140dae7e8e5c97d1c8e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f3bc8ca5ab4544be5faf9d8ab6e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e439dc5a0222d2bbfa3caa858eca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19c9ec69106398ae3d9b73e8c0c1e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354043f29e18fbbeb48f032c88e8603531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c3576452605158bfd41949ba31fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a35f096b72bf6851ebcc6e0732c27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ae1dbd38254d46d25b33b599a714534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406398370e40ef1bfbef0a81d67c70df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302123ed22a3795d1d171f1b5d58d09c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ffab48eb7c8c24cb77c248e4b7bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e00ed58286c4a6ab5b2731bfd395e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4681fad322149ef2e3d755d881157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127b183d44ab14843e839b41f0614d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2da13d11fd3204e3926b5e8498e50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8819f860c3c7c0bbf2d7c977070680542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7109ed4d7721dd5679bdc56b7259755543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ea54538b37d79cf4f164e3a827f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049d41992871234b198494a17e31025545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e81c4378f4b9bcab381e3648f6ec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2594c4e604a6974cd7beec5295f541547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3290af3cfe5d0c4a9f56a3ddb42a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2b5ce744b403cb4a7c920f1573cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576b14c59d458210320fc095d7f9f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e58415e4f0db8f7eba748b6b02581551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58da7bfedb0ed058dddde4675ffdaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2f3d80804792360f5704c22d7070553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52fbb4e7db54a796b5aac83a5a2199554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f0e980a60f0a1a9547dd6668c671555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932c9d110e7b4b7559c868edc8598a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfac63f47e53b46ef89bb71a571ffa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ad3778ab293419ecf5d5dd9f40c33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f48ae09ff00b70729b0c9f81b6b0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1718ad1f52eb3af206af1e58784c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2a8009e1c4be200c81b6b34e5e97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e8b91e2a2db88be7addee90a0db68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ba5d3f19d0675ad971933bc02ff71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaae4884334947f5f859948ec05d93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76456fde2c84bb44da58c2f0e9916f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dec6f2edc9e1ca4c3544bee9b76c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1bb52c0f6422186c23e6743bf4c5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411b8e6107811fc6eb4cfdf37f3c390568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a66d396121803546432be9ea890a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2641ace6c42d2543b28788a1276379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a620a647ba0b53304fee1ae3e6e30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b414fba9b905f1b3295022d3c6d71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749958bd8ad8f938d07d87efa7ad3a9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8c85455d6e390e62360a442189b76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa6470009d11a5ebd1a7b5078cfb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f77f51f0c698a9636329a395cfc6e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c2b5227de97f1cc63242c87a5c450577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ead8b5b7b9148b7881f1fa459a05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46907086b2268961407f5117b6cb42fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c62b80efcec105ff07af17199ac1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0027c34053c477ba462c594885dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ea5bfa354c0addcec6af140bede5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fb8b45616f13fc3e5006ebfd1da3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87854367dcdbc3e7fd970098d80e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2d7fbb9fea86e8d408fe64f57c94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68092c7b768025b8223c0ea33fe95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe744b170c4e73a9831998a793fcc45587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1597e4256666405be54415969b5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953113ad271dae9eb2f2edf1317204dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c0eeeeecac0e8e050ed2dc58d492590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02fe818810b1ae3fa598a9947240f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac888408e13c950e2c9abd7024d9af19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2f786ba6f05a8d997f498e427f9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4216a94df932381ffe1230ed09d37f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c3376c8376532d8062c5986d9637595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220543a9f4f76eaf958356aa685952d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828af4df0ec9ba10fa1a16605d8f645597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62f2d8bc31b1139ba50be9a934a28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c98ecd14143d2ac2d2a86fc58776c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5509269697e7be5787aac940f8e9cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda28d12483c98be714166eb2897600b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b9625c7ff2a876422b5d1d02dbea6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764a5275d5c3e676610e4e03a00f0e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b52a2170e4a26982e625526189df2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c63bb8e9db6d76a56a5d2c4759b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3bf9adb023a847ee7eb5e032f72cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a93a23200d83dfe390614416c0a9fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e18aa5be26d6c9071e7cc218fa1ab6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79bbbdda9e1f4e9205f174f9046681609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec66f22627200cd0971e16366358cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941027d8446d376edc0d7fda517548611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc861f82e606dede07b885df06414a16612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0886442526df0e4ce18eac8ba8e72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a90a7be256821db8119404d4ecc7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c396ad115afca648213e5f72dcf3ee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0570cb13ab23d5f732336923109d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f095131f80c562f604695cb073d2109617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cdedad40393bbea02e9ed25ef528d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbfe36df4e9d6959d75b3e3ea15a57619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61614057b14254ac3730e60117dba94f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77245ebf4796d67ed4f2f9597a8726c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b91b0a5730196fff03fc6ef6769a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a449e0f2162de28f1d57346f3ad8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc719673a869f336a7f142bee9a90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626d96473e4bfeb7ee1204671d5437625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b80c22173ececccc7454eae552ce2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d417e2428d85bac931757ffa263419627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7034b8c6bdcc49acbddd6758a059c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1dd37aa512ebab7e9c0126fd697a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0d9ee68c41b36fdcfb620dd9994fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a52adccbcc92c6a9dcea883dc5d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e027cae2a5a87f42fa2d88c168ae217632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6ba939e25e601deb71189151fd12f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67098550ff49bf6fe84f6933f17fd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5588c2290be4ba78bd47c13bd743635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4add78440166f899f2fed7d7dee6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520e845d761806cf62e326c616b6b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3acbc64abf81629d194c209245845638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad6249a484ef28e5c26c0b891ecfeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d328c51a3365a4141f1f525321d93c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547acc18cdd450f470f8c444954649a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03908a52dd0bd8e73ff1f9b277d68e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c32c7394e87c989d8f1da70c813ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9f2947ff15c8b1cecc199ade1311644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f10ee39a00bddf63a1bcc6f128c5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912f62ca65bd60d559a8705f11cdea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0626bcf2a7e043c6ad49beb7a9806c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d479f3066cae5252155acdf1eb2fd2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0834e307a1b321628b06291a2b0c5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc8a692362dfcd68c36020ab42dc00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6e29dcbf46daaec68fe28ce3491bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3deb51088d587a13bb993683cc53ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cbd8eee2b910a3265dae5fc53e4d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e5c7a49e25b72496ea2f4086015c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5069f4e16b12991c91e165aa0d17c69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02b4b09b4b0a1811d59bc35e222aee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474c9bdb061a33f8ec5a520b299af2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3763c70d396759feae6cf1760543e55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42daec28dce6e902cc17d9312afa8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc7e69223b2f872e5b43999bd62b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394bf506ac8fff5b25c6056c0e05b03661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb04b89683c5ad1d7a5113d6a92c187662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506c91287080ba3749bebb45bcac38f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a0e03d11ad70153b685f86bb1f5df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed7446a9f79cf21051a78e0626262665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854584120208bf6b5213150476e26d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693b3aefc776bee58b0b59c83ec268667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d5b248f14a373ba852b49ec5da759668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68081ac800f02689209ca52b38feb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24627de34b3de03b51aa6216d4e2f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e947e2440a7d998df3b5675abce1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1a18b5e52f018ec82071439854bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fdaae023c568c01c775f64fdee5c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35341569bc368b1a109bbc396e0879674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0795a8440d925e57289b88593d77e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1082a14e35efbb997aea82520cf6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615972544faeb16b28d1810a26457317677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9094d519ff89209e2aa6121566175678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dea49e1c686d8f14b4f50cb4a38a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846348869d2a308e0829f1289dfb6d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee4786d79b85122dc98fa964fed32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f571f9283679eaa49e28d2d04b2de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd5949e7e0dae6bd76bfa5414eb4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8364ebce9c7459a1213a787db2bdb14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0859d8bcd59abacc1492e02c949239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6be243f6bb5bd05b5b58c72a42f70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f67e154b69ec026c562a891d340b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670079264232834cb24051f4eca171688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bcd7c446113f5ec08d2089714b02f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e85b5436b11f871be51221a1821bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d158da95968307fc3113e7c3aa90f89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96513742e3a1b881231ed6e15799a85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d490c430f1e8f97502b4fe4cc79f74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7583089260f2bdced002963106f397694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae739ff1077d9524f31409612644447695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b82e4a07eceafbd2a30bea1fe54b3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b1f686cc2d0970f49d1dfacd7ae14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65be4d396c32bb6bf935996ef03941a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886dcb8baf1b798f902deec95c9a43c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3e38dd9006fe14c7851c70098555c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2d46ed7611af5ae2c0e4c0e2e1c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42963bec5d8d0ab579061d30fab5641e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3057443aec151db1a62a81120129c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cef0924850aa705ebb3194aa3ed60b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5970b65d083cfd77f974430109369705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab6909149cb5485ccf02bccc0f0b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ff274068ef1ac6760ee99007992c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72801cd1b9b2225cbfee356527e8702708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb7a23e1f6c8a76569c73bcf9e8a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1d1b79fba18191ee98699e904d5b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633474935f58d2dbbe35960b6499c77b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77827da5c05f38ccf3ee085845676b05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38686e1293ae3c7973712b932d57fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef0293e47f3a7233787fb7ad2c9f38714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34eb09fc7e30e30e1f44feb38f9f23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f87bce4e7c9a09a123033aec6467b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c18092e036afdaa463a719546c1217717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fc293cf9bc363bc00d2fbe430be07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77342f44e13565930f632e3e61ee5c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30fa203f6e472de1882c5239c3f88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eb9e0b7fb78913f68dee865d738f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5327407a79757877f663446e17aaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757aa3761e1c966d1a2b10a55424601723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd058f9ea8575998ed863788e8f1fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcbd7e9d4de0bf8d63c5f8cb29f4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d7096293070e4f72a900aee1864d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b296e54b59fe238e4e8d7e75ccb48b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58999ea4aeed975f506806fbd0fa7ba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4f6c2a4d5c2489a0b430d4322623729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d191455343d3c40c866eb18f4ff976b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8de3942b70eae15175f48a6aa6b229731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f874d9f830f61f0f376934eff9f23b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d77d97f8b30878f43a704ace39119733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69c9b66f66bcf719284ec0246f509734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6a3110c2d8c3ef7aaf6a6eb76d12b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2034f1d24f5fb2cc293e7c6192731c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ccfb5b87e6dd71c2295fefcedcf77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35707bc9d8b4d1ab5f2a0cec9bb628738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856b1e5e73635ab2fa2ae738b229671739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d43619a48ef5c9ea67f45c937db5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e4c35977e3690d3a1cad32bc08c9c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63fdc5ecbecb84f3037c8b0b0e5aa0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea7ea0a8f36c47b8d17ff29fdede6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e78fcaadda74ab134f32faf7a808d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a370fb48138eb7fb44d603e990eeb80745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0b9b1038541b66b301d7234c436f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb813eb5cd73b4f71fd213b060acfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953251fa986e32a2c6926d1287b6f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b1d45313283ed3c4cf23c85e50a15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70188382e0f2037f3ee8d4b29e61015f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a080f6211fd8382fe6ebb35e53c44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd9d8ca69cb913811d37dca9889351752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2407e224338480f9acba39f4ae8ebc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aacd0e7e12a8c672bbb3c0b785441754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf16088bb1e5382cb070f82b4ba85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e7c212d3ea029d3e187843fe9ae70756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad8205dae5bdd8da980cc415f5189c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a02561df4c691f3726579acf979e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558878e4c8f2906d86ed35e17fa460e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab66e6acc3238a2e7f86c6acc92dc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c36b813b10e37f575965a39d2d9972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f848c7d0f668f3d45bc9f87d7e7f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941cbb1cbdbba310e92fbda402d5b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789e08f4239f84034502bee4b01f0b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d427046f50ec200d9771d2abf1b20a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c75562d7362d039aaafbd778c336b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f7384eca597acf4d2aed2f3dc28858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b9d61f8c793c5f324ba1739cc05c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ea04d0fab4a1e7c68859ad85649c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026bc20ce5a252c6426966f40e04ac611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b040e311f00197e04ce2981867667a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b4c2c38afa04a92ff11e527d33b0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f61c4678c745c87882d6004a7aa5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8e5f562eb69adc2f338a690d45c2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3020c2cdc89cb8897eef5d6662179116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a32874bd5897b1033263ef2ad2bd717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560083be842bc6f9b8c608c2d31a7f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698ca34897c439afbacfa140f1e5aa619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e52158f74268e45e5ce0755e1f336020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a783c7f3f9691275ec6a3a465ad521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824613888306f7e1fc19c6097b47533f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e7f57cddbdf96563fa4270ea59f4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d78f44fae8c17cf42fa21ec1eeec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb03f151bd56a6ca92ab129b1023c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e790610146707c25fce3442cbf48626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d584290d8fc8dab06db1b02ea078227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8db016eabbb13cc385c627d62a1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107482153eefc357889b21e26c6b33529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea725d2663b716ffc248cd3b3f65d9a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2fc986611d94d269ebdd882aaa68031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bfd39e893eb66d1260386be1c0b9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dd8573c280970b2cfaf650f02cfe633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8a33693eb7fa16a5c01e9f3e8dddf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2d2ef99555f60a494471dfeec86735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59aca2087833c0487843cfe6b17b1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831107a70d3e3e2c4c9115febcccabc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124b48d4ab13c3ca34a1ab86d537f2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f90f5577573a2529659aae05177b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49271ee051523d7d4be3301d9e277d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10b4a023fbf287d120bbf89d73ddc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35d33f10f36830111f3936e4f4320842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98eb469b3dd21c03220979676439143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2e7ba2f0fb8e3a0937932295e31c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9bde91a59d4d18eaaa30300b1880445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8fb7ed56c07432718d69d0121ef9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657340cf1f699e2b0f3690e08e958f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6008a569f2164d1ce2acb1096a3293648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee5146f3ff473b680190b9dd7fe14149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d0d0e5e3a7807f9b1ab3c58abc49250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd06f17fbca111d06ea916a7cca7c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e314a315eaac18201b75e0968c5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0bd84d630bcbebe09fe00249420c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6162fe2266845c5b126e4728d555a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c53bf68830a3c3ed51b8f6338d1ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abdb6d50b005bb9370a84d74be0fd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f11dd0dbeb6f4d82fd3d4a8e9c5e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7749e94b9db55119f4871ef34c6e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2efd459e83e47481f83f788595a04259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dff534cb9c7729add623c4d9c997060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8435758a14c2b2ebbfca86def16d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87a8fa1d39a1b6cad0c7426323beb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57299a9c7ba6319fcdb4ac89497b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986e346f8ca2a1d942b1539f2c7fd4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c8ff9beb33f7c76710258588e568665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba30529cf8ce0ee4c6be0be26f0c7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eff9d7d2ab00e34e356b8c1fe2e89f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8fc87755a909dd7a8df95dbd6b6d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803a8f89ef90949cff0c8e504eb25669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d084d9490c68be36c5925e589a6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f9eb2ad98027e4c4fe0abaa26fe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846133cc9462a784a638aa51b0627672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709fe0b399b973713c145fd65ba22573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb401938d6418d34bc720f4cb5061f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08775c62a4ef802bee94e632465e5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a098a62caffaa6a21365c956b0442576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888846304fe144c258550ab3b0df13277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c7aa5235d88d2518c537b2a9f897f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6c225275131004847ad68417cee0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a680716329e9a50cef7725cbffce180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9f2d35d3029067039cd17e1bc47181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee833d4b716f8659359abc3ef3aa0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b873c286a05f7677ebf2073cb9f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387f40f93ca36beef5766ae7561527684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b59e9e6fdcbe152b4a10e078e7e2a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d859134c11abe572824cf141eec6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf05aaaebb1fbf3c6c6a2b9eb7883b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44cd6f8e89946524d94ca051b5647988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe0a05237428ac7c972f8ca02f04789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230cb45cdd8548077c5d337f5d1bf4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2580a34f4e926f6fd2cce6cbc0bbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09819d9e866d570923b291c606572292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45d999f73f87780479f6e44ab188ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105ffa31210c0d68c7fc62df3fff8aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6246e4cf33cda1e6db4c7f5a0b87595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de883403d18ec7da7ee4b085e8b0c4fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2517cdc73ec4e90763fcd7c3227456997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77154f9eaedbe6bb949ee54a6093aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e0c62147c7590ca002f00d5f2ad599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09704377985318609b91a87f5da3c14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b06b18c31bea19fe04e512a8021e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f6ce913dc645d8d71fbc3eba37ca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95a7883ccbdd89855a2b2ddec43e32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158236f9916e197826cc330f9bed09e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039aa231becb15f455bd0358b77f230105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be234cf0f1140da1c1fe0a2c75ed0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26473cc93ec53cebde0805d98a3da66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d27ed25bbc0745877874a4343750108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28907ab846d3ef1e3567bc0af36d2cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916866f40d2eccd8472eeb8fd861660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d585daf0f7d500d7197502fbd5c88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3af06b3dc66932f8476e69306d4a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea31c30eeca397c55c6568a335c2db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4e88b5695dcd78cca3164ad69c496114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863737b26eb63494e3ea738b319e8ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309dd1096508cc5e581beb1ec2d3937116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619342e159587e3e31b077118996ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96dd3745dfcbc76c8b12c70447e1e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b402c8df3eabb713545204cbbabb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2f1257a7db0be3c739072c5a0901c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f621a288dcf2d4e89de0d8631848db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50882116a2bafde12f1c1b0e7cd30746122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd668c7b7d3c8bae979870c9b1f9d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f380389ffef08cd7a86dd8a8290213124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92465c484fb260c06954fde95bd682c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d33378574a84528c63a0a1962cf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52382e5c96fae195aa6865c973eb64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440f51e9070b8c32be1a762170c6afb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b61720eff27f4285767ac864c8ec3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a16eacc0d49f9088c056bc6d7b04dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14501e7f9707ac47ee6a8940bc523abf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad99cdbec287f67dd1421db77bed5e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977c62837ce9eb6df6b60ee9d3afac6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2017e91be7870db1d52062a27231435134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ab0b0456b3b19b0295ea2ce93aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891f3571192dcc644f92bd40241acec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf428d6c62b3adceb85dd701aca8153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f872890fae0554f1723f59233017b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f8d03205d530c1fdd2ed0852e0aa2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d581ed86c762b6018d77a242930d71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71d09789487e9500191449a990c3d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733ee3806f410d2d19b3df294ccb5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5c83e1411ed72084d6acc95fca79e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4eb15d8ad36989bda0e80d0534ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5c90b12365035961ee0f8ede2cc70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc770b38d5cf67121148e06c945a9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7330e9b106f80c7b69c24326307f8a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f62099afb8d6e6259bf17379282e06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fe50f0fa1eac0fd89dc215789c125149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315ec02e2003d85cbd559a2a9727206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192c92ef303c6004e95824e8c1ac084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f73ad9f7bd23439749fea2ccac5b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073e42679f435edd91537cbd6cf04a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76205b4c5c2183405ec8404c5ce33a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085f948f43a123c93e1e0725298e962155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a115ded22eac567d69be9754b2d71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c2a1a9829ea770c7ec04c287454b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a3a95c7ce19429608bee770eb75c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cebaae027bfec680f405ebb77f015159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a3f83568c89572c7eb7767e1de7b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af85aab93c20a4f827610d6ff4446e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38632e41deab2411d02e109917dbc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136868b3d56a95d85c9bb8872276ac17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdd1a481ca63b439ac96351ee8c0b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054afe9962148a4911caf5a264bfef5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd34cc807d37db56b5b3e039ffd23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd328f07bdb9adca67b9546f505e31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8512942202f98ed959fb3b816cbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6f64a57d6091686062277e5ce9559169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a514d5eb2b617164986eca1a69a0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9508be4589492eef8149ca6cc9497b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c747b8ecfb6dd51da0cb859451cd535172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f54959666d0ca8a648108a0fc4b05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a34210492e5f6e67d4e65e83bef56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac039d4933fd4d2849bd205793277a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daff8695b6c34e41fdb26d8774fbfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e659c03393eee9ba0923b4c09ba5d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee30f73f7b9d929b1c7b8840b42fe19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d384e8992e021013b8ce98afe28e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b847f07013628da21fa2f68ae560eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935faeb8b9be6fa98513335fc965938181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376312d99aa20de48f6a7968ee95924182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813082fedade0adc5203addfe9d90065183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7747e88d5c48ed89a9fbf709621b8d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98730ff98f9f062a1ee69b7e2f8dca9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c3eac7b45e09fb873851db727ddcb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2cf65244edfa3b759a347e4eb597c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b361b1f810a4ff14eeffbc223f12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30e1b13e6ecdb3a406734a18ed5096189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b995db7349da21e7b3d75d3c72d57e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc61d8f99a375ba170853e36480b6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a75aab0f64b5bfdb7349f193e9b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dc814d06fac51ce8b292f6d6f7017193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a5e90942ff8867d73a744a23c85c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564202ddd6814437deaa11f999c11a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41058fc307a35f4a19b602f5a26ba8d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d2c7a2659448e272fdd7b0cb41d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e41da6db4c2d83182d10880a4a386198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16fad5475a1dbb039be12468af225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012bc5f9fff6954c5eb0c7365eb2088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3a390dec80bbed550e450a9c5fa5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a632fcc07f1ebf57345e35f293a94dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870359299dbdb6ca78efe40569128368203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079396e06d8a2c4849ab29029625b49d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636218f4ef772baaa2b81b2a641f9de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b83e3211ed59999e8f3e14ffc7e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa58852380db9acf1baecb404f7bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aa0d03a7113429f0762205e74504a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c9ca48f36edde7063602962209f13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d05612a68c0d318bfcd4875fea96c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075404cd25a45a3548eb531ed904ab86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daa961ee8f518f3cf1a389b78f8d57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f67ec5c4438d999cf2992489a1bc75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30b41203268ae87cc2b024bd463fc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8636c0abb59bc9d4b64b30c9784f183215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86474520a65bfe6196f5e948db80ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ffb6cd9b6d91914cac27be85a3fd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179939c0c01f865b489fd543c0c619218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94949b0e6887ecb5ad7018a43ce4df2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1657e44e761d745163d62e823f7a12c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c51bfa69beb0d46b7b1269d1e69ecd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53eff48ef909b8aa5b92fe5a9f23f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76120c2d9d7548d05e3892e351b9c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaed9063aaef8b3e4de65d2a7853d86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cca89461d3fcc18fa836326e83d5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789cad0f7b277c488c51a598313e3a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b61709be8bfbcf5cf7b521b69619d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa1831a8d59fe7f7f1effbf04efbb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46093d4857f2db64cd6fef568cf036229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb56f985bb5fd915cf971c9542efe17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2f43f2f850691bb70138d5671d149231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19147e0df818d2aa4eac0770ce32a7a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dfb113ecb69ab4f0ec7d792929058233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394415280f0d3140bcdef63322a3da9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ab30874de95cbc364e45a2116de9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736978c76c8d72b7f9382f952c7db5af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4d3b38edeeaf95906a3cdf75e52c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff2e8ca9e2364a1bb289ab1e95325238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e70e2317714619d4d3f1594e0c9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01856e95bee36578080810a811995c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684c79fc4b4ef4267558248d8cd6ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c08252bef9df96d1b191d94cf2919242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cfc1ed98c19e4fd18c4a0b86c4342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d97358654730b5859351a69f82790244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235aa65497b941909ae15f2fa85aac5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e316dc68638e55929b3b2e1d60fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb39ed9b4e942ddbb1fa3c691633ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c4ca7f4ec68bc366817012449db7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd9da745f8c64bf26ded4fa3468c0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2fc681743791446b244046cb49a38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e61a952f7d8b10be0f91fce151e302251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a6ac533fb79a48af8f8c86bcc0a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66179a14f584737586d42ac0771d3746253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a99d54cfecc608b20427caf3eb8bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e4fcc39648f41dc12440e58cdc2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117be59dc8a9ec55f91d932b6c699c4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b8e4b51afb2f5cc1bdc7c54f4fc68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67518d134f5a7afbd3e081db313a42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184dbb00353c36d4ef28703bdbf0310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a661eba328036f6402753cf5aa8e9c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710c75e57bb06ade996115f97f76d5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f9c85a85621f7beefe07e1482c53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45f1dff14d685acdf001c804ba42c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5c93e9f7d04a5ef07ce464321889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe58113989fb015e46563d5fc48e70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d41e74bedbd9418cc966ed2cefb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6503cf058a0693171548ea10be044a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b930e7025e30fa919d3179e8831f1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a68badf501e781bbd29833897a86a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfee361665991e6faf121fe20e1c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9cf6eba68e715142fc58933559583271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf4e89343e7bbc70f44108d8552e27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e0e0028d12c7a1aa3d24e8841b47c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf258d8eed353e162f9dd815fc16a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f496533c16a017eff460d95254ba8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f165d608edbd07ccb0dffa403229eca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fa3fd3f340c74cad0eb51c54807b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5fda4cb6865fa16cac4889eec8690278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7310a84cb979135ba764072a3103f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940dd8d06559222c67d2301a8891184280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195a8e6f10eee436d2ac0efd730e635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2cce7015bab3e70e0d2cf7d21dea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f184259ef902494fcfd970dce1ad7ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23bde3319958a155974fe11acc0f5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249add03b3613c20a6b0133bc26ed11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d595b30c76def3b8468f01fa15473c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ea6de1da3a733c36c5eae9db1c3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd8024f01a7caa9e3b833b4fc3fa8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a4969b4ac455bd70206904bac534289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a99c9329d51d193e0b84cac8f866290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d23ab1493f715db60ef113e4376e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d867d64e52afc5b9721633fdbe76227292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa6a92d8deaa4c24970b5f83af9c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc362fe958f44d72b249d104e8b73f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac51eda118e9fe64283e81692d7fdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c950b022a08c40d3019518b84291296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81725153485be0b385c6efc1c18457c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f4a463dbe629bd9415e82da29408298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e90968f0cfe1a7528c937705af4ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0126666c6db09d88d44cc341c37792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b790c75ffbdb03d9c0625c200b96825301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3714e2b94e3d8cc59c8b15c8607e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a14cfbae574cb7484de597aa2ea40303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e52947f5f1174a67b5522ea48b2444304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79cf8be64d0ae0c2ae3da3cdfb252305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da41409555e4776ac3bf20f4c59986b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb13eb3a2f4f4e93c9db99d18aae2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e27527cd853f13d8793521998fe6f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d3d10f568bcd303c5842494092652309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622efd5d9c8321129468632898a62ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d98bfe7cecf83ec679fb23937772f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f95784c0f634eba91c2f801a797c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ad7bcb2e25bcf9071fa80cc90d41f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b595a676ac8f4518a426078b8ecb57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816aac11a6f7e98e45bca885bf5fdbe4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2ca52567abe162c5b345599c3d053316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f71d277bdd51e6ca0955568629940317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6417570a5712babf15f70acec895e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826130134ac0eb37fedd4f43a19a40f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb07eb1d26a963cb3184c475012ab6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1cbba4390ca7224dd4fb61ebf75b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a65b817b7199eabb327a89d4caf9eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da511ab175526e2578c285c51528b9a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e0aca0d45297748bf75c83ba01d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ba2179139d98f39078f580856d1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2731420a79c0433eee956d1ffd5a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b37b345c1f5f77974126a9e09d34a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0cbb151988e17faa19bc28161fe01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fdee84f89d8224e4884d8be5a5c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245cde39781059bda7c0b58e12e96b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580e5384770e5cbae78e0fb920fa76b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0a49d15350b8ff8d8ec50e77c926332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e051621ba3f766d4d486e582107e9be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2edb758dd210dcb6ee50e70f0b8b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74157cf0396cf9664ad6ef5c7febaca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dab471f47cf4349047d439158b7c38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a96d7e32b6a02997244fdef6bc4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697aa26e6bfd2b7a7e82e1cc54166a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d21522069d0b3f203c060e33f2799339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090a23143fad2ed03c3ceab2765a72f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e88be31c4f10e4c32d56bbb817c49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b184aebb352584471b7f289de5768342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d42d4199e3008f33bee469e8c3f54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b87a3eb8acc5ca7abb1c0e66a45a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e24759ebf02d1dbd81bd3fb12537345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ed7e5e74ef54729672b3d1ff8a85f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a435e05075917e56d83b9d27da00f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671b1bd05b47c77cb719b2b6f7e8bc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b4106d4672ed002dd2ff0814570ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0ee3dc392089dc150b4eb37684c20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006ba8559d4893d4cc16f831a46b20e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7050074741dfd9b1b6ad68a18c5514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045388dc8a40036f23aaee746a6811353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86579a0d2108209b1ee9b1609a8dd4c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af576c155720c23d043a884f400b538355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd5e1cfc193b9ee71a9684d7462c87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e826939c2493b3dd6dcb0c69bf1269357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6190971787936a82cae7013c90d15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43778125d34c504319d6ec5b32743ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dd63553d86bc02bcafe2d04e7e882360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b5ac6bd992cfc78ac78d7eaad2bca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8589b71968cd6b2e4debb99a835652362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ff9e091502f616784a8968155a9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720986be9de712226223c561f84e27a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a462dcdbce3b1dcad2203e270158da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc28e8b19bbd3395190f6214b688d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36ed509eb4726df641ba199a6db510367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427863bd8f20ba1fd879d3e118e797fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d4bb593f725da891e4cba7f28a675369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c2a812c0e18f14871ead79f053406370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e5aca6dca50d00a8abc8f7c00df7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4ec98cfbf7e817874e1da402b386372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8bd940de148a014c691a9e8889fa0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79673e219486ddcdb43d092ce76889374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63581fc46373afe40d19a311fd71c013375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92c9a8938cae597eeaeb515e4758d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a31d1212ae30232558fdf9a6dba2e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26372fd0d9bdddb12a922ae8767e2074378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c792f1f036a02993ccc29df59be80f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742bc1653b40df370cb2a342bb8864d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be75874b6ca72aefcb9cc345acf17a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34301659904b6b49199b0cb689520c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec321424014d52a4d2f0865b9212ba1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d098a01a92b92c24a14da4e6762c68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02354d1b378d7cb0fa42be8e2f459e79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a9b86941d94076dc69b4b95568e58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b1b164818ecd44b24420e503fcf43387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c1b358a3d297c1fd4f3e43ddc4460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93214edf6ed86295cba1a0cf34e20c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e63b129208579d2b7bca90b99d1e80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490948bcc9e530fbd8ed16addd8ae308391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ac5e2d83daafd2ff67f9fb71d4390392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c9f387e29c891e6ad59b993b923d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4e758c398be920443e1be73ae3b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219356c806ec444bc5938496ca94642f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb75e3cbc3d5a6f0c038316f2873f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c4a77f935c41c85297c5ec63e61e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4822117195095340c6a8f3bd51753398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d8ec52116eb6b0eae0ba0f42a559399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb5ada7cc28fb8c6ba4f6a6940e25400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90545711b897e85e74a0adbfe3b047401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6ea4d893a0d8e525f6168eadd685e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cda1c13c36419a6d02a834f3418d76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b470d18184758b49c01f27bf56bd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf18bbba0ec2d537a8f31490bf9375405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80093428da528765e528ef7b7628e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419f3f59d76763190389d9d0e93f8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec1185d5f459d56ccb54e3f48fbfe5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c6d09e480b77cf8c1ffdc3a365ba9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4e6579834ae920e4269c23effde92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e70f9b55e736dcda6547b693615304411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd289eb84258725df2a8eff2801e76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0efcea94fd6333f16bc8f2f83f24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e599d8ffdbc6e8ca0a57ddaa6d34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836346f14e658c5ebd767480e31eb914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a7606ffe506b8491294bc6b2a355416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb519ff5b23fe1e76d989b494e8b9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd8186d388e14f0cc0312c5480f330418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a0d6661eeabea691b1acd2379ee4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417c10680f0872cb16a42a0354c6c51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef057b994cfb61ee6256912503837421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb38ee095158c661a46ec5549d219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f89f1a8d934de48e6ebfef17ecc206423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae442c7d7391955fd2410691d919c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557356437d225370252f74495bc893c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9a1c4304ee34a12ec1cc686dec0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c92ac7d315895ede76877d3a39954427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717bf28c448def370a1dc56736bc73f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b796074f0082ab233690b8cb0c870429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9a8c6c276f0176c06bd1a3b8af986430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9629ab1b71f5a127ae4effc33508e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b31584c41b8b29f49ec15c21156f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418447324c20246021322b7a48de3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc295721a7aefe18068b0ca7a96dc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1996ed668e6555438015df8ba0e9cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e194cea98e9fcb73d876a5cb88c54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf590ec0a83eaee0e5ab6cfd6e74144437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158b671bbfd9ff187928a25c3863a3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad74f36fa43a0324575743b07e9d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52857995e901f57caade1fd0e61ea0b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208c6824d391ff223568e534749ddc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562c28fd7a7ae6b60b207bdb0833f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dccdeb037b1a79629b5b0c47129424443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece6b174fc4c308da54b4bb994701d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3f5a1ad423683f972acc480da6bdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5571658079259c4bdac05017fac2f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b9d04ec19a3ac373b5c0b3209ede6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111658810647b9c36159dbf95483f38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d353223ef968d77dd06fc0aa3787449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6e0730a657599b83d81a5b75f19a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be07a82f7d245b4818a1f2be0559226451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cecb4fe39d5f4cceeb9e4e9d8a35c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0882e35021d0e8f3b4db8fae0f2355453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff64fbe8074d17b606def0384493824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac455b7c9100ee72453137ab8dfcddd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e40b3587f2652fb0d1f97f273cfa5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60917d5b51b17a46a36aaad9ec8b64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3adedf67f1664737cc0273b43e724458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cca6c137a3e960b33037363ff4481459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4337566fecaed729ff4a3e6c40a373460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a94acaa83ed9d7e8bca1ca582d41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2774ffb9c6308e82a1d8fa3ccb1ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2b9b364ca90bb43edd7c24c8e30da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2132ae05bcbe9c418b5d5bd53132e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed54fec1061cbe29eff0c404953ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d26b821dbc4ec2c1c22cd72a188a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f883c25de20dd75afcbaddbd36daebc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e01e7d0400d96b4e4792a135dfa2db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf69e7ae95d6bc35dc9d2abc0a4ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb088b7de671e32fbcaa80e255c5ee2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b37ac518b1cd7361730674fb06ab1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4163c2c74bd11783f05f3a878193b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5307d90b18bd13d56efb1d8fa36dbf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea6c1aa514980ea4eb54346fb0be4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e78e56b9e4bca9fea00cd929ca007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f4040cde2a668c147bad03b86339476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edcea92505157ea09ca5bc81ce7ed6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05778d6f82ecddb2d6f6ba09242586478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1093af1c994af8444172f3cbb7bee4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08fb1a4567f6d1f26528318e2ad997480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43090a7cbebe337185b891cb72fd1c3d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9acde885bbc646b921915d3986f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440040999cc0815e0fc53f63e97ae57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61990d51fab217984f3305e675773484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877265934154a6714d9e25053ee612a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0097443687a25f119c5762964bd0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a30de8e96ae9e47a5cea759e7ef8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4de3305ee420b3b3113bdd1cefe00e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bc635d9b3facbdcb5a7f8fb36b85f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694219edecdaea29dd981deb324ed00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9626a6be82384730e771fbbb3890118491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af8ba9af68b1a72a686b2120fff7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b385084aef0af2c7f854926bb6e1e5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c54a30d8992bc6a70269d50c528f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82985cfe880301c3201211edab08658495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029de8a10f31bfbb085fbae20607f883496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b728ec6f9e3d449160a065959360858497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2433cafccf683c89d768640bc12755498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254495da1c0e9a8d6014d4a97488836499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a14e95eab63d1c94276d6a826a2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892155e2f22e50015ceab1bcec43763501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f04f8aefc411ed4f5b4c64278002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e25132a1319be1bb4b9823d2b2c14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf222ff99317794a7cfa2804043a2c47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729858b27b6cc23b97520f06557410505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288a04c5855489f9e835b8770bfa45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb2528f5254b228545930bc272e58b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802968aefdf0cf2b032dfcc73dbb3108508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5d2a18cc0f4b856a2fd6270066b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe96b01ef6a0e69afd9140519a9ba31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01602b456baa4ae2e122dcec0c49fee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918ff09d15a70fa3dc997f9113efc7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ad1830a38b62721dd58a95a5030a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410dfefe8ae685fafa0b3f5bca4a539514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0d6d1d1e3345779243fef780bc24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf2740ed7360353409cbd06f3069e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21d0ff64c3092a8f28b7823b2cfcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d1bdf4eba09c39ef1ca0f6eaf7a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251163f5fd7342c7b813197d85c1fd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a1e7fb1bc991d8f21eafe6465d56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e33c5c09b050dbcd9ad9a2709f35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce441f2600186f489fd011841653fa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec530e77a14199abd9526ad8b867b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6936bd9958c9b7627043efac4873c53524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1c2a3d7e74c2989e584e3d8ffeae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd72edd0e6ac18c0c3ca4d1200bf4a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3c7c95444edda7263188bc014060527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbc80b5ed41828a16f3cbdf10493cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620178da92554418e45a5813a6d855a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e7fdc19be28661e9daff6980204b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e34cb3431d4fedd9f1aee2992d753c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176afcceb2096612150174578c6b4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82472eede3ce17f16d87aaaf7b6343533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e58aa856c070128d5623ddefe5b5f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4366475bb637c983e2b5fbca2cf0e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c318d3a0a47ceb5182bd8942f3262fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82945cc86395ac4cc97a74bfe50132b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec45074196b95bfda9074eecfe67a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65eba2852ab47a525b07b12f9ca9be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add64b767327e7a0ce6535486a68a8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13de0ffe8a6ea8c10f8d240bb0fab9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56447548e05c3fafa7fa0609c83f8c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477e3e207ddad6290eaad6fb880c4cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ca068607ae5a8bb5ad8d68a23423544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab21aed0eeec84cedf7ed4ed14c5910545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f519c338f5567bd82eb3ee563068f84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0754652adba010c5dc98ac8e3c16f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf75cc30d859a08cda52f2ea5f36f21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8c94efe75b62813fd24ea5439096549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915c701ac799ab9d085f6e6b358786550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e8d47a99115bb5b240c5646843ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ace8b51fdf6259a164228feacf7927552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af4488835723cefac0ecddf2373a68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1584efe7033246ffea676a3769a8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed82877e8149ceab5404eea901c13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79b741c5ddcc16056a8e6fa730bb81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037097f8060670a8d1c54ee29127704a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27288c1a6682a5bd7786de0f8e95448558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7231ae4763ae48988325e2b49aed5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4551c541a4e9af85818bfcbae2da5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89306a1e99bd4017b048be5f24b12964561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5514644dfb5e3b95e1e37ce1631e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa6d493f51e1db70406abaf8a0100563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e4e710f2d7fde419d027a47897d40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb5087d2ef229be694db032831727565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a15bbd528def43aca61982d532fac6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd43966a18bf2d363384329df9aa53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e598a2ecc10386ded84bb94d1ac470d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791429f240e0b5861defff6e6f1c6df0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c401f7dbcb5437d6bb3d801027936f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc1d39a6f7c5434fd38c3cffb7307571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe3c7aaff885e4460a9ae136ac2a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8305366120561d49e765eaa1c3e7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b1e26ec061d8ff47034788616e2fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f47f5fd94056dfb64e4b1ad0fd34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26adb265d892cddbd2afe23d4a9ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f4c2216cfee32192a2026a174497b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725be51909aaed0fc3bd862bbd7ba35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521749080a886babf1a330492bc2f5bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f724ffc9a142dcba9225b6f583fed83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadbddfe418f43ec735d2cad7d02a1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b18420f6ed9eda7cf401059d726b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65b99abc77d2f103aa223259cc661d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de619eaf01fdb2d57ffd8bbca8261a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d225e4ac4b93667a96b7d90ddab9520585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955d43f5b2e60eea664cd164814bfee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29a935c8cd01081a39ce8890ca56d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800e4bd4d6175c6a14f7dce6f847ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa9322faa44dd43aded77efc72f7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029736e6f946d001482489a90ef37b26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14befba3535d48c31904a733bebdcd43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb044b25d4b3e2a9d2ad052cd32590592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43481d5287d8d4e74874d02370ce75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb1bdb83e79bfd9c114e8fd757005594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a1c24a7c9e351587c714dd658fcb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44136d6c0fb588a28b92f9e80a8728596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d67fb042696ebaa05f2e85f6bf6a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b26863af074df09a84a5a1abac6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73a6b964b0f589f3ba133d848b4f4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b29056ce9f44162b914805f059550600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b906c71ba57b0a94e58565c29fbe24d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ca0b838da5ecb7f7e6181155b724602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69563195d94c01e6a78e4cc24d6e67b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a98b85e84a34765af19da8906d9dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d4fb20242f116ce2f041b20590780605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b52ac6e0e843ea1d5ea9b2bd1a47a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dd511ecfd4350c5e208c09b9aa588607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eefe1d901643e1dd6797e3b7dbc8df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93519c806eeac59ca10334f2cdb403609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813d9e27b4bd849352ee43f259d510f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd103bc4551dddcf9d4792ca721700e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52446b6aa0f40abd562281516079c31b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ea605bf2b87d0c8fcc267d8857867613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94f947866e908b46e494d8c7ec051614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7e3126956e27a7dd69f06407a606615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d1631b68cebc71eaa72657169de3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d95d4e18821dcaaba3f684dafd527617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267adfc3d9bfebe8b92d8324aa6c60c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e70651223685195fd9df577c5631bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695d10f5cd16311dfceaef369e33faf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d90aa0df1414c3fadadd8d18e45f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158e6eaca69daf5c71a964d7a973b7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a42576edf3cc13f52d9ae51473b80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353303cbdb5bf4359f11c2a506dc402624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73701da4cef8275c1f6f6cc55cde69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f5364d964dd2543888a167ac4810626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d0f36fea685a2926552dbf89f46cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad253bb8c2edad462f04e3ac46f77f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff69b92255f31361c8e57e83676cf5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba351e6d5e8de8cac08bb809d2471dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdced6540003851c32f1fe6cd4b99f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0451f3f8f649c62b8d71cea3542c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac43d9bda1f84a238ec8b54d029f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154959858e611afa38b7b1221c4f8dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60999ab85bf9574574efaeaebb21d110635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fd79eff8d4e9c4b8ec42f60d6b95d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483773fd8b64955422cc464fd74756e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74151530e1e4840e79ff8b53c535a990638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f952583ebfb57f77964d99124d6c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc457c35b4304c9a4790b6ba945ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b18be39c7a7255fb8f3c62c2e89eb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d098f335bf78adbab3009f163b3f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00657257874f6c451aac9b3bc9d279643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49a4264a41701ab8c79d39e3de2c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a3c89b7229c3738a20c00e660964f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdb6df2eba83ab974c7aa78aa5107c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae00336496d1a9b1999f6bb922d73d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0958d776899889a162d066b2a5bbd7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210586842ea9029aa2eb3af0e53a7db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484128be9e088a16b24dddb0f42f2a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c02ecb9440458b9985af87b69b5592651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d63d3814ae5ec0511323f0d84dbdd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4308ccb6c7944e06603286c516d04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9827225b1506e07ba7cbfe5244115b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611da6fb3d67524c419852f7173e498655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aed68d6678f4e2562af9dbd89c8112656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef6053a6a0167bb5b6f7a9b0de5869657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633169b07c7c1b575261be8dd5658de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26459dd40b0349269e79768e1124db7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a223304e01bbd2df02aea6e8b8854660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c173d5e01e048874c962fb74375a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffbd9fc9c5f486ab8dbb11e9ccc257662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c1884244009548d26df5e82b4f508663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755f5c3276bec5d3ce7bdc9cf8bd0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aba827bfc130f0f5874034f75f1f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856f5d58fded606c66c8dd4d32a8521666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323a657667d04d6f656b77104fae53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135b7e2af155076ed25dc17c0487a78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b396aad4955b161a7f381cb6442b8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4c7bcf6cfcc88a3ccca8e6ac06ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbcca3a0c07d943d42f412c1a9e3a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60e41faa5a266d85396fb03d19ae35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e30dfab2ccb2452e655ebeb3ce6215673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfb7dcbc33e4fb5b0a55ecd2f62ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a29171eaad071b735cd3e9b3442d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce2da7291a9a37ec55823ee6bc217676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cc08445550aa2cc6315e73136499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed5f78365dc2a18559d92d6e980622678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf218ff64da7abccc6c17826dbba7f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c8e35d6ca5f98f2e9e18e5db842f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6694dfafdd54352a459e4883377b023681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b75f51a44f61de6ccb17e15ebb2fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da021747d14011f2fe3c89654743f59e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b1b854d9f18ae35e14c83715fbc84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8f2060457922666878e9438bcdc67685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69180aa741c28343616f9e6707f4005d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f8e5bb52c44309086d2346b62a697687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab3d9d6ae56f0c9544709d4de18e73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6483fb91ef69e909ea4c0acb748b61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669f82af144113c3ef4ef5daf0dc29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bc26e4e235aed3db934ae9ab709b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fffd4130eb8b44a5f3e063c134d326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137093a844a7653e01ce449ad2b20e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6edb535ea0f0177f73f4919c1bb2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29594b35e26ec92944f5ad000d1213fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec344891aaf136c10c4867c814b9f5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53008ebb2bee602439a77d12b103f6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d0c561ab8f41da25cf423db49d85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea33ffed5953467cd36fa3babd1a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688fbb714b9c7c5d3374ea989f754a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278151abb8be40fbaca1ec1d37d61d15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e0c9df343f54047c7e12b129e904e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb1c475bbf55e9c4e54e859a6b358e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6e548a6e0edad20c3498934feb674704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe392a7b2a855874afde224a27108063705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8f1b6745735e156ab5bd24fba405706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c56571e5f472a16be28eb33c412c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c68d239c328b2b7f9057af5ab01bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b674425137f45f9f926ece86cca980709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6e80792e6e5555c0614e7c81e3880710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03768a5602abead1a02a4f86772e94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbaf35ed43fdf68b9a4fd6f7077c09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8d5db14a6d4cbb9957b652e7cc8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd84422460793eb0f131bdf9911327714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ec1709d4effbd8fc8ef0e7d4b108e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04bae8511de813ac58ec31c864cb59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f86e0aeb112c3ce332e4cbc953d98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090a58c12608800cbce12d1e9766edd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4ed4dd7d22a16c73a6a7673191b02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1577bdad6af81d48b0b3443f2919e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602bea43cc042182f753c7eaf92fa51721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609f6ed988e73922059072662234074722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf4037e6ff4034a3710ef70b569d85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b843c3abf9478a2c05eeeceac67e24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679c1792eeaaaadea0af1876179443725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b964f4e8c26aa4e786e0363395185d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cad8a2a9af91322a8164e7cd3fc496727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf9f3838f55d1a2e553a244f1b2dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b800e795b8627e29ccea7ead81e365729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd5a0d52d1709e62a956e97249fc02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c84c444c9582b18ce528262642b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3afbb3969c9e8db4dd3093ccb4e182732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7e7baaeecaa572db2a9e68411e73a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2536ad1fe609dfdb47fa473b527c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a85bed7ba13ee383f2c51a3f61ede735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e2a3913f91890ae8af623c32272f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5613df21077697df01b7e20baad0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c801c79ad500471250a89c2bb5784a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10a572b68f1c5912eb42844be70a76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc0dcec1dfb143a7c505e124c859fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074efd88853d01a09b3b6db01f9402741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d7db46f60e4787c64b12269b2c09742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984251a26a07a47e67d0fd7a7183b24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014e17bde3bfed275ba0f690f666b8e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb909350688015d287d527270ff8435745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89782fb675328dc12d42c04034dd1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab85a2d35e3d6f87cc258a22844b001747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291e34e383f82c42114592bf2b4d80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a0eed44b03a70e5d085096dbd952749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee5bba47dae5ef48cccef71aee469a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0e6d47cbf72aeb783302f795ac98a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53593da7e5fa0cf1ad40169c522fb99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4cab2585e1784e2461098ffa6d547753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>