--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd54c5b1aaa9ffbd727beff6e7a6901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc619b51ca01fa66b28d5e02239624842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5912267ad50978833a4ff7e98fad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc96e54dc278f4f5dff6bce7275b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58acb4c0c9f335058500bae9dd3a2295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e5c17db3bb7b9989408af834168a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd1363557c47bd990aacba3ca9b8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9fec6735f44d122b298676ed13fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6c435b136f68bf71be902067949b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf1ec40f08f67f0f7d1ea9cc34f45d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc084558c62d802c4a8ebeefb267c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf7a8fe984a148b6fe9899c1591da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22e4a3e48a5ec027d01c9c8d04f76913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6838ff02e8d646a90ea8c414064f9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e6e516046aa22a558ab71bca6ec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee9154e2d79f8fda7c9ba639a4342716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966e2626a8a9ab5cb887cfabec2b4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae024333218d96552b6e8571adb266018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc6acd8e6b6454d71a3cafdedca8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae920d1d78cd0722c141d2bfa5590c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de37ccde891913fdda6e1465a010e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d45e719c1d658be08f44d4b90f41e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7475bae321d33e155dd6e536c291123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39c547c4381e129c087b23f8416dc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99704010df8e817c4d71a022fa0b8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d257eeb315ebee698bf05339bbc5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f88c26dd31a5dd269a6a20626c08d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbfc4f808321a4f286dec08d13716028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e241b7d12a96311b788f5f3b390df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7f797a44e9a5c80a3ff1c317b33930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7464b9d0846ecaf6590fa89b0283e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a5716e3c879ba59cc634584e8162332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa879a806d91b88a1ff2d275b8ad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9ced3405fe440cd9fd502aa24bff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562b3b1c74fdf9bcda8f90a716edb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60311f398acbe4a8232fd6fad6b69e6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d6d95ee818d3d69bfcaf8817115c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f85a142bce57a60772146a2a917138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30b9b7dfac5df14d308e208b5fe0bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66da3a1cb0555da9a7eeba8b5891b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed8e51cd374f6390dbe16f5832541d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a9d0307370eb37c3aca3de432bb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea177eb968a136f0574dbad99cf3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114ebe2731acca94443eefbf18c1d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7cb68b884bc2349e7ec711613d02045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b146f7044bc9d38b75fcfb8fa12746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d427363033a84819a9803534627347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe4769e83112f9d6906215c6dc65848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de8ba60644a2d1513e3d7874fafb0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbb3d6dd71a37ad7f441e1e5ad9aef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6fe6b04f9bbd654195f6c01835ceb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ee3d35fd5ce1f4ab2d1f7ab58899b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee29d455f03a7aa9e1224630f20220d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c257aca0f7d14ec52067163b59ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e45d4af83f45cd73f826a2a788ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941658aa29b604b865c1c8c0386fc256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3a9a153445e9cedd915a86e3eefee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85302b7ddd10e1d167407964a7d74958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe0a822c93f43977ef71175ff8a5d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197306419b45cd60e8268ac9377bd8cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54994d9401fc37fb545df6a53da65261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04152e11213aadc35ad0f816f4d71c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e65c23d471240b95feef3697755ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2332647df21f3d52285c6dd6557564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b681feb0584ec331a2b2065468ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9e058f654e87b87832384cb56202766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b1100bad7919ac4388a581b6cf14d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea937d039eb3c5bffd2d58c5634e7bf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82311291c20cfbfed28f906dad60e1c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa0f2a322a712ee78fe13f54f5b2cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff8ff919a9bcb5de87a03340cce3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac595ef072906a98d2585ad586a978e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117fe4737b8cb66a72499ea236d5a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df3ea4314b7784e82aa23fa4189cea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc87eb3177a343455f9d193bce5c7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c837317df04e9679cb2cdd33a6a53176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46729d4524fecc55e3462a497af972877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bcfea222c2a31501a752d9cde054078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3427ffa069b87c2f0e6e5998bdb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf06382d763369e84f85fa778febef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededf101576ffe4bb9b53e01657dd70a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676e7911f45914452ffce6d807e1e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e891aa03ad594a4616093711a0af3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcb20763303ad714b9882aaf02b6e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5844e9dc6dbea9817c1d9ee1e42a00f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5bf8bf8f4d60396d3648950033df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa5b8ddf07b5b2d922870a4813dc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c16aa607a47d32f4329ed4b32cc9cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260698dbfdda18f9aa88f1d386bd49389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d5a1eacfc82c17c9a80a44af0363f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f380d83391ac1cc69aabf68a3d2eb8791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994677419af8c9a775bc03f5701e1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c92553051f274cfb0ee2fe6ef59bda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348e7dad945a90877c5264dd4a5de994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939ce26963efe033c9839acc2a6db995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2762417ed2f04ca26adcf67c4c4d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5627868d97f695367004e1df9ddc797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6579338a7980add48127d4d774fd3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9751a5dd2bb27d60f78ee73eac0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c6135da91df484183b78c5232551f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec21bfba3ff471aa75241e7723d88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e7b4236b2e4b317f5d49876eaaa88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d40e1a9927979069cd1f4bb0ee8b63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f252d2d4d9eb409998fc0bee301dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8f90d8d994236c8539594ebdf57b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d604424756d6dec5d95b384f48ddef0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780437625d9e570ef58069b5360dd65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701ac300f70c80b026b9c08cbe1532b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b3a979a6f1cf15ab18e5d88ab62cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c256ae5741b50f853af0fa54a09dbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac94f07bbc25b222e445691dff5376e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab84ea30ae02da6c21e13cac68ebe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56b61a084182449745aea60c1db478113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3410c2f531038d9f66ad7332b3a47b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f688d9701686ec01ce60a9ba516d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f0282c44ebc1d3a3f4f1c465f401116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267f62eda3d0123e15e7fb8dacaaef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9960385d23acb4ecc556b01a92228118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a14f32f689d120c0938bdce8edb83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef34d230fd77350522e4a142329690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fda049e1bc4ff72ca6e82d940d32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319ebfd68de3b8280c82da29b83ba2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa0b334a413b92acb9ff859afae24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88693153a4cc88d7ec30827682e7d548124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627ac89c322ae037474a25c5d7b597f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d06cdc65b10d826f92f03cfee2ee5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9aa77c5602bc796c2306385a61e4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5d137409331a90c6b12e13e59cf7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e52f262755b197ffa8a6644b7b186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8442e7e37f2a88e3cfd96039c5eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16237969cce48bce41531029b92dd391131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455cefa87416b882e41dc8e673aa67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f6c84203557d78cb971c69a011eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1c7075e0164bb4083612cd710101134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922452e64c1d2319cd597fa34d305b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f300871d33b918306d1d228dfab5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d250580c6205f86787667260171ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000dbbbda57cf58c16ad96891671720138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acf776f4dedcad987b50ab4e1a2779139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02946c6d1649804d837724ed4b1f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d160a740e86c2d1bb484f064bf53c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baebb305bd5dd92fd1ec02049b18eac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852a3227ea00474dd7045c39fe4dd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d243c91e395f6b95f9d817bcf40c6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb565c0cf419672f190c9158ac4687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989392dd40a50e3d980237b3ed867225146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a8d3c6b493c1b8916e4bad6753e91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44242f3ddc5b1f31b562f288d57b548148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca00e57b8bd689d0be962f2f1661dad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4ed476004bad9f0b4e9ab78ca2908150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bebad377f14cccfb24b496c0e929f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8d4d658adbc57a63df13d84356507152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2aa91aafaa54a167adc0ce55f32a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef389c667ff447375f25810af3e67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238dc9b3b4c189d2f8e7321bfb2b598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cf7dbbfb10ab1f161ef7563c29d1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230f0c2db53b7450c12e245e0a9e82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becde1bd277a8d816348fe41b1b7eb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118045c92720f7921cdf7900a64d0a58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3724c3fb6cd69f825215379b854e0be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8044e42aa8ec25cbe277c1826245be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c0f6d814d9b0e90c4b27982bf3c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eb07870dd640b4ca9d0e69e592500163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793f303849b0bdc4fe10780560c23a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a685e2f7702cbf113c83824d041f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a2d243651c9663790b338d2f76d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62adb43bf9bc0ea55e7e0b1fd8cc6ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83be30ac691b611838a6818f6e4bbb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9851442ddd3121ef92f58d321ca5ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb820148011d862a37e449a66763a0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48d7a8a15a96306aa569739f38226171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888246edf1df456c0dbf9baee02a6675172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca5308deaab3ea390b6e2233b061e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09931ab58408c7083d28680b76865174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81609ddaf8346986aca8bb82f76fdf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757597d12d3d649e7d17ef9da88f77d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c86b6dbef37b84b769f360bc69f64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22e8b2589699d1f8c5456468729ebe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb17817036af757a0ce9cbc10a64d42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fff536f213c3b1f62f048fb3a931e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3e9f52ae98afb3523f2d22f975ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0718c832c60f67fb9034fabc8597d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd05e3918984840467ab0b8915b96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f860c46130f975c6d3c39897161df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8ab0da3f6cdfc24e82fed721d252d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513aec6d4fee79b5eb1ec30f73fc133186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082ae487b9149014c17010386fc20e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b894ee7a4f1cc9882ac9de99c2635188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afffddbb7c6754f560e232e90382d9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ed773ad1f23aa0e332b36379f7a4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e652b1ffe5e6a4964c95282b23cb83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30661d5564e10899dee21fed0ddcf3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a458a13eb137413071a7a2add4630d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc72185fb40a7bc095ad89c5e99d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968596cff8eb7a627289f62334cf69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a950ead2ec900b3709b2c612b2ba4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ab326f5af8e764229eaf6875c863e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959d4ff4a658a656564acadb92d95bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b607ef7f4c1cf8576107689b4e6637199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9cd09bb5633c7c1c59623b12020d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf4006103a4713737194ff9787c881201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31988fe32f4718c06f771db6c304c74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed63b0ec15fd30263efa208252e2d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab199e7e4ff242ddf75e53238adb903204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c335012054cf45e29e4d4985cd83ef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b541daf7ffae27605a953e29fdf3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0890569fcb3ce1297877c49274f5c1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c97cbe5069aeb249b53e649d00f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7ea0f64839b084584643961be9bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30cd301be7cfa782c6f9a7b1e8d3c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ede170c3a7eaed68a482fde039255211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980cdabe8fbc835d88bb4308852e23f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f89bca78bc6a5e45ce0ae98e1c543213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9e4177df6256bc665cbb0d308a024214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dde280520213de6744576c1698bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf608d39f64427af17961a861ffef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad23efa8b714740fb0780626dbbbaf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0b40a88a9571c6b31b1d7f90243b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ae9e4caa35e74d690d95a0a30a4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec35dab92e323cbce4e15c9b46489220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bdf0fb8b7624d9821860f8342f93c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde5273b46fa9263789a0f155de1ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6168dc93c7569d3ac230e59f9a667223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da3e5447db700ec8926bbf182276de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e468aa0c8e55853851369030a5f7d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910b9b9ed843c5302ccbede68f2aa9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f6d1071395c63f8205451f29c3ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8f00284faf77db4bbaa3d82c22e51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6415febfb833b949ba26fe0bcd09d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb436bdbf79ecedb65ed515b3634f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7948bae7fd81bdbc261e19d7bfb17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d51e090bb6676192da6fc4340a914232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea16631ab4d3d281219e13222ff1ae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2fa51b57a11d2bd7e88144418b621234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07128d49b58f1198cb2a045a2d0cb3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d2a41ed00114b055b010a7b3748f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798edecc4ec5435828c34022f0f6fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802f8856f2e810c46a4ecfed4227ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5b05e663dab7b6915f7500f0c751239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae9677ba072ddf39ecb5b5ecd69118240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba288f443e3c05834b62f1b95e966d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00db021148f3a5d1ae67334f6a427da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e7e7d240c7f509c2e4c2bee1a58eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd823d9868fa9e0613ea8ebd647685c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e3456b3dc221cea3a9ef2b2b81058245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09bdb07783a1e30ebfbb404ad1679c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec95e711747faf922ea3a4c4441aa9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494851bde74f135cd8eccb470590ad0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8900290371d92dbd4739b1b85e12784249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b054d13d468734ce0eda7d40064046250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84640108756fe127a9f8b33282f285ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f722287a772e0725d660fd3dc195e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a836de5b64b66c46a7bfc6794600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c10080e9e0378897f48280fba6e85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614814035eaafc83af3e1e1845915f01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528b7203b9080257c847426bd57f0b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c50067067ac19d0b7d75ad9d12e27b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f422f594c0e39059c3e0534e0a800d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919da40b58175c35e619a61fe4698ccd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641796fa23e769b89ec61ac065c78d60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f1b0970f89f9b24da152aae445e70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6cdbd9fea31832ccc949d68474ab5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54d8a595a55fbdc7251f223ed806e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e9ba4ab279ac60a22e1605a5d2b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb24f77e0df212ace2becef063417aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c9bec3c3c97fd72f8bcf6d235f7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e65fec1a8c3488784e4a13fecc6ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790551c7fd216d38fdb60b3b2f410a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f9884dbc273cc344d45cb0ddb3aef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619663089faa4afd45f852be26ca0a96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c305bd097d76de5df6dfa9e76888271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0c9f879e6271dd333ae73f417aed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee008af111e91f0ce697594ae8750551273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48ad575402628772df2ee2d351ee6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757571984100d9b6bf50237a60194dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8264f5acc98f63909bb1bc801e4345b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9897ba86c5fe5c1b788915d0dd3e17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b788ed44d64fe1dc0aa891475072e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5306671923fd3bca4228db19d7ed43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e8de1a4b1948ecfebf5b798e6d6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f995a48a7fb3feb9b2a63b7dbdf1e14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ae9460e5d83df13831b18609082b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722a9bcb2bd855442dfd98905e69cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9517aef5fdc054b3bf700a138610c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2d1385e88fed1b5425bacfb9e4ff5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a78a31e5cf472797c681b7e175b3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cca609ec7d7244e19b77ee32d2a0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bfa09db65673e4d9990cc1410ea8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628e8457da95a57ccd1b097b05036d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf1646215b8ee08a284cfa12a6db0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb143d834c165cf3032a3daeb4231a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d319d03a28ce05b35d097043e0bac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd873bf96a685cb1098976e48eeacf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832ec06ff279277725ed069b9529ced294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9b0b4084ce361d86ff30aeae3830295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a21331467ac448c8bc12d5511da9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde19cab68fcfeb4131e31e047cda8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad06a88c5a437ee105723905e061f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c7e7adba9129f3473c5bed91c6d50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eaa7f6a656dfd9b23d85e61f7e964300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3073d3ac0c2fbe3738d10044d991301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced24b7db5aefb83d9facff7be6fc76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba592ce5a84467913bef80924ce3ad5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9ef9c2833f227a818bca9d3b5e9bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688599c19af85c2e5382e8a57ef09ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051357290badbc3d4f4409f7396edc37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d8eedef79b43a2cc54ae5820e213307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a92f2dc5ebab1cf50b99c90644f03a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8adc3b47e34af7ffe166693b38ffb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e819b3b72e0109d3dd8b095ba93f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74e2618349db97866d6a6fa2c8c003311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116967604472fc1a3e11877f95ffae9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4319dd25b69bd7fd0dea1798b15d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69ab51f6e19c25a805db9ef1933e30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d225d5c1c4bf0ff6dfd6b80327b07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2dee51ebcef02abd7396080018df4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154f11103e2dbe8ab0b5d11ac476d0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde054afc47701282f0bf118085f74a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1df0b1a6febf139498aa14d828d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cffa2df0a1dc40544b144fe21df41d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe8025fbd660d917ff448bf8e43dc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783e43eb454c546c26add5a198d7d86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a6bc4511486957bafcb9ef925bb11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f025fa063d8897819d37655f64e24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a84f5b1b5c62d184b07a44d3eccd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a9c904104edc1d2e6024422fe3d09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40cada8dc9b7d59604e02776aa2f09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95e4316016211632fdddd372631872328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc193310181ae54ec7b19313e99afe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8cd1201233a51889a0626c18adfdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fcd7a532933c959da33b45c4d60eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e3804749443f9c9f8f4ad0180e6db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4823fc2aaf5c0857e275ad298c13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dcc44c46265331978149ee036c336334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6bc83d588127ced4556b102e2dcf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9599e1b99b56d5d5cd1246c0d05e7e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9e6852db03d7e3476ce14bd7f75f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d3b95a1cde50a80755c68e94ac7f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baa576ed1d299d6de8d05329abf116339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37bbc8d49fc57166803f735eba69e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d83f21c373ac50c01b1f414508933341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4c81adb6ce5482ea43558ad31313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc717d39d05226d9510af75b8a4fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65315c4dba08ca54febe77a539ce9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511191672cc7b8c15eab467cabe55f07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea352b9cfaf2a2f1b2ec1712046958346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad72f570867d7f75ca9ffd376da7d9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ae1ff50f6f6c265f9e8bc90589eff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5d6cd33e5b924c42acec17c9bc182349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ded21787ad631d38d66814fcc5c0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6441a9b87b48ae364d06cd5ddbeeeed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfefbf3b2b8187bf5cada77ea77a47f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b14708b4706c331546331a8af2c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa745306179d0f8ffaa110a382e0d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a3119c820dc54739b9e4beabfa94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272cc2ac89bf5d28b5651a5ad8b302356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a15e452365c870782bcc5796427ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200e907a3e548fcd69015cb4dd25186358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95093a0ef8a649ef0023b4820c8cec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33d2ce3c7189bdd0b430891666f92b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05680ad205aded828f99cb2cab429361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293ab4a723e0eaaa1750bce479ba6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df8e2416cb0823767610e7000ca543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6102a201804b1c62fa9e874010030364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917a73e2427a8d5baf9fe7aed8c59a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b0f82d5ae6f611d23ba8ff06d29e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7006abc379ec1464b09fa134e8251367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f11980f5bed3c2dd61abbeef2b2e24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f371dc8938fa032d7b9b3dc626a711369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9c3fba703c47825e54b1cd1e6a7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3f9c9e62ff589f4a10f9303aab940371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d0e4f278a6c892070b8184680b164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9429abf6679dc31f2e11ca9045a79e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf6d73079c233e453f483d508f613b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb221f1c3f467e12ce0e9de61f15753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b7de7ae5d646eec28863de7bff76d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c567202b3267702fef0683e91b7d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daf47acfba0e1077f9c41f819ecdbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755c960ee21f7f34887c31031f808f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdf0243b69f46e8e6f44d13cbad5aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcff723674cd659f361479dbbbe983381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e705573d30b93d7c40f32623ec7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b824847996daf787c30b2878d7448383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94538b66a5ad872706d4d42977eea8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682103a476c9dfd2a5cb7b9e32f673385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ffbbf50bac2987f1d230789897e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149644d0273e69356f8285343e713481387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc625049ab9a1dc4c64a4486006d535388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0f68cd9612b46d6ca3f8f08f22b54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f856cd0223e71c10941401c9ae1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaa7f73f061359d9b11c9f500313e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42c8cbf74bab5cc70540960e7a4167392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faea7cebe8e52c03b1e8f02b70e40d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab24951ae217a0ac947bd7b258c5118394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc728af494091eef349ba459ae0d99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65170cdd8328e0ccc8152b5911b677396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b523b01e751961174a9ff0c9e80d72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f7b2c960d4fb723cbe85e5a1caf5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff446ea37f86c324b242dd3c1c72dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d101ed3da86e02c1c00ff04a6ae77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192fd75721a88ab9e087e811bb41903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594828b64bb610acdc4abdd1d7ad029a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483151e028ae67509f10bf7c6db4c3f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e06bc1c45f30ab6bcd688d63138f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216845a6b47a091eea345d27d03e5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88efbd902451733d5a7981162cb11a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bb7d5491d4cf87cd02d9b9e3e571b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1ef82e2c1f166679f1939a5535fd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76e7179bac4e668effa8c30faabd23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c6459ed69871381d14f75da653a09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7b1a45a8a8c8b0218bbb642f1820e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed563ed47fd5862a872573c283d8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2da054194b685a9e16027300fbcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df973eb9318908e6da55b84d3ad72c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefc1679717d96ed8ab76f791138a0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b38c9422cec7ac9b5eab6d348f34e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0b6a2ba0a7f7d1ac0582262c4ba7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945642797d3fc8a790cd7377af025c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a92256ef0c29d307f653f03420615419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bee21ba5156ec8a6e6ea3281fee20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419edea35bd1d01fa52ade2b77e55cbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ccdfa109bd7f06ba48d4d5632549a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f96fbe0e79848713fa763bffd2e9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0aec272c97fdf2ac3537956fdac1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788cff33a617b6379aec64fbd2d6de2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a0cb6c9e7fc32012f87dd0f2babca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132360fb296e17b0c40338ef947578427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0989ff5734758918295aa6f4ed7275428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea48224a3c4c3a454dd3deeb60b750429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20118fbf269e08c9c63c5932716014d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4facb0b68e086e3d445d8f35a066d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b08fd9946877c36bdb9a8d44bade18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc875886818147c3a97ce5c7713b82b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092ff4719ce66d2c7840b91a9506c77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0d4a4467aa0eb3de0f8cc5300a55d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac73a40393560fd438c7815d9bc57ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1822aeeb72c48a239db946ef5a996437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325db719fdbbb9f858bc929f0f4ac03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c3fd949688f577f25e3e06acb699439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24188c606cde272ec1493758f30288440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e12b3353b40a47ac3a6be75511f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e1b2e2a4d2f5baea243e72b25cde0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0fc1519f02ab03445eb8b721725ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663d6668e4107a716ff4c80a3e36e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f241b996d9df48886151e4de4c5c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d51cd8714c6b7636f502f93d6e809446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b804f8e81f142d3e0b300a14747cf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e183029c8eef89cdf933b09e043193448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea3092fe0cb148138a4f77753bcc07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d2a10c9d886146e31cf8e9b6a70a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2393e8c09c5f5227065c48d0f15fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a2a71b37140b5ed3db90fb7a33e3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be25fe76d68253dbe67dde9e9b45f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57097e3ffe734489dd044a385837c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8fd70d63f67335bd9e212b3ab10c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad45705293d4a275ecd63f46bdea9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf877370da8634fc68b701bf1afdab24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b8a78318c0c6d2e45cf808e0f4b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b830641b06335faee93eb4ead4d63ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56123d322d8070caebfc0755037ef874460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f63c415cb49f4e026961cac4d1b5d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d606d643c5813ab48c9dbf24c0fa9d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74934c511aaf74a83ecf8cbf0346400e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c0dea8860e1cb89bd950d09e350a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8149974d5d74f3a39f9b15d2b05267465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f6e87d7ef6c0ad40bd94756f2b8bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145dad563bb001da7eb7ea1ae738f09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758e9c81a56ec0d9109161947ec532468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff529610b219f65dfb935c81578f845469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabbef7937db0318283a322ae795d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014d0c587fdef02f6e32e44f47787d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99e9604408615dcf11745ed5b7d251472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f836d11a11e3e95e615c4478db8e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da10a7c078ee32711dacbe6972303474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833a80da9e7dedbb86ec890c74be23b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9b42329c058b481017e59711a8030476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cab2b378ef9b13234c3409a2c648b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32233fac3c69ee32c6dbbaf35863fca2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b1b217c9790598b9cd0e500ab63e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7430c9e34eb7e38a7ba9aeb3ad16b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5330d2a562d8f366e7c313d4f084a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eae42b3ece81ed0258be43312877a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2899112dcc4a47f9ad31a8701533780483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d0b5f140e7bb8a305344e2827bb2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c0687c6318c1ee5824e735910c734485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae1bab73335b1a95e080dee6f77af5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a49dd676e149465d7ecc6879a02ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28dbfb1fdc156090f5e0908cf5039488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e238998fbb39aae10debd99c0947db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420db640b31c83711295e8e9d0c9dd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a97dc5a032caad99b40a7b61eeb0d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfb7b6220e4ce94067edd113339133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db473cb0d63e29384197d28066e7625c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5ee6dee260938a2cbcd7cd4dd054494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac7e0bbe7f070256f2ebea267861d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9676364f1d5fccf39a93ed984117c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38fb75b67c14acb25588f15dade823497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bcd7842318e578f4f5e8bafc6fe86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0465c87715f72ef8d5ac99150178c5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8c629a6691f0aa9956e45b4386bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc550169c8ba2e5015c602b0c2742212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5240a34ee0f4eaa489634ce45329f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654781b6e461e7ba9a29ab2d1ed3228503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af3db5adda5ca8559160bd18dc68d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ce9d26524f59237e3df12e9cbc79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b3859dcf9636e0dd12671313fec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5db26d668d27450d1b3198885c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c60fd6cd9dfd31590e8e6135d180a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b685013d3f320e953a3f47ab48c362509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a10c771a86862ef6f51084eb18fe9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaeba767d4ad35baf4dcc5422a0afb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e07a5e527e67962dc9942c4fff5f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a23bc84d33d4a57b14d8e7c7ed7aaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148febb7832da2b04903265e037c6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec612d56cb326a2f7c48fc6a9c59d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67dc30a7091cd7b495c35076ff3f05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd1faaa750721823b0c9195d3f6d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8613f5fc7d3058f5657a3ed23c43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096137042926936400a595e57b200bcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c785828157888c3e7efe682119f2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c246d9b28bafaecc751412d6be1e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efae1e915995eb2b7c8dc9814b87a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c5d1a5c8a6d8e0fe50d47e41b6c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe9cb188a907b8273cb3b97f98fc00524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3031bbe1936bc1546c2326f85b1dca7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411dca18b73fa640ad79d9d25d6a45e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d266f4d731f2e680fc651f4774603a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db9ea66d66fc2a3ffd0c74124f5a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd60ad5b0b095358d1b2846e497f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985311275c317cc95798b762de9358530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aff40b93e1c8fae827606483f5006531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654bf299fe055313cf45281c51c0865532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e052c43b0fdec9190e306c4a05a0fdb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c66eb4b19b837bcc61c2bcf93052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7e8155f7780191b718107de59067a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ac60008f4be55d0ab40d9878c7fa4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3bf7e31f8a692161158b5de3bd258537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389df0b4950ed91e9387cccd05707a04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e6d23af20e03de84fa44e8e2d7f3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde39cdb7d4f90742d8442f6624bdfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dbaa1d13dc8efaf19080f3bafb0ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce98434a644ddd15e925925ad22ab20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934e16918c787d099eadb63f0f0a779543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc86a3df6c07bcac43ab83becf14f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32436def317ba52475fc2d7bb2a28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0cfe457e0669891df3d9145f3b493546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff218020547f6206f67b41bf5ec0dd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caf6bb3ef194041b30a5bbd53f45a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5663b4b22385753d7c9092e579e1cc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a01e03de25cb142dc1a64fe21e3038550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734713241f630dc3cad9f080c8726e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70df1033abab0ec1370bfdaec75cc40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4c57b6b88a3273ae913787d49affd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8757e0842e0e17bf3bd477141f28a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e23042da6f376cd44333bdd27f53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32c98be9e44e4c203002c10407f28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96c41d434580f97936d81fc969c04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12d006cee0fb12d3bd0681670a0adf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45168e6aac97d06f973a4b769c2f09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b222a5180a9517813e8386fa407a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e9171f0fd09c2d9351fb1be85c942561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05145ef59a6ee3c1c499e41c7c6a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01195927d9993c4bc372d2a39f91a0c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5542256db8823789768d5a78d9ba2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904902e568d03cd40c74ffb4395d733a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63bdb297eccb92e4069ddff910ff8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72799ee79eb0e4b34e00a98e91439a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d808f1f15a0d4360a227c5ed0d10f5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d57d064e394742e7a427be829755a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bded73934ec50eaa47d7aa069e8885570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10cc35afd75930d26b749fdae5219e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9392013307f23d0f2426d80c38b720c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944893dacb344b8e78d45e555e89dc78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e3287639c9cbc2de02d7c9291172574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b8c7fd18d8b60d66c14ed945121c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57da708d9dbacdfc8891590a1fb57c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e38af58692c65eee264e22331f7cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139623b3d8fb434e6021b800192cea1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c851bce63842170a48d7cf0a2ec7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f20abd8e0a5f70a74c432d0a6db9d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b2d6c51c48e0c9d7f8e87bec705d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf1a1266f2a81bf33f855c78608448582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80cd59ca297b0b8f3bbe72c2595abb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656b17e6caa7d79c1de706a7317c47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd59adfd434f9c285b11ee36c65cc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5660303403353baa4a3ce694e2331586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478797e63abbe09fa99c772f09876c40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f52fc86d5ed507e7fc0bb2f0b8fb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59b48f731de7fa89a63762c512c6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af9e95b3071033a4b5f2d40ab6dac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bc82aa0064247c09b7563b5f0fd5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5f501f9b0f248ba419626a753a229592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724388902ec4d7d320dc3d03043f48cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dd46c880ec1a960f295523a86ca29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88986bce317571c648c10e0121361960595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0dcf7212491f3d0df53903b3068e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298adeb9dcbd5189a407a8c3134d0355597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c91c932ad7e5139ea396aadc4ed41f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde53d2fd513c4c2bec50157ca1391599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f11428da95b5b9c3165385e95785b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa24881525fed5c52f1a5f6fe41e508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e280a81dce3cbd40ad7e66df605656e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c27322f38a39ca758154799046f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91601f636285134dd271ca235f0adad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c7e091334a9d673e69eb982a6f6f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954512e67dcc2892179fc5be632322ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbeb23ab199d4bdcc2d422c6ed5a61607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591536f50bbed07a1446e769757534a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5576ccebf26cbb14bcc212063b9b7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa6dec7deab96c886f443b12f55cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d2fe3d81515e7e4bf54d69a58b22b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def710d85eb50c6535c5c2fde9344525612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097718492fcf480c4f7497ec7a69d0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5699ea5b56bcbb82e8d14c2fc950b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665e0024421f48dcbf8af5c7a402cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3159ce4b1d4c9cb956a54eb56d2ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e677b7041e6e53c571431d17a2c19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008bd8ab3255b30ed27c323c83c957618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b907d8119caf51a1428c29411ecba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88068d89c55cf67068cf6f851eb4c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b14fbe45e2c84ffda45a6f612743621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b12744ff048bc1f8b81f47a759be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d706a59c2b0406c0cb2da09b96e58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390729bc62908b3e791b6b473fe0db28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cfff15410c398bd15f533fda45c60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b094383979debf5b57743d24cfb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518284e7fed9658f3d71a3c0ae3364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721ad267defb21be701ef743183816628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904da6c0d4ff8444e85ebcc76aa0e7c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa8d9d58914b01e05f3000a1748707630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195f0eda00e3e90fe8ebefe250f272631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b46af7ddb08dcc48b17979a32f10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6e700f51c9909e8509ddc4e2aaca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0286a3b387f3e19e6bc750af839a67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8230e4959b33b7802900156cf7accb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023a397879a30a0de7c08043fef2884636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700888531515b6b36239a4cd3363788637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc365db2c668636c094d7d9504541434638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd62b6d8d67354308f0b91ec0eb4a5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04e671c7181f4ab855f63d7732b64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaefa613879dd15b765aa0b6212456641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d56789ef2a201b42780bafb2f8d087642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3116059ee5a23471433694216bc892643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a67a40042cb62542c53aad9d80d2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af1adaed4d4e03f9017642b2685070645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f5a3a98054fd7f9620d7c6619c56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfcdcadac12ffed481f5b5fcdb68bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e0d57bd19e28c175e03f0490f36ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611bdb827a35354073e78227d7938a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591667c9fc6c7ea0a52f9f04d85d6d33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3923af53c20809e5b46edc892bea1b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d27babcaba7b359473142cf257587d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e08d4e5b70b217b8d7e71a4bfdda14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd1ab0cc210672a133df7f35801111654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e10f839068942790d3ce1b02aab1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ea12284960c316a776215684a5eac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50d591665005d0d5d807060432bf8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474faab265e5cc6976334eec02d9949658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2ba05937cbdc8e0d404e817cef7ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce8f7a0bb0f71d041c3384dc3327a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cce243a8861e73bdfcc7bb6387f16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508dcffbb1183b16700ff663ff9752f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e81b963a98c9734efe359d3b65e4c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a5412b23323a85d1760e0582ad9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd0e50285a4aa042463177d1d0247665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f94df88e6d2f9b209d0747bba173666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d929b5a50d55bd7ec489c312f1167667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc96fee5ed8408bb7fd095221d3e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad561e2bf3f4da1843265c4220abb9d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea62f1b1790d5cb43b4b5628c139ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a6997be3fe7772630114b283f509671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf0c6d62791321d141d46b7cac7c3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1715b4974f943eb886542c5f15c837673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde69e3b1b879ec9868f8b86d9f0a70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b481a09f35e483c593e6b08544f2f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052e56fcecaf5d3577a1091c4799360676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c74175e050c4ba62a87cf3075609677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef8c097618f82a3d0946d45abe101678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe4f20e2a6b61e1bedf0177825e0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35be84d7e924fe19f7cd09d65333fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec280bae32d2b84252cd1148728c13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbd2577de331953d93314cc2f6c240682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1fedcd6903543bb319f1672c91d57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5c43f16d907cfe3682507024d84f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5b4d3670a43195dae733c2b5e5732685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28e92c3cf50236b57a99d6d696401686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807a6e474755c8e5e08f9a30897b8fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898965e3e4302220d07ddb1b1ff6a581688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf77ab52985fd569cb29a98929ef47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c538a8673c7e3d262573ab2a25d71fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67d536bd345860405fdb15f4877bb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af36c6a4c8f6ec685f9655cea75a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c91a67d126aaf3c07e19c4290f874693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc7b91df23badca1491ad3435ff7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbafb9dfedfe69e63aebb4bd8c4f13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6da4b8dee2058cfb1fd63bbd72b2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecae818d0940f6892ceafc6f9924965697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922624399319f8e4ecb1d4980431111b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec8d4d6a90844393384212f0311d6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b39bf39364a94811165e0c350753d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4354e1defaf7459653e969f5ee19c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7cbe58889deb222bfacd10bc66d79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a5b15b7fd10f3169de19b2360337703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b0cb4b698f31e624b9f767835c98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcc7ae5c67a7715a154be2d2df70a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619d0d3a7d76b30100a478b811fd2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31833033dbe8a8f2e50ee33f1fc54d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe37e0677296315e8bf7273de80b2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e9e73222fbfae80b7f961304dc2f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae50fbc3a5878adaa520d4b4c100c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8de19454a8f0458e7984fe601f7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b178437b0ba4a359c095b00fe85f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92abf7f488aaef7d48240245309e80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c565491f909ca617649394aa9d30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec16e66975545617d9148cdf185f3cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b46b8c3b59bd33251e7c9bc1fbc44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b19ea256518389bddf50075194db04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389655db4462e1b7028660dabf5e8d2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b74f70814f0046a45124bceee871719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11729f3d8e9478ec7347d5a087e14720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fba02a314fa84405c21041b59cad7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c3222281d7f7135b0d2361513a38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994b338d4095150990a3c1c37c453f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa80fd176971d6c48eb39bc58fe33e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba4213b73d070057f4662b40432b25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78de67fec882104445446f1ce2c7b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae489637f266161d03ae3b2f7e8082727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f96746de08406381846fe149ee8ba6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6de528149c814d662f1e17cb21ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f661539b859f9989265bc709406a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867358363acce8d53a704d4c74222640731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e4ebea583e74f058ecf56261b7181732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ebdc94f7e5599c9a6b8844631f2d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714672eab6c973f249d46cba97d69dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e1bf279e678d876d16c322c354aed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3bccd54fbab98d11c8c203e267242736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b94989052b842f8e3b21201ee67e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47c15f48022e5034c5bc77867495ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed77b7104fa27fe476cc00c1b3176c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762358c954570d955cd69ddb7f3e5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417fc4a7eae7052a39b1a6a0c265928741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e6acb032ee6362186a5881149bec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ebce5283dfe1c0eddf54c46e543e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337f82b5872dcf9256caa043076c89744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc810f2ea51dd4dfe913b1fde2af65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c71bf6c725d07e0dfbd0f90ecd83c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb292b55b6ce2ba5953883be571fd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7c147db9e1ca3848c6fac4bd766e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d2e860ff12db52221bb263288070749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a60437105308c810677813a80196e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44825ff5bf1dd8af44cc27abd385bd26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a1a9c271f93102060bb3b0a0922d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c86ec717bce5c06a065d20127778753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaf2915b587d33ebb253f073807cdd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f38d1995d0cff116859d63f51a2941755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cfb672eed7d4b1ce0f45f9a7bde23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955181c599f3872bf49a7acf4dfa0ad7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7d64e1e0a4f8388e0ffce7a9e7526758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e050fa238c85cf185f63169673dd8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048281e11f7daa082a459cbc2f8abdd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740dc76aad2fcef352476722879b532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557292a73ba6f402f51a3d4e16bca3913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c42d6dd82e918ebfb08d034fc3804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66243954fe6caf6960bc35fcb89bbee25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee0ffb010e4c98da79271f2dec95396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0828fc91702552bf76e90a879dcb317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7643c8c523242da64d5ea222b12ec88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e96a40050eb12623be631d6f817a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66d4030c4125a7a51933d45ec1149510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d3030d9547be2a818a1eb1f8a22f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b233b17ae4e7dec1c9c5cd39990712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8cd993f7088ea231417986d8994d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7052334db7ef57479672035134212214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847fa979bd7bee78a64a43dbc8d2b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297661e34e641866f9d2d371b5042f1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf968fd6d55a5267fd7be9002a58e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1118f41f9b69cd55224fff60400475a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8e802adecf605d535be495b09ac4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887038f5dbf256218c07f09addb193d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ada69721bdb17f6647230489336321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48ff1547f548acc7c93e8a91df10822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3011906a23ac824b14fca54c38399d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d9533b8bb87383f1985158fd3b1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b4ff356bc46ad18af288a995ea0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe79746a12567fee4b8b058628e1f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1033eb01f1d2a4e9191e4ceaef9466227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c520adc99806f55e03e329b123d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3549e2fcc53f8be3c134df0af4ab129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cf8e24185dee2b992b1c502a0c3c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a4e2597c76cd268ff81682dd3bae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e933cff21d61101934bb43b0daabb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387d943f164680cd25a099c3da3d9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789eba920a7127f448b91ac383e2b5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd78ce9e409de9060b890b47cb2d5a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90462f621eed9a94310fde87181c7b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ca1a891e21c0537016b4671e598a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da1d9cc1240a983b6966a19fde6b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a56a65314601447b7f37f65ce412239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3bce61490e46e2ed2b48c12c56efc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980298f3745fdbca36b1b8c2d8fe6c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448881d48eae44edeb836cb0481268d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a9763bc05787ea2184bb85fde4de243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b847d3f1dc946214e544370e37d93e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209714078170c6e5044325d336bdbb7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d622443b0ed224c00a0d9aa6ca1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f29b5d8771f2f6ccb2de58ec941847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a2cbe7662488a7041303e1b5ac9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d67de1f4cd958fef6d04373932ac849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd9176e830c69810ab7c388d0291c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe781b050f6d65b03265b0856ef64351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b79609958dd977eade5363e139ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf742700d82a5811288b842b0614853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82bc7da3cac41b7ce8b3cafa88efa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2bf9c8d3f2d0a2e792532522d70a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713b3ab6841e36804d041d29b22f48556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf9d4782053551db1aa75cc77804fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418f2087fed61c17033ac32fdebc9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da840e5a05e489a66aaa85b4f377059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca4c56c2cb08d1bf6c37384f89ddc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb2c6f3eb120f4d3bb81297704d9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0862e4091b69ac691c70f04fae3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c899181d37285401cffdb4f4ed38e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1465ff3442788b06b29aeee97f99a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c470aafb8dc1ecb20868d7d51d57265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2dfd96cdaccb9359ecb1afcbe571666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2b2825c3aafcb942b8ae2bb63597967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4aaace9227c678aa284424c5907068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbae24408ecaa1462d19656fde5a5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eb5470712fd2b33e7079e90c4c3a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e369e44ba35489a7ed1cf7040d8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c56145dcd9efd08fdd27acccfba8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9853e69e181d4dbaf2be8bb8047e9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d7576e5b2932664459b6654ce37274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f55fa24ec234051479cc350c5af1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f34be2b790a87ad25276b3cb0011376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766519686cba35f759e33563d41d74d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d293aed8a501f301ca5414cd83f71878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa175fa0a501cbedc91380016d1a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1294d046e879d120c46f36e9d4ce5ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d831754d002a8b8cbe24c0a47ce4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2149bfb51069f28b61a18c7b03f0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5a7f5a0bb21554bbe0de6ab208fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7fa17cf466ae072e6ad2cea9198c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de89d549d9738e0835e8e30282d18785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc9ce09185682b2f51fe3121d14be386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841aec3759c7ae18cd3805bcb5299987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b2be017e28ede785a833d5cecd8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7b94c356e78686d7163df07de75a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c00919cf017669b23eb7d61fbb2fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd145eff60b4f2b9962e1455d013198c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231fc54d4af360a0bb0b0b50438e92992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ad6214f47767262085ad1f919481093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa943336f878452ac8de2a3e1dba7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a13a63e7911678c8f66be3f35dc7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa99bf4df79a6d348efa06d166cc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1955591a188606ae1cf68ff9bc230a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604dbe5bd7bd631ac5a87199efe9c7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff3cd0549a7e748b746f4e3c5fbab799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3dd76c09dee030cb0dc2d82a0fb10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe4cc0609c6e310789d0392e2c984101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccd41a86076d987145befab5011051102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19551e6e20d80790234c7c0ad98776b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69724f6bdfdec1ee542651d75e3673d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294368bb855996b78954fd13c8c7d65d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b13c3dbbd711cdb77e9c0e8d3604f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5063d6ee90190025d18983ac30d9a88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c726b2063aa3e8709d6cd3b356b5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58312fed97f98684c1b7f9803c66068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b30897b18b8b3495e9985e4182c323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570531d828128c6911db77e7fc838ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877367ed11094fbaaa96799fa59cc0e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02dae7a4a5abf0b5ce5de55ee90a12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed269bca1e182bb8abbe57ab50ce5c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380cd5c31dd00d12d56748446a99fe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ffc2d77f62d7cb19ef6b2a82e3dac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9927c20642d4ded698a8df9eed3ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b2d12d86db2193cf5b7418ed9533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a83524e2d9b93692f07cdad4e12ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ec45eaacfd59908aa24cbfa6d8ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dc441164e3e3d210aae33d750212a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b726645330a0e4e6b48902bf66eda28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24456be2f5fb5759f8e284b84123c03e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5ea75a3ff3b3b66cc275b93ab3d76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad817640fc074c3a6e0c1143d88931125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d61d05430896581bdcd630694125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc589abee49f2138c98f4d6676908127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921957be9a49f63c76a779d1f022bb25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f9caac9ec11cf366ad77480ad28c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab83813cd62865e9dfba9d25bea6ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2d01555b299e64e20bc91e7a74d36131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645df5a1b422957a828d54113d02b5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc15e62800087b96e6d0a3b5c0452133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342260a93e87d70fe71efa60f1ba310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff66b081afecee1e63fd4b666f4aa27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154b53542bdc433146279339c74c1ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a296d000b288a50ac2fa53b742270a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d840c329cca9da3df4cad8c9c69620d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30205b7be57988cbf6f32d74ee7f67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701f0815d544eda074b18950b2c3eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fa9705b1ca2dae03809b6dca30f06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d108e1f2bd2d4f8aaff45398f699445142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b284e2dfd3835e4668ef76580da57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb274e99db517f2aab3211eb9d504345144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9783320063c790d180a2623ec4119a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693791799d686783015121e0f884a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5adac5cb194221ac6dd77ea4946118147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef9ecfeac833c31a00c1f6ede2d31a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbd7678578ec9e573ba3a6e24599b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bb6c0610a901c1c2f8fe178ff7977150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440e0abf3194c1a9221ee28c3db6852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f146a4938a2981ced434ff0e3e4e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e38917e22ba874da0f495d5d39a408153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e9c52f0c2438556768f5a61fb41ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554016cafeb47c57f912d52e063cbce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2732d664f39573e7a08a378be4eed4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d37b7f87f7b5ffbea32410c97a09b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72282580f86bbe8c978fbf6e49b8990158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570813f0f9f1659b2fc72c977c005cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b39c97b4cb0c7e7968b5a98f1645160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb4deece750fe7b81138ebe0f7fcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1bd2d792277ebdce207e49cb5aaf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab12cb01fa1ef9ba70719fc9d17827163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdf3e8e3b9a850c9f417d9e0793c3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5875f453aead5c1b234e448f5eee32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9122b9286b070712175f3bb5f47995b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805309e3ea72012c0aade88af6543b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10b6a256a626b762a4bcd8026c53e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae8f3b26a5d6cde1fc6c191171f0e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0c5bc3d3f227460cf5f70c3a8b70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22209c3efde54999ac9c0f6e9a0ddfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f80d6f1c44c3ebfc7dfb637032f8d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83108775a7a7589d903e958790660173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15c741a70558b1544e79ebc3ef991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b378cf1315397cf68452519215dca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be3626ab8a32d835ccf8c318fb849d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2a2aca89db88158e1af770bd4a93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a00e2dbb3594b4d933ddccab4c3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1ac9f05175d279548693af0c67357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a525419d3e7b9137c7858367f11e0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d1be2246256f2f88d97bfb758c4e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebcd97aff8421d737e3f0014e59eb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36488f313eaecde62b9d008a544b35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a923226565de51b2678be20ee2316184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3ebf3cfa1d2dc0ddce8d520f51c3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498428a83ffbe64853ce487e82f6470186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8304ec489060c5c8ea5a78edd5924187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509baa29d20cbe0dd62d9480388f90e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde21c05200fb8ace9a629e557dcc50d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721fe8a91f8ffea6e0fdb1f1dc8a3e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699fb60983a431fb276e250b7dcebc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55cc13bc10ebc3d042202725b492ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498da36691bdf35a05c557d8b5300a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e12ff5e7a57d89c0f25a17bf8a93e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7489424661adf9964ba5b6efdbd42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcd9d4f477c48a1b4313384cf88a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744f4c7a48fc040876693a341a706b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba21ec19ac1f3b288d5a8ed092f48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875e2cfc9e498b9110f71984c0691df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd6706a7ef10e8b949dd629c604c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08b58e3a3bd2191e643db2292bec2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2676d244b81208657ee02cdac4213e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aa4d227b0fe128431ea9de898dbdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b55238d50e7c04587aeb24cba48ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e3c0b0918162654ce558416a0806205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5ab96985d37d8c16cee84d4965b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5296e7e51d49c0c489258565d30efa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb421611b7c29dc17ffabe9f3e830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a1aae69c0e60efed923f53af4b7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2450e3271e0e8ae77b530654f5203210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad18cff656b13a1d87fa7a6e9a16fae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f88191771ce29e8b4507d31a858dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21175ce8a4c6cbc9b39874f0cc82a88d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468e17536e7f2c9a07242a77a427e1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f2b308ea02bf68353f021eaf0887215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a84ec1b2e5c8c5b6d56242b1849107216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d805fedecfa6c788e93eb5e773a2b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc26d2f1e4fc0ae3b5a2da4ec77a73a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea469ff641e4edf2df7e3ee38863b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b1af9993fe5310d17b1a6f0317d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a4103b9f32adb52262dad68276d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b67edb83a37684f7bab1b2f62904222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917715e594a48de5c98ed2db0f724b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d28884b85e6d702b75a2242511ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fa0369bda98964f3b1a75ec495dd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3f696aaa00963272ed39c2e68a032226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6f37d62d9b709250e3167c53c143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575bd3b987ec3bb6edfcd6023222cad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945863e69f0b9e86f4c90d8eddde549229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6f913823ccad3384a36fd399afa9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003af95a6aa6df6a30b364d1c8103d3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f704ca57f1f7d9f4b1e1395572b0b03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae98fd0d949988418df892dc40f9e89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b126a5212a9940835c56f97d53fbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67367bb2022b6b68ffec6b2514aa80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c798c5fc5f58f086d206fb85c1e08f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc943ecd7d57f946d5514ddd54054a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c183a003d7ada3db192fd7deca6c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd8ede6d2233485efe898dc5725470239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852bd487448972d451d975361df03b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d68272cfb2a0796a8a6b6766865e58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d823f36f20a19b55085d48e3223d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450137ac5d8b208789cb163f4b4d4f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9748711da1775c0be4788567365cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7535eaac621f1525b5057e2a4e4310245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82be587261dabf0107158a3328b35ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc18af092c2819c6983dc72b1986d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082cc3b65e4c00485559ec35e22ca50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347071ed57876c9cb3dc94222eb39a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97689ae7c13cd45e55ec676df8a78b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c03da7c7e2420100af097391ade4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11c8a2d48db6a0aef9d6fc11aba8ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e7484abb8f6b6ddd6ae8daacee9c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863aeff5e5aba4e54259ea3692439d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84f0e598c0fc50f60b4666644fde2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56492437373bfcf9e2abbc5dfe1e10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d36df265f1487ff5d59073fe04f81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c0438ec208610656bc2ae77cfac54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b044ea4e5a708d4279ff065d166b8e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2145efa3d4f1833c845e7f87eff3702260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bffbd08df7f38fdacfb6bb622af74c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f44f894e196529ef9abe803b9cf6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5bad156e975059f92e18ec272d5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243664fdb82d9c41a3c8c4773b02bd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576851a131441c966f908bfec44c92f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add07e87da866225920d2b66f7e6c1be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c96dac7711c746c15cf891abd5664267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe4b9705dd4f5e6d3968de8590f675268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dcea8465395f16ce7e4e4cd860344269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04e876b5acfaa6bb165b2b08354be7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ed711be521c57393989461d4a673b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b5f8a25edd1a2ff21cd5b951f032b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833b8dd7716edef6524d6fae3feff9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e062fd2bddd24d91003bc725b7477274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ad1d7fc41aedd204fdae57871b1bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b16ec248aaa534be057d1baa52a7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73893f5573c49e338a31fa5495011277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcddc130cbc83aea4f90c2696d37d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d922e07855d1aa12165da57288910279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805376b4399e73408ef5c40299e77e54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015d5f4a1363ce5b590c04432670a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c60296824b11064c29f1466728824282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1fb9e1781b770b864726d70f58046283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8a2116140c0b3b10d0c3561a7c4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3723f5fbaa7cadbb6e7a7a824ee89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca465fde57b757eaff9c7625d534a6c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334663dbd15d715062f731535abe6c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cd04e63afcb76de8bffebd8119770288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d65f33c07b967f7dfce0565db251289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9330030a7baf38a45c8a1b692504705290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fc8d83c7bba7a9fa65b221c9e497d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288b4a7c24cf1c318abec178bd810f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703522fd32b8788a01bb7a149504019293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a7a1c83639d65790f56eb55323fbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82136675e57a7a47ea810d3cc8340df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a733c3d136a60a327805fd3ef3b37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c3e10253d6e412e0f2bf9ae559035297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db6ff16ac6a66da7b1b0f30b7f8065298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59edc6fb16a270444aedd2bded43d11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea35b4235919a1330b952a5f9b010a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e8ac3ef0813a20e2be10f86c8a0cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e03382f39007287735f41875313ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fe4bac20afe75fd1d8c643e762bd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1f75633b5431077864c92f093495d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475597a30b20ddf2d3ca5264aee8021305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14c2d10d9b3c2a1c03679356c31b02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0b6e1179d6ac06ea3fd25bca70107307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da59d146508a571a774e1fd494b973c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf025cd4867623fb8489dcc14d4ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf215130c32032261c3ac64455c474b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66c771d8e81040850cb0595645ad3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd9ce956db08eef4a9aa044487544e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3f51d0f70b92a4ee00d9321172fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b566f452e55036e33ae9171c25b2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a354f0f5d04a8f3ccf5aa35ee986fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8a5db0e85934d4f619c1d4a736d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14664a14caf1ee6412a48bf410bdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370059a03d994b08dfdf5e4733475345318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e83174a2f730511fe706b0709b87d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e0f1a8230842513ce938b12d9bc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae24d7c46a2c99e76af16dd330af63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bae6e0d7b92e3943fe4b39dfc94582322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab900409c9a098574e9cc8944df7fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4b8b6560bc7f400d33ca61f4f0fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e61bff23e9652bcb62db24f847b3b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a40fa39eb641085a79cbff0757b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dcd75710d2994c7adbe80db2f559c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3532b17048f9c44fd8ae5b595e7395328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142af205ee9c71164e342d7dcbaa1d03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11117c210d317a3d89e61b6923c4f6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33860d0bd7d395d11b85c777b5a5df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b266118115f97d9ce3fa5157831c65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff3ab56490190b62530dbdec2fb555333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e01fe9f4d61daf8ffb492ad7c9273334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ab9e5e1768e1f61615917876e80d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37a5c76216e827f061cf4212d2091336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b494f51b100eecfcbba9182ec2dae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f6fe8923ceabf769cddd61395a6e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0219cac1b0e32848804c91dc9354d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc029f96131fe6b09c2fa46047947c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f243e36ffec39e44814860e1e51e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c81b20498482afdab0990a47f45a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5dad6e0178b7ae0324534dcf474f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad680a8bda492b51d12e1490cbf5816344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2e7a2b0d829f712c16f1ab0f1034e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a164f132bc0831d6c6cdfe4cb897346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7aa08ff9a8f94633f5eaca5559ad5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3daeaf9a1fe89502ce6a2d30456c07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055202a122cca3317b88789bbc1fb6dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946623e95f0a5342e8ef62d8718ac69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d185147db05c8899161566935738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a6c565810eec597e9570496ccca07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6a5b27e059bb696222740f982f19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f26436907b5d8fc68e5408cd5e02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f8ec7fc8947a8b9c6ea84f30f6208355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6c65c3b07e24daa5e2ab6acd4f998356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f45fdd081373436c11f1574552897357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303a6ed17f5e87ca4fda7f29dd6db5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5de3518cb991d2d29e2de0a2db31b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2638bff8968037d98751ab6c68303360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d44b7b334855c79964d041bebe93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9ef90587da7be8f815fbe81ab8ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da8e090061c2afb4dca1ef210560d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d05398ca076d666402a9b69ddcf67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3a71a2ea4691e093d99e184f03c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3cf8ab5daea20cacc8dbe9174287a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775284cd58a91a7e5cddb3d4fb4d29f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08cb94c5ac995297f3a14d88765e1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9ed6f73843c79c64a3c28ace08ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ef6181a8e8a40842fb8bf45c50643370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7d3f5bec4ec3c9d5dd76a7d2896cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0ffcf1d6f054b6e88e2e52e34ab5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66565fb0f95adc6cd4968f4b31ba0fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852dbb15e928f5775939b7842655e8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636107ffd27d05be6906809a7958de6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e0e100371938aa83988a100e8c45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a77c5e2a4a72295fa0918c8629f57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dd031b6e83b867edd80014f91865d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0cb1efe3819664e25963e44f6865379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb60ff7a5fd2d3b54dacf8dd2afce81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d81b67b931c32998b53d3be5b803cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31849c9cf59ecd9967a8107830416010382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0404abf023cf45246856fffbbaade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f0a6be69ff759c23a83023961d6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8eb66701ccc37646ddaf963fee7ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42900109b281c7c4f6f4fedd6cffb616386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3fde2a42a4ae9d1bcfd32ecfafc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986f9bc17e9346f056e46a62f9933f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e817b267d2585d6f57966c3a0d9052389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb59a8f9a9e765936b6264c5cc2acac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc55de48e10002443dddb53c0706c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b340006e4e80a27ade909d20f4b54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d224598b6474aa4efded38c21cda3e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d3db302ded2b7711dc5397905cd96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9262e112aedb9f1386b71db83645e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115bdfef4733b440502801a4a5c498d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f595a4ea351eea92692e79e9555e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271aea943d5e3700e485d2309c04ea1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c1c0d58bbe85306538799501484fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9d4559ff38bc6d20bab385e73b582400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472aa460cc17d40af6f8c78b95816f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949ccc26a2e1d8116397025b115a271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc5d52d86bdff8911935663c61871403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b1e6c2c28d02ff0c5777a9fdc8a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82ca85000289694f2afa14ae212a6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdaeb6b946769d6c8962911bb394ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427cad1140d11f3ace336597386cb29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c0a2cfd70b7a5d9d9b3201c58b276408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbce9aa1cc4872e830b175e20fa1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2d5631f58a30ced2ae6a291471666410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa0683d3b5f8d8d9f7049d748b6d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8f23b29e27e106ecb8848eb83171412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a9b2c0efd32a8a1308c097b483f33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a404728c74ce8ce61bd26fd39fdfa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07d8c0c540490158d9d38bb90fff7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619df943264319e74455433193602d02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd52447e79e4b860655d43c862454417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b53d383100c8dbeb6fce066de98c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d471eb506ac3766bdea737c57ef8f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acffbb254c44e28b721c974316f6850420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519acdecb58df20d4fcbad52d4fea50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e02a5894da2e8c24bc7c1fbfdb6f63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926a43bf56d4e81bcfd97da7b28f0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b03aff46bb1d87d59f51c3175738d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffb7620460b05f6de34dd8a43c76b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d9084122b764d282d4bcc9303389426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a600371ea57ea6c550654a32c5ef70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37156d250a4a6777637aa2dc569b09c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303f99ae14bb7062c17cbfa78ecf3e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcfd1af22343ecb44ab7235b70ae0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adddc3ccdb0f67bab3b8b4cad6324b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91e89ae60a4cf7b63f2f549df0818c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce498858b0e21eb1ce07fa066f3aed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e07a3920a52188fd412c0e5992353434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf23da6738f8093876b9c2e4caf15b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dae7fd123cf88a61707a24af993f3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69660523e1fb6970d5109bf9a8ead956437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfda5130e740e7a89f6e5e0f6d760c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288a67ae3addfc7116971a1b9fb3365439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c20d135784ba22752a03d8f228a19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6442e5515aae35a53b2313451facf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e6d2f9e018cc0078ee8aca4449543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96e944bd4cca16cced87983c169a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a76bd22425a74dec2800127978a29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e61409672ac4a87dde04c135550b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ede5544d5ee00cc1e36fe46dd615446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbcbff3f7b6cb2b1cecb421b182934447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f2c1824d89f1e022bb56958d0ec4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75056f962367fddbba923e9b271c30e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f0308ed2c96dfd47ffcc29e5dc04b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58850d47844764cacfcd0cb08360e7f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006bd6b7e9b59c5006f4e636a68ca9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021b018c0945b822445e4a38f56961f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d901b73f8b844939e049313503ec8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ad002bc04aab1119f2f962dd3aad6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4dc200065606f86656a94db3bc2f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51945966caba278381fee9e2b2af4329457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b002810993d1c579a9c58417e696ddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a786b15feac62907ce311973ad149459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd2ce4a373ffb1e17607b4f641a15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ca5f46662ce7379db7e473fa82ce2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40171ae6e8ebbca7711e67fd9c72c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130446fb097ec8b4af71fac69795130a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfb1459cb93f3157444d5f19cf12f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac8acc3efe98f8ba30dae20de7df6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d368b204a6bc604b67d0e8a03ccc2c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a779bea078b1f39795262f2c7f40f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b313b82073ca5b25afeac8def9db0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375abc77f78c172dc64723d37300fc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6021ab7e70d06f520c14e422c3f0e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b978fee56c49d47db66ff130cc214471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e40b14367a57e33c0d2e293d706c7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a00268e24f2bccb92e353888da9869473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c1588b08c2a18cd1540e75e3374a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a07732f76ff451a139d012af91d6fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c141f64c147a7f0e6fb3f202c4a2363476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b4e6dfa19aa1e8ccd8ee9c07f2bfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf56a120f6e77069f01056646ec77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758d6877dd445845e85f7ba2f6bcf3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf56a7705da9097712c09212339b68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa044665ca0f420f75fd7eac4b2fe5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272cee3f55b5102a38f0d2647460661482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069b5c558974e400fcec2d2db6a3152483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae2e2b1b8a54eeb3463eb9e7fce79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa3e58a84fdd8b71ceb2d5243fcda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156cd0691b8919bb0caf7fbaa7a828b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0da9adb7dcbc7529a589e1ef2018b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3abf94c17c0f63011df22b5b374810488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bebb65127984dfc018f7cf3a680a94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482bac777ebeb5a68d7108eda4fd1ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b68f1368d0be7ce7252bbee1831dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bcc3ad3efa6bd988b663d1f6c4df4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61456a82f0bb9b567fc0e02ff069f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452421187db7ca2fd42f76be339fe9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649475f799fb0048883285ec73e5aae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59c676ab187dade766c5131766e599496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536ca7d556523c795763ee63448964497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a17f49d0af58251248d3a78668ee6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ecaa7babdb71ff91b77cd13f338be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb19a8a8fa5a5a5964fb9dfdf10a89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd709b344154e2e6e8d18bf0711cbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431eed3a1ae2f9bb59cd8b4f6b7286502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4523ed579ae752e84ee44392801eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004057893aeaef55714ecbd616b420a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f2efdb5122ef654875b74baa8c86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920fdb04532b782022dd2105ce998d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b0cde50db27b4bc11c6b344b956ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13b62b11148e7395bdad5f34200b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b0cb3d2d814c979af9b41262e95bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ca399c6cb95415e75a329f3870e7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2facc74c3de18a343cecb803de2f375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7073d017113863f155409e4fe8c1ffd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f310ff34f2866f59def6b66fc4182513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4079c092131c3e81664b93019858d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62319a129428b763aaa538ef858be4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5018109874fac463f8892e405bbccd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3250487a3a2760f7502109926b7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def8dc4f8e40dd2f4504e00f0d3f662518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21f3252b8a5a9cda86258259815dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce0eb4409659b31c5963b014d2002b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f87b88b2d72a31972024ffd48b423521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca87cec2e634366305221656ebf742522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b36eb1c91715398d4db93ef2b3a5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b50f27b11889fc3c2c6e103cab893524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8850c845b26001df54779477c3d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a8520e8b8c39e43f3b3f85885367526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27395d6406b628b8bfb2dfff80c09f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa4f81d44e206ddcbaf17103b39115528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c135b49ba86185fcf98b7cb0e990529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b3b7acc02d53a01e6b99987d9209f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e30e640e34354bc9d1727fae3bd56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e671b2199f9c0a56252fcc5f348119532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093565cea5b3c1d1ac5c1f1763ec93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353a4ae820f364d6c743a165159b534534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cf7fcbb33cb89f04c3ef5bed83dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5386ba64030fdeb190d030661fc60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c5cdc3455d38cd290212f065b81d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d248a8a9638de0dd90e751b0ad0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52403dee4a033e9050f307da2ff0e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043368dede8464ca9b4d70e03526396e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeef3beca7e62f3a92fa05a9555f46e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49a746c769eb25467af23629afb3a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8d3607cf12a0693adbb283b63e41a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aa58cb353edc042b5de36c6a26f5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6abdf00347b4a550ac522bbc997a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009012e6f4f9fd2438ee86f80c9dfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d02614382c4557e35eed672bddbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02efb1b24e3ff64078f58b8dccd5584548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15912535375c07341c07296742c18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232226a73ec30e21821ae1f3b9bb99a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00effec6cf8e0980a131d57ecde4b16b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8fc8ef5f9fbbf532773a80d55be85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315151e30642593f5820b4ffd0ba14c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5aa655a443165e6aaf91bdc301ef0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0be4f080ba659cfc53973d908329c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788da567c44f55ae40490e6568471825556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a91461b416b50daabd7ca37965ac5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7fe0e32d7b355f53c9f19572be64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0678b14d9fb0f3f468ce0a25650ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3813e654c3f37bd8fce8840c40ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9d90fa7e4e6a62f3b8c5575d14f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb10ad92d785c6092bf899187041e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ceb895034cacb17236a0c51bea383563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c51765b539a12dfabdcee03e2954d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277190a2ea6a4ad5d24b569261b7d002565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b218d097430e15be7bbd802aecd41f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921e74754977a0fc2b2f5934a6a87ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8565a98902a87b8622339257ca45ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c069872ea9ad2773547b5c65efe9dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619370e7525634b2025fc546e7ae5a86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0b69488c178ad98e240b76ff15107571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef272c15da472cd80acf03c23f94c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8284bf3ebf7744e02a8b8ff81159f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d25cfd863a357f8c2d6f486ab9166574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce178a5b22f3039d63e78900d014cb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3cce5bd760da70ff7ca1a00f61747576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ba19a5595e48f5c2a0583e1b6866577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cc9929ecb16872c241f3d17247de6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ace865b91f7fd7e304060bb9d955579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87a927fc1969392565a924daceafbf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405db7977b6edd0c19aa98dff52cd47a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327c80cbc62d51d6f1696765923a405582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fc6fa95ba63f2dd3712020dd25aac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43233a9ad1d539a5db7d36c4473436584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704346052b0cdb0151f4c87beb7db439585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2231ce770cf0f3eff8d3736b9dc73a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f5be6ecce5af44603b97c6fd72c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7998306770d7b9a6529bdf3f539353d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7501045ff816c09ebdb63db4cab109e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f21ab6d00c2c9e1376a5ca98506d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e49bb8761954162536d009787b08d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840361e873629057ce4d99d88368392f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c478b9359344a0e59e7ee092e4caa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341526ed6256ce9584c2c64d9860d5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075755553e737f24b29654d33aa03193595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2d083cb7b3fa1a6639fb3db49c24a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf88f4bc3a97473277b894ee320054597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0fe0012068df74a13c8a6ccbf54d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845804f18d2bc9ee04c79498eb15a812599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5acd302a3e09083484915b9111e35b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959232adf2b5e4fbdb6f1ad9a30ab34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c277d93a1b4c483171bdc8bea2f1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f3b7450b811810c57a21b898dbf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f1b4b0d23b11aebd8b91b637833cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d2b0cbde2d86721daa5d901f1e16d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca05422c1e072d3d716e12a7cc6512606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ffce89ad8834c31295eb57c6e4d64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96673c72343bcea1aec6dc8c6b1eaed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232971760c8a47ffd6f2770786a84fa2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb865f8dfa48abd8686180e33aa2ed81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e8e932ad7a4d41e823c83b79cd2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68da61e606bc66ffa4f7f7708dcf72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251fb0029950146ee63a45945647674613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b2bce3ed84697c5470f68d51162e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b2af7b09f65639fb36af5c2cfc7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27397b65e53995d20bb9f8a4ae16a0a5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e31367372f514cc0bf8ea7b3adbb5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae857f9cc1c8217a90165802d3ae332618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159225b813351944d8bf8f6c7c65d30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff219e38c5906827e9516ac00e9a8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc78b097cec8f5e46b221c76524f8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e0468389deb0aff921b8744fa4c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f0ce9d5ca348e163e9e000c64206623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da3fb1ed419a9f6e536c1fed627551624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfdfd5fab258287f48fd6be54e5eb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d6d86ce793103a7a855621d2d7859626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8a8bb56486e680a78546bda6d496627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bd47853c72f0f068108c53bc1b792628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b8ffeff61da76bd8d14875d6861b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918cd6b29c13b10bbd5f6077545ffc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77a6dfad1e76f0ab813e879395350631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d989e3f642ef036b733c605307ecbd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588428795c7c71546552195f2aa0880e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51184947ff3e82ec53fc85af55413ceb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114765701081b462031f77f2f6fe87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c4b2c26816bb77223d62e683c6a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09ec6a77782dd7e02fb0fb91e6bdcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a86cc42ca3b224574bbb24e8fed09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65be1768af746ffff9b4415c0ddef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9502a3524ea0c463aa9ac17c4da68ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0faaf3489a17310338ef70a89e9a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a1c4db9a49566d3a15a63e51ce3c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb3bb34e7e2fcfe988bdf9ae4e4c2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f0b891c4421bcf76f9c7454e8270644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1615a33d36704dc9917058f4e52cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66056d7fa25a64f16f9ccb925db48b08646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395a31663decdfec3a2867db4ef0e1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef172093446c5d758710e9a48966631648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d4f82634e39aefd3bd0b393802a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7c166c9e1c6302d72adfcaa2c6b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c0a92949e676b95a1c2c5d7ea32c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a93149da79b396ca1c22a2c664b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de336d05fa1f688c863c8d98b70bb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b919a113d00f50c8950168ef031583654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22df8b25a13a58c436951262f8d7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1e32b9dea426cc49ba79d9f52ecb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0530d662b4c8d19c7ccd6c0faa64199657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9456842f1c07d7ea52b599911d50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda96e56de1b0cdb1772f6d453e69770659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188b67bd27f512f98d2092df277ecc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7b882facfd36581a6dd889a920e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d1b3a616ffdeb03bc5e5ae6b7bc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec4719bcdf504973a0ea359bc1b2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed4155d56c28025fbc15e279da4628664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612111d1c098f06fad2a19589c37c496665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921361bf95553ed4eb75ab6cb91397af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476146044c578ef1e755bcd217a391667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391361bc9b380da06a8e9561d205cfeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03bf6021cde1b6fedb30f34439bc2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3de13e24c2af4b680e0e920707352670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade34f627f2ed3bab5d5568e8fd0da05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d08613fff9294cbe9ab7132a8b76e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93848622bb788a58036c92ec83c1ffe5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f2fe581197759dc606ea357138f3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc583fc60e9447552db6f66b3d5b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99a08c3efdffcb28d08b6ec9a4e3fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360fd9fccc672b8025368e22934156a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1adeea2c75147447a22d31a99c00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88437571009ffc86b6e624496f093442679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a403996368ba3c3c66badc9da6d82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f55697fd9d1186712eecbdf2aa8fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba3411d9891025a14688f39b8a736682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e344b64950a51328bd9840fc6d6a1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042c2d68695b505d2d6148ccce2c0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78516497c10703766bf900fc2620277a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95c1a762e32eca2b3b8a9832f7d1cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3731cd52cd8d1c9fa43a79050e0a6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89961769962fc9d875f858ffe3e2bec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ddc854216b6f5abe1029829267e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80cec9407e71eed164af79a774754e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba640829a0079d2929e84643215e2ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43698c0c58a38c33d7527626dc86c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0720b87a65bc7234e29b34c56885334693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d37f231bd8391c947b39cde0ccd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bfeb8ba9f2db85bd5f430fb89471f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f1e54301462018947d4168ea8e8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2928ff81f2231528e565d44119ce0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013829aae77b88beba2f85015c1fd1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b645714bd930ec66e72a049667b84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb458a9f64528e20b8910791a9ad942700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca057a1d7d06176f0c76b4efe951c37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5356f802aa4e40102c07c04e48893702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de79e85bc06af72bee7c084ffbd654703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0918984c67be06aeb384b9c7925414704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f039d4b3e219cb1d6dd6957199aab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a1714ce79ea7f9a6b3205fb7a3b60706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd41372380c13274451acbc201765b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94f3b0798354c179ab24aef0732b12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36280c8d82a3ea24cab1d9a1981064709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c1e81a43aea0f6fb75eef713b1e6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f41852e1689ea65d2176de18c4d07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccc1525491bba914e1fb89d825a79c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df312727f9674308f9e118dce07c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce006e41f9d1107d30a5baa626a77714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9e91dfa48c320e1ab8913bc4a922715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292a45b6e157300da3b8cbebc7c0ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8293245db3fa77381d52a01b9a3d805717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d81c6f727300a81e5cf5b7fd2221c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924e824e4a461f8d6acaf7be8958d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525953c6862f2a56fdc38e5aa54e24c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a167cbb5fb9f54f5e75772c933a58a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d23a2171f8fea5d94731f79db86a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0c5a23d356ccc5fc7f53a22fd69dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b15466342cd64b73f8af137db6d5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33123c9ae242a52fca8d3e5512478d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae48c539ce23860020f8a5a3df0026726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf0691cc30fc8cde1b1a225231b93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3270471d2321835fb28d15525786728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e061573566197c08600efd95533175729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc54d6d4cfc696858642edab9657aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31fa2bd403c8246d6061a4069d63b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d966a6b7511723aa1ed35f347ffc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059edb51a4d8535e418aa72576862cec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6332e7f21995603dafebe47edbb1df1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648fe2748a601938b3c49864378497735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac5f31f23c694c74ea5f768943729736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dcceb622abf3d64cf18302bc62e15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751103b650a6fc5c577be9d0c8d4a74738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72b6a3a699aba87d263b7a6a65deca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709295a0151acb9b6970af499d74f1d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438416742d1117fa2beb9c1d77261d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fa332072f17a80bc0407494cc9389742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1d73413092db988c7e7e3e376e8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef739087c34ff048380bcc10d4c53f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce613f0dddc715d387ddc1b6103beae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6aa4d8a57979f68bc05ac9d4009e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b5338630bba8243faa0f74d372b9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee15ae9bef2efc4cc7837f8fce41c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790e30ac2c4e55371640b76f324ca0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f73fa15e217f4f6c6e6d1787917d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b562eb49c0b2d3ff99ed4ed35ddcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd040d5d2985f9554514b1bae35bd02f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e56d76b5ccf39138ac79c4f30233ab753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>