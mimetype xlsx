--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5803f5ad1caf9707e5dd3b8a1b413d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15029666b9a3e0d811ab8b9d819752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0885cc8f65a91abb2220db540cd453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0debe0bc8bbb70f09119c70463f964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b59313bcfeb11837b11c793c2fd3a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f34f86da8331a48b0bc11b247af89f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35660e9524cc9936752141328cd3a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245906f84a3d653505bab59ba94e768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d07e9e279f458a5286f5664cebaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd56c5bf4e92b05bb302eb34e0016b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d46311e8fc02ac9b8aeae4d8a59f4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06df78682a70d8b1b439244b70d3d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e944e50ee71414ac2e5bcd540b40e8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c5cc88ad1e83374940a912db6fe3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1aeb2b798bff8f81ad3ea62f9cd1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454e1b574b8372102e12c83d4a186c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524abf861300239d6a79587d0ad9fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0ca707ebc0aac144e27d97c14ab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681239a7854c0af3a28e4dcc880c946319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194c5b8957ce6be4181f216adf141220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ef192e9e8544f435f6936903283fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10729eff5737bc5a881a35c4ad5a047922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84198ef5174d2d4c3dd9ac3222aad8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468415a33a93f9428f2ea88dc4e84e7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954c226108ac8821b60b33b5e88195225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868309681e9e7b75bd01bf4c9620dbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91af3cc2c7f070dac260938af8aa7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fd1dd0ee01a949972606dd18a6e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9fbddda5b1cfb0dc705c88270993e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc18e1d2e79f54419872d3975a027030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90ec92d2d53fce9e40218990a2442131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371053cbabf16c05a7fc5c3dd3de61a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9153c347d2be774c1685b176bdf4c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e0e8f8836e4daaed56a9e943581434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da719f5866869fe4b56c92d1b2d2b5c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e442412047f6b3222a9e9f3406ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f9862b061cf2353fde5315c4d44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3395cec1e1f41ea87281c38f098f7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b90a4d8869af51530e2f6543eb0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08295abe47df83fb1aad248c08a4ac8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae02f8ae8602c581b376032cf25b3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e3d71abf8d694a6eacf32101069442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e11779867eda973360281e71c49bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042f92f0b1c3749aaa92f672da733b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6aaac29e2d8464386aee11d21eeba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a44edc518588aa720ab8e9c4c900bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf55e5e9639475e7a1c00387e4cc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcd8d250be51005ddcb41342beeee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ebf88edd57e4a2d85f0d36ebd024549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb70d2b50d86a730c163ffb30e67a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a3b5605861f1098406df2bb03064951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b0d51fe8a4847991a123f86e52ba052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41734df6c3036018e09f3e712eb6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae455b86c5554d3994ab75735eaf0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33dc5532aa992d317c0102a55a1a5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1d12a2d4295557043532a0a8628056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16cd38c7c3aa4a6960aa15b6197ec157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a996ff95c394edfaa4459c30618f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7b69312f430e6fb80d5cd245d244859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915a5bb9d6589f028885ccc6fc78e2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff3c7b4caa9ba39c3373c4e9cde0d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8eec754fc47bbc49e20d9bb7f35e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490e6fcce8862421d37b4561d8689c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef106dd27357abd500364aaf2c346a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff071585ceff21410bb238e0da966db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552e52b325ab8ca88d74b0285d7f59366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bccb91b00ee20b2dd44fb5d2d65bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c75cacad597fb88a6c664a2ba2405268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2851a546bf1fe50d65ab736054daf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675c184570b025f913b35ac0c81c2c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e2409a32f3e3ed4c61906a8a636871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3999525eaa8416f7b8cb822e9395572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbae48a9b27277df87479af0d4140f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c5996e36b237a35b0ae70022efb8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580091e12ba2cc0ca46bf9b9c132e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99664767977372cc27d744cd434fac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8796012ec8d8c2a1bcee58761e8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979945a7e620c736bdca89d8c60735d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741235f1c7caf3e1259cd4a5898f13d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa3615a3f6d82da6693aff8840dd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e59573703e1df26f61b7dfcaa8dc2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb362ab5cf6ffa8dbb7b05f80f4a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe64c1ff993b386aaa8a326fe33b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd30c0c1ab6d2a93306b6e9ee4c3f0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db8e86624096a6fd14718e20f313c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a911d604b412db1c4a291b339288e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f888d577b027105c67e290cba0dfe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f1c4e9378a7d9b9af754b460812c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7e29e46d9415b956ffeb60ec4d4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae473157291915ad508d04421c20ad090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834073c3170e6913740b3ee7800f2b1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2a9f6dd791eb9fe194d5171ac18a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda7a12148f01c4f6fea88e4e92161d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f6e6a30bb0d1f8f170fc40a3ee5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7e465262e0fdd65aca4b663e753f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a799a33f8deb16dd8adef57c254e6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7250cbaf61b7d0a829c1aca6847997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6c269cd36f4c8dbd1910cf704312998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a1a7b99c88f8aa0d1a7ab39debb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82f9f0904f00ce1c4c30d4d6721a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d3de47fd5f99527881f264b35a12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4a0e023d8affa2967a4fdd85c5321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b92c2e1480e52ec2b9b0be58fe853103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735bb07d6928ffa709584f86a627334104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073bd65c7441a6ae779eb43ff093658105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d21172336ab4dc6843c435b46417106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4138493c018a9d31db040fe5e2ab01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb4e3a465407e8d4c02a36d86bc4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec91d7bf09299e8afbec59efcb49186109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c817c64b228d4d598f671f9380c238110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2f159c4f8a9d8b4d839a9ea9ba7a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380467d45ea2bc84bc9e524b43795b05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5471ff354d5e6042fc3d754dfa1daf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d71573d75b55e6d63a8bd8879a0ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64f27024e3416657d7784ac5217c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6541146c810db217847d50c42c8d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad374c7feffccefc228253c86256321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f0cca1a2e753b41d3e2dec0853a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c17eabb9437ebe8d120ffec30f28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e683376135475a9c8662e2bd9eed45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88eb6fe27e210eaaf3a9d28eb2ec34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092cf083e4d2133747d81072ac9b52d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cdf31531d7ad17e9256b7a83bb1d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27314d5dd4846ae61aeaf4a60e0f0f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbbdcf13227a6f42366ef3ad4a4ad3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bde905fa93a5cf8ccec63bd10cef72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912abf255bd99b384f9377d497f8782b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf1465e796bd69d68267734d535a37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f0ccdbea372fbdb3b46477c8fe5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10bda27e4111107f71a5c74309c2d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4b48a759ff02a100f7d3a16ddf2d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7944f0b83ade99e1093293801f94c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3463ee140c12c9ece5a9f38269e988133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929d59bbcf2a2f86ca9f7ca85d044f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de76f74dbad99bfe5eb06c56205a35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70960a590278d248b69fdecdf45b35ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cca39afb3a819bc622692e1e2aeff6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30998a6c7efc41280c8cc96a68166138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1988e5184d840adcb20ae29501c1b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71766d4b01c0ae22ba45505984deee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2ba575e7991f9fc4e7d9b35c9b61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18e88d482f324d91a720baf3b439df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f1faada2bb4e386fb6340c5b5224143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0def9d0f12d80a1ed7bec55ce342803144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543c53eabb9464d9b9cb4f65667b92d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d81c873aa3290a12aca99f6512dd18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2205c25cca056db77fd2b0aa444f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd981db69a69a2a72ddc98dcc8f7b736148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb97d837c174f07888718a6c1558699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daadba400e60e62d73b827de4b3f16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfade166576dafe144634690233cb0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8c69f12092e3af4d312deda8b20d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac4c8196a06f024510de3578179686153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adba3b3b1c723194c67ed15707f88c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce7b110bf94f9ac2fad7669f0f41fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edae29e9db5d61da3a0f2f7e00f6ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ccc0293623c35c1ad4942066fd7b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a176d318b93ae31b6f4d83b9138d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc8e7d976195e956465505ca13e5be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b90a6a9caf2f7a027c1846832683160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ffb58daa563b63e2102d0c29475d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a4e2831f6729a54fdb4e9090b49f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837dff8ccfda25055e798091baaafd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9fae889e9e0b856501c21044feb42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad1187c43ac10ad245389cf76cf8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d3528a1ad9703a709068e7934fed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb44de9946d0ffc2c71bea2c25cb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23ef30ede03834a01f9775d12dfb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191dcdb7f639d71c3df67a8abd55b6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89942502b024d2518391bf80afa19bdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a8457bdd7866baa3bc6373ee06f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e16331902f91cded94b43d3378487172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1327ebcf8c86f8f606621ef61ec9ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5ffb4b87b3999d898e01152d22a19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753c4c04d25b171cd079c7ccd1cea8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb9ae14bc519753d7c5d07674b9897176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c473f774c795be820b7cf2e66f4c03c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62bddc1fd9758daed44f760a9f7a55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e87bf21fd1691fcee0747b2567aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc02c217fd484783596291c7864ae3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe57aba4001a3f77f6d0365a97d797181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952b4733ced20ee1b834352b190a10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b7966cf7de9bed67688fd5592f538183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5e72a7e1f77a9aa35ab01f21b6dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dfb834487cdd878abf1c94cce3fb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b10d30e1be9efed3fd32343f3d6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd113c9ce3a5544778113d202817f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29dd7fbf3a656245cab654ed379bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4f292d0c1ebf19e56f37951823fa7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5989576d1bd3f13b0803763e3c50cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba72ea54ce87b8c40401be0bca753f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fbfe83dcd21b7052bfd0fb1754a70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894b2ffd84ec52f0b489b083a320d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc02880df241d2a4365c84072fd2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df5f5fd7a3ae16c1a802b6ad28a444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee84a12a413c2bb691446acfc34f55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222f0a7db56ca706a2ecb8104d0e434197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dfacf0f7f1436b64c65d6f6a75bdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcc0da308b55268e3bfcc0ba865fe4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c4f2138d488a8d55a7d999c89f4a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5aa8e254f0b9b5fda48a63862fcb0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cd727ebc08fecf1009113d9866714202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1df1d08037e8aa8ab0645c93bf93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e45e0484b4236714ec58884e3ace204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff33850a40b58378c08388fd317d4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b422ea4aeb08964dea3c99a2be68365206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741184741f3ed554af58f60b154283f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12caf7fa08dc12a7196c78dc3272c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfd8b7554026c84a37ee8f821368d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d568766d6bb79b65361e4781850726210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e47cfa118e051ac6ac722820a55215211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f750498ff0e70c753fb0afcf0ca7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1bbea8310ec63e2676a82a2302b7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88217aaa3fb53114d67f5c7193dd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172efaeb810dc9c3dbad54af768c897215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15d62baaa8d3eaf75e289e2bed658216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61b5425cb9198d39442182b978b293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ee3c699678d61fcea90ac77ab95a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20b17e5159f95c2a42a10376fc1a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313624b46a9073e4f8821f033b6eef9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81900c63ff000d301170466cf013b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e0e8fe06ba6b4e7b599574bd10d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c25770d5937c9ee5a8d7cac297d88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a975f8dbc3af6f7e6874d14e25e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1e2584bcfe4403fe522020fa8b6c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcd3d48f2181d2f0b86a871b377501226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6c6ad0ebac0f030c483bcaddf76e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a0b363b01a31f7846903d5773b09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1986197a16802fdb59df1b5ec420b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cd8cf8f857c7601d7ba8c1968fe27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a5bdc19433127db4487e69099915231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9dd3bcff3840f4f47ea722059899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba02da71110200db505705324e8f60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f13c57267affdead0dc8aa4be0390234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8d3b24d00da46c2ca72ad0e8aeeb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e3fdf5f1c1f095f4e3255458a9ea2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45d98de280f3fbf79cccbfe6e12797237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd59b0c56d8b701d6a6048482e0cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce104ee66d279bfe5c5fb1add080076e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0543482d977b20c8ad58d7b4f9ea65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606070c8b82dfedb6e4dd4baea6782bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14c555d2e7f7d732ebff1d784d4060242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d2964a675bf4823c78f3475877f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dca06f99ade5042cb9d67cd992cdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65217f786f2ae33340e039624f8ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb82712530d747fb67d95be6544ff6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27d80d494827e090a9c57b28313d40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea141fab85bbca16f6d426defdd3671248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6201a237578eb6452b9adc0b94bda6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032b4db12a4c23f0fde5fb8f7ac05c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd9f51fc1779c806b12465685e2a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d85663b63af25b1a61465bbb47a48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff2c99c9927ca2be88b41b177abb8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0817d18774fe5545d27661ca14731254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c74c019c9173b231a20c210a7a8ea4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546128357e49941389a8d915647d8de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7eb7a3dcb31c6fc0f09d84547b12c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27beaf4cab5a8af2ee38f9635abfdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930de77c09f0f4639d4606fa59efda4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba731c60d987551282e562bffaf50248260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d561408a46149ecc4f3b47620857261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e5b5776762d4ddbaf3e80236e194262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5fbf2cfe9e45fe00615ae940456ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da84ecbe2467b77fb56eecf112f8f72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a846e487650d679b7457a4c4852dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c3ea1cef3757a6bdcede0d8dc6d48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c946560cfbaf52b28dd840d232718267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff571ada6a38b1971706aea978df5c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b0a541a08178cdc4df19ac1352cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fa918df0ae887a7faae5bf41538f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164e41c0aec072def67cf024f8cb63d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724fdb12333d5bd1aeab89ffef849dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525b33466b0c16b2159d58eaa0d00c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b9b23bbf9cd8411605d2de06e6cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7a10b0c5965df7e067f4e5014656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbb2280f296b689d331058bcb98dc1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335744e7a841708910d74303ea6a2f20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264dc14adfa47cdcefaacce8a839ff9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5475e87b1ddb94ac6c1bd8e9b4dc6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd450589f1fb20522bfd2fa19eb7141c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6042c1fd8e11e3d0395263622a7ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eb752f259ddebff3146e3cbf3fdf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240f95e95004717b0d2e60a806cdde9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f0205a724ece513c4142108bd0eb1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea410aacf4dafe709225bd69cebd450285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19570f6609c10b27cc30ea8d81411eb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9054d929080b6765bbe3ca27304bfd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90f469ef36da537a7c3326227b808288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df226fbdd2314ee2275d2bf05ced7eeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67cf1da15e6ed5590303432586f811290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c45a9c6d8891315ad4dfaaf442886291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dd74314c6b5727876b163d3759c16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a120adbb8c900229e6ad4288cff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa086cf1bee33b6dc36da8ad3234bdb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e3b10be6004cfdcad386a43664999295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e887391fd5f87ac1f41c2ff832497296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a79d143ca65a0ab33c93ddfc19059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dd9f7efd53161bc45838b14c39ca0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cffea889c15f1b6a9fde9de9ba5c7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca0676f13dfcae2fbfc93bfb73bbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09da4d350a3677c832dc416d12ddff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1decff946f86a7c73cc924b1ae8c70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e5337fd730fac13e625ae2fcf58d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d932c1590fed12552c28ae8ad4697304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a56cb19c3d8b48fbd516d3d06a04d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d17b48c4af1460f77beb90ff302454306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2740d32416c91655a56950251dc6b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066497c7d9bd608564834bb7755e8c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85b9c46be312ffdaa16dee2cc81443309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564e5b22fbe7ce813461f53cb3f1508310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5b532d212925a393145d752e8046311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c781883dcb30e5bf9f482841dee1c90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19196f482ed21c10d241b0cb7b6affee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d4ea6f753c4f02849dc9b927a184314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f5c40d986061485def5db876746a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd098d83de61ff95a2e7513c3bed5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5f2ed4224009572e86b86ae87d9ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c80c744e7b06243c780bed74b630c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6d5fd4354f6483e6c9761e88bc8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb279268097dceae871af7b3a885c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1f6f86a0996187633d79602cca980321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d714379ff145f26bb175a58a32177e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff36b88303f0d386b49f6602539438323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079144d7067706ec299cd2e6fbe2cac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9237f31c858931197d161fdb618880325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc80e48f25883bdb57ea5493784914326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d239ea425873500790bb043dbd830e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e39c745f331e439e9e62d5fb860bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2064cd2a9609aacac9fd021d019dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213c1d4b6f4d86372808fb1b5f800d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30489d506f51e170455e31db805dfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27061a032d1d20242583ba5b5a99c1ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f67ea8eb07236417fea675252d45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413697afae16443a7b4be9dd2181e02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae76672aaf0f616a03e1eb7bd7f7e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e04d7f19e34c28633030548cc958b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f6ac75bd868ff167b4999d81a358337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ecad4fe2742309df0d346c654e03e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c06da82981711075c7b8a9fddbc50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f0ee663e4517373fde90b58d720c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bce8947ce513d9fed3baf66f8578a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48708b3c544be6932b5bd310d10212d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcf43f3d1781bc895ccf30d608bf89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c0e0f1fb4b41f86fef8ec337dd2e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee069d32fe5cb6c2cbf9d15e13e63ea4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d820f0d2c3557f0d49214c8ee725346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3d540d99ca7db257c2948346ef8e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63cbd6fb4523f8d38beef48b4bc670348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092e97dcbbd0825ce791675b9863c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bafccdf011373f8dd9b558f3432e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f37e57c8348bb38356b10712b644ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c306836ea521e136f4e83fda9efc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8efb88879b631b4c59a3a6b0ab2ff6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c96d4b9f05614e7de50709536569b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6de261a5ad5f239e14d6ea043875355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef4884b408ab19534059e5dfab72ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4a3197ff5ea4b355a8f2fb934e893357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00676274fa4dd1f26456926af4220e4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb695569c8be6daf770e96aad4c38f5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7adfd6807095fc44af9c2cda039bd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff31761c8dbc51bff06dd03e8017e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d93e83c2937cbfaf9dd8c6f272bfc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab04f2a1bf361e377b8fbe27951696363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986d74d20497e23630500aa42c2689364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adaffdef497bcb2cff9287ab772537365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef76e2187f02d552854f7f7c5598af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f5374587cced88ba300c5339010a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b55d010bed017ec88dc78a3565ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975aaa1096f58fafe229f4421b36fb2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb0ac651c39d8457fcb18a09d4d24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129518867f9f3dc0f409e952bf1e3bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c93c4cecd2f59b93c58173094634372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831c13cfef5fc3c0f51990cea472a19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fc02fc3ad28ea53e45f5fea9b52e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd127f3422be52db2778d55a3e6a67d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798373ad1dab7050d6e21971a3024411376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746508e2dcde21e701a598a735cb4680377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997eb469a5062bca9cc9d70df85b3be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9f4a8185a9eae961d399de480fd63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67976c56c2e605e33ba89eabb9aaafdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81776d64642fce2547231b3b99d2146a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5cfc1946036d602e32439cbcc5174382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc375e204aaf6b28360fcf20270ae6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb874a461a4adaeae8c6f27dd1c911f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b8222f7de13e02b1760c3586868f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26472756074d6515465972159c721b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a0a86b3fb1d0cd8d3bc6e9ed52d07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42614a030d12ca878bf8815e50e5fee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35c50af65b1b3744a4fc60ab5848ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a2b2f71fadd7f5c3f165d8177cc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b2dbc7455f49a2a088ab544100b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ac83b95c4ae721e28a301dc9c804392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82119433991351dc07ccffb33196736393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc1ad895c2592fe330f5bddf1e461c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4b6fc4bff3f0831af44cfd5ba25dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d133e9ca0d696f0e8b07e62088851e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49324907631d2c16f8d4078f448898b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d80c121930968eb72deb5f919a6add398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f707689875a6c0c2e3020ebd742e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbc7adef58eee982d03ec866b1f8ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5da8675cc5594e88ed8b1d211d396401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e523e0775b150da5aad59c5f2e52b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc5c36c5538bf2c74494680b1039ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c870f95c9b90e35c708b86c5a2f03f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1e5be1fae31a230e33b4992530bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fb5264ffca07ef1148fc821bd68dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172274c9b59a33b2ea5c173d8d79a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d71daabc4bf5a234eb9d9fd5d207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092ec0a376b2fa1ca25c71feed1cde6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee72cde336adde81790285c3d5c8f7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb2759cb7ced3105180c43bdbe64b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023fa10fa502ec611abdda0d9ffe968412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7266ec5f025fdaf681e16c9b6a495413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330eedd0e56533d2fb9243f154ce0f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42312573f36e1ea59e9151c6d07adb6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108620e16559d3ea5c963ea0e9ecbf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80802ea8e46a9f79c4f78dd752bff2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e923b35723f5987d936198cfa84a66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded5301498d78600c2a2e56cde27ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41299f9c8cb9e24fff2f407d600d2c77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adae975599886c9f518d1ae77ff681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e9e3ce8ff0432bc4c5b9f3ee58313422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cd3cf3a762d1597dbc758b335168d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8128bacb9ac64fb31243f5a6f3c87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216316a69b69053cebee413cf2ac553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde363c780483084aac553f05a72d36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d6a5f620536825a337ca18b34f42c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a5962baf5eff0e8f926399480d6c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70987cc6ae3130669fb2a6d18168f24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d848eb0a157e4493d887d5de7bdf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c434a6ea5b6ee77e509243097a69f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f842bdf067fd5deeae8b560d344f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e21f0f2e182046c307792b6ba4427433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a39ff1bbf0853f64bc838ab5f8ec30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc910ffa4a2aad5541b9354026ad1c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6212eadde5ce95b2e12d5d8660ea5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b71f492ee162f2fd807d65dcc0599437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9139335f34da592e70383675cff7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2498cb6767ba6d8e49811f550d508439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f237857023b827575836a4d9c4a97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca50051be93e69065526abf4f8acb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d03186fe7992bcb16df38495c6d411442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8983943fd49413ffcb1840ce415cde9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90c40e3ca6536814c88e89fe1c02e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b855d68a865deb33e2b40fd3f6d40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19100ee7692ea15da206c1ac6782806a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ebfe1dd86d45eef590853172c80f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79465cf9903d5eec87db9d7648a13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7f2ea31b8c664d37d5573d3baaf49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61929554d37a0dedd8e07994ee84805450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec4346336ef252304db252642b2e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d001fed323128d2fc757731b91ea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5136dd8c6a6dc0dc2792427384e4b61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed29587b89fd1024ff6e30a01102b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279234bab5c6e50f25c433b935521dc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fde2204156fbf6366b8fb79a8223e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e9ab32e7ef7a66b8746880806d309457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201794a6264962ce68235a03e95b321458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fd2068ffe5f53b6406ee908593966459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b9b5580f6b3c24c2200ea3e9ca07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30f04380abe053a2f2d52439bd161461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65886fa1fbd5ecaf04d982b68a5fe42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d0eb7a82b687028dad3a94065275463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935194f77f4dad6053f563ba3b8d1cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729fa344f4b803e25c61fc708c79f05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6757da60d109f88642e557dbe046466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a4ebe1c8e9abc427362aab2a98b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18958e64db8db5af7e46269ae48d2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddce387469623b206b81bd168968e07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63712728e916e21a628d15eea7061d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1e0742b3f7dc6266c28b22cb7ffa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4880ddc0f16d2dd3812bf4972d12c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e510d64c4753ca5dce32560fa0d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229cbbefa552dc877096424503b128474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6f9cc43e86ee444b289693394a40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f6281b9c69e8b326a31f0e3ccb54a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302dccb6094e4199fe6630effaeae6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5f45554b260dda17aeffb0ac44da4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76cf50b63b5d127b3ba1202ce94ed5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e15d48e706194a54b4092a80a2b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06079c8c90be26137727eaf2011204481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b9cc7f974d7e943350073ff450df7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b9962c9835a6fb6db041aef96c6e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6949f02217112e436f74716d21d53f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702780f1b20eb12e708baf8c0fdff155485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ebedfb56127679080300e8d03cb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b46f6185f0595dc5db50a586f7e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b63de88281f8bcb4f176d0484b3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1b6406d9d28ea2d6a8bdf3a8ebb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e09b553c9c0a816b9660c2034be420490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b161e1354359f5f86afe699478c48491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf44b000ce1238621d11feb1c89d46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e23d4b4e588551d23cd5e4c3d6775493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b10989833286609f5c4f360db84e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34680f439450c1530d0833122a9c80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461edff5a47629756677119c4a59efaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1082c0ff356a588d00686b9314b7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a160267ec80bee4d98a04bd83283dc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83a5245b59996f2f8c4edeb960824499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95890fe45d2b85d7e70a70edcba2f475500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74540f1cf875c6015dcff9413374092501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62068da2fcb4142be5116493f751b84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e50f6465bae74ec83a15500556196503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e34154d7f04f97fcfd66e94737c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecbd797454b4c04d5dd44c27546357505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3992befb7505ad3d0985e9f2d968506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec898e84d36a051541fe2c672b7eff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba25d9bd993c7ca3246b561996db42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc3c8f724fd426f12681f9b042a05a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773add47590cce43c2f211a358e19b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c735ce2198514edabf01a3cf19de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd0e6060540dd1c28240f6f54e12f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78a599861fbf39b18cb3727d41e512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae604ca05a30b18f5694f1ca025cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9e0cb2c54866e1bc0001347920c52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc671ce99540b4084beea844970c61c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b605d3cf1ab119dd83f3f3abc5ec7c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c41f7a9ab92faa7ca7ff78f2e4f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f720e849f6914a59ba83ef1b2c00b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24259aba9d1ee203c35dc8ea5c47d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ff7eb5b91035d6e4123476b88726d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1d61f5cf591f16f9250b995b0b78e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a2269f767d4220647829da8f4e84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b4724b2c09092a6490e068571d32524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091875da5afee28adb70c25534a18dde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2d91cde38f0c76ab1ff5925d45e6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734a78d237a78f320e3cae68ed8459527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d995b48723193d5c7726606a2b376528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2365804dff33656b0e0080b3ed685d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a14903f8cea6407658499346cb6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda105370059d1251d4c35d8c64e1dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bdf50920da03a26b450b308a3944b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9208622b73fd6299cf2a93a25b11a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf02960b698995aa90d1eee4f9f84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3fa9433855efdb180ad022268074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc257215ac0d5bdf502ae6b9352de45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b202199d11914dfdd4b02a63de7deb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aa7e9be01195c3d135ecdaa5c9b81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ca41944e88d8efced28f3c63e5999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec74cf9543d4412b171eeabae4ab64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd6d85699fe6fb8cfabfcc4307d6a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c50981cf4c7dfc0619fe47cad43b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ecb6f1c142816c7f6bf43657e55b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6fb6c6b81e928f4a2e16eace46814544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff9c7b6472f40d18792589737a5d17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f323a5a112aade1b7b5fb71d407b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d352dc71dcb2b629f0b9591be2f54a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731a7ff0eb19634465911c5828b6ab7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26619b0cb918a7460bda6eef6bc9ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66992d400a18fefec303f763a47c66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435602e4bad60eb28792626a0a9b4bfb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7427c71e8286a72904879ce94426b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788ec52dd59e6b7cc9d4fbcb1247fe4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88162c376b8dfa3f58fe95ca01df0a64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ffcb0ebd904a3275a0bb6fe9c6705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c589b42364e4decbc282f3c3509c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7676ab188405bf704ea1fd42e965e7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7705f8fc4231a13f8e0773a88ee45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b647a95edce0a4ca699efd6087d2ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7106749a47ebae2038b3cd3d22adc47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f5f098f479c018ac4a63680dbcdb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d99f3d8aeef050988c7c4b07b87a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ca690c6a1ea5174b368d73445a61f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74199e90db719d8233f23255251cffba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1809220aeeee3ad518a6f28e7004df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4474edecdb297c4525f957706260eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca385ede1fbf5def4df144331d4d4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d677cfd49caae6baf1c42beb80886b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f1603f802a64f741444f76169c353569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3672a521066ffc7f35e66d110e76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a51472bd321e5e0d1808f2e1463a4d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb4dac06c91929403f848b22d8417572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a63f5587fa8cf330ae837b783b5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca212aad4f7bb386a5c15a7a33071ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8ca4db6825d85ead8d8f0736b4b2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190ceac983be55c4c589c622810a160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5f9f4fba74cd8c5632d9e40c573f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b0367a4b43b6da9a962607136a773578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae03f867b0da9b2556ddbc4c20981579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332b89e3ef606b844267ca9d15a87a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73e10caa5a8bd9870abe240a4230a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0ab2f76a5873d9e392031cd5d214c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8940cfd15088b8122907cb5c5811583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae93c4149b327d9e67960a841fba88c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03cf72b2ca0415601cf97e4ca30f12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638b1419c53a0a0f250d5ccb44a880586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab9fd503e76c8878247678b171196c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9dfe65b7d1a25a2117f04dd5bfba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bcd84865a146ee3315a3f02d7222a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdde7b74acf43a832294f51df52d07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d75690c7df5beefde5f186cfe92b00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698f731a6977fcc165a221080d75c40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0299fd557ff7c4cf62ee8da5cbd84b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf04e20dd06c5679e271d0386ac739594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d86cfd5775ccdfc9cc321f5cfb718595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e398d29d8148119a04739d1f7640f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f7e318cce0a5ee34da1ac9d048854597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c45ea73454add85727c3188faaf4ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fdc17a3a5989078519ffbb2d8aaed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edc53b22110ce4fb0569297d1ffb2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa94683303fe4f024856d0d4de065601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed4396d9b8e9ae2170a2c349f56eb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a6b4862cf55033acfaefdbc3ce66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06334694bd7e999b02c352dd722f01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6fc1dedfc0359895c535938ca476605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b157605b38de34843360c7113438cc3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf40323bfd7f5afe5134acbf7cb583607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dc51e389333d0db6382468b31c81c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdcc0c94417210a3f5c6cb0c6d0537609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef7d90eacf7296a65646fba4a03dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13ba316267f281e0f7b4422f618c46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee00cbae7ececd5c269ad8c6fdfd60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba72454487f019392171d0a6a458703613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e3bf283d3f7b0ceb5c5442507eeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ae5bd07a269ebbc4eee433b55175615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d3ce75eeff8287e3cf8704237dfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d5bc55afe7981398796391da619f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e22b79fbf363627c7d3cdae2eeb88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081058f98247b38f9145496c63d8d302619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231b049682b1a523ee8b855663872f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a19c1f11961e3ec1fb3f2450ae2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc66a72969d38e53c9a21f76c4145f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978bed6660df8f7737d5cce43bf186c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d599c7ba99ee863618158adea9c9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c21eba9680b3d9cad6abd9ecae21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983303fdcb04e4afdd6e15fd2e96c01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c312be85747411ec502fe0b6cd68b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859cd7939d7eff45c6fec52c361e036628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3a4ba296b4632a990e33075bee85f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574307f635e1fc3bbd6e0b59869820630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e24e0a82af4b646fdc3b0e9271ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795bf76d7c4d53d614827e1106b76f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542e294733c838d400595bdaefcf0bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51285900270a305e827184237d100634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b22e4b164a0adbe845870cf6f9b14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370dd7f4b5fe27df42b3453f21a582c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd93aa57c1ba246f54fc7a2dcdbcc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d3a001bf44744d7286ad2eaa38421638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4802e31342861ab4e5470f8ec9848639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbd04be66b8265c19bc79376eea4ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be609e541ebda2ca2828e5339569f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035b13afb0aa91a3c2de4fd6092a70c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6afd286cf95bf2cf1ff9b1a64f517643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467db98e9dd45b9377f30e2daca802c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0d18e01f2dd46495979293df8d503645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61905a96744471d2f648320355dc954a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39083ffade0e31bbd8488e466fb9b0f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19aab89a7038fa4d86126c4a7beeff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b03d2cbfe98c95bb035cc1dbe87e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa76f39b28d3c6c234a6a2709d17a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8d6f35420dbb006539483c461a8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b530aff801027893f4d8790cc2a5e7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23c210b0f702a04e39720218061a62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02aebc27a1ccdfe9448dfc58c7811e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a4ac09a2c60fb000ebd73578d482e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3861c58cbaab182ef32df280dd66917656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2246400690f517b66dce2b86ae2bb49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59a3c01d7ec41529dd170ad1b5f492658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cc1f9ba798ea682a1563c918c0506659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e670bbf480696905063d88636d38f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f771cc77f55fdcc78ed89be366ec206661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27907e72c3794bf4c9666b07a0de8640662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfeef3cf6ed950246df6d523d3429a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7937638560c56fbb1963b4e150ccc9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771764a25522b868b55b0ea8956c93ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260251922180d4dd05843efa5ff056be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab995fe914a0d24e5751a4d985489e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f2aa503cbb368b11eb03cc217b8e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40076f47d750599ba6a27c98df59f7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d07d252b0438a2f48832b6a9126e73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6b6b22a54243e456bca8983f503d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d4d01de816f5dea980b24a513bdb8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8ac29df673ce035a76755bb8518d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916b6661c29db4f4b178be4f7d27020674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ec05a970fc0776cb7d9042ea8512b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bfd2ff222add93b51d18cff56f6c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcaa3e8cea3b1995d6b0728094a27a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae917c2666331d64b511b36b79f2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3117921292879ea5b0436287f83d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606187e50b26ebe609e60a3bf0b395f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b09b6b3cf372575129cc0e569e02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08bf01a50e9827c8788c5e975e9068682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b327219f43e3e082c14651163555a76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab63fab0377a6349703e7862172f422684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe2626033ac718bae60fdbc90f545685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5fc6905cc863cf6eb264e5cc7d580686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312faf21df17ecc34cf319b6482842f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd925b240088e57d82011b0bd155ef7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8feaac7d4341c6b3fb52fba5185289689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7673e619b30c590c47a2c20c85a8bdc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d0d9e3264c277c29af3457cf5e3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ccb313681d4f6f426a10be1b84555692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30132b8f3cb60ed9850262c9511bf639693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5d30d0a23d2bcd77acf5640b376cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c203af2e1fdcce61f2e128a551df6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef78aac3f92ee92e3e5a6888dc4c3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327eeecfce37450550c8d7f82e48b0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9620e6c685b717054a78692c50cbb2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfebaa0b786419917825c66d032bea1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f330eb0d5de761bde4665bd37633c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe9b0044ca9abb4ec689fcc506a887701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b245fb1a9c24fff6fa55ae0bc694f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380207039186e1237aa6747559a1cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6d238803d55ca15e1c9ba7988eb90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c698a395995b497d952410e0501054705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baabc42552f0ab298d6d58fce32bc57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e8945d8e6260fe87b4aecdffa9b0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9f8908d3fc2a2da7b6e748c5a140f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7fcbdae0d6de28ccedb231884eaf8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f99b7ef7f38a46d9c93bf5414961710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0defe4782678ed9468863061f14d2e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03052b86f1d97d4d4817fd4a279e53712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964be6b19a137e6f1b5d6188c80f8c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1cd31696b0fe3187481279cac9fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16837f5adf4ae64cbda204c259d4be9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1a8ab638c8f3e172b577e7fcc80b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca7ddd6d28588287fbd18a9d0088b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89693e231247da9791a0fb2b616a724718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590975f682a5d205f32d0558d58f17b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31c87886d02ed44b4b2175ffb6703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898080d4c565cde0b99848a0c7b9e4da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc11097d84769816dc127a685caefe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89cdc1b38dda72342d3b9add1cdf4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456dc6ebd9b5e155f7d6f707a429548724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5f2559ea7c29e468e0cb89087f333725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb090e8d1739f618fad525dff408ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dabf9adba3dda77562feb44ffd923e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c372167c3f4732eca78ccf961623e5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738a38ef8c69de03d93358c4f6b4476729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f3818d9550a544cc9944eb7f402b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bf8fb71056dd66b11590c99f5a0c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1c60b7e1c110b26d4940845196870732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d624d0a541e6ee6f3599b54ee859733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3edcec4d70720e0e23f25bcabb1ade734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae56537706425aa7af521d41b426b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae64d465586140b942f7063d196b77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa80f88a2a4595cc74b8cc993c60e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297d3f4ecf80a71ca7890812e074335738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aece4835ceeab1da15a827455a46f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9b8e76e13a799a2b5fc41f69dc5ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befd0f790744f45165c758e253b8b47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035b6450161cef565ae37ab2e57c53e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dfbce86f7a76a8a65b6e6e4775d76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db5ef7c61f9a451ad379a235779c17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7b9bbf5dbe19e29bb1a6687621e45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602a3c390ddbd78f13f14bdc3d07d47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30915107ceaa9509a68e385f463244a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b222c16e297a42743223c201f74d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca31e1d8d31671c3eb72c436a1bcb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89007ec1c2576d4ba215516140ae217750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe7f58a9e520d4103df2f7f572f2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f77870067af28f1930fae5f9164df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228ed06b27784a978026c0bc6b8cf1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff789e04b4bbb13daa7b6cc044150d0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f92098cf3516d9cfbe709f9a448e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17248b8b0e65c5df9cacf8d338762c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a5579c515e44339f847cd09b117c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d772d61a8141102c8a1dc129a7c00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785249390ddc75ad3772e159f70cebc2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101855a81188fb56234df8beda822fbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6bbd6822b6f4682df47f3ca1fe2fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8a26f2808a9d5c2d5cba4402f0643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f86e08dc36499a9b30532b88b26f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744a7e06e2f0179d04399f78810b9435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a159835528924dee2084052cec17ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a878ac8dd8b3358abdb29d12ccafd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d6940d63672548df9e37929072bd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abcc966294e1c226b04033da0873f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5516eb55a6867116e7f17c9746eb4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb4866d13979b2ea10cb56032fa5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18998195bbb445f1bbdbbf98fa987412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6757dd96b5ea3ac0266b63704e08613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c313cc1f3ed303ce499b4b038ab288f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bfd8ca30366ec05e199b5daa5318115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbca3362b633111ab845950c0a8d30216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd589204b5421921d3f4be184d8f4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c77f0fbecc9e3cdf8ac6f33562c0a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865b52d740f16aab1b3dd644a4b58b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d0279eea7c332ad8d4e0e349cbfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372145385cdcf95ab6dc8ef2652761221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc9291944bc64da9b9a2c540fa2eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df00a3cfd3e2aa7c20bad9d13636f8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd4db19e906c5f979b12b1da233cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8375c82d51dd2977280407fb684d35c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfec97cb65e1ca6c4107a91641450d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6fd9a6966ebb8371ca6a25d2e180c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35de114ef932827602f7585ad8b278d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93ee6c5f497c90db75487759d632629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3012ad7feb302bfa0045c2169fb6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa217f0436531380760279c9e4fc198831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1500758de8af4b00e55712cfc84823e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7a50b46e9078f3cfaa6e4aec0b7b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399c33269998860865e21d353e451d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b24b2b2a93a6cf7308e1c1316f17235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b7c24333d339b21f7fba5024adfce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c21fa5cd0627ec7fc0ed8ac487620737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f71067bc8b3e620f1b0d475375aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524c6c21b05f91ddb110abb9461049f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9161ce0544d96c22573e2f66fac640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2197f4f87b1d1e33bd38a1deb7ca8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cafd29f045acf9ca047f5caf90169642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd98b78d6317c47b2c130443bdcbd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739f1aedaca56ef71efff81c8aecf8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc9d8c2d72446ff18b726c87c48fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b3b75a719003f3e9bb2c5379177c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321071ce149b91cbfa2bc46e78087dd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305104bba748b319c6fd0c82d160d1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54da77f986bc16943bbc1ebd11ebcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539c70eb7708a3aaef7a8054a3b9de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857599116805ef4f2204f96755015ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f6807e1b1d2909ce38b7ac5017a4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a59e86dfbdb062486bf3d7fdadf34153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4188978b94bc50d089ffc2b41a7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b21c853f09c5144aad87973de7accd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46862febd457dee3c1103ddc935701cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddb61b1dbaa02ec4528f0f8afc2af457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6963aee8f42ca0a8dc56dc8445ac9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6a8807227af906e4c17c520ad5b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b495a0a73b083ac2acd53ea8310e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97e678b2cda5926ecf2a6fdcef17b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb30f8e5ba79e8bac96841dd173ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0223fa40a7e3144ca1edb9329c18763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ecd7eb76dc37592f2c3c85f88d84564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4886e49dce593332298dc44a6b4ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b23fb55001f99112ee258000510fab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72d1ed9b9da1116484f7527267cf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95dcf7eabe168ab9bf047be0812b2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb711296b9b20976b1439de02a61a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8648e4b92c5d251a3d489b91f7502f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516f575e88ce8ea09b164bdd4a30a4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b91c862ac0064cc665d1b358a523872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaf2b2526d9fa6fb3138d97e86515273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceda859e26d50b5601d14dea5bd63e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def03abc89c1632e254614ec1185b8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea1f807d3787fae701d3c7a3eb33376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc78a4e5f6743e99c294c12d1c006577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e68985e70001e3833690303096b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a075e53445b130d56148db5d12eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5f3bfd7ffc85a9e782a46a47b95a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02dc3d7493a0c0529861fa55cf8ba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5329575f13f00ade6054e7b228adf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230791e4e706b118de2be03c3f336ca783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee4bffe38b4f46cab7c30af7b2782c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4956c1458d15cb2897914e3976e6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8d2c1e6b92c5cbf53a4704415a5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670bbf280cda91757154a66de90a05e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e1e6502a3198f3f76c65a94d393d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dd2ba633dd658cf279f3c8043252389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe31ad876301afeebf06a3111953ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d23d767f107e49cc42415b475bec291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956737b69ba38defd0bfe8ccfd027f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e98182b99e94d37c78a4145a0f35093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4dfd70da8dec6285d06214a2eba9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d56816fee507cf5eaf5b2dffdd60995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444c0fb6ac2d726b8230dfd7826db4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d4e6777b9147adbb7a39aec03edc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc2b05a99bc0d00d2d2d457725ae1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e178e48109ae1d76add49ee576d7a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c523361daee7d89ddb4458b457cc790100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfcb913d44145c24154b4a65ac0df1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8a96cd4444bc18f1edab58851b1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63ab7079f6bafaf7f94113755d4a0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34cc169ab70cf9e52d30c2bc190ea4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05be1fb0d23e4a7325c80b105e8d96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df62f2bb2d44eab75fec614d29fdd10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72646ef33b32447789d771e3517576d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680bde79f8532c1540d466a1fdb351108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a9452f66516f011bb13d110035bad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f63d1c548aa83baddf19c22eebd59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a4ace6a697e4eb88b121ac49bf38c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e123c8f1753cd8ccdcd3a59325533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0fc40d0020104bb60f31591ffcb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54bc537b362d14221c79c9fa7f44c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c01ce08e54882dfe78c20d0c599171115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057ebd58bb828d7803662e2cc5fc011116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b9ea4a292670d4f4bcecb2722fb48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129b68bd74a60b96396f22afcc94fd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c48f0886f26ccef509e0e9206f298119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d3f4ed245952705d4041f52513b08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b29b2953fbbfcbc819b5140a522cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf62ca2edb05588e14e747e891ec9e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4b4e98491238328261cf396faab1e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c539548df0dcf164942480d56b42440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32849db7740df7f03e26ecc202397125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b7b9f0467c7f9c834aba9be641e91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd45adbcb67258185b09b5b5f71d81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef4f1e82dbaabefa99ee7d2da8a18d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600649b48ff6eb4880a9f50c92fece0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23646a1c8f7178633725505d5d9dd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfd2d13da74fcf5fc9ed8b33c60ccf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259a9c989ada420e446f1465c0e43f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6aa6f6c954902ed8752447014c9d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d156226d55cff097be963d89b6f205134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745f8d27c20ebf5952b706b5e1ffdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a539575d229dae38a7eeb1c8e0015a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e282f1de219e036bfbcc1b91cc83b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd178d5278f7d4853e2eefc9f3b77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09db2bd2b6dff45f33c97d7835b99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e156035b45e3edb6bbb649c8b0f57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24237a69725d3d78df064f0a8eb13c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e24e43afb72b49986d339e1e4d9ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df91f79072fc72ac3e6ed05e597f38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39577252cd82f430b538d62292a9ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dafc2ba6dbd74fc408d2f33d71a6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a84ccf6af0a80becaa65f87e9c365146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824b0606d0e0d63664cc130a2885a84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d158e21080bf2f5d25f1c2f5f8042d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdcd46085d94bea0db18a1fb13954149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091fe58fd8179ffe2d0df4c3d7712bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d03ed4c8abd5f5f8b019637fc44c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae432ef3423fae2de4d0ecba12680c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccf269eba67fc5d610f93f229e81ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a89ab442815424c637acd73027cfa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78e2266970de0f5652e87c6c9cb6c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8306a78b092bb751c6db85159d6d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a2bcb8ef4e5fb7692a23344e9b2d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0426828362a8d52c6f8d6d24ad6f321158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18869a733792c50f6475bb7d5a7f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22047e119005f74c9801cd3ce80873160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29defb36a58878eefde0051905fa7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf0233098ca0e3dd7ddd06b2d06146162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4b6645dd2f43e48525d541b68d2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd354fee4faee7fc4d8793a53ec58e00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258f1751eb57eff04aa4099a5369385165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554624d46533e6dc9fbd54b349c0d525166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdfb5efdfddf38cfcd217b8c3d1bca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00711906366a0224a57f867ad28bfb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c3e7ab9496bb431ff7ad9b0bc453169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354c6937cf8da128fe8671dad9b9e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89c07d71d5d279ff586deea93456e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630f84ecd2ccc8ea86d97dcf6597005172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849ac6b92aa71ec96107c73483176c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d246d120215d2b250f778979780fa1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3304887f9d858a1ebedd7fceae27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb500c3a99dab0a6c17e6c94a09cbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e602e9a7c41b624fe5324555ae6f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784bbeeb74f248c40895c8f669e399a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d2c2dd51d2d74edc589263846f607179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e9f1129b8a8f8a833e58de9b813de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818bcc72d4cd00972ddb75470af39de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781a8b37e66bf1389ed54178e7c0d58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d9213a6fad5e66fddb1e91a91bc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853dd5dc543378b214e1660d1b7e186184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0323bc831d1fedc127ea4ee99de5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819098816b34f7fc18db4ad257cce79f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a9efcf7c0f5f40d9b0e0fca4e98e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5a919a291e60ae226afff5588217c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa19aa27c88e09cb6c5cf5aee156ce3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f755507ee98d71faf697b4af852a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e8b679dd69118cde1523c8cb3ddcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1340114b13f68e238ac398bfde7fc86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781ba87c74b3b2c2cede42713aa40b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532155e9eeb951a81b15a9513293e982194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f540a24a0a9bf713ea091d3f8ceb62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407f3864b6378d40ec2dd6cc1f44517196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f6d7c23d013a0e52715915513291e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746688f99cabee5fe6273576aa20482198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f1d15b25bb7981409d8de56aa147199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caeaafbe1b9ebbe02a1a536eaa3d45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6749ecb3ed7ada39d6a360b59118f87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd5f00969053407529b9708bc6e6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41676a2ea70982a26594d604e44389203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8fa2500f00bff23d5982c9912605204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cda3a6d06947b002c53928fc313bd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4293a2b371f959c7722188830413e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be238c570016eedb58c7628c4b35f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13c3080293c107a95fc439db9d685208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f6eb894dcf9514a677908e3c07ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d1b2f9fcaeff8e298ffc0c9a7f04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618eaa6f8cc566f3029c758e6e3a0aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076386e95fdac2afeb08f97262b604c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd664d0f8a3e8fa08ffbcb2fc7397d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85de5105f52bbba53e33622150f7cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e991f81a1e4e7da7834681c240f4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6a6ba4ba5fd05e72114a2113f7343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac3a571298dc3ab76e64d34492ec7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346586ecdf684c0e8e1eea6fa9f43c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c27d682445737b3b9a90d60c4894a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ecf1286f2c7b1d8bc0e23478fbb99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c8f645e7e31a2e3afd5f0f7138a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b25c22c45a4852ad984e67974bffe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081595ca1c88b83fd614c89ba305508223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74272cff5d65de15071e25399d31ff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282a53696a9f932f741d45856040345225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5233c9b5ec4edf0cbf5e7be712569226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd503774bc18d50c326a48583df98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd1c9a5622721d4b3f757c4ebaf032228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e20e414daff3e4631f900d600c16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9538af7fe008a30a147f4bbe8ff800230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191a1dc704b14382166da70f2e80dfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb68ce9c4452bac43104fd411dedfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b59bb320a53f4bb2d15c696c6210dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e35758fa4f4b7f6622e508b5b56fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56160437e6823dfb36a839ac1e9c9546235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a372af72882c37dd6cbb37fe3722f34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660a56c0d899713322a9f10589acf6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bacb00babc71d8cb9640fd5694ba5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536420eea62a0b4ec04ca2e6b9b1d30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b8ffaf6f9886074a864e28407cf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a5e79adddc024f4d3eff4e94572d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b16aa723c387aa6652d77d393b3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324e40c7e3b0d8f3e6b799ec43961f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479654c61cf1d336fc80b142ec9ffb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf679295a4ceeb431d508e4cd9f59a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378063532c830f229e4aeadfd69a1325246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e269c5bfeffb6078b4507eff255fb44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee16b713faff7419fdda937769704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7f0f925b8d61fc54d506f1743b5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17329e8f2aace09b12c7e5c06ad570d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45810525833a0e2f8a0e736a0f847f50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64681028afdef7e304fd256385bef00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f411e82920bf300d864e55f214cca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e01e61c9bfd378cf815b0a05457a25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92581213164d1ceb9e425f1d4275b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb60dbfa1864898adfef0d16e08f1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b9aa04604c1bda52d24daee8e454b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5c299c7d049145bb2450eab1c59c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7fcb592356f23a1f0cb788d135584259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720317f8ecfae41f9540cb6ad955e89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59481f7d16c4154ce089e23383602261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ff01048bc72d4ef5f7fe8beb2881262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131e599a41bc39c91c1d5da004a64d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553f9e0f3cd0efa100d2e48850430e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65842a86ae88de3bc96232e895d15268265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a684059bdf98cedd9346558a498a95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83135047177f7f5d6e0ebcfb22086ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d617a61cb493229ebefe33d5be5250b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db615c80f924f1fce90b5c26f7d849269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e52a44e63eec9f83c0f1a851d243d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00312568d27cd73ebb15c6fadf8f63ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d5fb884b4b3ea10d148255fc42be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd83377538e06b22633a2986ab4b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f5e825f26dc841f9b4185bd1e1cca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82abf9594ec77cf28de0377419c5af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24b9692a46bcb0f05c65c05808a7b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feab3be1344c76b7d45e07e1c69b9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e044e6ca9102c26078fa921d5ef4036278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639899ce3fb6b546f901c577d7e95162279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9a5af6d22ed12e0d9908e3386445280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f7c2eaec58efbbf306aad6b75095281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea1a6ec0269e4a4d018cfd929b304282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e1ad9319b287d2dd1a27aeaf4dd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fd95ef58813b173b37d04f3cb5944284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783cdbf2470f3cdd3e5d6b5a9ad226b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc25ed35ec65c41c511658b51537d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd93a6647f06571b459c6a8f5f52d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd62b2dc31993608b6e2ad7e855922288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1cf8f54ab027d7783bf04dfda8a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98811d935872be99b1195b5be190a82d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d245d08ad6d7bea5c9f06f8ba227291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8452375c82e0c9669a7410e54564fc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03632ee5cd0b2f860e8f0927d851e4aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eed68a115ca3c906d8216a663d142294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946ddcfbca67aaa8018e957394b8135295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1e0f7f0e55fd71e41f07258a6e38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8829fe5e394f215d7494ca8c2fa48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b70dec23c6128a5a913fec900675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77eefe92143b1af40404baad7d68b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f650c29da0b25a1b22979a02a0773300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2988ee62bd3752cafce5a3f2a266f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f4c3f4a55acbff624e868d052e4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a09fcdeb6a7474f3803a5458fd82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4dd20b15494fa1bdf0d72e4fafbb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef646c38d9d152bb91c26c0d4586ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b92109426f8b8c62423f6b9cab4e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79e118edfcedd363facc31a1386c78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81ce91141bc8b014fcae7c84bca17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd317b1457eb4e08372cd2acab773e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643305b3f203a298304ebcc106ce79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166016bbcd0ca0aaa67bbd31d5508c9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3768f87457f7a562718485d138a6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733dbc844aff42e8cb0930f27f8a65a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41be0da5d65e8bd0a9f0f5681c5974314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd7d0b1cf7b80efe371ec226824f9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d5d6366a86cc9806485258d54f4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca96474d004bf66915285a9b2cba47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b804a49f301f42255bca097f934b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695479ac17cf696807c9a6a1b2591ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05467082f6b8914f953f7d6e0008aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f3c296f00d246089118bc4ca7e037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75e2a453f4742e07dca5bc8f650df7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7243b5a031ea1345958ab9bec736e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bc0cfe2adc7564b802eea55678fa7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79c9f6bc03b75e0587809ffaef08be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a5c1ec31a49435f5237ece040e369326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52316f48f808d09006484a854d80fb74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc890120cb84a77e409f209022cc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16370260942eb286a7f4816953e9ecf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5736cda87143a8ebf08d22bd9da0ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a307951b4b47e7cb060e4a7862fb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701bc364ba6210b7671f48814624b18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5858eb5415739421812d4ed3589a1e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daadcf1c17a20bc52c47cc10a43ec88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5780fd64d06e0a2f10701e5ae20ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b3f4ab5300c83a869e4f7f2fa08e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f927b87465e31d0a27449387fdcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8f668299076ab6bdf1e8a0b7845d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a79e0f429f04cf453686e22ed91f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f87129e81ba2792e0b9137c0a5f3aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c6da09f4b8be3740c794dab618d8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f5e866a5360025a0d5972bc1319d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4889c3685dbe42610f6e9ecbb674d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80994ef823e8538c260dc64e180fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaa216d854f640282d55d61422b7ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953169a11d09a23da1fb6be99f6557ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b8d9af9f0b6ca1612b497d17b17a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c36553e51a5b538461889faa288ecc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da016640aeca101cadd23c45b2c712349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdfd710fd6637a95c9ad882fec62a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4ec202443fdb4b0a8a9626618bc1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277057d11dfe41881e74cfca5e4fc0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c144279f2f6042bc36224e6da7ebb2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81087b4553dee6514a37e53d7a9a329f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ccbb372ee6f80eb5883418be874c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22192214be838aceb67fb9c4e986d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f5fb1849f89da6df1759ee7f66e98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df181e35865a4d92bf0beeb6d44a86a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c017f7b5c28bbb5d079071f847eff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf9b00ae062f4bb5ce8783a88e5e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f032e72299783151d90fd89b47a510361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ad43d009f20a7cfa2e6add58d4673362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b928465754bcc1d19e1697a14462ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e115c165729bea2ce9f2ef46f166364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42f7ddadd0d8d41c330d3980bd1a42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e751abb1a609881d4bb8fe1690f17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a3f2fc8979f37a0dbee5bb9b896f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437547105cc80dd2d97bd48c12e4255368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beddce87e7a6350dea251585142931b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de94a23dc9e5c89997ee301398667b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f78ef703dc865a6a240db796f24676371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc25a8455ac408b350003cbffd4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f864073cc726dd5909203b5964622bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf5337f2314989f2beed38e8b000ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e4731eb486fe0821f96ebe275fc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3cb3bfafa887e709bf891fb3bd3ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4ac461872da6444cfeb2328fcc68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630a7d2066e0cc4669f02921f7924d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89c47c3b3724a819d554db4fac472e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392d9eabc214035b06b5593913bce9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760bb8a34e611d29080b8bf6dfc6fdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d7301d4a45ba5061ed6ad0f816324382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ab1bb780a4145e4b163c60ef81e60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075ec3c9efe8dcc3664488dbce5b46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd235590a03b1e5c10a88ff85bdc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe589da58722199fa2c4ec407d4568c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef3d6b35955c18958fd119edde11a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b3ac52e3ea1a6abb562a87e2c3d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792f65e7d80b0f73eb28038b878b893389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7c9f81ffe5f8cf2aae4c65a918ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58132ad5b8887b32dd0f64319808dc80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ebde771a55e55c11a04405b42f51d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8fcfebc5a943c0324a1979d823cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdd08729f53f717476caa7e53c98c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f8dc451ef4f74a0ea257347a8423395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d337aeb8b61c2f1df5dc5d69a908b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a89e79476a22009f20ba717cf8e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4571617fd08528c6af2c08519ed7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56933cd34f9fcca64572cf62f6cfdab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c24ef857ba45bd66c2e4bc5fed26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d41130463a8fc56f6d319b7e94814a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df8def22258f05b418a2b5d6dca73c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95e13aa485476824039f4efbc0afb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4fe862426bd37fe423c23da57d49e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abce0f760a745b3be258aee26649c83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9e3cb53da6ce7f186a6a675b6d8d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b7de61a361a2e51b109bec6fb6f05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c398e2b74103f1f252d77fc4af68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b52dc923484a90db9396ee263a4ea3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c2399fede22ad1b0364501fc78b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b60e5012c3dcc2a36548259e2a7a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a469c97b0ecce451413f7f184506a68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d1ffb7d78d83a4bf05931bfd2a090413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571cb2a1a0386609b465c5c462aa336414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3364e411dfa9adc7e655a5764b8e096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc1a20dc55f5829b66afd747abd96b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc10ef71b6d761d5add7f8482a6454b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154996313f00bab294d6ccfba168f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0d291d9e18628503f5de22d8203e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee945faf7916bced7276aa694b8ef33e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104a45c3198412cf6523ba24372903421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab075a039262bfc93a1f8039f98cab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57660a1bba10f3dff3a20b75cc0a28be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daea3491855abefcbc8038dbf996bd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03fc1797117ed9ee4922a6b10670ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0056d9214d996f2cd89fbbb33261cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebcc9b785abc90a5a6f5a3a009b877427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae6aba9902c7e9f5015e6f454244a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3c5366395fb2c50a1b5bd8e0170c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731deae303a8a9e820d759ec1bc85a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbe9d227881e8ba45235f946bd80c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1fad549f5b347ef8a7c304f9fbdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce558ec90eade9d728424c53cc775eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1cd1fc0fa73931451619d4cbdc558434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525e591cca90a9c1f2019a98f44acc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc186ca4f57de380ad7dd8d15d8f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c462dd72941054edac354e4901a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62bd996834105a927871180abcc71438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bacd0d1b1379df34a796b4480920439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552a0b46a35428af2a2fd1f2694945440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096630cef5e1c170335c5494d8fa12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a16bf586cb96e710ef189387b179c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca33936201bcb5793acaa5cd75d8bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18abba22987f3614c1b44cb70015a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3e245c6e819ebc37a8c7732763ee8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebb3b33d4100c794a5ca610128279446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dee530a9b58047e2b6b2b7557d2505447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afbe9765b70db9dc25fab4d94e2774448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aefa867f0b9b5577619f7ae6911f0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68388ba027400fe0e41a032a63630fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3f0fdaade25b374be5e10faaa3bf8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad73e7aa37239e2a3c28bc73893bb1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90f539f251005cdab43f5a97262687453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b76549aeef369afc70f13b4ba02bd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191048281d03b1eaf82aafc03ac636e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a22735d7f262008efc48ed6e60d553456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe7f3783afc95c6f27788dbbe37423457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75a2b9d981a6c1042c72f12efebbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40afad70f78c0689aa8f825b0d442459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b05b1200cfe60b5e1d9def6271e4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70628934dd727e7cc1f1fe7a2878a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8238eaaef1ef88ab9ab9045548c696462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b12fe30bef428888e2570d9b8dd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fc56d570b7e34d1c8393c85f2c35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5294653607510a91eb099eba50a60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f67cdad063b25fe7e71012962fe250466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a0370258e013816c65bddbd5fcfc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763014b3db428eb3bb361d0a6ae9a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8fd8ef3e7246f7dae57cdb42cd899469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4511e0bacb1d84131b9048b96d0e09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f271db20fc524bf905438a3ca53607471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b308ee59703e7d79d1c597c6deac8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523d9d1740c35e77080cfd40d98a9d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795392dd438241754246b8247e372aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf3b077bd96a0402878fb13f337f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb262b40bd6c88cb9e442df3b53cdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a91a367af1a0a03f2a0d4efb71480477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad4690d3b55ca86ba90e11dd9e043478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892f092225077c5e808a18370a5387479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf70a0c05c38cc2c18e634c5357708480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7fe0b2b486ebec5a862f2dc800ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd945c6694e95221490a6d9fcc474a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08469e7d2344d58c5381e46c845a31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc500f79d67e07e6ed6b6f33a36ac636484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b043b14583f6080b9d4fc596a4b962485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffbdd730b96c1e98b1c19e287dbb4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e0b90caa95a3c0c158d0da304678487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b990d1a42033911ea04fdd54edcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f4d7d0c353ea7d781f3c838adc8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c69edd40084ecc8e7857df5862411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e01ce84a4bd99aaa71fad209188a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa4b758b58e028de8e9f7b1e8be852492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b694bb3cf85676cad98656f5dea3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f365e1bb1a0facdc85437e4c1ae47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1161ffde7a156be27e5aa7039cd67d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb68c71988f7967176cdd8bfebfc7dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946fd92a6ad7d4ac58e0d86207e08a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95481cff1f9e8c145b689a4846fa83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ae278cd352dd4f7bf5829ef34cd1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb0d146dfde2ad182c4698b7b9643500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37717c7d01544785e62a8a384b87275d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8655b9f7e4264cb044f406f2bb14f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d6412df2153ec6a2018c0673b886503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4ac32dc83a77cfb56b148f8d5bac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfb40a28e95977622fd4e4cd2cb49b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc3d5fdc73db88a1703899e691b947506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562b295f0817fe29557be3cd2948a1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33468c83b7130c8a1cd05c29859f93f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0495125d039dd453da3f98bcee8b8d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684cd1746bab4c7ceb5bc7f5537be62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1af4f3d5c6be7da55efd155a43328511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5accfdc15ef1ffdd3c9b18edba36784512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01785d255a8c3bc04bb23b3768264dd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98546027e48a8a1b55f361b2ede8e12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d46f6070e974a5e89965e595dda5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01fd6df38448c08628e9c4f6e2128e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f13da4553d225e115798a68a55b1b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e80808d2a3cb73cd7e20a4d37b3c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5992ec27020f8591338c93f37c1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d4bdfa89aa6827589a9efa3fa4de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae561936f81dcaa43b16a1f275c4b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e142de315d5e2c1a06c758ab0e9d61e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b47e133c85b1b9a52e2a737feae4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e826bc780e2e0f0eb2d4800db3d27524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077839550be9a123d099324641b400525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a156cb3ce6a6d6913285f56f0235526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f742b54479c607ec55e5f1cf9c5f2b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6360db2face639f8df706f7028b031528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e26402497875c9f65fdb426bc247d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5458ad48b12064baf7bf62b6093af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1586f173220a6c225090bd4549c2b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5acd12fde2268d4ede8606ae9fac15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c8631b77f52e255b4ab6e20feef2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e2bfa6c7d5631cf5874e8c339163f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89726a84d94238c118666a28916919ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f0e4f6c9e2b305675a33f4852f06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6530a367b451d243b1a282d325e3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf977f95428ebc584fcaa7f663ff8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f54f91efca3c9f369271e75649c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb24f0a3bfedabcc38671aaf0e6ac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf41bbec1c8f59c4f63b2738989f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb52ce95f78256a80e5bb72d2b73991542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439abe340b7b821e092cd6a888691690543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c5de5ee3a725d1fb80a24528b3c64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe99a900b3e49d02e32078cc8c12d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1e43cf54a3de23ab48f751837f62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e1c806c8eb9ceb1b737033303715547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c97ec24acbe60c29c4b9f20e367aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d861ce6d3792b34fbfb50da57ed54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7525a048bbdd402ef29e6dece50cc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a7bd3b8cdce1d852c9b7529fd7cac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511715e0e3ac51e605c0ce02d31020552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f8d0760d09db44597c8ecdef6050b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2516a63216e3d2e2896612d82ccd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aaa0f57ae824f5ce3bce937ce93ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0737b5240d3f76acc624a0d6590bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cf54f567893c064f8c6491e073552557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f940012fb9050e40bc603f08117bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd1045e0adbf6fec198ae170ed890d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d580f3f0307289db5be5969760a808560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375e6603c6b99b425ecb0133070c188561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b9c011ae0daaf5d6acca697da8ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c3f347ff993833e23ebb662af1f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b6b159df51df013d5e757658f444c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db1c503ea3de6590b560795ee39fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013896ac54ec2b03985536bce2885bb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a1539283a00998e36134973062256567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676fa78924911254187033076c452e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d30228b0e948817d1148228742ccd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316475ba55ff0900bb5eddb609ac14c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89383dac9f794c9c369f09937a9110571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea11658387cd04c670d3aa9b5a9da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e566b75b16a84f8f0d2a74d34feae6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27824a884d807ba970beae9e8954ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7443c5e9e16c8f18a5162614a6945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdb2c4bcfbeb3332e824402df85b15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223329bf09feffb4f4ad10fdedec32d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362070d9cf97d12216a11df25e610a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5338fc6d013864f2b24cb213d526d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc307f4b36ee9486cc18951326af35d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4bfd542707ded322aad6b8efabc93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19366f3844edbcb58f5c0b4cb2cf4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088d6db4739abbda66b7bc5f16af007583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c54a16ef765811f963dbe34b4e8b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510d34f102446f84d9995f2adec21c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26379ee8f8ad1ee91e329b80282dd94b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bfb50c79ea691c211b4cc14eb9cc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0510bf7083adeb4b63ac65e945da7e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a37d83456aeda79974b471497db96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e363118c38ca9f21f6a3beabc9de38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be459938dcc4a75e7fdf09d3a4df0224591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aafa419f06712a85c241c4c63c8c11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446dfdc8280dae2e109b80c80f95c5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c97714779d50e12a07c8a7cccd380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64497fb4f7368cd07016dfbbe0eeeaaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e4a955cf7d4bd64982a275b41c56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e10b4725b079d6e60d2c170731fd1f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9454d2766332215bc9f94a28bfd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a1db0489f6a6a3e5f085d641d997f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cfcf0ea3f2e865af98e1f7b678758600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020e8005a828480554dc92cb4b5246601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956553b655ff955e21770703fbf9cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fb11396878c355b739a44b842fce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea669c4733f77fe4aca9889594852604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a6d9ac332613a6c1a5ef325f15cf2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5679e5a0e159e5efb325c40a5252c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca850f5cbf4de0a68872246e64064cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be319dc96a15910d479bd39aab2b6f6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9feb5acdbe478ecbe7ad470f3ed221609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a1e7ad636a5a04fb134cf18ab1174610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818042aa48a316fa7bf6f08c9c431bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0dc9515171ac56329d01f121c24d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f048e8195c05b8f8ee117e8a71a37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e521d060968c0499420711a8d17ed4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37a0671dbac635fdafdf9fe52c2422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1aaa99e2d8e9d98be3331b309abdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e5b2f276fe1d80052a1c2c20d2243617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20267d640b3a32b13d00a7d40cdafaf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4569b2d41ed4b0afc6438d0b4928e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0a1610eded10855b5fa7a9ed68b4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1993368c26b5db2f53e1810ca2ca94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97422f2d8835923b8f8123468014155622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e01ddaf99c196cf21e8752fd5579d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ad211c9d0b7a0adef9f12d03d43c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d1cbbe221d18e42111ab558b31ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d012e20261956a33dac84680fc1a34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c415e20d3fe34b230cc16c65cd81f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee6d4e1e92a8cf6cb87176b3c17929628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be455f9e58cb529ffdddc7281fa70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee09e980423fd309d64929437a9216630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8e183ef70952c2bf5c62d42f0e746631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec55041675f21a47df76036005db4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee952bb88fdc80f2cd9c6c1b0321d74f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd465b30f30aa33a0fe1c03eb5ef6f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be0f4911ab458ed4d055cc526fe261635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec3640f18e3e7dc40d1adbce12a2bd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ef6f0b464328b4e8fa58aa0ee3485637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9bbd30a140eb792e23f306da91ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5804bc10705ffdb0db0559dab06e81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84492e8514647caf23e470cace407e74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ca6ed239cd1681b076ac76a5d727641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60cd95db79b7d1f148cf33946f2ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4def2ca201fd9f759496f01e9591e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884161255ff0065bb51586d1db4fcf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873edb097fede52c864690376be78539645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21d6ed708702b5459387a05660f2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85de4c7b1423c20ec692c14fe819eb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3047834600fefaf885ece6717e8521648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b740c7dafe585670f0d7583cbefba3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd1f7de60a77a87edf7369ed685233650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5b1c3809d65ada5c495d1ee0a6750651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bde5fe6b953b1f811f5535ca1f0fc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f462cbb836a01033e8e1b5c7635f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c0af22e617b8a228d7a50b43b5b39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1bd3113e9e36bc07d03412a9b379655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e711bb5ab811f801891f169160493656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a427a6cf1991c0e0bcef72fea410657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7c1fdd727de44d5040d77876b160a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6720968a5de24c9ed2b4cd8c8a79e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3af7f4dacfc6c515cf260bd04f6d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0224abdfd5deee490e168c4ab8f5f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8350cc5e42d6dd5c9f496de35fba6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d17bc773e02a8f9bb5c95242c98f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40caa3fb9fa4f12518be5c31c12636664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae258a4cbcb2a86eeb7e719edba7c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdefe88cd737d8b9db610a033f04c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538024e57c95f5fc9f0dfc8d98d5e9e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bf654d6daae84fb692b4c357816f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d9d8564b558e3d11c5f73800fb4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2eb663cb4b4ae840a2c05e5f72d27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420dc373e9d3dcc4883bdbf8a696be5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e13893b8d6214c59423be62cdf7a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010a4bc62e5dc5cdf81f53b36055ef4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f6793f8e8233aa2183387a581c68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98ddcd2d6bd0afed6365a874224e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69589b79d55068254a0bb0b5ec9b0a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90fed0f8925134c8f9e2103c995d79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2bd176f8ccea265afa704644d5259678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ddf13d5240aa03cf2bbd6c44a9523679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94426f43406fe4d51cd8b6d7fe7bf058680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581441bcef5b5637c5d7fec4a7d34d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d5e2d28b3695bf266ae07442d1ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf11f6823c5cc166ddfd35edf0b5d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b198cfcf3f964d79e4129cc94888684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ccf1a32e8bf70d47608c130510f32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a4f20b83fcbe52978cddd59724ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4abb20bb6ac78c2fed278c43b1734687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649fccbf62f216fcd97667370111b8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4cc4e961f48a28f9dfc75b0a7aa58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bfe9fc7dc660bd82c5df3515530d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7325c80db4cbcb62f01fe5d4dbe8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0420182d2d53170c0ca30c973cd39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea68bcec7d71cc354288fc5efa13b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044583340e29f4b30747cf2d89918282694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00d520421b0150f67b9db8f714b76b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d22334805d6b94ada0dd722e00cd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff824c2af85b20ca841df6eede023b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9428b1f192913aee8c18241aed94f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18978a12960610386957107014f744e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320bf29831e26c823a3ae254c3b55d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a3405554881f1d7572f5c43894ff2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a9bcf418cb8e25aa478375ae7dec5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19120c51332d4c1c1fab00f52b1b0b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4139d9d9383b78a1e746993d9ed4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb86b346db90fbc8d404a5abf500597705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4644c2ba1dbe89a7c8c0947e0b8eee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a401efe264de87339f532d6ab135707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b05fa49145227e6446806eb389ac7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be982f8be9f621c9fc34757d89e620709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06909c76b9a355520daa7de594d1946a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc2d188b244450c0b121b5e3458465711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68744303e2733f6365e3d523331b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be4af056fdf76422c8d907a781aee0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e9d824a922df2cc42dda27ce5a95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c024b8ade0918ff9eb0d3efb4c6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2984ce45285d12cc5c2d6ce04c15c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957a3c55ba5ba0ef2149b258db43d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dce659a88991cf13843d9b77c380c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482425257e09269dcb445d0b47049f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c268de8bda5b89217ad282c5cd484c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d841aae9aee37814d759556ed28ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3799c45735cafd7b7fec379851a41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d56af5a134651334521c79967e8f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2fc565b961cfab2b1555d32dec86f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe8f8a0c5a4b4b06e78cee633ae12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bab289e178c7a1aaa279ef9642d3e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf6790732b59681007d7079c54da2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700f988dab3a8f7cfbcb3b2fe42ae2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a511c3907422b922804c748cce450729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770f41996de5a97de644829efe7272730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63daa0df58825b71ad3f7502b0c7e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a352659ceb2d30b04d53fa47a8b8e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcbd9509e088e4ddf094b13404487733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae657d68af9d85e705f0c29a5927e58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3014d30e6da460ad9d7d655e4b075735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c6565efe7a41f6d752544ec1a44de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d13e5110f642bed7fead4251a0cf2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7417779e3bc072e52eaab4d399c08b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321086e01215da3d938062c678a3ff1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f5c805bdbb92485246c5e0f09c69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653c9d64c77869227a15727707b716c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d078f19ce6aefd3f99dea0183bd47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba449f196ee86178487f6f68c53eebce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a8a4d89d931e409c46a0e7a4fb071744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bde6f7ab744a020acea4904a7412f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95213ba9fa6ae17539ef70ea55d2a690746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa70083cecc8f794158b42728e5897747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23b4e20db0ab1815b857449c95450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69051a838b3b7870a15df5964527fe45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f844069e02d4fcf493147e230e3220750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1d699d6891ff181f82517517e0894751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa705a2dfa5c08c7a4c6dd15e3f8315f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27d33f2661bdff8a032eed74069654753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81600d031af8628d6d18744a4ce495754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69556d44253003a9ddf46b7ee458cbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524de3e8165dd4cdb953d0e479eb2f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c0d6fc88a6b8f840df5eff360a6d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880fcf2a9297d030c8e4b1f188400a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabf496ba43b68d342a7c35e14e735a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>