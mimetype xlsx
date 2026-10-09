--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec93d71d93e9b54cb2e9e8b489b3a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2c49e34979d21ba110daeeb5bb202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad3a2bc1f72201ae262530f93aa6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d4602aed3f7ceac75a5b1f62c9d434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c124975a68d440bcda6d376716241f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca22ee0e7e1beed4a9b936a8df30d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02078a4cddbd624d26a7f8772f11137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6688e3547e2ba04f315af6bd311a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe1d5323bdba9138a357d6478a6c189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3fe2a846b3fd468bfa3f13038d9c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a85c5f2db9bc1b3ddf0432389681a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7d9a7b53640829c20bd97f6ef23d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b19186155ba3b0f6094f1460e279b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01957cab9dd0d555c768f18a10811814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43bebedb55d0722b28333fc4e7623d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609193345fbb23d8d8e53adc7f10830616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab38163031eb46065da3ae1b8baa5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95209809e60c0eed4a32c0f4b7086c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4497a5fc78c13cd8b2626481adddf919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228a373e43dd8d4eb01ebd36a6bf71320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01120c641f35bed6e86be87b6a80921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572803ee6c4f754be99ada6c3e4507e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283040478ad9fa12c84d2f2c86fd300423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab19fa1775f401d584dba7239d1b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978440c362bc3960a7b07152d15c8bb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f7fd53b1978dcf28fa6bce60a789326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb691fefbeea75233985503bbee6605b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9385c5d4612bec8ec0eaabc35c52dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c552504b8092960eed6fd77246bb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691d10ce3b5366aebde322549d528b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd63e293ce4bc6e6bb035d77a4fbfdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26231b998bb47e226f2669dcaabd6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fd6be3fb9f3d09c67208b5381a2f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2654cce9589c1de7067f387a1cbd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe40b06975768f48a1b9b58483a77a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06efa99122a6bba2b15b8a6b06e20f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8cfc6aae14ef4f7c508499125fef237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abccf0dfc1676847b1074d321c365f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27972f0bdb166324feff50dfb94ceb5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69c098c0001cefb1d533b7517fc9c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667527a078fecd628b03b29494035ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f5a9b3e2a4e387f24a11f4a56330a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df29377a9cd50c734cb3df5bd5b8bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664832b0fcbbb0970d8c331410b0bb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e8de84dae628ad89eececa001413845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecee0dfb63b43d6744b4ad5b587ebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e22c4be8ee2a1141f543da6bacebe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984164051b1ef8ada8d21886fa7cd72648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2051faf38ac7273fb706dfdeac3056349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd09c5f4778be61403d30bf8f7947d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf346a255d620d0995f0aa5d4a267451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81248e90e084b43c3773351c979bb852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e136a924a330627c878d2fb50d38053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1063310bfa17a5ec524c1324146254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ca61152b08fadbef50291b6bad09755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979199769c68ad93683c1cc75cfacb6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95464561b7e992d16c1d8c0814ea03c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabbe6c4c97b94fcbe2bf1ec7465dde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d143d057fe1f072dec9bf5a6cb79b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fda7a44acaaca78748d0d347a787a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01739c60c570f8ffcd3d7cc88362a5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45ed819c211978730b401f966d015162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721aaf088fa68b2e9588cac3834d6f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929d5566516aac6570d8285a28d30c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ad1526173bcb87ca2c830d631f7e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d4044a07f2390d45502d63a23bc9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f3c27c531fa799c43835a07fd6d9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731de23a01f39b8b069a5406703e919068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e33c31031337d931287da0d881f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703fb27cac4f551ff26c1b92256af2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ad8e592454cbe7ffb11f31f8c027a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dc238254f2dac071843415e5933a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb314aca98b9a9cb0fedd0c361a3a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c338a58764ce7581b2281e22f18ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92d9d58e76b6d5727390da6dea9ea475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f7bfbd384bcf2e9bf23552ba5bbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c486e50852ccebd62e848d2c32da277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af29100d79fcaad7075fa9234a96278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fd4ffb4162ef78acd19fa4de6e12879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539eec125c5322e1f4a0696e327787580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e06ed111a214d91e615d1701f9e0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e22e1168d1356898babbf6c9379cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433cfa6062bcfebf9497822353b7a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be521ca9c9e6f52204f9aa39a376fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21958e9a0bf047da1cf43fdef272cc6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94d3c93254e4bb93a4883488dbfcdf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ba059dcb6ab3e070e90762628ab987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d3754538f9314b62eae049810d1df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec16bcf992eb52237712c9dda7a48089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ee21605cdb31a82124f9d7aea86e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbacba9a4e6d8ff1caa6c9b26ddd37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c3a3d5899f03ea3b8b8230ba189292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3c86f1fa497e61e8b04e2ba85f8c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b383b09512c1ec572c2348b11fa838d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18d994cd3362227aca46673224929b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52175be1f3caaae02a5b103863f66596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f15d6ccacf1ff0bc2c78d16c3340497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d30267e0532e898f6df58009c175298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863acede0169303522027c2d5c8211e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21449bb77be931b2bb0e272be837399b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114b12e2c236baca30a43e41bb2c39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788d353b74759eec589d99219f72bfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7676bae64e16ae0a04eeea974fd23d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c351710633517020a6ff5371cc3ca3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cfd0c1e8812db7b78b91aca1f86c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3a73fc1c17f8725a50c4512cc8a54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda90508da978e4897617204b26bf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc30d4c22eb4c7bb78e2597af6737a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de25fd25ea0dcf2b03a3b05419a6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d544f03fb97710f067ee65a6e352110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15793dc0eaa6fb78fe11879b0f903f1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d3621727524d4aabb20a82f79ca05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b6834563a566a69d07cd13e459977113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e9251d9f4dc46e1aa203b424ff0f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2642a48bfb90754434511954d111462115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ab3ac526afa96345e72a44ca46991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2111b3ede7999209c2a0cd8c100da9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336374631fa9210d619646a38d75c96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1137289fd700a3ee06ed2f5278d45a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5ec8d4f9774eadd2f43faff259db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eb8067eee301655425531bbf883be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daae1c77d1e028f9513e8cb533490b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611562c18cd764e63cf04456a8690f21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424f134a7acbdf823785408979d47f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1665564b225f9751179b1e94ef3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086c6c32943ec530a2fe48010f06ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bafd45b7f8f327f11fe6520255cc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52945a5d82ed0f15804aa01db5f1339a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729306350d04436976b15ed0fbd2175f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955d0f19d6aad9b698de8e11d609554130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbebf03a3bede724af092077181dde0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3692214c3832953ed2e6cfd44d856e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db98a4f0bea5ffe2760c87260f381c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed8bd80d913506ef64496bb16f5994134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaad8bf6b2aaac35a7a56634b0dea22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8d30b3d0ed53943f6518c723387ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eac0dc5b611b7de20f36cf2806333e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01861a8e944e1f8fd39f70740673b214138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a37239627eed7c7fd28297e818487139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c9820c94e4ce56289e92869507e59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aa17072dad0dfdced32b5a1c95e95141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a0070997cb86d1db4b4f3c1ddeb49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd520ef6077071c8792bd3b6bb665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d80f1d3fa22fa0afffc57c27ac178d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b518acf3d48c230e9d4f67bdc6e238145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de8683c428b9c30ba45b25269ed5d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a6271b03dbfc606de8498d4fb2996147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8ed7f6868c23fdbe5e5f4d1ff8288148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7558ec4a9c43aa1efe6a4c217c56a9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05fb653e1417554620e8dcbbfddbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29ad395007571e704d78af8397826a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0cfa95ecdd9d108bd094b99f8985b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb878fe015db0bff287b0fb6b68e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf1796c3413ac441960ec911ac5c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d1152f10ba00f5cc003681a11da3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fb848b6588ebeace3d7e1cb6fbb1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a54ea0a73cbbf63157b1f9dc57923157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe406ccbfa4a51b4b96b113b401a99e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ba206800a7b9f81e5109a904f7fad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495854bd8fffc67ab9a93105a484017b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5d7ba57d2ebbe56f9161c0a870a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00039ba89464f38c1f0f4b41b62a6c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f9ebb1e008d947580605c86d38ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a31523414dc36d0ec6db3444f067a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0613e0cf985769e9f4bf315d141c9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec719e72e097fec2777f3c16627e14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9f9809759a1e767ca6bce83532728167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b9302955c9e63580ddbc42932afa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a056ab3a84ae22704d63896c069900c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776e99c38183c8a33ff2c3021628dde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de01ebfdff8017094087727ab7153f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ce22aa83d3f3c13e2b44e4d61822172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a1c050bdffddf421fb2951af87884173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4adf0964dfc9bafab291971d9bb3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868cdd66c9ec5b556a87e63bf1ee40e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d9b21ccfc77b8f3c54a191766020176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92919449406139e8415b417e14cdd7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595636ffbba435473192d08f0f3652c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f665337c27556e499a98ba1acc0ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc509583bb4b8ce7547747da88b93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528113d5455f7e8f8f3c193d15d7a895181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a3b3ba65b16dee5df607dd9f0f4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396ffef457990e34110777683716639183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23a5678c3a2c8bc12304ae43da7ca1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741558d8f5d8508b0f5a743eee44755185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373e9dd4d96b542b7e79dc8be86c4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760729bf402c137bacf751513f03c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece490a32db914a8d6f5c10a89276f5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050ddf4f7a1cba347c947a60578da43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc712b71e7692dbef090f17274195dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c80068c511995cfaf689b3dd4dd44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cdbf66f34334e5d079e308e88eb3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c276753e1eaabde6a4a8620f207179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096eb11db1e9945b79a52ee3c343c85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0389723b81217edc3c082d85c65d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19355877a0ef927785acb5912d8d957b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5465e807fa1803859ad74d6401fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a02ce4b998806460e899aac6fd0f34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00ec7790bb454152c283383eb7b8f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b7ca940c57189d438e11512b70ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65a1ceecd658b3718f1a877d694ab8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5904fbb0514c603cc8d7d8e4491d3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b974374bf0d20e756183e687c788a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47181543fdedfaaaa4263e6d78df79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810acd8337c65440e48a757f16e435205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8479d4d5b89d9937c44e859d348ae10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d179919bcf013cd53afe4726e01742207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976606c63051b36f18f93be9db251b02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355613cc2e9f08cd0084209c054be590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976fb6d65f069ab66969cf3683065e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce1e626c85eeb645fe0fe043137436211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163fda929ef5313b8d7bdb4038a4c8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcefa1f459d3f0fe4115d385f28e7be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3c3ef65a4ae6cadab387c9cb2bf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528d5e4cbdbdee4c681b140b6c7b8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273c0ad27699c33c1c086b036c4e02d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695bdc2817e8b8153bb4c79fa221da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde5f161e9db059116e0d552d93516218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03785a0dd77c06882f69ae1fa20bcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169231c6ee5424221b4a0359dd150ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b66cc7aa9e52de9ccf5d114f9c621221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf75862092748442601ae6655ce03b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88360aa06b6ac1fd05da89a7ff231742223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a595b61149c0cc7c3e99ae48b83a39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b93b37a0d3a89321d9c04d3591269225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21597c4cc754fc4ea0b1b80cf26db7a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a53d913f37e493d7c1768ab3f6710227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54702d9869fee492758e42477765e18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d875cacd75c484453b3d6b299d50d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad09451b0b3426319c35062fddaba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84429e94274884c46a16e39cb967f60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f09408ae6bef6ca39c962cc0cae73a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e113c32913bbbc096a116561c11e33233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a262d28b98986d69e2c152d0bd4169234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714e8377fbde5fe6cccaa6ba9905fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a499d3a710491604ceb7a98eee62a8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa08f981ab82b79db147b5bd95f7c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2277e2eddaf7ae6a68804c23d39ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81da2079367ff9521ec3db208a3279e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795208551f9b0f7fde0a7afc57f7cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d72287e365d76b338f07c096436728241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a70e16d5bdd4b63eae7422e07bad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b439202cc48c96e9eed3d4981551f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137ca6a6c8aa326a6bb67055cd822c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd924f988cab8ddb96a5334828ace24a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b6a71c5bebc964439123135a7752246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f37a1635def37359dcc392c04cfb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebc97984d0c23f3052feff3fd12116248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834051d4b9a5a1036625f5b6bb61fa0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98afa80d8ae97ac5b0f52f125570bde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7915ff70a3a061dd20365fa60dc40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd24a9d1627e9146931d040aacc030252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf39448bd916c5bd3d76441d6b6e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dce6a9f4b4d8071e4e203aa870b32d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5511c05ac020d866c6789eeef4d61d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da09a17b32f4b1476a2e86745b789d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd868d7415c781a5d1393e28204b0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477ca3c766a383afef6b430b4ca763b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114b8bc7b57d102767bea45a0718a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd044b12ce1095a342eda24b9a4af8de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce6c7511932f58e20f46d6f49ad670261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a5c67b697adb71dc42c9a7371b34c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf4a908a2322a3076f42986e99aa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b6a9ac3ac5f81722f66d14f466c18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b29c96455a4ccd640822992b4b4bc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c845759633f1e5a6d34c577ceeb519266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7803ee0db7eace8946ab2d68804f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee981886c0fadcf956ae8966122ffa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d0b183d085b1fef2cccbef06fd0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f875a71e6b17e374b25423bb5a5b6ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64194fb4dbfad472d1576d02f53916f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449e42cab116a0baa34b3e31b40ccb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5654b127b12f47c7139f4dba9e43db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566d816585c2d5fe37d7f61f568fa2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87645ec84284e443fedef4c5b377b5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a208480f318365b20fd3fd46f37b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894b74e1657f44bca854305e0c7352277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82392899be453be2cf5d357b5a31f885278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0d0a7fda7d4865545881afab4534279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c05ecf4102d5c14fed8a47ba8df81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c65be097ebf55b83172fbef502d6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b048e84da100a805a0bc8dffbc0fc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab724f71c1ed577057693c7decd616c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a9752c07f8c27c69f35d517b9cad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac077fb6cd6326165799238611310c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d33ccf47cd930602fffc8577a37f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06533394667724635dfb8dad0fc51d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182656ee1b03de0588a0050bb1df486288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e8cf2061b5f71f302a8df9ff161d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a028c214b2ee105ed57fd8410df8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e44b6f6fc6625922fb3b0b2009fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e8062af8201b47b6402e528ea117292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39baee6b6a7ba9bad09ef194258c45a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ffc321556f94de2c052c9a10b2119294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b7d193f6d57b42005cb64cca6d92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ad48373159e474e7f12e28b2b67a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a057deb2989d92639e9c1ef2ab1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3da3a5074a7bf86598ddb9800ebb27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b763c0e4f4b50d71bb0f2181e15a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7865e4c923bbf956c124c68e9e839300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d15cbc1652aaf89220730389214bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34cf51439a01b5cade73115328794302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de6eb62b0b9ce4d3e9768cde3e66a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd491c3a65f84652307c34323f269304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a50e5132049d1644866ee016facc74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27620d4736f7920407f2ea1639a1d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43727a919c8deda8b168e45a9cd51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbc28613f5393277570113a2a039ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c201e4b34d53fdac28bf61b37f4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134069e9e9161b3b849929daa92bd09e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109afa118a8f063dbe285ec68e896c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73916e33d3943421f2fea9ccaa067a52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a36bc8ea70ec7a47a4ef9e63e53b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d3b3c47c0c6fbdafdf71c6503bff2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceb11e0d86b615839e73b5962d92d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6bbbb1c13779e21c951a5a6c455ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c78a632d602db685e65a81edcae7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fc6621881f34a0325d7ee60c84fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33949ed924a5b6a13969848d3b3198d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183ce78fffe55cd4da53f0dd0af87c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21987c24954ad927a3a4eeb6d1427a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b61a2484fa6920d94a30db630dac3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f10156c35cefb7fb0bcae80aef6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a6b623addf567dc07a1272da4770f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a0014bcef81afddeb3d679b1cb7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4744bb2174ab25dfba5150512e7fa1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b8e8560da46f2dcf3a0b5cf319719327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a23aacbd9804bba4278d7d2788ae25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b6f59ec880f12638e98847242f90d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fe1b059906a64dd9f3d2b53a03df8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d1e99a1eb6b4370f8a33536d879eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1017a229dc98a6ab63f77e0bd162315332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9313737c30945ee09a4148ecd42ffa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc63810dcadb6e95e8aebac9431e42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55bd2dce932e317da3506e69a4fd98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bde2e2e1e2ea2be52c7457cc9885a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415886b181d660d874848d000a8da596337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd11afffca5d0c76ac37d6f9812ebd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98089c5f0d0f97c28092395a7dd6538339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd389b97451f14a798214ef8d278cdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef8c2e9876ab540bf4659ffc518e84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5fbe1111bb049d14bf18471b87b2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec2ebe95e0f2e24556852cd297601343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056590159325fe20f9c9c656438c731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e46252f1a5e2635720937363cdfff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73339130134494a418bd3f0294eaa2dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847132d8232f3806c93401300d8ae347347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a58e4134de8c9d116f439713aa77d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356ee697e8a5eac24db521d6ee1da4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4c8e0a31d3ed72258e12c024aba2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea608fb1c4b0ddb752ca1f4cf8229a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a92bd1809d0eb7b6936119f599d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e5a1adde4c4d32554906cb5c9838e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ce8013893f68b7df1a9b727ba096354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae5c31735c7c5ef9145449d30f290355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98c9e7f385ebc8467bca9a239ab317356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215491858d628fa022dd9ea94c422e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1e392f86457fc43462b8d97d010c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f1405eae5bf574a0e38937881500359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb32a0e2f5c182f4e25c4d1e47d60f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ecd0a7858ea87f256b6454c7a5d1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772298e081d414df45b2fbbf34ea08c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c21d1f3ade0b3322cc80b996941a4d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d7f2daf604ebf0364e80c7303e51e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bb06488d2827e12cb493203580ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358183f75bcfa1214ce14ae78e0e925366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975274f469f0acfe6126e1496cbf47e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8787a23ed2bfe41e336a20cbd29d076368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3e2ef06abf89df78d74f0fa05f549369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce29acded029796bf264d89db3ab51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569d6d8030f2056fa964b76a6216209371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c424002ee79bf7d29ee523902d1ed09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afa0e4ae138fb9aed39b63b436b725373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b8fa6eabe70c881e056b159403b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ea7f816071e3e9609508c766941c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc15102a8e13d3956437d056deffd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de78d9cba779050bb3b711f275889377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886cc868af8c1f3944e87fd986f0e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a52ed7dada470daa09e3af48309c12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9183b5189e002c32cebb492dd5a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e217c91015038f0c4eba8aeb8f6a2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a8b1952f5cd404fbb7d5d40525df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe32f373a5684cf2ea4808193975dce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8989de0ca28b69f99743b1b97db625384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f273045705d9de8ee0952b0d39f3f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3197c8663af802a56c5bda79f03788a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6fef15d2b4a31f5474f8cc87d91fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f0a00b95633c980818eb9880ef6a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0b5b3446ce53e37e794215e5db39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973486bcc3d8f46a4c967db3da6bae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c909ba4345e4a46ccf74b498cc75a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831c269bf9af56a4d419561438d5a5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b3e331692375d97b668a2f029188393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1cf053ef590a01bb05007d4c0679394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e94d1912965f977828eb59659d9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db203ed95a270a30d1f92ee912ad22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de6662ed3c2fea8b5f33b9b4ea83f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230120f813bf8789e940f2d8d87d3524398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca5f3182fde2e5246565731bc16e3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea26464aff362e7824b230a4b6b87a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644f05d6990637b4b39edf4feb6c2a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807b8d1bb548e1dc983c08a2f7a19c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960958d8bab8a1e88228c0ea8a81f5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf8767976f56d7fb02b8a9a4aca90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9189327e42b8a47ebb3a03ad03f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ce4b9ca6fa810707432857c3e6538406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29337fcbfdd83d404612a042e1219ef1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1c13b54c8f5c542a97b09698db6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6790dc2d72e735e24bb08a83bf5e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465e6829ff39ebf4c87f46ff78176de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aa9f17739b7e8dff9d731d0ccbefd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172905fe5ea6ac65809fa59e616c6514412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d1d1634bb8e546749e95d4a302fb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf6babc1afa8a390f721717156a9c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f4272d67a928d2d2f8cd95dd1a299415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e08ed9dd2848ef0f5cc206243ab7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971daa96abe6121dfba02776a299a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcfc368ceca4b72136ef292f6e1ef3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fc125eb2977164d77cd978c20414c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955b292c35346bce84382b9a2e5401420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff268b8a10163860fc6ff89954b737421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529ddb9210eb8ffaf3d9f9ce164a8a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282de40246c16a0cac8a361c312f2829423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d4ede1580f46d23ebbf5d0b16c76b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f66fa63c8417ba59304550b324df8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868286df6133983478fafdcbccdaad6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea4ce63a50318767eb1ca3268da3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d23740b3e4ebff2926dd3a72d4b2cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f4d90a38be93ec386dcdae22e060429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebf29ca10abd27c5134363eb1bc87f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464137e60ed74c4fbd228e4fc467b70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b464a9b62bc0240a8ff5726f408c60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee410f1b75d7d8bf55040de32d05bc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1327eac612d812d81cdda283388daed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf76bd67984e8514699542912e759c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44990fb5fef1ce9889a20c22eb7151b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c750fbccd2fd162124b822a3edc21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c7a7053967d0ccbc033c8cccddb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a271f5ccdc7e70a097057440e01aa8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954db5f9201b5476d6f3b29f7724d8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687879405d6c5ec49e0740101d5ad42e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9ee39e8d509924d1b9124fc255384442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543acd65c5a72c5c57515d351d400b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9473e1990130c69f64c6f3a2901528444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcbe0fd958ce0236f3a573b80d4a67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea0b2319378d6a2bf864cfaf7b831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f26ec9a98fe30201c933ee38b0633447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d1d0dc7636db47618b811b9b550ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c00ba4618f8cd136a38926c70835e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c91befa0458a61d57c51a59841aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea0b673e6e53bd5496c158e23e870451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b70bc70589e8f3a79a6fa4954b9bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929911db250fe49ccfe3e2225cb98409453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc3e6541ec16e6cdb168282b43c43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099c9bb48c64c41c837d82c8feb7a9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679c451816d64cb42a701eb15d48d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5508b612417276bb13cf9f7eed1d5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf3a9ea2b480c698996d4921efbcf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e167e596828522d4ab51361cbbcb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b38708287ba7d5d19f9f9b195ab6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a2198dd8d6f3fb7d5a8f1676c9e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e7766589f90469f3f5a2fce4f406462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eb8fa835f9534a7aca797d1225e22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8c76d3d4ebadacd95d1a70883da86464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf67b35e20259adde568f2588740eee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70745b59b085a06eca66134d10f4125d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a996aba840cf45de9ff34f30533d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813c4811df323ecf45e5d433e3f8d94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af5ec9daaead876b23c22a75f4097b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c4cf15cece4b71e4725961ea070c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefadc2088c86ddaeba72f4d6122529471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f213613b33e79fed27c954294dcb696472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab40b88d796d571373dd65c5e307be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeffde5d5be3f44b2537e8c993bd37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f875a6250ad4d9b789fded8f457457475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c69b351197ca8f722fe7e05acb892476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2427723d38b2775f8b6da62c42a23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8982b4a016c6492077eb4e881f112478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d845b82487b4ade750706bb82a80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce013fbc3022f82a5b6c54876c7224a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132110a9693cb51e5c0d00809fa5fcde481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d8cd4656ed17f03de686740c8c80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea769d117913774edc8205593cab4bf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed6be28b5be5a9641c92f71f087136484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ccd429640ee7fe1778c3365cad0d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51d6e91f982d4711d86b28627ed88d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96c2218bde3c4eb8f9711c43bce205487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060a0ad48b2a7aaf1552104a6c88916488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607a15e902210d7c4983ec48c44bab6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd5b85735b93280c56f56edabf0af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d263612c454aa020be4d6140f22caf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70c0dedbe1067800106848edbd7304492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fe6e53ba7a8a42b059f600941a2a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632883854999b250af68033505fbbd1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f43baf5b18e3a41dbbd07a9bc30d04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c097d597c223bd41b60e373a1b6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca0e26fafad6e075d2b98d98c1d71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d98022e1fc26361ea9b26bbdc670498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bfb897e18764d07f7f3277c90e5c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40141622bb42024d106a4526e656f922500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc0777435d568ee2b068ed1e6f887501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f871a5263297924579b13e9a0da505502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ef093f7c22454c8dc4307fef1581d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e9e38b1b3671647b7fbe0b02b2ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc19d1863c20b3ec238fb98da58c7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a037fa6b405925954afb854762c95d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cc377d12907b278bc259f39a7c2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b0405065337936e82af5ede1878b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59a12945417ea42076957b9a94440509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa4e12ee77883c8b33a0bc57d37f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea65c7e1c36f52f00acca017d448fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dd22c662baa15f00947d69e610226512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709665a61d8e8dd31fff71d2a79c99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586c5a5c1e7473086df6d129dbc0e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9a2a088675e6423854c065a757c2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36561e4e81d1879ddd22cce9c203286516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b011a4ddb4ba2c4aa755777c94bee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd28c7e687063b505c6fe6119a8ba9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dbc742a2b22d65547b59d38d3ab1e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbc7fb79916e9d28b1a50e4f1f349b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550db366fbdb63b6b733e9eb262b485521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fffd9a82c2449b3509128c5fbed8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76138575cd1d109c19caf813f926aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e31e66e9b6e15038fcfd672fb0a86524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d079063451fd175794f453687232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da0ff4cef509b064a94edab51afe34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad551f1068a980a87197ea0f2e79ec0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156ab61896b9fddab04890a816aa62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dee3dcd4d6942db0180ad1d0400523529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887903846d87ee73262c9f674fedee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8be87162b09f1143ed8731474c388531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d1cf8ec32e35491f70d105ae948d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f536457cecb563c8ac1db85542b152c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040ae3214df985321110e1374f54a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be5ad44d6efacbfa84661f73b6f914535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb58c48c11c9ec78b03f9e4ff237e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22070b3249156be4dac60be58fc4f6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f4e5f6a1a76042988b7a8f77be483538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58bf5b688a9698e831f2c5d5c692b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ec5571f48e6c5af7b253399ac56f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe6da49a21e08b5c5b8a2a32917583541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786584e5baff3c6ff5b4b607695265f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e7d04d8be072dcb30842f9e382dfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3d9d97a0c73dbe07bd2f1e90219bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e463b99b4759faf61bad44aa00846545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517d883aa3fd77e25afb9591fe9b11a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b6adb2f476a7c62479721d91b021547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf59d0ab3defa4422f091b7490a28d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeae0761baac3ef2dd2e8e9669662db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd89408fbf3342c007b2444c72015550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ba0f7d080750ab58741b95342f9b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96dc17f21d525a931a65491b5740a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ca32d8983a9a5e28dfe93eb276b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571b35e19e4ba298916871bfb332cb0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844443c251ff101fd7bbb667d9e73181555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c551efb1c529c67e5522d656eb46fe1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c096d47ec305b424091693bbef2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648077f1bf007121657d7ef19849db5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf07676b670c075de6bdaeacf10f87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42680e3ad3485b0bb45757aa2a72bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b65e996847439d8f03d4966222a638561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030178db92bc2f74869e79197c63c6f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74065675caa5e7abe04bb1229f5bb48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad05124b5309bd469d407bdb8a46430564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafdefab1547117134941ab25e83e0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7cab9bf79cfaea9d4d0250fd039f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a7252131d50a77b46c3da024f897c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef7e259e4f216cde44d12797f395a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c519c0306bfe288e5e31befbaa3204569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b90899322cf7cb49d0934887ad0e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7468ec0dff5ce2d992fc2541a0d6bd7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888184347d10119d4c5aa5e5b2b72c5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce147cc9408c68ad52ee51216da7603573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823ced8a95a57d9f7b89d98b8db7e1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd4b916ec1720b3d704287e6a94ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe4c03b2db575c9bb99561d35d6fcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ddbd119a278cb9415c57050835af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b65bb4cc72ca91c9c90349294d0d0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4224f9a2d6c4c24c6940790a95ae8e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa618549a85323cd051f84a435a82e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a28fd31d7fbf2d10ba3bae984507581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d93d49308ee63aed49a564e430a882582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073480a0b034f0c5f4db3f6732e42a5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf7256603f330ca14f62456c806d14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ef178f2730d340038ed45af773c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e7f17a08bc23ab20ace8ed7aadb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5861537a18baafb6215c7fd362efdda587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6ac369a0c58259f1b7fdc8e05db2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488763c3a5da0be38eb46b42dabc54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f30de332aa808d81c8f884e2fef46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5576d46c1fe9efd372ae393cd732a5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534725b6de71f392427875653195eda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4258dcd28e8f566427918d9a54ac9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798eb9441d7c47ef64d205ba2979b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66415c1f096087419891cf57d268c38e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ebed9c7b6e8fd556ea6990bebaa07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a9a69f58fd0acb0c123d75e76b080597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3cdcea1db08a79b6475b938af9434598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b481e32ab3caf04c54d1e26d7bb1c4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa072d96970942fca5d2a806baa6d3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355646c445b81ffbd3ca7c80c74bb0b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae42e2db26beff5a8545802f04fd55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45806cfc1180d2602003efbc1ef6fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473c49522952b719f1a7dc13f3c754d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d704b99456f93b9d26b400c9ff0f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94c9b7fd01f802e3da8c084021f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bc6968973882f8c69f6f685fa53ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1debbd61d1342cd630d2c557aed03a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923818304efbbf9fad05ef7c002847d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67a5efba2a383ec374292e75a9008610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27c5e25e5c6720a846bba211ebafe3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e2ffefeded6ac827ca3131e27195a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6821cf041a7c1e5c8a8bee613246f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c43540f4c872c9aa30bb59cab6ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b081cbf00f006e19b062a08299f39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc06d9e93a49c9db1ab4fa76ab7bf62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6c78763e01f044d423568df7a4ac8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d68de9d936459c7c03bc94a1f17971618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc05df6be3c478400d7c9b24599849d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8454f5666c38a50d9e94e83fb1eb903620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321be1c3d6fe9496818f3942904e42a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532ab36e1ab4759f79f6aad7b7d2a1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b04c66b6945ddd068a94cc8870a0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d0db4a0e5645d1376b98e24175e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933edb69a64cea70a34befa75fd9ef9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab0beba191433728cfa7dbd003369a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db328df8c1fd0d260b2a87f829f5c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02844d81a26add406648638cc6330c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73445eb0080657bc697d83e9e688d47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd215558cf837efab67b855d582225630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac141e34648e4417135e6cc28f34d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8fe5c505b797c4adbe3e66264bc6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f938ac1a614cfd97a9cb2096f947633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a05570324263b6784f67674d99f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc280fe5402c58ed3e9dbf70f17fc37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84238622beacbc352df7d0391c86a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebe3cf132ac0863b2203eb51cf9366637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adfde0dfb17b77c36335f77aa67eab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f2eb166a8ca8539371e883fb92eaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55080844ab31ed076fe4cc17110a1802640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6ffaad7209938b6957812503397c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e21c1904b7665ff98978fffc8ef58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b418606718b5f9bc150314d36edb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecef602accb0cf866e57e1d47898442644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473fa787894fe7b575af96d5604dde7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c4948659fb76ab3f2b5e9ef3e1da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec896fda5f3937451b96799dbfa3f84e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce06aafecc92058512d4a50e29effc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfd59a117507c0da223ef70ef9f749649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc18bbacf6181fc962ad136a4a16fc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb54cc59013431b801e82d1e707031651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e50c517b4055b8752fec12dee9025652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99864058219305ea6c14c39ebc449538653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a1ea34e435dd9bbb027eea785adf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a4119d3b83516a6d79ca412c70f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a66309a90073e3b94dbb55bc61ceb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf6a8ebcf7cd3084cd7e78725fdad0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8c5906940ae54c387a7233ed52046658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e1a37bcac0bc2af725928f8431bfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764d69a88b2ff8ae140d28b2dc3b8a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddc2cc257a8e651083abbe9c3e3ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faf386260f1810216cf0f7b63588ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183329c559bca5b9e967a9505b23f89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce2bec93967d72943d09f39901e7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90f57b881213715561de814c0c5f8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66eeb000e1034969c39f1f7fc699be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666c9b87b40d88335a39e9f3c1a332667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6795a5dad2e90d3899fe8349f628668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac957916192e59b2bdc77a298bead7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd33ec1e2356b9e58069d6aaf0eae8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15737e7613fd4728a3509716a1f0b88e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba627a20c045463d37162d1b4c4e8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ae6ad588d0afa8674700103bf867673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acf96540bd379747499f265544d247674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177478fa943bcca5196e2349ee000b49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe786e0cf35595d06f340ff43934cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409ed8eebe70dda3f9f2c3c565c24d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87af35f86364fe0f19fbeb3ac08d42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e095854ecc647c21b2ffe4a28bb2144679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bef63e70e07d500031e68e6327314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe428efaee5a2a1f37e682be97ca19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae32f74bef88beedce9d1eecae2e28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9bb7ae62504afcbcd1edcebcb4e22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b78e0fdc03c97c87ef384b3364c900684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe0815988c62fa61360f0bd1433b95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b1e006b1f37df78bcbef0a303ed1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210d127490f320ba9345a9396ee9971687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606258a80ce5ca4f2c054b6005f23b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03671126dba0c008f86666b33fe8f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83599f692f514e25d7897ad52890fef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1fee2d4f8f221a5d337b8ae61006691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c70c8b34bc3b365400607e4b0d9d63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef90a5acd20ce82369c48fff7fb7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b018a131417040f4f77b3667e47ad7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a19a0b8de34c407805a0312c2a6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ef511c963ea5bc5b105cbc37163c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b320ae7f5b025aaf61808e7fde453697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d8e745b4920ca0c945ec6fbf3acae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e98b9ec9f92017eb97e9cd7aa7d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a2ba451b7a66b640990a9ed5e81ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2ed9747ea34e883c2518de874694e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb2686fdd6166b62345a70c7250853702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe6a97ac94aaeb658f1364005e210703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0bdfea247128c47f4d1a1ac0376b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759dab099868f08111841d86cc81d7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51f00b66adcb66befb8202666beb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4f7e6f2fc40214fa43d6cf3c80dd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1ba12c9f758652077bdd6491340f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a48ef207c90b37a4803cd35429d96d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ffb54e217c80faf899f06e7899170710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55107f899d4f4651daf8a01a76987e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df28d3b079396d94aaf9a1cbf61ffd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fbdb59b53d8dac6dc44564988451a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391a39283ddcc5d0b093627c632b08714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee3a68f95a8d4233134a794320aff3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfc4e6fcff9e49cec82cc1845a9d4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ca3462795cb2e683d647dc80260b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73232c52e3c5b2a346d6fa72fd637d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c42ecc58642b093f2092e6b295b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb047ff4cfe479886a3a876243e7fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bb6ff716fb7d9f580e915dca47e4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1bb28574690a8dbc241e4ec69e73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf96fbc4c98582b8680d2cffedaa6f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887d470987afc538fe6d1620b7cfe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0363f20a1bc94afa8086762100cd88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bece4c2819299e944581ce685b91c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a2fa2f74f0da75f7d2985bdb550f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d469b4b5a89924c63404308df3b3b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8f455f314d7222d803248615a7b4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8cf802ba0c7bb46b9df40f40aaf9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd547a56a0d20e9b3857b881757081731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed01f3fd0fc321ccb82509e65b1b80732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed9440c3c567de8d193c4e0282dd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc452d8ced74913b27eba95d8c296d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c407f98014616d364e7d1ca0a2e5e8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268bd9c5f967c15d9ea3193dca2205736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdfdda5594c44dbd69dfabfd3439b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626c98552705e17abb5c83a6af0e2d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d331d4acab5339c015786157713280739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9fe502125df5318a4fa5a87a82a1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9fa35b1034a5df65850fcab7e6952741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd9250526d8c92dd2e888a06b9e44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0332fce8ce212511e46dee1f5f31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91144fc6a85ef624248d2c507537ce19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b848d0efdfe8efc1f3d764a821948745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb173bd77fa4fb75c6ca537310ca9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869241a7db14994e302536bf063f1d79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbe60001ead5d49b6f684897d18198748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2efa26856aaabea560b3caa3e9c4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267cf22006d285b961de64ac481867750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c690408f4758b21e6e1a6a47fc0fc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac4aff55366e5156d8ef150be5644752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21039b9309d9c3c81d717bee1be20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51295ea4baa00462f687046c58b56a88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf5ef284dc4040a277d3864b91b8fb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732e0f6e0d5bb25eeb598e3a47b66fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793b74bab6c43d70990c9962d8c57f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f979312dab62b2f18d2ae990038d93e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b56e3a653c24af0471d4ec7b0351759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97298b192d17addf022e2370b762e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36c50576307c07bbb6f654052e2232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdcc3fba4a47ea16b5e84d6ff2c3213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6a105d78ee299fe20edcebd0ca654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee1d36d8a10fb7a8bb3f76f3ae3de75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298eeefa9e5162f3f1b96797cebf2356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfed1cb1871bb649960d4204813b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168574d2e40b34f9aa57096c346dc02e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0abbf083b2560e2ca87064b0801ae69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75d17d00fb9eed666481b25b2edd8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65693185137b2cf8713407d1850a6d6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ec4c4e3248dd7800e8ef927dbda2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6eb7d6546593d382e4b6f417a620613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22cd820312422c5b112cde916e6a4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60efb69272ae8021d8f3100643b2b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21674023b3eb1beff3be5b9853762af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41f65b28e3ef86e92c9ca30ce2a92817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a4b23383950e0efdeaa64f49dcf6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6ebcad449ec6e298581904030e3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c195b565118714986aea29f4f10a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feef2bee21d138102bc213f9f036e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bdd0db7f14c0ae7867e76fea4383f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7b905fd572a4ea32aa584362149323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf382506f173c734a1be314acd38b2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e70cef443c1976acdf7baaaeb0908225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157334f31d2cc89aea226597ee90b3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9af0b9e6f9b9040d3435048aac9e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d3b8c9c6a7e63baa9dd3330268b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84826af1c3688621eaf09cf7dec7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e9281bc1da7816917178b570331430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aaf813274cba37673a0e432f32d4e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55985f45a23f1c2391181df002eb8edb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1022c2764a0590cff15a9252e61a69e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a2a28243c2456872c7444f5a3393434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a069363504643923d21cd4614a82b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3d456da182f7c6ad9db1c8dcbedc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252dbc5b921e4bb5c31271e99b19bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ed3c643b066df04d748f1b82f0b3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4ec559ee1a9f102aba885458ad1bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0102ad47839f3b7bd063bcac8b4c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c93c90cbfb409d444bee22301fba6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afc71ea0acccb69ecb7a19f67f197742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e21691d6a44325ff6a1023ebaddfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99043ba637705f13a6c352f251f3ae3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8ef67c54c28c35d77bf51ed684cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d48dec63eb769477441e97ff80f2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c3231d1bd4902777fce3ca25b546947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cc29544e7fe130856b35850f746b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96645ab5226fa0965b5aeadfdcb1c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c2efcdd1f28c3d340d8ac2919cd9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1156f56e85ee89ab4c85216f3f895b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b59e357c90a7abe4a5d3f885adb1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f414f6d81cdb8191bb27fb6c61405c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bceb72b2c6e4c4244b56102de09dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c2f96d3cd8670e735806cb99e4d1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27625f09101e00170823fd3cc764a6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae328b798942097176b9b711d6461d5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4348d12982680bfb560b5df2e6b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c82d888849277f0b2cec160fd6f44459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380c09061926e0b87a8e33e85fc08d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7f9fc088921f4ebb8faa0bd6c9f0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f5597ee6af22d8e421790d50c78562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749799885fd4169406e612e616cfd86463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e1a4a0f99b9d5fe6fd7a5801fd6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbad1a8a95f40871813db7c3eff3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa6bda8a9e1d533cf72cd0c170f7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570623e99bb6cb1c842149dfc3e38d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e899cd64f5a8acfecf800ce41ca272268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefa9d689afbf55c61c05d3b1b4dad569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3872dbc9f172216d063199488696c6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05171d1eb41aa695239e0dc403f2cc6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e4fd2332f7a40fedbefea09892cce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ade7028af23100f67981b7fffe5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7957cae12bfd8c98b4c7a05a07cbed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7437165aa7285389f68f4fd63f8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7854f98cc6c3fa810b6a44631d53476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fb56c860e75ff31f08acac93da20b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28e5c8832083304f07d560f09d940f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3234e68cf0c04636d9b3307e3f032f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c1ae78f679233e7bb7932c16b2dfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5388ecc1254d8382259574a773459d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13936b0c5d20b02d0958ae43bc771382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad6f900cde3e0e3d3705c26ea0f0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c11931e0f7cbda8deef226ac04b0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bbdebc58abebb672297d5d82bf3f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa7ac5c0ea028192fc049a41543a3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94abde0b966acd19d64ede1c0527b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1b611f4b96b1916d81a671623b3c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f28358cf04c8909d709311fcb5f30289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a957b7b1ba2d0176dc038aa476a39990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b5ddf4b00bc6714d3d7a2d17fd33e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b8c47dfae14892c8d56bd8aa9939892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a818f3f002df011191901b257eff8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd596d7949f9839474719b30e3a860794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e96ca652f6b1652cf81b34e5ac73b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc30235fd986970fd9e673e1aea69296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218233be6eee63a137d8e7668a3589697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451033f353af7ba3a66e5337e313df3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb6d2ab75796c8a236d98a2ec8317399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44172b97e29d934120a01d7954a61908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2656c7387b43bcede778fc000f6de2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb3c7e7905054872cc6fec712067e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c59b94a59dc0f0d19392ca391bbbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd921342ffd15b1db82048824844af30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb43367760066ba0af8e6015dd70a38105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb665be6740a4b78bea4db1c099b4ca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500bb9de95f1680cf5cffa41658f4ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372eef791479029002a7fd2d7b4db5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af49a3c3da80dfd29553c1be9e74520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499b51b630f691030b460c029c9345d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47cb963eb14ac03b9e81a36cb8e7d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f17d26d9d316fc719c92d3c02a5d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa55ff30f7d40ca997d24729dd27b75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708201496c86acd66c298936b81552e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926e7fca2534994f117d966aaa868f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82fc3670a456059fbdbe6f9d925b83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84771213e36e6de5ec1e21ca05f7eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f768122e47dbeab84bdf06d0f72721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e3188ad8ec95dacbe84a492c8253119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe3a7375b71fa2e984a001e314cfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad259c99de9fd17bd9859b26a3f083121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531409538c488c3dcfa082c6faf925ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b5b3e43ae6e1d80149fd13d368a0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cd96572e14a05a9a033e262262d80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadc7ece8ef5a98188b3399320717c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6aaec5edb501598c3afa0b3a78906126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b022d4c9e0fdb7fb67c91b6f4c51ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c0ff015768d6e7a0e8ffb5aee999128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209d33bff65c1a009e156b620e109a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3873faeba9cf6b5316a477e8919a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa2dd444a46bd8cca423256c4b8b5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275234e65f4aa706e4d1f27e98e02420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c3a06a86e53dd8477fcb76906b812133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa244d02739a79dd85217d34d39243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a6afc161b5f4ef120c67421ab8f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b13e9be671a1dd43e138d93648eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906b70e1a0eb28e7dc23cdde63716d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8830bd33997db2c1febc9de222e32c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e1b00a09ee247180a4100b74ae1b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde99733c0602c872c9d4e026ee965ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281169b126783a931959a0851151825141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aee5567d3ddf7d5bf973c0c4896a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2322578c5f34f956583db27409b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6fb2d4889d6f1c7c79487f48face144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f0cad05cbb524e28fd515677d4a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd9adba4664dd5c6b84297a3a372e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36db75f1e756d609ac22afb6cbcf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cdaf19fcc5652d972375528a4aadc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba1f2761b481ea4dbbef9d381351c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632154b5edd9d237513430e5bc496f17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8866a5a742113cf1ff290c357632d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c26f1f414550f3ee44c8eaff78fba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8d3046418dd07fbad770f5e1c32e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4f958f3faf4f57852cedd5d89293c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b1c1121f5fdf818b7d6ecda70e8a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81bd20a03f9dc6c088d4da2dcc07d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f071032ad3bd5be78baf987cef1f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eae5c124ed814d3186ee94f04a491c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e7a01172b2e7099b5eeddff87281159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e7262bb66c6a48654a71bffe2934f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b039da05201b9d0daf43662fb8e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a28b96961823feec6eec79240d86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2180f4e767b48cf6cf1f3b2c73411163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680864fae321d23cb77e849449a233b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27594a6a8220af7327021eca0db9b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652455eed48b5c4e47299adc83538a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c84cf12ead6db1a108b61aec510c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf6a9fc20fd7d6aeadb46b80ccc63d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450e6473681568297d8cce685319c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc775edb07071984face3ae4295e50c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60050cebdc94c0c70ab2d0e89328f04e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e075acf92f9e2addefbe0405d8853d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e1eaa874d17bdf6c2497e51582bbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff999878dec036f67f40cb6c1e2355174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85701b6f2a3fe6b18034ad562531898c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a59f81b5c686a95cfade4261cba58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b77bc6d00701571a344b8e2192b922177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb5dbfe0bd7884481bbb565d5ce78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b46721b55a150f91aeae8e8b482ee4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04e1418d0b935ca79a020af127cd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8badd5685f452e377de217a5217077c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab61c81bff1394c5cce544f1df6b6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d71d4b5d7a073213b37162bc9a6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cf3639c4abd374980597b7ffcb5ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1cdea42263d6d8edcade78630541185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c721aebb86a798abf9c1eb26805612186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e3fe4d05f431bc8d8dff0dd8a56de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8abc90ee0d4588a9b9635f99df33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef111f669f533f71f994a496ddf23b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1cd57333fe65a44c143e2f022ea22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8e9ea89d59c09aef5c0f12d62c99b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c04397655c70eec01c048053baaf76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ccedd1f2d3ad432e3891b1106b1fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51425390ced6d8e24bf024f2713eb7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b5d7494aab1e277621dc11d57dfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ea5e915b65664e277bd12de2dc25b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff16fa682672179c11d6c9753daf3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6e7eea9a7544e6783715fb51d361198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e78406ee6cbb39f7b16a2336c6f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e0768cc6774193dfde1a19374940c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638e17d1237226f9c662b3001fbb84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617997882aa3590d1aa455ca639478a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded07d5bc1d136922a645182ebf0f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96a38cbad7e9c5685b4444d535dc67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a16f0521aae86d67ceb8a847c0e6d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbacab679d3899b988c72bbe22d3de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254c93740e29912ffdcebcf22991060207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aca0c097188d68f459e4b958e6525208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e22270f8e54eca7dfef856407611da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249ecdc7721de9b46ac16a65094c253210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd91530f8da98a19e62220369ea685211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff44041ef16126f48f241f2c254cb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235eb7b4fb47c673ed0b12abac7caee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6155db8f0d1585341763aaa0678f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64be6739a4b8782d432cb7ca72b8a7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295e2e411224d41c1a469f9d822947216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7787302a87c81b0939d0434508be9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2119a25a789937be6c91a7fbdcb5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045194eee99f1881fdf0fb4fb3a1798219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed852f63078ab720f79914ab5c8a8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fd9917ebf5c5b03b9b07931cb846221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8246861dcdd67de5ab52bbb5f5900222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce73f29a0a82825044a793e44d13f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30028c5902ba6da2804cad4bb92988c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87591c5c29710db5739c00444eed312225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71125d74037b7229a67d019e3d578226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5844d8cf2ae028954b18fe3adc9c330227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf72e457eed730b25f35256aca542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a1cf0067363bc3b6631079987fc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb20723f17589eb3055017c7497ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dd4c4a37aa47506ae567efd746214231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c8161a5c92118d17b52c179e9bbbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cb3abe0eafe38a1a2c10631a69236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c12477543135f6886b9001c6c558234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf80e519b3d66cb8805acd9ccc79c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e7a9182c3f9f5086cb5445f209e53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3e2ff701dd39ef1615c4418b8f85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3468fc2c101732f5d66b4180facff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2a338b1d501218b4e1a246f32b7f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810903ddb2e90078f02bd83ca434104240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862f06d5f5f6883f57aaa09e6c028b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a5fb34e77b71076b49cf71b7d0a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674608f904304860c9137fa86d5f60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324ed8a61c3890146f143d64621a08a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34d88734c6224c44e95a8a54a94b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81185e34a6488f8de86f865c786a51f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3301145f85c88c373e4cfaa68146b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34857d0f6c0ec071ec726ab27d4e0a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadca640eea22db38bd77199f48d0ac5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cf0cc5d982ab023cb176aedca9709250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9577bca401d69ec8c391af7d8856e06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175a163aa3c2e6aef7a3acb0ffb74d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c58976a56097501127b2b83427e60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aaa8eafc46e322999eed9e481ee09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf09962d15ac1fc277e66974c35ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e0cd32f923ffe3434d2f906ed0dea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39148f0c804f230874a2b55fa971b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceeb1b11d12bc139f931381a24323d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0bea791850b5cb5abd84811c0a74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd779c15b53f3f69184c239df4c1d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e206585b78a938a01fb828b20accf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6261094bea81f04f2ca8a3417bc8e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67290e33c624a04ea3c3119f5b675562263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9c96f10b45fa203ce76af9f18c5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6729a11959ea4031abc9865612fd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab7c9d6135cdc9e62c1fb7108897d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593074211637d75015bb81803f18532267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9807bfa440c5ba16a6ad3891aabc697268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaceb8ec3f05028205c64c503eccc0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bea3094eb62a8b295e14364466f0ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b76858b2896f4beadc6403fe9d386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6b96a0c181b8c703fb8bce205770a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328650aceb97a73f93c059fa94eebf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d4e652f612739d3a5b2e561e1b5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0081ce3294d0f5044ed827d711e464275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fa88987de4d0ad0fce9fbb838e11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16268c3ddc6e3f97f84bb478ca4f4653277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8b34596889d47971c42488e567981278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d955cb790c9b5cb71d50bcba17e688279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6ab738142bc6b3bb37b3371429805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc6c439f040539cb2820d1cf7c0f6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ec43f3e9bea86241e7a2d0281494282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41559bd1e59f7b4525596b27f87f1c4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea63ed12c919cf9d05e016b07d029284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc67eda806c68cca943b539691147285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0da43c00185b91a04449ac9310c00286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691631c4906b75eb8a570db2271eba9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b2ae1df5648531f17c9f96be8c6aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07e76a29f24c6bbc449e7ae9e4830289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb47e3640ad72489394b0ad0108a80b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc68e220da3215171af347bea971eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc871dcfa5bcdf90e1bd33aff28d67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff34a359f8ee48d7b41c3be54a70abb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d99cd4c53b1861f9894cc97c3117f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89c7be38768fcea66d8d473b11ccce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b55984db94babb6fa1bf40453ec3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40dd9fd30515e44e19f7d259d2bafd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb8ee5d8404138e89bc348d8786bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5de83d1f1f7a5389a2cd45b35e636a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dfa4e021141b002bd540ea3cb2147300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddaf838a721f2da466895917e2725301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba46ee91be20f249d9c235476e9a72e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590d05de32e1080bc3ccbee43ff54ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58def3ad2dc8a2257c7013cc18273304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef7215c837d6abbf5059bdc2506293305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292dd182484601fefce95e5e5f5344d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6485a0fd61b5343e26fcda6665b9137307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf4f18546c906857f3aa7eebcbdc66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87505233000394f02c0c1c5107cd5156309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c7fcf5988eb05eb6d3eba22ec94d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e997fa0a765c3f831bbb0a812bde0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e2de9f1c59043afb30f98cb7513fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c4a4df1627951458f6791dfd65948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dff7bbbb6c7f615bd11b13836b7f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6788ca4f06e0807dc613802d70ad86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14591fa73e76f7d4e5becd4bdb77e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041abba958934db50ab4bafb01b4f3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6678e12b8c5011d90d0f116963da93b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a56daa2df0410c34a72e052c98d21e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82bbe16381ad20ca29ebfd8e6b070c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c90bfa88d288240334e29001e3a952321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182e8753a69b193b2a7b6bf5a208889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd2adf458ddebb8c2d3e07038c0e8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df36e661e8033e9ded626d8f8783383324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c51d5cbb2ab7cbbead3b80e3166bc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b96d1271bd8aa7f3e119e0a225ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb2114203a328e19cb335247b18ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad6b846cb725a3a362b83817c977a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750d1e316d0d1d508d01ee83700bbb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb883eb0dc2b41e50a336b968c49e6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4f7132c6037fafc4ab072dc09222b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c869738c2b01c5a75afea73126f09d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a52ba5af1c590aa9cc31800ec1a4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4eb71c492efa16e56b50fe3799dda334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850fd2103d2a42a9c783023153235a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749777df35775b6b94bc1b2bbe75d5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6f05bd2486f8a785efa53bab540c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2dc70ffdf778a49d80c9bcddba8b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb94589c7aa41de7a6df93a842520e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f690ae5ed019c135970b724635df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac42241abdce1d6edf40ace0102f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95e5f769f223bb8c584ccdec85c4de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ac0891e5b87e16ad22467295efce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae4cff477f220639886f3c7c1bfa62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb75dcc09c08fb0d887d8bcca4cdf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28e058a931f2de6439932179ebbc31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34f5fd4b1e93b7774ac1a2e190400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80bd96d98a1ca3f75afbe3165bf79c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f90cbb832e43b21643ab6c39d26c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d1323fe893c2462ab4e5f8303934350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855554a64726deca63f884813228273351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f583b0a59454819029615b485f999352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea37d62b1e88fa7f97c1416ba3b383353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60918842fc2226ae0bb807444690cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e976e663767117db1488e6bf43a0756355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a24e7286e376a863746efda2ea22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b595d86fc7ab1952e361f10957645f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ac08d2ef0abe4a8567ddaa240ae3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df92b5192b9ed1a2e8a9b376ce19e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b0cf58fec23c1fcc65c8c04f2772d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb570ad3b41730326586114a7e2fce9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2727a934da921d656433fdc6b6e9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c1604850963f24c21a0dfcb374c63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70803944a4e3c99c55feb8fc3bada79c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa4cabd71a2054cf5cb36f33a578d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636feda4abfbf15eb4d6d9866c539e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b254638770b0306877d98bbf8618b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98c8eb8a9cc3d6f3788e1a7f5bb20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747b6db39cb46d33d37378aa1ef3ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67116d3c8c9c08d0e661f26998feb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702934652d7e77b861267f49d4df3ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754726aaa706763f49998764b81eb93c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b949cbf1144c5d3374d1e451b0ba98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3485a87cf6a4819db2d1d500ca908d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d42fac1690644d1031a40c82e57d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192f63f0abf18aa350acdc89e53726376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052845f1181e5fe9b8dcb77a1c89cfcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bda9251cb83fd861d10a1fad6977378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296fb9b56d11c794924266d2bd0bf9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254b25640e8d5c649c0be47707f440d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4aedf8e19f482821e5aad25d881e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9486f64abe0404af99ca0b8913d7ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64070c7a6559163ce445312d57d3e567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a74b809fa9578b2eff71ab4f7f4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899291023676c13cfc3461ba79c9fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc39ecd55637eb665f685d7051dc53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bd5724b9c45fa542f24c6f2afa21d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b87b9747c0da7aaeb54793f018877388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da30f8c272b1760fe48c856cc1e794389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cade8f48afcd2b9917e61d1da8370390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f698293259e7dcff475ab7e6358ef1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1407ff09ddb767a98fd6d17766bd7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bde86c1a10b90f41dec8fefe5a1c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d58273d0a9fb3c66736b99fe6b9364394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1504f73aa86d85e12d89c5f47408e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255528a002e3121d7c2ffe011988ff1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b65bdec236bcc6bf35462878b102c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e94f287ec000e839caec3cdd0e29bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e43f9f638494c3ea28b348fd29ee47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ceec6b1b3e1e25439cde3b4ab543f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b5986085c08aab79490037fd3db0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc88d568d808b2c496991ec5144b77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3d9242d5d4e55e96dfaf6ff87918403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080c9b4f0abc660a175a74558904ba9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cca57846cc8051036b4c81d679657405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6953daccfc04beb0d66355def1cb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bc2729e615f8680abac9fa4b2c327407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe1033917e3b14bd0cfbcd63f886b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74a88cdab1cafab7a4834327c46d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f29d277693a7802c8c3a203b27faa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be380c7291e0a415c5765b9ca278b8c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edba08aace483e83313245ae44bde4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e287383092aac36a443045108c53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bdb867393fde2b044b5af16d93495414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba71ceb0f6662eeca5e138c2b6b14c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e28a5dbd75bc681997fb66e7962cde416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae5935558ea1d778a2f6beb8562ad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35434caeeca91240fe45ef65820e753a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7dc64329df721223fac8e93e92344419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5e4de87f67eb0bf371157479a7976420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481cfb40940a828768a0f349d07030c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c5595062fc0a307fb45f1f2384aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f971430be3891220647b4e5bc083107423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15822cdd40e492c78a89d8a3375cc639424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea8e42556351a0b94817d55ee5a76a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645250c51dfa1b453a98c4910abde9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaff83cb099bcb1c30e7069b1ca543427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae71ece0797f33d4d2042be293676428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550c7b227ff38f7fdae6647a78a07b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6062e1283d2a15f5944f77aa6f9f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd71f2e2e96ebd192782fd8a15d54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501c85884374108af72b7eea4bf536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe6a089d35f080536e8aa9b8502d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682183da402329617bd2e6f9c31ceb6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c16e9447c17cdf29c71e10cbe4c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3832573f73021e45589c2d105aed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f36f2299fda0d7d3a11b34c32692e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9eff6dad35702d704d2ac0b91ae4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77431f07742f5e43355078d05f9e5b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f123627976c93288c965f13ea2e9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c65d3e5f332aa5cdd3f39131c746c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959973b0ee41e58e48238bf4fa76324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba975667073014df2437a0ec200f049443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4aaf020783119c385a9e5f27cc2b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e96458029ecc7542406c587491146c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e4648286ab6f66b449cdd1261b58446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658495dfea7dbdef32b573400b8a39ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759bbb74200dd5bf2512b86d02249f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e1f62175d103b5519139a5349037d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8869bcb0dfeb319f37676a2496400450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5df335c8a234bda781b348d6fe39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eec3bfd01d31fbacc23ac969d19a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c34ebfc7a09d083625c43115f9c53d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce496bd3df9dd4afe2948dfb138bb67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9abc05291ccfa7cee0ffe79ea220455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac10dfde7494181384ff5c3a54fbfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f319dd34b2dd6cdfc1632686554ea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b36054103380d21a7c730f6a1a874458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced486639325955379a7f143442166b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df79c2115cbf413f79943391b0835ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747ac3e7d0cb463acb95264e9b6bad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b2e4f3ecb6fd21bccfb867324840462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f6f1b898955028a9f9a3e6f826564463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6e34af25a2f971655fa4c54d5f9c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8091bf599b6da6a5db8485348e22c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf677393c96449ab326371786490c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adebbc62c40ceddd0b5b5f5a308d36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e581892d70d1482ffe188114c5ca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43797bf105cb835c0897bf50bad7fa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad1b3595f07ba18f0cd4fb4800b73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad0a7bb6ac79fb911eed07fa536de9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3629cc5c4b087ddf1577fdcf93771d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f8656efa016b5a9661874bbf2c3ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8eb7608396edc853d514e90b4e2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d2f5a6be8f94841070a6d06a1db4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b8626a7e3483a15c3c194d864c97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b43bfa4469907dc2a119e757ecef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d431269f140cfc380fb6195ebb025478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48668a58692e475d44b74af053ee4e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1041517b7b4289fcb0e5335bca0adaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780565d08c5cf0540377793e6191648481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb29e70683612542046cd5d54126b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee191f4c8750f4360f6f1e71f92b38f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e372b16515aa8e5df8a460346a8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a124971e5216094ca468ed398735397485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d28d0ab31d834e0cd3e201306ddf6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90486434d9fc829c440dc48c97517487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e88c6247253f48eea2f6ae8a9eefc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747861098d083fbe811f4753af2bdc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e9b3f668cde81f3948882bef7b44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047b5647fc061f60665928417b8c4c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6e9ad3a86ac4d8d2f2e7426f1607492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b8b3f0072dd79360f4ad223d1ff5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc869789fabf63918f946b6498a9dc96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e78021ec86947d652a388409d85ad1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e88e6868f118018a28c91f21e2174496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aff7bdcefa7ba551344770430b4401497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3384f12534818a067d2ad580c964498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8caf27e62ef2460f98e0c166aa0b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef29ba1297032b1be7dc4ef6056404500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35fd2fe9e587069c1567cb135dce9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2868d2f6c70916467fd401d667b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc78e5a79e887ddade584c1c52d8b77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d746a2b267177656210feb1a55c7cc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da0cbf9de7e9647a835c0855dbe10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb06ab64d9bff5299c319e3572f7a0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff62ba66180449c67b258fafb02f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebaf3526b3b6188ff5ef79c6d82958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31059c48d605fd26211f962ab05d3f36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8775e2f4534d83fa292f2f7af3f4f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98756a2c68c7cdea161321ebfeded81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0c102664461a1bfa90de5f78d031512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c5e7b54392197b6b109f4f15f6ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c8c80d5a632f75a41780604099aee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61341f1dfa4ebab60ddd8c23e90267cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43dc39ab700ae79fa5c560d0ff4e52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef658de1c486c62888f609ab11f110517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399af8ce80b5a21fd2da3617831ba1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14b2d07f90cfdc8af0f0f5e40a5c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f02893931f0bccb2e6b49c82b98ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6ef716db830dc58102b78c47e317c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487c2e52670650b88c1a542ad55c682522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818c16b3eba5b62fae1bb394286445523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42c6e46f41a951597f9d7c9816d49f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694f352c46e2498bda26ae9d75ced0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c17c5971dd2966aae67d67ab8b5da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bb08484ba3c2e5ef91a7312a336a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df146810d1799d0c163a5f81ba78b75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f14ea07492b129ab65b61bcc1ae0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8064f83a60acb7260ebc6fe2a7396530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e68f1fa867bd73565925d9e696c8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f73f424d3cbe7d65b1438460850393532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ae4689761251d12ee988e3a9060e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986baa1637cb3c01be6c45c8ff1bd1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f7cfe7627aa5b20b79f1a5acb7458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a6f0af974026914809fef9d0e628d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865026d222e73922276bd41a5d23d708537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c8b35d18529594002d8cf8dcd139538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65aff3d75fd63d51087ea45241ead1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b82cacbca568ae90d42d7473603f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203338bd093e201bc1ff4220f0830546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1981ac2b9d1258bd763936491688542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393ad7af08cffd74ee02b0837f14692543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae958dbefa353f1cb66756d38a3b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84b8e8c3968360a155bad536e77b55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01117ad51eff5b009fba07bcdae0a2f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00689f18901ed18e1c393273f50470d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa39a4d2ed4a89b32c1d8caf96102548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10261c27bfb7b023929f607005790e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f093b15fb56ccfbaf33609d163ed0b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2f3902cb1ef8d0d80c2559f1ed37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e770eed29286230e8bb0e34e13f39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24346659ef1080ca5f9e197bec031553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696025401cdc9d311510b7b92165172554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe235a46905cc95680a859b9f9611930555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637299cfb906e1ef851e49d882672f41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df358eed2ba379ae423142b5cac635557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef85544980b8ba7d99d93233d79121558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f5842f814885572c4d22ac8b1d867559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e8d6a0eaed7322dfcfb2a5353f2e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfd147d1ff779fc376b296645a5f33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3095998be913202be1cb6d4b6345562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff898c56b4968d6f8aebdcc7268b6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b60ecf9e4a20a28794dce720d33b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084510e6be1c36a8cb4ffedb2b77136b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20e3266c68b3688eb9045b55da425566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2d0fd47516e456a06fddc403f706567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935c3f7c70be56e053d87ebec55fe0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76892e1e525977a6523fe76277b1d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f76be8f8347791424f9c88055717d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c67f363c2f54d3d9f602ef1e4fc399571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583630b3f912083ba12d7d418b347d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb263cf2fe9b8e9f996b05e09bb1eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279872af9d3377bffd92931b2733e06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a50a6479b8949a0e0e6143d47b53a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01c18aca0f5b09b2c232ebd5ba824576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b915039093f977585fb521fc11181577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d707f54aa11d08b81d76cfae8ec9d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee894c9424c1e7306c04a76b2c09bfcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a937a548c5efe574bcc43f0899514580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0da56572c45748df211f02c97dd751581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51298c3cf3afd0eca337cecd87a9dbcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c7815b6b516e73c44fbf3dad5d416583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab470fa92af36fe5577c651fef19139584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ffd29740251c43cd9f8b5802503c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7248ca6880904779fe39a3b1bd3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a08ad4c56787491aa5e1e69342e220587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580cc2cff7df7e7ed52d7a72282aacd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971ea6c005f906245fe3dda1b0e79ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a0012e64a85e7e663f770c7c895f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39249f72cde7e3800e6365b8fde0c9be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd049950af7a791cd79395ad497e40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000b952c346d93d3ad47499b27033e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433a8f99010a0cb06e96a83135b6851594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d332598125f1c4c91ec99dd4c91ce7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa3fbe9431636d8088fdcde47112eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b0aa9116ddb2cf71e5690353d5aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97ca68c68a5f3e19314b4a0b791221598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3041e964ac15c1481cff535829cbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f88997c1384456fa600405474f6c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a26bf9049be01c8ea296606b9456601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30fb242c0243a2869494f30f0dd6b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193bca2668a44ef7a3dcdcb59d0b5ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c343c4c70e455534f2f16a3375a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039473589737967f8f3fbaad110e81d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e838b54da72578d2b720bb876024506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a12263fab6c2c5029c92a7528cda57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf97ea3a6ddb53f64d57ee06148168608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f90bc1e98d6b070c824c703e91205609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb511d48ae7508334678fa9e1b683c0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0efb12d52a36cdc43294d45d63c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153a1ff4f88b450e5aa1267c9496db5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c6cd3b42db9935b51be207cdb0a26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669fd738831d3111f015a57e4fb080b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ebb354719a33da64560e38881761615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb785c5b9198c1c556a72e76a424f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1c95bf3f6d1493e883530a12d542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4116939b739b2bfd06a9460a7a8532618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b8c94d01015baa089bebc34fd891619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a938f5ab1954ebf30fb44e78be38da8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949ab811426eaf807fd378519e250cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405ccbf6ad8e68fd4327c0a8390a72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee48dac61a9086cb3a81c5a08cb10c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4948da8fa4cca9967975ba5aac372624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40348be74e826debdde44adbbca0a781625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd55ee969bce5ed0ade4559297f057626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff8f953b70fcc54cd1116654bb2b7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92114e5dad8ac1f79c09de488980a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db346a3d4aac70911671953afdae5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd155727d771530c09d522b1aa40f70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e740898f413cc63102ff0d4c9cab44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274dc0f82b649ac29a5e740278acdae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e3a8b23cf07a0bbdd3a3b8a932b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33730ea95793c644c8a012c180a08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e1c31aec35f3edb3fdaa7d6adec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650a8788e7eb7460958417c134086a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453960da123570e5047429bce742e39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da8fc8aec9eebf1cff0abdd3c5bd36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43569ca854d1e7e1ba04db17f1df08e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d538ca1b7a889772d65d81808d14fc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c03707710970bf7bdf77ce5470e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a166eff99d35d53b0d2e4257a42c8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347f95097eaba4bfd14a59b684676ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a6333d9c47cb668e1a9ad96c06629644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b16cc3d68486b89404252b5c87bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb2426a5e465216472db6e012a4d02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7102e9197daa3b12582aa5ad9597647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f1f1f4de07647ee1988022d957d8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851125bcb82cb5ffa8a7f1d7538d0ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9adae8d8b762f607e2a5b75be6735b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e994bd9ac6c9cde17baf504fef94665651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cc9a352caf8d63a37da30294f2f1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749cec8da7b481a00c91f3a082321f5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b74afc048d6dafffc87e081524558654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9327526edf354ab429fd89a208174655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a782932016948dfeee5ed1f8d77568c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13e63ada3b43ea8ab8754d19ff92e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aa7f658706d5f8056501ad688489b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9065676faabd00579f8bcd0722563659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cdbdcbb248ba9e8dd7135b123f817660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb070054834b4868f07a1d9349986b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86becf7c690ea8b106367d4b27b17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec323814ad2ebc319bda9d679c4b350d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4902f7de6cd5ac45363c65492da6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e66fd0e3f376d5343b7fb6e909eb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a50911a361ed6813d5a836dc97cae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1362d7014ec57ccf0cd7e3025ad867667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc1fa7fcbcf57bff9a85248f532f94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0eb5ccde08402518b4b8c1b6a3a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df4ea3b05c3b143314ac3176479ed7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f0ec1e4ad0cfdb21e5345d9c359ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7caf3b4f5954c53e40ba2e5e85051672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0074c9d98f13370742e11ac64ab5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9463a31792b51df5371ea0aab32f8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f0cec153d08a5f2881e1640e66e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef174a89358ed8863f8bf59c3d1a1322676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eafe56c42265a31a9f5ea427a76f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e02cade6e457ef5ab513b1d990a8c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4294cfc4ba74dba8bda3a1925e492b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7616a0e2b340164c72589fb5d7101680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc728e4ce012f748a2871935c35025681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e0d81d17b6f3fca8c25eb6b91db9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15642dc5fb6319d15cd8fd2f7a98b238683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65f90a22c7e5bac681bf7ac59d08da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebab65f803cf8bf0df00ec4459b971685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d006e7e7dc18a5a31ee1ced6e965b50686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a495b3a7294e7aeee15ca8d0cc1047d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c5e737284c32db83606e7b0b719b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df98c86561691ad0d40cb47252d219689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cccda275f3252c02abe0b1f3066a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b1b25396802b642347800f44f6aa9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2c28a96f60ce2313d1395f06b61b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281846e37a1e82fa4965437460db932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb13f095689f54673105803b2b3a6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e7bea599eae7800796c769fb7cfa3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ccce683d74c7e9f6919fd49663720696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2b86bd2a60d808ced377ac512a45f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa873718d0ad9d1c18b88b1ad864d98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0acd48f4ef574f38fc24d21216de42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48640d59ff4bd117a63d7458ee0e07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad14eaad54c1626c82d37b0b508be3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d316e41a13d557a351e58a708f4cade702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5681f8f7f6885cfc1dd52c31e535f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489ff5566c1ae7bc42b3b3ce9e694b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ca98ebd29911b15692dbee8ff6350705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76165fe2bbe68056500c2e8388539462706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0e6e7424107cf90973f5ed13cafaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372977c3eaf83388ba1e8454f52b36c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c9f4c51f4331a0f8597e723c75c8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a4bbfa846d6cf9b45b990936505b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc876e56317c2b43561c966465058f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1fcf74fe6e830fe22cf7a56c62770712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9304add3efcad06d898d843b476988713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789f98f879e57f8e5bc7b799fd18c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59787c7f6acb6ad5d7a427aa171eca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3b0ee53d3443065b86eeb9947b9aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b45009059a02044292651571beca8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d7cf80176d4350490ccbaa2ed670718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40437ae73a829a30f7a659c8c6973020719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d2ec3c9e6ff6c514379c072f2749c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fec3bf2a13a84079e088baa4732bc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb83364c8911542b1918029989f03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f6c913c043b082e2ccd1d0c33085723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afaea92ac376afddd2648c8dec3d52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bd034a78be62be7fe0de4bedd63a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10856f961296c93325617113d80d2c7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60011a234dea6b55760d3ef6c64c11e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced19daf5f3ffce66230b12c929a7ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c83830e0ad45046e566365275333729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fe57c5f5c075dc28aa474d5db7267730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef053ed87513097b4cc49526bead8bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a363e68f9416e1f98e81906013ffae8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f55dc8bd80cf2cf553278ad8bdd2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104856d5b0df5082e354a9f7a07d198734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc24f6a57d7c884100e8d24102cf529735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b8100e584c4ee4866b95ff1f445ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4f6e2265dbc225950669be19453b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6a8aa9c318fc47962e4c3b8e609b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad65bd89f72447bff08f4a4514d7ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ec4e494caa2f3d951c82907192be6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be5d750f11fd0742046683553caccb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917a911e11b694c55231ee2357476a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ca62265e96a2e57b0e11c460b51bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bfee038e00b6fceeded863c438270744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc5be55897dac7019ac894d25e6cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca43a5693bbdfa823f117ebcba55f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e83376b9f2e3657ec6e3022c63dce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df5b8bb9f13ca146051b5f6e2e054748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21d64e36f2b5a0a6ccaa4bff81a37a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7d6403d5358862ffc204fd2f180d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e408a4b831cb7be8659c569fcb849751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d815123254bc48f5f850b4ed7cdd31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be794f0513b89e3ff51ab0fcb8fa1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b50d76a7079f4735c4eeadbe8e54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc72eee2e2faefe02a5193bc1b428e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de095bdaa28351e0cb7264bd5d31c5af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a63b0a65814c86f36ed88297cbd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04423883aabeb84a5a6c9e2eff997f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a544109ebd70a16a56d89404cf3d64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>