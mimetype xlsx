--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097439950f72ad798aa332ec7db95321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2e65d8b096ff62ed33ddbe28c84b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806cae348e2f3591b03926b77b70e273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c6214fcbc3b80c9baf7e10b0ab2d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308faf394e70a88d76331ac6f1d94755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48380d3335bf3d3009fecec0b99f4396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fc908aa06888783fdb03fc054a2817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4cefeb8f045598a97c4ab430a4f428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cae236e9aa16fddb27aa41ea4be029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932befbd0a865d1a9fa6f5bcd8ea50d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d54d446d800868f0b2976808001e1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485047a8772eca6544d0b31dadb742112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e21416eea881f948e98005a97e72113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c0fc9166aeb75c1c264f74e29acd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83245a4d15a90ca13add93f57d7ae115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4834323286b7e77579c730002833a6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb48f25d8af77f5a9e9c44d4af12c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37a061e8fa8b06479415bc886ec4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21604d37c668edcd3c88991f29d640119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e143f1e8dcc63a7f99b77d43c9451720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3bb8fbd8d47dbbddcf2e5f64cd91c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f83dd4890b3259134532d9cec20522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c2d21163896956e2b30b552a0958e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc935b44081b33a8d9f0bf214555cf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a9569c7fe6c7457e48bf3a13560625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1129571f9309b21bc22cf1610a2b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d735d456b06a2476e6f3a67ee0cda2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6671fdc58896ba0eaad95b50a366e9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e829aea60299c1ae09ac110c4beb9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192624bcc5eab5ced89fafbf6a251730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dce9986bea23aad33930b0f8da5d5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce061d101abc05d305940e9ca215191032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2be9aceddb502a7f785840a87872d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2e667f58a81fef418f091c8b72f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cad857f8d0c7cad61a3f3152b0931b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf61a711e0e194bf325b21e021d80036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b0e26d1994ebf06e3b979784e28ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85988acbc4af14633f7500514fedc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2c1878c54c6cd244640b484fe37939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2b53f2558047d2bfabb893dd6dbb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bb3112c5369d31a4275ae19f27ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43023f4016181ea1bb9d129057eab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552374d8a269892a77885c791e7d58643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f43b9ae519cf09329d2030f455e2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca7cd6d9ca1c871c0bc67c7811e8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49740f70d70444838d624c369159847d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360225c4b07b523994fe9406f668936e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cf590c679008516fca2f02c9f7eec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eec2e0aa2ff7d176195b1cacbf10b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7480a40f3e65ec6ec6d73b6d3f90150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcdced5c3f9319429c8a0afbfdb91d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc5c4f9461191fb4a282911b95838152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924046693c5da6cc71dda078986d89b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d74c6b4634b21cda24caa8fbbc9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9be1a90c7b0b17b76db7636c5419655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808457d7fbda55661e84c6316d3993bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e910bc999f4f92796770275f6f3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f67debbac079387f334d8f92bab5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09c102d739a53ed3babd611a37315d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e0d0c63519261a73d43cfead151b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b0003fde503021deadee8fe2a78d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdac132f29fea97b9c5368a89b8f1b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e6f21986507196441bd980ef8561b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1fd14bfbcff00566e8443e68a29db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32add7af79dcb8a35c2ddd115e2a90a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38cc2d065a9aa20293eea0f26641366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ec735de8dad99c1e7e71ae69631667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e56fcf84092c09a1d58c672291dda068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2e7afa6376d687e1afa9e8778e3f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16389dab08b9b85e17e73bd9ef81897170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2adc9a45b9cf14d9dc8380659b937b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb98aa5264daed3e5d6f0ec1798247672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b87235e218c75f8cce29b29388d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dcfd7a7bbda61ff2fadf46b97b94774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e94cad572f27ce09ee4cc1c2ba3ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8140b034bde144e3f11586b65f9bba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102b16ab1e212457a8b0f1372e8652c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea4f010562989f118c7deca6c4c41878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c817fc8ebbd769790abc3eeb78164c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed75575b16e411d1e662f4d9433f7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396cfd734193de590995cb0647c034781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07540dd0eca43ac3f0a05d4401fe655882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ce85c9fcc3a0c9c60b2f58364e8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513efc639a282a95fcbfac560f2c05d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39831dcb1ba739f12ea93ec935049085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adf1cb4e0ef474c1f55366ebd0b9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33398857003eb49039a6a100ce2f9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17990a7b882d25a646dc68e3a3df588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679df374947d440aba57e4e8d47c09889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ad7a3cc30c6ee4656edece6d65e5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f97d772d4d69103efa0a239165679d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4cfb535083e299bd0f1e45bbe2b4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a1934855749a71b1821bf93e626ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a822748913dd18eab10359bd8cfda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d86d930aa29f1850e58191ddc91595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a8fde89a6523e68ceed6b7c215b8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f780235d22e401c48651d5d5d16cf7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd04c8f4894a935855813467faff6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0610f020122d3dbfaaf08b0f976bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279113b5ace453f03588715248d4f95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33af27f6bf36e7ff0e525fc2a517ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8d69a74a5124552c99acb1b3b10fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ccae765ee152597cd564bcb9a814103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b083e0c51a69bdf355ed8b9ec31a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1868738a42b6e594a186258d0f21b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b40a1ccc6267a0221834d74322532106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb89aa38dd6346eee5c8007035c834107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d1e5dcc1919b4b4aba05add2db683108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3711e90cd8b6ba176f8fef62b6eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62a1030667bb6d6d476f7d07ae3270110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446400814757e49f15e86a90159824a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c89954ae494b6e924523bb37a090a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18988d62b58200c9aa2fd2990be431ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba85027d4d7018d56463f88a2576b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df2777c054ec37a61975205d45f2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6459f31b2db0c461f8b6e93e46ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dfaad83d5270babc8c815bc6716a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d0f37209c09b0c12485824eea6c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9765040b1941f70c5418dea9b2051119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c854fbbf31abada2959fd229d4a7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df704561cbd3433fc5b38b9d890e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c67cefb6e1885719d08884894155122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003ea5ae455d4f6ee904229617b705123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce3f17955ecaacd23739c3ecbe82d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774423155fd485f60b3457d60c8d56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36312951c26da1896fba883d696ce32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be85b9fc8390953382d6debc4c05a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f61969cd3cb70921ceeb9d2f62c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57123c817e3da7ff0d0098ca9f3530ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f98f87aceb5e14f510f530ad677db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cae4dfb0cddc6259570c4401ee063e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b461335f4fe969fe4ece30d31bc47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801c4f93addb7afb9a9c7c8d826a897133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75b5f86a6da4e2a0dc81e291a5ebeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df229e5cafea0b09c20e410d747ae70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e196fcbe4c66f8647abe5cb53bb5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ce94d8e94462d1b8368eb826d87b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b142ccd4780ac7e78237858446bc5ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062c6a88b1fbd218f71bce6227f6ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344066432d8eb7504490a4208a38e1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7649f2922b867f77ca792b0ddc946141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667bb684d5b6d5660f4e0c4d2d2c923142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a51768d2227d6bdd377f6045ecb44d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166160b004514acb3e019c58d1a011c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ebec68715b823e4cd85f06ac1560e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597357dee0354c445e0ea3e7261057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aebecd7871cb55048ad5a335c5a336147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f835011fa020d49c2f9a040ed241e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5e908a614d790df5c70b4a80f723149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245aec79c8597806afc2fb7e095461e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaada9ea259c0854a074659de88940ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b4c4444f7980a4e21a32a0d5b3091152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4704fbe797f3535f0990869ba600153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db836172bae3e06283b25431287ed6ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedde61cc24726ecdd89bf42959a022155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b591d88d9b2abe7eca1d6d2186279156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1483b5f286bea567e8f59a9dd4d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d881b2b9fc3d2d507e0f2064eb8dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ad999049636c9823815b33e8c8fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e5641e227b9b08ff3d48218b78cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce66d538dd233344621ecdcca7be66161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e7cbea71511827a41bb845904bcf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b58f0ec6e945e42b9766c66d13581163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f26fec7c5240ba41b27d82d4fcfe39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f37f88df4548e4648a6e7ef896f84a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c3cc7fceac27eb815ffc8d0ab4fd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca094dd24d563c9d2669fbd3e01fb015167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad2d36431e67a439c49c4c8962c64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235364f6a4ab5b18f6c83a2de81ddc68169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61819fbafa101cbfb33476e5de8e3800170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291df3b4c69ca5ad10d26e3e5d5041171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2f5f410aaf46937ec8db707898881172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a755a9dde4c5ebddc85939c32890173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be3c66a1dfebd299b7f9fce32c34f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a47e1b986c1e8053ed8d37d17c9e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc132642331cdc8ba8705e5dbe165176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e5f3b7fb7bb98949b1c806147b146177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a47825fb21123ac3efed65a040a151178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebefa0e76d356e131de68c3b02206f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1019c06e5e2c3beb437158bb3201180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccd714d6c3aebb6f2237345e6eae23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fdc1b8c9dc2c28baa70537827b589182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e7173c160984e3a6b168256648708183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be5044031ac9d2892c70a917f2681a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae23b2b650838dc4c95815393ec983b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b37e46bf39a9684de9990d3220d39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d61f261f6168ba3631b78f6ba5f08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b88d751204956789d640357d26d1ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45ede905e8b824e71b0deb7697c20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9837643eb3209542fecd6decc2eab72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5e28917aed5d2e443aa6d02ed2e92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6935b39fc5e4fd469a1ed431d60e79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6425cc1cfc9f28b3eb8165c338b3ab5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe93abc40feef9265248cb0871a9fa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f79af9f1eec998041bb8ea256f5ab3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ca8ea8c20770e1026efc59341510196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e84187589f9b8cbd161e302b91c08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3ad71468a999a4d85751b8fd2e80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedc7716cd6d7ed3521bd4652ff0ad1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0b536925c02b2750aac62e8d3cdb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc47199eb55ee0cd5f7ae20343faf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a42e909cb17a875b7bcfe13a4601d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822f675cffac3d064e45701bc55744203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7a611ead6dafb40dea33ffd0e20c4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db6e3d0a902b7ece36c8b93e77599205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb3b2a0d65fffba2b61df04878c0da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94787562c6ec162999b351369ab7417207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873878e5de1ea692cb64f5c8423661fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dabb6040ca28324fd4164add64890209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea2fc2e652b06c7a9bf05a1b5b755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b45fc2117824a8ab872d17e6c6ed2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b9b12071e72ba4e9d01ea3ab3645212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eafeb8f8f5e925cb6187bd694e23b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d736c3125e9875208e88d9adc658214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa1bf4751457252188db642223e757215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529684a888230cfcdd17b850ebdd2c80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068a1ab85ef7f65c980f72d48750b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee750489147c0f939d2f95a26e0765218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f543b90e60d3cb90b89ec1521e91ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ef7f9c0acf329abb9506e82d0cfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac3e5f9e303399af78e8a7b02e4b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa17449be6cb51c1dcdbacd8bcd42c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d66b3b0bd4270a9e1a1a57b9fcd1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38f3c68fac2273273f41d1774b3b75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa0ad5fae1261d7163ce92cdfee89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce098e69323bfdd4f952dd13cfd9a59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc725b2c41045a2f0acbaf340e14e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf33f81ce3e0d5c35c6a1bdaf1d74e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb197f35f61bce9d76aab474a9cacfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45411543fa02f7e08ffce47dcf128c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1d50bee5d8d101c1038d5e0a9ea4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3eaac8dbd2a1e9a2972ff38e8f7e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1746ae60d625bb21cc66a425e4c59d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17b8b9d7e89a6b122a7e70838f5fcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef994b2bec51d1696360b545c1c44d35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd387cde7bee0e86f64a965521da5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbbeaf0f4c95953c2883dde61afffd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ce4aa4ecd1925333d234a19eed553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4144a324ab62b180075f8000cae7b33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7c9403d41a1d78cf5a41a78fc8378240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0969e8a241a455538b60b0819d090241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e82120e2c820eee38ba5d4b0f4914242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca385de083be829fc6cd8f63f4ca70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b1f4ac501848c9866986fcc63bf77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e756a9c03da012922e3409a956f69f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f4503c965c3c4f4e0504c65cad49b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e1b142d734129ee07f3e7c46ab5e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ed70037b727f31de6e47bbfdf734248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b02f453e13603239db42ae81554e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ee2376f8c3b3733b55330f2b66e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a63633a25b8a4e31763d02f705f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce49e2b6d6a688fe0ee616a84f0e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61241e734cd25cd80992b014789f859a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2cefdb801f40b7476df6bd789e01d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3c67e496d0c585a2aceb678dec50f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4507e2fa87cf20e46f4cf5ce5270de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ba39bc9d0505b5e6ef6657884afd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3becb566519e2ffbd32aa71bcf526258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f945085241ee52e0267dcd42be15b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee272a65c7644fb9511e3fa5975091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421f6f4a416ec68f2b4f03e272983b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109176468b0f3e701c2df58edecbb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740cb3dad02040e6cb4ec1b9bbc4bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0a05a38261ba7e686fd855e491c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b4303a7f0bc6d70d1533ced0207aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eefbf6c2bfa5d0d745a95c0decb317266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a4f1177c1d2d816ee83471ef19ab8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e33a885ae56528a14c8dcff0bb58c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cd8d482ea4682135eb4b99a8e518269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff69c0977e95e4b823fdd56dbad5eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f6981eb529c22e350100945bd7526271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b64ce651c233fe81533017b01c2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb08e00f1da4aad671e4847b93fda9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c476737a1b4effea5d87c4a6d3984c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9fe9f3fadc4dd0a7f4139994f4ca2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d229a3dc2ccf6a742592ee6bb40ece4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e84e65ae5a83fd84aee99af0b0bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af4078032e49f83c75a8cd8ebd766d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdf1a5dbd33724199a9934e13387e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51042d428829365bfd7d6ca4bb41f36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b819ce7e7c1a03c9abe5ccf4cb311281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cc01e5d6c65e444bd4fa4d049d34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499448f8cad59cb964638c9a6d8589283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3389e63fe328ae36c7b8940186d35d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e56fbeaa0746585aa7deb84aa04c29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1aceed6ad5b913e9606c60f6c9232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6369a7d5f826ec2047e6cb9528d99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a95d3839c9bf3dc9fbd6319cc10e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b5332a0b9b9a0f8e43af6867952d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565d8c8b7b5c0d727ccdc0ab10840f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3673e9dbb1b39436bdc6196dcb20e31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec057a18e75a8836a81a9293018a35d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a398eb4c204d247b75aa5bb26e81b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c3542176ed3d4b0c3ad366fbdab1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98734ea377faa6133a1f5a2f77bce8d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc3d3d0d408ad41a73373ba461b682296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc6d6f9d4baa00ebb9ef51e59c4b06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bf606bc7eddfd67bfbbc2f8eb5168298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12275947c61aac661740567ea58fc11e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938829dcdc716fa992b29abb91de8bae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaf9505cd8f4a436b20a5ace4e6c1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852df44140ed5428149f0a072f2903302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0139645af43b9c68e73bf4398100c5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e83a6cceaa790c6ac2b1b20d399d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499d40c5f430c841da7b21a61de1776305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772f4268dfedde9903cf6cfc3a759d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f39956a419e6cbf4992aeb68d9736307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d8af1a98bcde78a19f8467914cf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ed6724b4460a5d073ffa19ea0d13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175991abbaf393be0461bf7b0f904139310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fc4e0e5f9fb1fde646461f79a2e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e0c21bb09f45df7430c9e0d4e99fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f136c65b40e09ed2320ddeceb402c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cceac1f800a63c5067942ec0c239ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b47f7d81233f7af5a1c3a7e080400315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd760eddcbf0712a1ac51ceca283846316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c807860edacdea57450ccb8b93f1760317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724504da04d4b26966f678f7d59d716318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec93fb96ea6b9d30880aafa7b3d9f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c43a8cc59d1374163fa66bc586b01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d9090d623ad6f2b1373f1efd56e78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb31e8b44e00559ca03345da69a6c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462304efe15ed660733a37ae6a808047323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d838a2c7f53d5a0c4446fe51e55bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ef78ba139b7e5076a970f65dcc334325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7549449e91dd87d738c002bc1da9b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6556f2a007cd53fca70f668c7c8064d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de044d567c5849a46a50b61e9c5bc92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f48d26102b26a022c4e44a67cca5cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56e1a451b7435e443f7ab10b3170e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab767da6f66a766b89d669ed370214331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d41422271127b82bf2fcd0a8ef2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b25b1160ba87196d2c1115241ddb84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5559ced66bab9ae6c0bd6287b197e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fcc41689a557d59677948ab465fab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc3662fbeb3466d9a037915df3c98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e8526502ecb7c0ce3622c4269e467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e2d407129b962eb1eb88e11069472338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f573c5559de26818d1b57ce8210aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781d63dbf38c4c4971ef3d5f55d61e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9f07ba7ac24265581d7706d92aa93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d6b017180e04c3a4069cecdf5b552342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fa0e160b48a08842f941b57b1ea21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd0089037010f0abaf0224ea912ce6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0019e3dd597c9865f9320d6ff40c46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4a3c54376e3c6da36111c385c3fa6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5296de3633b64dbfc1e07720d83a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742b254333bbbe73a3b52000259a2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048de20093973ee2d1aa58a74305ff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad771754ae901274b169a557f0a74aa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3969860bd746d41356f5e10e4ab9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954c1e1d56fa8d358306af695344bef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b6a50f416cb1ca72d654ff0183bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f64e6cd5ae87ffc51ce0052ff0c11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85d468ae943ff5a9cc2a50ba59c8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7dff314a8ffe9113085d5d2361363356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44880a1b076624a250586d269702712357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f018f4f22b2119b1ff794c81e439e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f2612d062c5b94831a911246aa684359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2867f9f6f4cc8aa963d93f3a51170a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae49fa4bfb7b470cb329d153c73a14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f4b1bd8ca05265a962b386f613d24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f61fbce9c0912f67b04811ca2244d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc040a45c81e0d336e3a2a786fe94e27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc82c713d64b23c3c6b472f07c353d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa613a3d346ea2ec665b8b29291cb90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416169155d06d0306e52cc2f99dc5a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f585220aef1922ff46e3a98c50112f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefab173db2a612dae38994a4489a3d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedd91a0e6ed59ab1c59d3a471a3506370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31c955562fc53086b4772bb31a247371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8dc7240652e9bce49ea20dac3b4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847acdc6fcfd1a1a439d6793ed36ca8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6499f2347b93016a4500e9f4d81d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1187cb157fbb3844488fa64f63075375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8056e540a328b103e0947c072b8dd10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847bdaeefeef92a7f4fdd2238e93281377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59befd2da10cb6e29b06e0f4dcb40b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd603de64922d9e98dc36fc5ee5e930c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e0e38fff812cc0b2c8cd8179209d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc3133b464b8970eb8b10311a47505381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056276f1497cb276a3788233191a0e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4ca38087a7409a7cc336fe3f91d24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335822f2d8a5915b83f7064fe5b198cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d997544e559dc23921a1f5a19160808385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d997cf2340f7f308d898f961a6b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bae693d8c9c824d875015e73daee0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ba0b3522316a494ca6699cdaabd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a0e1fccd7063d793976a2bed3b02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf1e5751b8229f84d80d4034f1d8df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b5f64ade9e5ffb5fa35237dde25af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b030fb4e49a7bda11c86b490268e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f9d0b95163d10753f1310c785c84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f0b106d77c9b89748fdce205e68c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf3cc450c63c7aa2ce23d68f31a9eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449d92efe0a9bcbe860a922ff90292396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2123f711cdb24a1d9c298bc5479372397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5dc72631fb97216ab2a3ff90e42a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd9071e52eb621a4ecbbd3616c8995399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd155375bd5ad63c4c7a92c8f496ab0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec511dc92aba3ddd6e3ff4614780156401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f482b85a4835748b6d0cc81fef62e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf59a05594251b7dec5d70e7f245c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4596dcfefc0e1d801e8d737b380e8ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffffd9ea57f2529ffabe5a74cf3a6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9484ea5e1097ff5947d8c22e324ca3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b0f7002c9720d3a53b2c6256252de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dc1cdb23ec8071786a3760485f93f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51041c7e68710f58cdd275d75cf0a727409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df474957bac19ba45a6500640711944410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c5c982b9b036107e402252f632f15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed008da6ced6e6be5eaab6968627d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefdbdcc23f0cde364c913dcab7b46413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1febd862fa8f682fe97864ad8efa0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60ae8d318c7e379aefd5e6202bd17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16d45fef7426caf890a0e12717790c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1865487712cceb79d668006e1b1f74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7437855dfc8bb436352d5391fd3f50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512c9b62f32b8f183a38ddd1d1c964419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328a311d5abeb2fd4958df862b83b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b8a21a1f2c2e32a458af08c4365a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069a105138071b0cd9f4bb8c5170239422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6493ef03b7d88897b4da5114f7778a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73fd172aecbe94ce6c604f60666560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e3c09793fb2d941238c681e166489425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f008cdec85b88094cb520d3015c54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a54b13dab011c1d01878b760e4d55f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79056d62f40c64af343d9152c7c437428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9ac10593c0a3014d5b0ff19478d8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b75aa85bd52d9d176fc5d6d4a284e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b08fea90154b9f4672d69d924323431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050818d9349b206cf42e634bf0c42e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd21943699fe14176029ad58f80b33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01360bfdf07a9343f4ae0f77682904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324324fb1ad929d15501f25efcb8352c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fb951ff07d65d79cbec0005824961436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4aa7dcf1e1e2e9ba0f191f455b8837437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898fe6e8b7b55fab767de89c41e9cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4ad8640250dd175f3f0a93cdb461a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665ed47221d8e9f54150e53e631e47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb32da62ab288cfaf888846ea908f88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e173e15a5b704e7fc89c6019edee4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70858da6ab658e1493d9944a8bc2bf97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433bca8e9ed28db1dc28d0e4359901e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45808417f9e60d6d830cd4fc7330b7dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad29029647f6bcc0addc644dc20e9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce376837145de11a53d57a6354b6359447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02486d6212023bb2349961bcec7693448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c53c251688933849221161f762551449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a452509d75f25982cc70407643faf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc142cbe5390cee6fcbc138b78deef0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3681069b37ae566e4c424911db2c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c717e405b73a0252292664911acb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe27656300825f45ba7ece239d0d509454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac730da6ed0fa72162b0f6e57a610a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b574c3be2cc46beb61737de2a2ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc98ff91845182f16dd05f8e3cbc55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b5ff9a0a8ff6db66d1360837ef7d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924740977464296dbdcc8258c186f06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c678a423f31a639e64bb43255ed54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee021a4ec7b4cc26012b9302a0cdca4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b18a4367b216424c41cb2bb5af14f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b067f9879249928b8f82a1cef2d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5bcf66c6af0756faa67fc9f7ac808464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ea1c70a7ba45ee22df4d3709d74e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb680e840ea54f9eaefcfb9b9c3df8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e0041180273eba57c0198466e4a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd59ed38328d0d5cd9fac42dff12fc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7844dafcfd02a3cb0bc86788db934cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a241dca7738d2a69da1d1e09523dff8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c315f4224145d44d5503b333a55a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb398fb0a3fac049c76eabcdc31ee8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25b34fe4c9b1ebe9f2079d619c926473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753000a5209e951cfdbd925bb74a408474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7dda3d35ea2cb3ac5a0cfda06a937475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1867ff29066678439db5888d9975b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5eb64d017ffe9f4cf1aceb1c0ce76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0ab498e22865b42512af98e4f93d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ea38136e8b6818d6e37c36f52168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f7f5042e27cfb53aab7918391ac2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7522c26e1b578ba2674185fb8000a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a76a541f2e4ac4870ed9d5a4e7bf5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68966207d58a0a8510e677948db12c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062da45d9d706dd224d0799c6348a753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247162444fa8c228cc7f451d982b793485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6c2a2e036b767bf6b0db551709470486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b13038a95f9814f161f1cde4808d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ff900b4d712a4cc466c1fb25fb1cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9d600d3dc199ef25a65f39afaf9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c0005ced08b7375b656715ae0cac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc95bca605333c408b4790ca7e7cc24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd629e397b8526df52d90115b5fc93d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b74971639cd19bce2db4360cdb2b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478442db48e0f2be63b9fa58ed46884494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758f0a67c96cb6a8c3f5e4ccd293f88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c9f592e76b06a1df41505e2cd1019496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664441c5760a39232f1bb15c327b444c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ead6d9fca3c8fde51a3c5e6f63354498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2aa6538217ababc2c75cb55e5626499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ca7ed50951fdf2e4cf2c57d1b4f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160fe52cd483ad8129fe2b4164323b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8802f91412e25cae4482e157eb8cd8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad843153259013aa2cdc8708786102503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70621c6aa5a4733936b741e273cb87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e526a7c73511b589b9d56c944245f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e3b2250be45ea97966145bf4390ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2577bf8f69bba59e308d375016bf0ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6aaf23c60df01b8e80ddad0274f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11da90e560e13e827b53d50c5bd98a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d894b1daf9215677c86867724e28d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d276ee868a5f1034e9802045719562511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10850617eb26b66a67ef8d6b4388767a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d09c1ba895e4a14ceb1076767362a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a6dda5be5191c7cb427bd1d8f3104514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e86f1b580c768136e6a77c57076b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b032f2fcd5e78d3ae90bd55800dee7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d4316cfebe0f1c1c9df32a876b07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de1ec26ff02fd08c39044ab574c0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f98a70d0a86d9c9911d9beca871b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5e4628b58897782e22bbc5acce632520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be01786528f4eed74bfef92de1bd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b70ba4340b2cd5f6d40160faf2bb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d3f75746040a1b823f85a71ea2afc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72005e498db5388685ec9eeed9fe523524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d419c2a2de681e32fc3e08da08dd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfa3403071b3d9117ccb76eeb60445526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7c446bfe2905491d6986fbe4b5d8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f592b12e8de8f32dc79315ca9ec1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba25f8d6f46c81560d9fc9d5b4dd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27547b3bf208785f7471ecaf2fe642530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb8af4373dfc5e8a79b10f463d57fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ddefbf92deb4dbbd64d962bb25da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9781820ba1dd5d0a418cdb5d2f00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1bf701ae950404560e295a317e30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5779e6be7ff7ab99b778ef05fd87753535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b4b5ddc1285fe32af316270f4a1d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e6272f13dd20a2b539e88fd5ee5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba8e4fbc92caf6905bc815cc264d14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee65a34354f624aa22db73a4a1e8e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b921294d9a809743d2dc6d30f69d762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef72d679d1d1173326b5ad65006e1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555329af6d627a41ee0900d506408870542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f50fda8e0959aed40a562417fe5f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bb32b0ff48f803cc4f0fb20d024a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db6c514b65f98ce3fe11e89f975a53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34a70f78c518e3917f539b7132c22e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80390540945bc0a4b32f54933c525f14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530ca6c259457ba5d44595529e5b6e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e38f9d709229fa286e6bca272b8df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fe89d1c267b3f29c749569d44e1f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158472e8453985c1565525a255814114551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13bcd4136b857dcdf0ae2d1c041530552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f548c4c3ac901d127bd75f7a9a1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef58d1e18c9fd2aa1175ad7354d4ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4668f8b96578b49ca51f3e02934697f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e18555231604399b09bf68956eb475556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea467059594f3eda75e66e1e4fbb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68692dd54595fd0e5218eae61c85042c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776cf52cf64a72e1d94027e4fbc61c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e56a46035491838838a33423130e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ad14015b4e6512bf52d082edcdc38561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2af0eca00dd8c75e2ee0c9b3e7a130562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3db01efef4d5afae5fd75257ff94e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b9b6a414a97ee6099d82fb11c65e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3b25486e3c0a3a37b9a117580db90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29eca805635d41b32f08189b7d7222566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9ecd688f0bd5646509d827332ccf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a92880070c1fe87d6444f120f167c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de80419a8de387b37488838f5c721ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79aebd13562568853eab872ba763ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d039626c2f15bf90961b0d022ef8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be7901274149232f7ecb220f40564d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337cd7b4a569eede5af75d33a57c77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa6f4a6c74472964c23340e7e852f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5a804b6d2a81916b3166e5baa9c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbbfd85c262318c28598fe9813a8ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1764a54931e3aa45db00118100122b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2cd72caa315357c77e1b4bbbce155578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07867e877d386450258b2240890f291579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555059a14131997b88608d9a0afc557580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c3294a3c1e4c9acc3438d2c4466b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62de711320446d521c1ab7874890fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274630e556dc068dbcf59bb49df8e76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d231e3d44f8ebf03065901cfec8b56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473a42c179d86fe141f4b8952c387c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0956d6841d44b0d44112b29ccbf0175586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bb05cbd4d2746ff41d07ca7d9834f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3e7fe115ddf50e5daadf22e0f56e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae67a9ccfa4f02e1f3b78002f63d813589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da72d681963be1cf76707d14dffd8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656161b50ae7d70f4f5beca7ec1198cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bdfbbc9ead44428945df73e5f0a70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708b3d6eb0f7dcdfb415dfe33747715593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e90cb57591e11f3c58b7f1e799085594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d24d14408fc9347dcea31daf3bb011595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbd9baae06de18bac5b759f5fc3128596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5bb1d106456b7c9e4d2164adc315a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091fb7e159649794f300913c06a4d46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06161c88eea7895702936984be885f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55589f332ddcd0b760fa7f41a8ab62d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365af36fdae7261f95d29e685016e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214dea2ae7b21ab56fea307c35d4ad4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888ed9b5cfd2b6173bd03e630bb66d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bce169c124a1074547187110e2297604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c99d9e4d0a53c7a8476a0711f51a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda47a16c98b03f4c833711db29dafe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a9e69d17bea50dd105e5792373db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016230cc68577d898de75b2e2d9ddfb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b5e0e221af91d2b67e15d2df98340609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872c8e4d0a3cb578b8d33596122d12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1232c491e2878b1c3e7a2be2c9613611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e15f977960b08b9de53c9db8bc062612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af38f26aed7ee1294448f4f2fd77f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d2dba5a11d83464414567bf669a88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e13b14162bc92817b3c64d8169e78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52180936bf40d9379a6c20ff563b6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7275c2d8f52234f4864e64c555cc48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c7c147fb686bb5d46e9deadf6bab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad5767fa969902d8d7be4231fc17a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e75fc98cc3f2373a535a3be0b8d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b6eaf746cadbe3201f954cf3b271621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f70ef66b7c78bcb0c34126169ec3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48515d591d933fcadaa12311679d1643623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313705d364f64b5dd582a8898cc67c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c3520d9b61f53e95f415b200bbd33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572c1110aa409a04e1d98f4de1f0aae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50cc0b2e1e7e0dfcaa28d663c4a4b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af1f00cc12c55961511e282da9c7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4075e055e7f246c1c9ee2eda08eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a1c11c581b001b727b5bf14aa8fc5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea91e78454b71f4e1b3a41c423b429631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838476f002f99320ca673d996b030dde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c9d06d9945560de314ac3eb53277633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10e47eb1a2252a3e18fe9a680740c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07a527a6a4ba8319a7ec711d8ee0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20058b53e8c5b26d0a9cf25409caa88c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4ab3eb9171dc082f9544af51a3a18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2be3873c7d950c107c5ff01bc5029638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430435786720c0d4dbc5b13be6793fc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540923f581290718d3a237211f55af26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab0e4c1d0be7cf2f4b074c11d39a9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aed7a604784eaa70a66d7c4222706642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180991cdef3d0cba0e07183bce92c8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062da287afe6adee2aa628ef78a286bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e827d87cd102ecb23ef47ce89aa92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddc8a91b79ae7c7ea5118f40913ae2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f73718e6fc05f3b8b7dad626525cb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da0e3a2d86db46267649e61c2b66c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ace5a7412cf3d99fc728abe7f6d5ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7fa072cb3bd55839a2612b3bfad7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60a14d11b570d4af834ed7aab353f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26509747a507927eb52a0fd738472194652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08b5806cd6b79aa34949eccc5d2691653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b70d4b0eee0ceafb560aa07876df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22986f1cbf71062e2a90d522fcf090655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9528fa2bab2deaf66c0f6b53ffd87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b438d6729678bd17a5289e697652f9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49849bd39d29df21ff607ae34f2c72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a33bfb2ae3e70a95c650563c0d2ffc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195fa718023a24aba44620064e87976660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbea3765f9ec6e85456cd3c64a9ad8b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc715bcbe45cccf41294968847eb6c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d4315cfddaf21ea555df3e54f3fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cfe7e6abdef0892e65a0c3f4e23e1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3df6fbc3d3f7f2d0c47a93c59d23f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8935a51175e8a01680e53fa29501666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddeba4f792abfeecc08dabb7a3253d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8e04b999b47ffc16f58dab16ec973668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae239a639a0e19468b2e532b5e0b55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e029002365a1f3bf03506a26a39a12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feee45a55ffd5bedba2dadd249da53a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202f19cea15a75bccdbb703f7a80066672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a586649f58f65fa386d0c0fa32db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e1b0047116f4676c928755946b97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ba68e233a496c9808d9c5b5349d5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc3d359f535221ac2b48fb74442a44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb356819d658b3bd994c08d812cf2de1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d09a94d42240a5c826d8b1dd45e4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabbaab6aba156c3601000a0c7d53d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fdc8cb57cf22d1776a1255c08e7ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee687174b4a5826daeabcf1f2125bf1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091399ba9dd83198489ab1cefd6023682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37a51b91ee5dd2234a6ec716b5bdf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b30fefcb8189d02a56433648cb1db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510e46a5c55c2ab67b77721def2d9c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8aa9ebcb3c555d0b06f337dc34b7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89366568441909dbad11b6ed3a19b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859b1c674d47003ec25408229fb504688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd40bc0830a608883f0737a6268e8f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f96834644c9f10e4b1f2585e23b32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee318e01ebd1b0ac9e94dfdc8ad3170691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e8dd5a74a09d43f103a14dc152ced692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b051d6c9840d00ac5ff28c6ad20f1c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166b65348391dee6913459de1fa942694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602f0034b496156ddc7c5cbe7b38792695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00af18820b41e652a0d6d9032b747696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b6847ced8f081244adaad5185e43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4aa64d5247380712243cc12fbc9c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea704ae5ef63bf3e498c6072b81bc438699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc3dd8553f500c21eef97d177221e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d71459f80981c8ed54a7382231564701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e77ef67735a06d5a5c04430dc388e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae41fcf16f37683bde8688d9cf649703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4156a2a3f21a3552bed95251753892f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ef92da4fe51f7d247ed2fcf6662c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76360302409e38fd045efa7d94dd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c846194025b4c01229b8a2f948164bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6d920d11858769f4dec0eeb46deab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad41a961338eaf7856eab862699dd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb20996c38e14deea4bf43ac4fbdd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594741b674d8713a6e89398f7e25ab4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef4a90851e0bd74755e8cc16497b11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee086199135afdd03aea18a89bc117713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a137ae61ce4f3ad4012b0ba3c467714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e63bb01522cdc83a69b431056d36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6619550e331c45319726f3fdf113f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a244d495ce2246dc13cda784abfe040717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293145211ed7977258237813d205c543718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1e0d6408d3b3cb7b93603f2c5385d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f1a0150a0a657f62fc1da66a1559c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090917b983abbd90c785eb4c30b24ca3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f053ee74a22743906b39bd37327609722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10e9e33504e9635f90685d1e989c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddd65288a2b6ec774ff1dbaff1ddc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be79e1888c273d2379606d59cdb40f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69c64de219f2359740d78dfa8f9cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4455bd46d0ba6684c4004909a8e60e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e4bb583edb9835d10e3a996bb5a27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba348d8a31e0f47750cea9b05466b67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fb004ddad36b6622ae0f3c197f08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541046ed5a083a3189bd1274608bd0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e516df438e7d0bd693b86633ece9c47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea9f0dc5c8ba4f10041997fa4c293733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3216b1dd537dcf05dafead31a1a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412281898c2b320c66766a78ea5e9d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c62af927565cb747e4e86ff28d8b2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a6cb75e65f005122260038b52947c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc8bc47bcb31ca9cdda046aac4bdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672356f89eff375d11daab1ec33c0ac8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326ae2efb5d0f3d1868f0324774f07e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891f6164d2cf122b48d9ea6429cc5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678bcf7ac8aa701ab96e5e9d9dceea4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34addc5e26a60b087a325b6d5d7881743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd05e81ad66843dd9bdf45283ef99a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336485d0cdacda3376e6323f3081d30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ebcb5123c6e782218bc38f84ccbbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0c2b22711ce6205395b53b3512b09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afb36e818962f090eb1b170c48ef16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfe5209132527ed7683fcf3aa5bfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8271e5cb93d6e9aa57502638e9e030c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69d4162d521374626dd5d3d6e4d91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f4622258c81e9f1e4a32ab63dec5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac36aea1fd04366aba33aaf75b8f94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ff8ea2c8e059c16ddef73d67d7436754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a38da38aa9facdbc582e856ebe8e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc003dd5df030135abfb54b5907d6f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f8b49e816407c53f4d74eefa78a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7917b77f989d3d30c61f58002bc9ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3260acf8865993bf145e2b4c5503bef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fa7e5703df3780d101cddd6a674171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd094290491d7ee106062ff639483d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc16b5d68c74a17ff89ad1ac09c6d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f933eca10133813503cc8b9d04206974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23babf2fc5cdb6a507f2d12f07a09e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b65648aa444a51a0ee48a9537d8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc7d9c3fec851acc2ff43044213397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465ec06b01fb3ffc8558c0533918988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8b16bd862476d73000e3ff16d8e849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1168d513e99059234f15cd5695d61b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b99f6137785e52ba89b0260f959c2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18215093b759ec47306c4f8fafaffa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df113dab2af2fd4c96d5f806f016166813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cc8b5d2789a054029697af82bcbce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4776ea7491b17c9efda9648c1176e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b961ef48774d01aabb1aa6fd789ce516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a248d48c5ad05d4c59d75df7548cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69807dd69969c9c180cb752b0b26b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67a4751896dcae957687af704b030e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a556eea5e2edf949f8e7b869914e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f81639ccde39bc096b8554a2e40e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c2ce9ea2ee8a7760e9f224b2a438d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbea2e9b7f374e2046687a3ed56c5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d666fde881eb8bd8a15f06e20d7e6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891aaeb5024827294a0b36c0a151eaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c30e26385e721e4165b1de02a9005926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03670bdad4e91ac6db4c9f82ae59dac227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf1a23b36f9257327399b58c1fdcb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f8015f0ef311550b65e1928191b6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e80f264afb6845453920a8aaab9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbaf39d0d085cabf19d978df68a65f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ffc56bbd57142218cab2c77df05a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e1434cbd5265be04196ed02b633f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a3c60d0d3edefeb6b648fa91eb82934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffbe79866b35c1b6db7153d1014f2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800dbaf29d80c0be7d0b6f63457af4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4293187efe1188abaf382bc99d57a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e48510f9072256877c7fd032eeec238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9bce79b6e8c57a701b72801af6c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d068b6a551dfe982c2bade97d7fe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf32f9bc0cda6fb9ec6848b9ddf5c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d7db07f897cc61039151a5ca8ff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf07d9da39e1d01b796d34e3934be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8059c4950e81fbf1c015b8cacbd052d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675258fe49cf3f1cbfae6e8587fa32045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61fd43c945b5478db25b55b38667d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b765372e717e52b78c84ff02d153c1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dee418c430f92bee13f440ecc34d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ed5e32f0ef7941bf87bb8cdd9424749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8f68f6bc9913aef2392b3e47738f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e535bf3b870758b8f280c5ea5188fab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac5bca449c95888189c16f6125dda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1a54d170185976324690ae651e95153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f33fce8f204fb7b2192baa831c71b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0372470e25e3b3deb60d218d1291c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768e78eb82010ca8c9c925538efcc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00404dc5527a7bb4d264a6378e123957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780984ef2397096651af485643b4643a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8b093a10b9cfb497a11b6102d41259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610a3771673931793101e13a49e2d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a0d50d0692eb7f581eec02e4a47db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54200085a9b6a4d1375ace9f47d0d3d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772343b4654b9179982e412dd252952963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14c14a701d80bf74faadaa7c25440f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf32e8e11359e2d738b8cef1453439565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c26398b79cefb0f294b1b6c589ef3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19669685d49f65841171a502e1353067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fda8f489a8109f3e0884be019bf4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01d82f8e206352e7460712f05fe34569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc54fbfa9bbde11c0341d90cf87080a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ce8392d059cc56a6f6515bd70f08d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107269d3c283c22dcda483a43531152372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563566a498c3256904560fb618c5ae5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d921d6257e8fc47e88967661865a7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa675390ea2cb184ac4d3b04ce2a29575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac443e3d13a570e73640a1f1b52b9c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d8dafecc3998d95252219b077088b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf578782f4ae33489486e7a4e3df51778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac5e7bb0dbe4d0b07f694bfc1de4bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9c3a0edfbea07216c19c8f8b1e8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877f49fd28b0d7ed454a5d87286fc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ff093c51d3e15bc0521d489a278082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd6e39be0b12e8daa3d8d2efd79b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70752f1e72631708f1ecbc68246369a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ff3b6dbf9d6104ca8b007ad4abaf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421da940885873037b13a3c230fcc2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb06717c3816c2d592930aa452d5dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc7f1207ea74fd981f23c9a66a715c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bc9ad3b4cc1b3363c91af470050689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ef6e9eb09385f697767ad213a122a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9516071cc76f6f04f392e360b0e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec861d3ce05eeec2caf72e272d8ca6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f04e3d0dbf8d3dc8fe8d4317372b1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfdb1bdf09a431ed5351bbcfe0a63594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04d56b5780b54a2a514dbe965b39495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac53bd195356d8bb388edbc8b687ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca5c45da8067f10abb538aa59e6e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284fe9bf5688765b4872ccb51634c9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b74e49dbd5779cddba735b6b898899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79211c06533a666661b41eade2cda159100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e30d67b42a6aab9ae545b5dcdac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5381b4140dd95ef828a02eed9d9820102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98750cd9ced98b5fb3ba3b1426187103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005561e8bdbd336125f9d6ba389aabd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95698648eb9c61ba2d3f92c4a8881a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8433635a6ecdcfb3dbacbb75fe14c57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb7f1e03d93e415e27c1f2e9f180f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6477cd4a31bedbd5f4d2cddd93f2d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40a1b477e93c998690ffa1622fa528109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3ac41b013d49b13725b4d2630f01b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1c2a140772f507ab99d1ee0aee30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e7a3d866825c33fb2c2e7341ce94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff0f5734c84dc0c6b3c064e5844a2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bd22b3cc4be3c875ce03812692881114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374122f1dbe6dd3407e9ff13e79cc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09843311b78cd1e215d844293eaffbdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4261b4b04c450b5bfd3e1191ac9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a37ee301cfd8c35796ddccc6812d6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82143886109582df412b258213f156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46950ed635243d6f253748ea09882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855898204dfe3e89603b048bdda6a4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe3d01247a5327b83afecaaa9bca7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083bd41d92499d8f57e6d92676219a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f9b5de8cd50e66dc37cd7337eed5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fbf84df3fb1563212bce1d3de41ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415b076b82bad49c85cb6c30872c88d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea192a00a9b47e2a6b6dc8703bc1aec7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f5373056ec91b4b3a03599cc7afcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e646c26353cc57eb1b7492ad56bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb608f26073cb2f309f3e9edf4503904130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3b9c57306f5a2f4a50d0d292c2332131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5f8bb1264d63f59e113d865eb8561132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd6b4b1a1ebacce4d0be6dd30cb106133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23eeaf77b1be8fcf85240759fe7f5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db9a9edb7fc591bb30df83036e8529135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0bf8b5c28c407ae36a963cbc63eae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b54b504522ebc98223303633d3fe1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b0c376afcdcaadaece27af533e25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7ce7642923f9693676504d52df83c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99c8f31fd2ff690f39e2741d5c4fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b0696f75ca8097141ff8a676e31b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe3d985b886d44ddc440da0a8fdbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6e4cb30ecf2093af6e939ab3200d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ecc4e3efc3cd37c62c24fd253660144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff56a0481e8db13a79daae7f243551145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da8fe6b56cbd35fd55f71f9d0ddf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667d2f42b5d99b5a7c4394259339af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4076db026144e78a4f91cd833f2d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b60f39a6d977110d72fccc752cd053149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689a082f9c61ef3feebfe897fcd9164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a205e2dc4f547cdb57472cda90a858151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6e551b91b48a4e0b4dc823c46d50b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77e1762e54ae422c4bb240be36c33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4312221a70a9e300eed7cc8fe0006154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c5f2f43a921b69a52cb4f89bfa4c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d71460d223ac2e53d757b0b793d5e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de965a8deea95bbdf6a4a7d19d52c362157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e77a03d659a44117bcf57e55ce7fae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510a3503bf954034fbbe6b0667061ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71467a90e336c3e94c2c3014a4bbe3bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93464c7dded88ea84ac3d634cfb62bee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e607e1da6f4780e721bb296d740371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef99107c74bc05fd85440b921a575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edde766b8764ab0877ed5d4b3e8264164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9202d484d3bfe7fc58fcdd547562e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c92908ec82c505c952d8093d0ab7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e7f3323bb1e683e4e5d254e5cf2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5918fb3eab67313a84c8b81177e131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6330e962e6a46ce52f1200c79bae5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d598eeb4b67283ac9927cac50a9a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb703307eafa722a97723e0b4f736eb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5317695d9d55aeed930bc11714ebf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d054688bcd4e7d78de4588a54dee36c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026fc3b5237099f3a65cd7537222e2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f882c65eb54229e5816280b1d2774175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b783b543f7c2bb07f1f1f2af6b23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05f2051b6544297ef0d4435ab07a7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec313bec3828756617c5c47ff3dbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527de860af3954207f5c2d326e9e1484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11375ad903d1eb24a5258f8e1e718776180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee96e21052db7902945935a75627c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abaf3441529495b49930dce0f1a699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240176565f0c7a572c4488f4f6c20344183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124f89382df6aeafbba82d6cc86db30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc385cd29c38e3308ca1d2227c8f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4a7373fd92008dd239a5ecd3fcbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe1a758fc1d364cda4187f892862ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb335b5cf67101bde52903ba9e8a1d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de795f72f9c58d4f5c4148e2f5cdc02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002389e5c1cb7de8b5cfa20561324850190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158acdb2865714c5edaf07c33461c42b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefd308aa1adb8022bd160379a68aeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2f082b86a4faa2f6965c8df52e94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d000bce5a87c3cccda9272f25f99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebc7d694f4b2ad103c3a9f615c4dab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a09abd037a20db14b2787860bb4727196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129c9b187d0b31670255997300ff6d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942376496cd1bd0cd00379404a1edcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c70a93f75b6c0be4a7b3875bbf4b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc6dbbd6c3ec2bb0ba7c080ce5c0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376336ccb4759aa161d44921baff5b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2266c254402b0b09e999b7cb4e49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a830b43810f4378a03106a3d4ff9659203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f84cad1c3b052b3809904981e5e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31086b18b8a71e980897ba7be8b2294d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768b409f8e6efc926817eb6852925b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75055354d7482930ec6fcb2782d2d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08407f814951a7652f3f2f78615a6ad0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea09ffe2c36ac2ca2938a9766decea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76547e45e619b086fa89baa1c62e82c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcfab0f8c3a32d096228454f3ad887211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f491f03eb7442dbb67581a268950ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c839832cb993f51bf16c0ca30ee6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea98b630179a1de1f62781f4e15d269214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff6acad692890ebf26dfdc97388bed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019e5ba6e76415736bba87fc7cdd80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c93ac48b70fc11402e1729a8807d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b30bbcc2b6ff85e482441a5e39ae6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304c1542b1ccc3b44336cdb809f6134219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f687876deaa78ce69ad6d2697687c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cd85df3ac508c299a1f1751fa9dd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0e89a595dbf39ae41460216c4713222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a91a7f597078f0b80be1faa6575fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fd4ed3a56084ccc82e0dd95261c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097f56b8784c2d031230b4ab819bea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb69758a8d75371857f11148a79554226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a446e01bfda501826b0c0d2735e1a47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e365b8891fa9d7918c952baa1ce6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361468da3d9043f37b26d6bea0743383229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054aa6e195fb03d0dae80aae53c4229230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb840b3aab472ea6664aea5d47898f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d71920f76ee4f2f7f9bccd20b8b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dc32866ed0946c8763861955bd4b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0eaa5f941f27d5c4ea124af3ff788234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10560a0d37815be2035dd24b71c2f25235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac52450e8d2e99c573e0bd9ae89988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838804ec2af69d38bf87eb1fc0a289f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a262e4972fa3a9953d2e685d1df1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6eba23bb738ce471e17c36d81512b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df760d67316ce93ddd666523b9a3b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb937a2851c852ded4772a239c7c421241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7a26b314fd265f13f4feafaa4d7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34759b8eba33a6b93eed8ab92137ae8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602baabe0153c8283011edc028423b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e3466b08360fe0511f88367180b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a0edebe2cff1006a6b3bf93e5ac12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf553b75ae7fdbe7f86c2f89e3ca988247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985b5269f2d89a7d082327134f254d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e90cfa4e39b756c2b5bb70c27571f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30bb476beca989263fff9c46eba90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab919b47f15ddf7e45311c0e7b88525a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb8e5a8cae38b5fa9cfb318509b2df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e7ea5e8228d13681ee24770b8156253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf2f5c22af23d2499e1182fac062e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580710623c88609a8c73029ef3891a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353ddeae58f0cc4e5b3030d713c8e86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8298d7b41e8300395ecd86a83a473257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1238e74e9166407dce17cd8041875a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c978e611cecda26a89f4d846887f9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cae12339e22b1e5251934070ec0d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986ce358d2d1702f182ab38b1ed28c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73690e79d75b727587d630e88bd6803f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d8c32ebb3fda7165ef030ce92f4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8886cc4fd6f4c212a84860c9ec9a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b22b81df7f8fe05721cd2ab0bbf47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a4328a8893480cb40357690b3558266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4e7182d00af57b0cee83f52b374b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562608a40866bb08aab4c00ff4254c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95295b709d66c9bb3d3f6e95c4d3f29e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99fdc84893d8e5df57c86358cee90b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7630033d03ff29c453f6e9cd97da3d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d00f85a46cde13ef02ea3671b8a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33cb05b9744a59efec4af2c7691367273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91d1f73626792cdf125cb5a8bdaac3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b9fa80602021af04e751ff4e7b8a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e67c9052d25fe42cedd01b312eea2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d6b304c4f5e018f60aea56c0f78ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fb2cde1f3d056dc0ab2ac00260f42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34470344b6fd10a056d878fcaa60de45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12104d8307b9495c6d1ef1abfcc55b4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d120a351bcc5e97de4c733789360909281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af20ea0b11919b714b7d6ae52725b4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e369ef9e9338ed5cdb315601f2f006283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63101f766410daee93ae255779c2a32b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27702f9454b47f2149ea7caa2eee94e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ddc38216b1b08d03b36ac5c46ff5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ff5eb28859c1ddd69dfef721224e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd2af3bdb3e90ea120c351dc84040288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c2289b013044709957711fcf02d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f35fb1e88243722a7ef61951ae6b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10025ce535c33d2ac33e5a56a06aab60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be11931c0fa5e382e10b949691da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588c43256ec31a6ce130c5e85d65f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66900e8b4f12f13ea5d76b40356fdbc4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942cf7fccdd93729ab9a5f119c4e64f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b711624b647d5599fcbf9421914d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd73c904fe8bfcd3a74cab9ce5338297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8133c5ad11375a335e1d028d92c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ee4794f26d9fd4550e09c3ee30ff0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e86406d35c0bb0d63c60db855b4a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ff4ccbba1c5319ab3bdc34e5da48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f08a0acb1e6258778a141d72e59b2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863d565f0dfe3d90bb960a6202ce45b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf7dc9a2dc68c81bd66eafa7971991304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5cbb228835cfbe02f55ac84908d70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ebfdd1e53fbfc20d4f8ff5348b4a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92086759597ae4c5a5a7532f12582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04656e148438f772600a704365a9d9cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c77adde4851526280b36f0b4a97c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0f33bd35aa1afb99d7bc9b3251dba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c992cd6dd749210c40033524a8b5db0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c98cd24564a1a393f926c2d1aa446312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aaf311f7ffacec6d14124ac2cf625313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398b96825369591b8baa225df44d444314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa731693d14830a4c592616b90494315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da107f54f8d664f3bb1e71b1bfe755f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e538ca1ea6edfad006ae66e8633a51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf13e89ab0e4d23139f497242f143318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869972beea33de567f318bba9c8a0d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f131fd426413838a4c86c35e6a438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf2b93b607e0e182d17052d873a858321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665e4f73b5eb166a8d5f98394f558bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39783bdd32b72faa9e110e772d2a0ae6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f68ad31466936790fb4bd49cda6fdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df568c5bd20d553aa9029ceee7743325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b6079459cd8f62943363a30cb0688326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1f72999afbefe6371208538878cef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a23e01eb4bfb932bbbc8025129f58d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30decd8b3b93d0295bc5583385ad726f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b822740fce912f40f9c3cda8ea0d8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ede9ac864fdd38e3c6f836f843cdc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548079d88c4eae94b9d3953bc197cbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08389b9e01186e062633e85aeaaf8a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ed0c7cf0bee033542fd87cfc213f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa20ef060f1674ee7a698597d2928ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc806f3d34cbd686030eb93262fd4cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6fd41c4039b940b1027befa3f59ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425939dbb4436e2b1ae9885bf7cbdae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd0bff1a2c5ea73c68b20bc71f6a22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b12cdd9b7f117d63e00a45e4ae310c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115aa5d3416f6dcfae87dd97ecc3aee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e164d8742fadaee06772683f996a54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a9aa7dd71d9bd6bbda1eb9d1c07cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d6b89cbdc80655b92e32b4a37457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159d972468519b5654aee55a9c43e0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a740c0008ecb0bdf63dc44de2975f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18c074412a4909550a214b5690e31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a3e3174f58145057e42f238ea9715348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e34434f8b77433029853a6e0a2d58c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bc759a134d0db046189a7a6b59431350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491517ee98a2918f787518adde38cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5b4538795bf7d06ca04ca57b16c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5196fd087a2c30afebef301222f5b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062131462f461f51f9536c5976bf3ce8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f77e119fe6493d542a2a29a0ee7ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745a7f3c7af2c6d58b911c90b2c726356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41fb7deb7b13a997f4f08d8872396357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4f4da609dfbabe4da21aeda81ea6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88cfea6f093f3a2dcb4a019b12c51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ab2e9badb9ca379ca83676ac75d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7673b320c04f15fc3e2812c34224ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf419efb9f4be90af9a26db967793d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c21ec9acd9bd2783f5db19f6d5edbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb166277838d43c777a8e70ffd6f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c957922f91697522c943632a0294ba6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68281109823140552d6118f43bf7463366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71758bfa084312a2364cb032c767ad6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe87582ff21642515666cfa19cfc65d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa3326f77e83f95aeef229ecdfb24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af478d621e14993b0896c3ce7ecaf6a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66679e4ea22d0f8023f1d3121dc967fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82092ef13bcb35301f20d351fb8ca7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b823fdf02e9b01573ee6e85a5e6f00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1808eedf2d34894234e72d33d7197e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a4fa4f7946cfee7729843ed21724375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2859e9b4d003d1cd810c2cf5702de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3fe0dfc8f02f8d33190972fc0d9a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b1505cc81c37ba6596573ef85d71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a84b037d55db5814fad0745a186b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68946e337cb36cc308b2aada7ef23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e53c91b60fd172ad76ffb73e2ed1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914020040aef5ef215614649c6ea20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fcd367b02221cf78822706f603295383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3264a06ce193a3667863f4cc12f61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb95324d87829ce1ae57c73fd66a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036614173e36b2d887c0f4aa7b3758be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5bc2678e093de6a9d028aec74105387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f53f14bab79473b2ba220ee56477d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790cb76cdc33ae7384e2ae0a11a81e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04706f0c8f647a63466b0c70d4f46d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fbd615091c3c16f7ce6ddb62814eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c975f0c36338c412c028ad70449df392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2a68c2e12829a6eb656ea3d1ce3e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0dd561d79d6507e154ba6fee96cca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ad5f9b471f619416281d0546924e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0fdd43597540b05d6ad00aa715420396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02187f96f6b03d7365a69638784f18b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148e98ebf690fc5884391df8a5c17ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed000706f31b600102e28cedc89f0d83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db4f55b4922aafa98ba02b03504a7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8199a0282bbab52e7cb97dec5b5a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e212e33bfa5cfc54dacf0a38d12c2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918858174765c8296a0b0e92fb5aa940403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69a5ae11de19de012cd2623b17a57c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d07058ac3304288f4cc0787c8659405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dced4a0acd9cb217e1cd24ff21c66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d605996f53cc77819d01b495b273bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b60b7591bce5a1c92c4cc617d62c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa594d97b2044400c66517e379275d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94ea519bc8f36503531cfd1cb6e58a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178044baa4e8e231ee480ff2c44bd3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0085e63ad61ff8b5e819cc633f37953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6407bf08dfe848fcf25873988bb85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83870b104aa9519cf3db2d545860c4fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bdffc883dd7dad5729009d95556cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310fd2caa3132d993c8ab13a8a73466416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3337e8ca4aeba824b0a9ddae7e4b137417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17ec9762144b94ce26a908ef8f556418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89921857e283f28de817195a0e4eefd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d7e6fd1567d686f32716ad91c5abd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1d50053469a2710c15a9a48c9182421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977717552c172f39f07599c800a2bd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c1c1d54773f297ee9de3ea1730565423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f7238172d8e21df52ef0456d5f95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee566d5c9116ce9ef52099729deea4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0d1b0437917af1be69c9401fc390426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2387404da0d7162a4c0a93f3dd054427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092d3299284de95247c34b2465d3a84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb889c62102ea2cd1909f9878ab23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cb7b6eebca231ca878b7e10e64488430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4ae20762df97609897e6a7f6107f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58fd3bf09218b8c90165cd070e6ef5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b616380c8da8056c2591d1a1e14fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd7be0063f83b4b0f845b97eaea3c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddf03c0847c8869e06cd8c6bfdd48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4479751480837642f15a1837230b1e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01081cf953f6b4248feabd7b318ba27f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7908a90485eb93322eeca962b394d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190aef0a19f28052b4d2b13a1c2b2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f92ec90add6f2de77737b5bf3b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc615849ba113d34c65e19abd9548656441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e39e6d68973f26600bcdeadcb03b35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccee2281d842a0bd9d8205cc6d2fc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f02c23fa373cc291b9cd8aad0e90e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ce2f2411c788357b3613bd2b27350445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca961287c0eaac88e69410c44037b1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da584a1ab7aee427c6f50cc4ac5ee663447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7db33e8da77f6cf8dc99ef2140f4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ea994db14e717564e08abf7d1d66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841e4cb58e25c5be81f62c3925cca9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130002101d0bb8157f6a42c579f67a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8868234f289efd4cb5aff9e3542d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252c4284aa66e4236a13281ce3a99b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77d9cced43232091c143c2f1ad45f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce88309d750ebce4032781f0b080341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a63c3b9c4e30946b3e2b9ccdd6a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6803318108caa69b4b2d35bc72d3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49d208b0e8de249aaadfb854bb71bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc3764b602a44d7fadf8f35958f459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f4e3ad9b304a3c83d93275684b28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10dc60b736157f1abc23e14ac61f14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80648f63f5cdc4d8f9b02dda527c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6f7f01bbe31869e7b81f1a56ec047463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22b7b4b2532b9e6ddb0ebb8b3ebbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd70d10efd2ab14112deb1ffaceb4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89c4f264f7918b509d9a954cf73921466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68765fa5ccc7ae3938d50be715ef99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5887889adea90a9cc11ca0ab1e821468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbc563d6d2ea28e6f79a5bc6f308b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c836c6f46d264f43c5965132a8cd7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e34a591aa81a7977fade75eed1268471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61722b34cc120f816a2f75f13abd6cc6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e72fdacd43e9e21cbb5c4d789ea90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316b30e6d0b53df7d2303df6956da09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bdfdca1b60b73b294bd1264b572fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fd4d9f7594bedc7aa0500ab227ef1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888faa2a5dde16b7eb47cddf7f81d97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d3e13dfac5c6c17b8010484c6d473478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc09766556b40000dcea5eaf5e8c98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186b7c5bbc24c5d59f1964e28b65962480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09496effac1d29841c42a4a14ee5d68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8069f3f4c7aaefbd037e4b0b6d3bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65be88169cadebe026ba01924f79b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038c92dc58fc8ccae65acc9507bb51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35c6d09e40c3dd5fc47fec8eb78454485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7b13daab09515ddefb9cd5d6f0eb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b5491ecc9605360e8cc92a9b19e91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762d4b650dedb4380e0101bc14a5c0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2489700938f54a50cae811fff894b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3ba3efd68c58eeffe0c650b0c0eb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf73998590c2bc37054163ccd5f42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a4ea496b0507ddb490afa48e6d73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69756b702f02b08622d96a8f3dfe72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfdf09fdc4c803a1b844e53c9ced0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba1c57ae160999fdd481595ed8f882495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bcdbfc661aa524d48763adf8e3c31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5beefb009637c55b2319bbd66988b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6bfa5bc31ee442fb1d3a718f8a038498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0031a73c69420b15be4e5e8e198b865499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaa80cdb141cf6c53047c58c17153a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257739db2b9337b66b0309efe92c72bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e5ef3415ecca02a64083616c492f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2c1b78755f5205e76134a664825bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff69fceb01acf81c7101a9e9d66f3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc57856f1b6d8667b6aeffe89d6e66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc826d5cb42aaba34e085cce690dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea4003f051032431213a2f117ee1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8592e32bc476e5abec30c9145db3da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dad7ef5cafeb40517b1a9d447b468509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdf38221e66a27f3cb3526959cae3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed22a28a76689f17217d1ae8d92e900511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eb541c8ab6078afadf67f4a565a00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713a03c68ecdcc4bc0d72ccb0223c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844084d6325ad3729ef92d5c05264f7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c281bfb163084f22024ca660277a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72eb2ed51ead7d957874162222d37a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b078b8c99ecf753f502a10b7b026517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecb88cd37d49f8c2b1e3d7e93a5fb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a77ed7bfc948493d7128ecac8210ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9519e447b7c6b247853c9d8b5bd95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70352cd82713d428d8adc38b0f3a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e2832fa0a8348a812a29be7853781522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd5c5f0b2352e85ad90cb3655584a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55047adb84bdff2eb87a2c48c8d629e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9570c26e38577a20fc38be9f6eb262525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bcffc65cf6f0b07330d9a0b31f7cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7466f48171b68244642f2259813a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1703474b2ad328abc7ba02c442465528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05d2c8adb6f88f12d22b1aedd223d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bcceba88390c9f95d69e01f3f2f33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c54a04e78fc600a1892ef9e96bca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b5645767487f5a48a29fdad4cb330532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900862ef117b4edabf7ee2f44e2b82eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81a431ace485e22cd0299585ee879534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86f773286f9db8f300991e8622cea0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb08ff786227438e908906f0d6521536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b147024b06af17168c13a33c89fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e4c9a083005c7f023c747b23446e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dabe05d933e4b3d750d4d05862ebe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7363ca07a3db90d9ed2d23f5c0cb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d0ff71fd7e39d6146dc866ca0535541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2e30c4bfc434fe7ddca80eb50b54e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd734aa04f4851bd1cf939d96f6737543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d649171644fb3cfc029b2c47613291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083519986067e25c707aac4d7123a5b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b531f4528fd3e3d837787de6d40b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce13fce7c1b1282c4ac6eeb575e7a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76847fe0aee6f5c785c343aa87beee3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e79f01c18aae7f53c6ebafae80169549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bde7a00ece17739a4ce944d1f33fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e799ae890633d0e65d6e3a3aa7a2d93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933031a93c35015b3c83df49ebbcce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af2f97781f3e91d080499eef564e5a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4c5a2d61a5cd7c21434165e003f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca4acd0303085a4656ecb1ea14eeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e73c7300b7e74d88f12018ee2ff9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eddb29f8d514e79a42893022e3ee0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82131f437d1bec6aef8e1690407ed92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7755dd6675d0994ec9a9e088735bff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc8127ee4d23cebc0056d863e15ac6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925def8840dd488e8f9608c0190de18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1be17cc969de6d9ee453a1ed99e0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaeb8fc7c751d7f825ee3df1253313563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c488e2838f1ca388b5c17ee30afdd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050bc95e959246f0c2d5eed9af36d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d7f0a00d2e79f574e407d2e2a26c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d56029635de03f429f13dd8866d45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95bbb533342fc2a9309a515d5e4a0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af928fb01225c15c9b559901ac81e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb42b37a13f5062a6c4d373d1f28fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb86f06e464c982062e9020585a4872571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49e6f56ad6d00d4f67e0b834011e4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914909e742f30cf68b10a16c431471d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fb78f0cbec1675ed47cbc49ecba62574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459ba6f0d469b2d94ff4cefe3352bb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bbf55591a1e1220a4c55cba25a04f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383e50eae7ce5812dc341ce868d11c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b3304d9f430d104f4658645e93a0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c5c063da49250d237e8e37ab1bd3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd4f66fd6252955b38f5d4c7757ee1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c89bb8b5f8115efbff709832789ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba9952c565e8a707bb1f107db124b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2205b541ef3a53fb414dda1d102f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9b3cd05921b28d24708353f99549584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef644499f21b05e2c4426e68d129de64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fda729d1c44f3f28f3ba0a5c9e26e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec301de4085059503c5c0ec23829f259587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50d0db7042928fca413f4247699899588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261183053711d2325e57fb6792b566589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0643c8319e97a6b2e386748b3ed2a7e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000e210becd7ade50fc2c4dcabad21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90476c4a958ced5f7acb84bfd06ca3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed93bf447707137fcd53bef72f911cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaadd3a0871c4283319af32248bcb42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbdb9e12653a85607c56981d914103595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b983e5ed56fba70407ce23604a43ba2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad695545333b8b424736d6effedf2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608262ddd6e60c196549f3d07db5e9f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79afb0fe311c461d5497133d92d9d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a998adf74928bee8434af1f094d71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc3df4144d5a0fa58354379e5e4966601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b98757fd7e23963c536512bde0dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994fad81c3131745e7cc62d7849fd18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ab37407a0c6dc3085980df124816604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfed8b4ec726b0ee1353ab1bf1e8d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882a71c1fc8412367a12314423153c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f65909dee15ba5f181d444e0611758607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0442a9ba066ffce6e791ebcf007341c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11eb3812419336bee849bec236be8a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973901aa8c55a1a21b2bfca06b2234610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2830c87b297ece69b0c457a14902be9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c84e89f672d82d56fbf62c12a8352612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc620e6fce13002e0ccf02ddfa88b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8007d2f44c5b252cbc5b88012b7f7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafefff32a517f2646302648d1d977b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879fcc6bb36192d43d7a3d9bbf839f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701fe4015c9176d3fa8ddbc7fad259e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a731d727954997e2503cfc7e1170d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266542c1f0fb7c1e587ba837d0c14386619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f11fe1ce34c5ca6094e9fd9da27ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a364404dd16e088d61c310f404eebe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848793b094d9cd8dfa6ce38da37bed50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f16af83ee07b9a7fb97e368867b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b735ef2510b294ebe1102e9caf49c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5946f669c693de1378158df5c1d8b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925da04833607cc0af2c428e041348626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682815532655a324bb0789d4b7deacf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb3b55db74d1d7700cdaebbc2634b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1b787a7b2eb118711e24853bcd58b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c87108a254ce53ec3797e5ce82cad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b89e51e485a38bc646d6853c9be9b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeefec2f262b291d6416f0faf58563a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926388886dc05e02ae3abc297f1a156f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4a47634baafabb9c01bc4f468a0ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5044129f6a16d64cc638caa30f81b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59b1fb0f04c4d1f51484c88ae01983636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb6752ebbb95b819ee847e576a594637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911494dab9faab0e7b426f5937b0c00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02854141dd616c60ac20bfa3e9ddf65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e231620bd723fa0a792c7ac85dce7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a7e51ccfe603f4c6f222004cef5da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e14854cd5ec5105e20279204e83873642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5c076097d98421077866063425471643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6ead3fe065f0c90fa87ccf831503e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8079b4418864de0b415ebbdc14aae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfe8b696b6ba10a4441b187ac299e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc277165ca72f2f1675bd7e1eaa086647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e040ac11d21ad1dc4fb2f96f3a826648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e585beb3cf911791edb1f7ec5f7f6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170dc90a9ef481a3e10dd058017bcb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78188c23905ddc865dcfe630cb94fe83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ddc0b903a72fdb456052f1b07ad5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95a93535508839597ca37933d7173653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2743d385012741dec0cd4e97189ff9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c40efa89569797f59e0c1af9229b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081f5ad0b7d7d40bb75d7b9122e39c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb9861aa765f37a1b055e27cbb90f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81affdc1ff185219cb9a667d2f220a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f44350fd22d68e58f20c0f37f555ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de884d23dbce183d190d74bc45bf2e68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7689fb3cc9928379fbfa702d9af80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57378fe60fd7611802949de2530af5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4df61c2a0ac02e9f2613b1c7d25a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8cebe76df22c3a6036e784d34c9e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb1960e518e42781cbd9b3bd48227665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b55c065182ac87a86acf0d8ec11e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaa6e2655eb78b0da7294a42d91d18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c7052fc8959b8afffaa741c63502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd574066094043e0bfa70d92ef4da3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f376222e31348f698a33a401592c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f317dbdee76eb1334a7e853b641444671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96054dea8933b242d8306e2e545c6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650571a7808435a1988c7df590d76fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290ac6d1010ed915ff05276005aebf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa575f4f6812ba5db1b6e66ef139a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa21278b8162c75e6c05830dc6bb33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b6b5e763f15a191a8d57d77bae822677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418563a99f1565acab7da46661f89fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624942d1fd5debf200fecbc5e4ea416679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69037f4c0e405e0bceef52cacf11d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433ace34fdf9a1775d422c6dee8ded5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121aa92eb2bade87049f3678864bb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098f37eea06d46b6a452d7368dd98a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f605f5e4569fabf446dd6caf1d2f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9915cff246a8a2c5687dbe30f732180685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd01989560ade8cdff2aeb9e5a1a801686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2527ff8030b5ae3c8cbdd415125881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724e30eeae8cecce17c05894979e67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159eb9bed5e38f7faddada88f386ac7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff515c81eb54444b35348ce8e6d01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69d0274225a7ca963724d97793e54f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7802fbcd374fee0e83fc14bc5ee03d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76630b0e68c250cb5aa3c8529bc97b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1781ea498c31199ae321d3ce6ad2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324e735d99092863f19d40a6b6f3b21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae7c1b4b53288bbe70f5178d995d87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b038f1bd02e332c1471008729d83cb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a02e3e9cdb3071896323f708c2489698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2050e0a46618a40b07a9de2c8262699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6008b45022d36c4c0963c4e9e8f2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c20ab662b7bd577983d0f4daa6821701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bcd698c311872e72f5bb2615ef5d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36c34d6adb86b4108f095e07032503703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762bab744f7929256eeb52987678196704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f6a66517c2c47ca117a268ed5dcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083632ee6cbcc573993ba6d51941f18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3bd2117347a69cab974f2a7e79874707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac439a7b62908079fb4a17eca6d3990708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1648f80453b3962ff3f588bb5e8784709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fca7d0995cb0ee322c888ce51ec907710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3b699b12c7ae9d83fca3531c9697a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82aa73658807fe8a758fea12f4e9cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f664c9868fc043ac75018b71686a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d32eb79fc743fb410bcb1fc72561a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830c9ffcdfef17642ba00a3413ed37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a91d46c2b6d4256244813d9b95765716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5535c9c2f1704029e55a164e8ef6752717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a07ec2ecf3134db4a24ae08b12b8e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c2bf6d91ab8932e97a4509ed34680719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9d20ea74cda22f7138a03594c16bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a37afeea14c3f07f3d81a893a3c2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b8a853172fcc9e9f0b18def54d97a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f903f2bedcc2b92581a3660451b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468018a1237fb4c7ff407717a1fb4ff6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a658a9725dc194cd252b9307af27f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c58947199940c0e55c0b64b58946d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7149c01ddad1c9846d4f93861a40ee9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ba93d329364c1f22dd2eac6f7359728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297438b3197b94c62cf5c7f2e3a4aef3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fbabe3465a2c2096674f72246c9b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b1e8ad843f52ca519b21226da1c4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba23695f0dcc83c5e6358b7323dd2a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e7502c0a8946a6da564c0a5125ad3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb1acb2a76d5b481ba305ac5836c84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb3006a7e6fe33882fe41d4ac6ba4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907664437f2309d3b16d61264bd185c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad52c9b1b71c9892adba96ca941d15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6647e0d2a735c33bbd49938117ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd331d8f7e1900349820bbc616e012739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1304093ec0babe0c244e2e9fa6d4c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0553bc9dfb0576004dd3e3118587741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7c83b6608e1dc6ec40fa6690c2ec9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be672a7ae2e2c0f96e89deb2d911ae7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d975af9a222dc58a648c71d4a4c114744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a78bc581a231c4dfda2d04f1fb0ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d097df6a8474ff4984dba3409ab2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93cf0bf3654ce5cfa71da03446e65747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a10447bb4f1f98792354ff0b9b847748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288dfaf25bb4c4c240e97f65c804b6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9699b77b190f7b845732cb0e053ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392cd5b7c793f61c0fdc2d70e738da5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1333e49e4ceaba7084027427f4017c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105458cf9a46319b9a3867827972d63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892ecd771851c9e8309281ec95a7b7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab088577cf051b196d780f8b64b1adad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfed91e426e14eb352a39b56646434756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f6413e6707899d51682b72917bd5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c10084b3c218fba8ec869a00c6798758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55966ce34e3d02429899109f98e36241759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>