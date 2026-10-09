--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc3171c035dba5f24e3a9ef537ae621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742a7f4b0ac404f39689503b70cae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cee07db167cf80cc19f90506ef78c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33deb1933b6a298d64e4b5851993a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411e541e46fe39e7afbff67e65accf15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285a96eed4548fd72d1e7dd94e33d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb53069cbbac1f0543330e2e1671a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588bff8c0c5c74a5802400d727d16428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a87c9851ba73430777ab7fde16f5969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe1773f0f6e682f707d02a601336d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a65f2aa2e2b4be8fb2071ab3411d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a960705915deb8718c55e27bbbb7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c23b7f4bc5bc7f7a2a81eef4a390ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e3c9dfeee784de1cb255bcf5e0b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a799260f6696de11bdf8cc0a23858d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ca817a62260ccbf5f9fad434fbc5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5b0008d0a888fc0b4bdaa6e9ac33e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69990e0f0a2f2d95c86bfb53bd357a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498b3f900bbecc3ba2e50a8bd2f47fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caabc039918cc420473d40120e670220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc79d92b300271092e1091ae730673021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b044c90eec9daa7a530954c5e07bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35f57ac86c9bca15b408ecd42db1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a751acd7a73c64ce3b7d58eb7b9f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba8d4ff37995d8e0f9e82336a54d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c742fbc7be0b7fc6319f6e3cdce70c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3815ceb02ee6db149209b7a177fc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677669a5bb202aa3c3795e44375b44c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd3f67a9d4f7adc9d8e863d5cb48529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e0e809be9f0d0e5560f1acaa003c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712028a7f97dcb5cf5d25498ed27df7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1382a673a1773a41a3937352674be632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640e43a6000e4a822ee2d9161fb609433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533574ecfc9cba864e2e30a7074084d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8add7dbdcdf9d07688b0d99f4ed8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645bc1a28ea9bdb5df45b92741f2c9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed081c0f1eba40ecc5f77b6357ca24337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1e9981ce422731a1de98acf656b1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab65187e27db6a7269a1bd2325b51c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5475942bee1ad5bb7a772a63c486c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569814cde37cbd2f504fd535b03bab441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a11fe52f6a9ba70c53ea4992a8c3c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ef8900f2d5c75a59304a7a63b31243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8d42133c0c4795e99e6564d3080444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7c386f8c2b0404497383f038788a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ddf9822a498a2410ca76ac529a7c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413816d3e3ae2dcf18b4fc0c238f76847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f44913666c6838f3f19fd4f3052a2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b1e66c710c4d9c50c0f33d9b9a3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939688d30bf1dfcbaf18b6cd1dad33950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ea1fd282e3b1d92b849d5473736ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393462098d7b6bc09f0a9790ddcffd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fb54b6a140d9be62b0e8aac4de12453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a21ff37c18df2fd5c471bbf52c5b9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd70aa6584ac96b7b7c3f3f02e4b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4717ae510114db8074b4e0e3c99f4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78ef823eea97258df5eaa37c1a03557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96eeb3b2010745de2d8812ca98ea6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c675e876187fdda99b3826e19e73d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e2b718762d60971bf4e7486b2414760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f3e37ca7d931257d7f6d21566a76361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acebf8014be6cd43ea80489e246108862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a8168561158d21450ee4ec1342c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0144450e71e898d50c1bd957a3097064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd583096234b0f07ab9a960772400d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f76829461c7a5b8515134109e3e6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d28aa89f3800567c1d3c779b0a5d4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020b27131c24bdf8b79e1e408f90f4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34d0bd7030eede6983e37f8528fb9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a7420bd6c80c074ba6b2faa599da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4621bc56bc1b4ee42ee6837038b5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0c6b006f20c37e759763caced3a0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a11e54c05fadbb0c35e642f804aee573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4a63ded6d48cb7231381b90cec8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b758b48f1475d5be36c8bc948e3680275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197dc706c5287305a7fe45d6541283d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84cc284bae3d6bc302dbddab29ac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3605d4db6d5072469112d5adadd7db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d1f5462d8460ce66d56fa4cbc350679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95634f4673d7435967230db8e628914c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f996f7498c885fbd600eab6861373281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe9ac91daac4e0d54248c31ca2382c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36d8e54d544ff0f42a6e6c50955a2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983520f149f9b53fa8a945e6e56f642e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a0ce78f5c384590b9fb498455a4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eacbf5abd33384e03856aa9a2146d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad4d403965bf3a10ad044b2066fd2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f95fb0a35d2de756208174702c45288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6db84aa69f6ffaf997bce3f3d1fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc3e7abb7465c752431fed704bd3fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ec98a6f73171383ca435a9503d8e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca807e054f43104eb289695045d467d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c620f9dfcc5e193dd46f1c65aeeee493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238b7718374eff35f94b6a4de5d1b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943d000d21e45871b5dc51231a079e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2d2cfa0000dc2ef26faeeb025bcf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d01d4a6f1813faef75b3f975b69df997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f47e01463ab9097b1e26be740f0e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439b76c84dbf58094b38e9c958f32f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa854e23e03e75f3b5cc0f98ca40d21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988652e2ffe69eb61163491b39122358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556835ab17629f50fa99fdc8a6cf00b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19fa7026facdbaa197ad7312752500103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c966108cd107df0180a406b171468d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2881844b96077ee75f54a48b639af0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a382afa2dfdb23278a2cff73fb80bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb98f0b317b06cd697ff0daa1f6e1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683efa5e65b4e7ab26394b1f3f0ba43f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6124e1e12bbbe79d27a999fb21109109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a702f6e11b9d6695a323690b2d734110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ac343ea6d921e960d156c885f47d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4555e0388a14eef6bc4f7f806dbe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32233cd4c290504fa8c3f63fcd1f56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58daf31dcf704cf63fba6c72a1bd5e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a296b6cf2b07be5ed8443be7efb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6281c7b625ac712691dfcca6806d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635bb8d9d9421a52268e1217b9e279a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5d0a0a9da0d29fa54b8207c72872118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ba875a930a4f930ceb4a11fd4af3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c189ced04bbf9a55cea1b99155f4e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef3406814f1b8d42b2a568543294d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602077cbb72de153bee26c428c584654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447b212a182e6a793726650a9eb1086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a118cc17fb01453808a0e8752ad2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e1be899a2181d837a69222517730125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe48266c6d85fb739d9c18e867dfbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb481169ce396d5a356c69a52a073ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07664479c78419bc8c369507c81327cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb1f557c131224e94c92eee642360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b3edfc6f09022cdfe4a027f3aef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d51b80ea252c8033dbbf7c626caa9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793793871ecc80177883509598ebc56e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af982f3f23980e963907d6f84a30a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d36fbbb572fd25d7c67432346f758134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554ca818a43ed12cee29174e6d3b915135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de745cb89dc8cbdabb0ff83314e58e71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25176cb9a04bec89a3a40f036c4d451137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5bc86a2dc5a25bbcfdd5c5941101138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc7e5d9153f93e5415f7a891e041f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78806e88aa2b8bf042ebf5a92dc566a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c857bcb46594cdd36de82bbde8517141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b153863b6c104cafad66aedda32e9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c05579c23453bbb7de3e41657f06c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df947d414b7a075d0079092d7a28ac60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a8c6c1fca42befb4bba5bfe6b2b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88ea03d001d2fe63464550b1fa7b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbb27790f0273328bd83d1ba745db1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5ff45960735127a8ebfc48d7b4ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0c72b2f6c09259a442bf1033afc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990daeead90fd18b31abd5e7fd1592150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1623abd2f2c6cd23b85db6dbd998b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e73ffcbe67e4bacd61db113b7ed054152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021ed9535d7f305716a65b9d5ab9e7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ce8a499f4dfbebc7547104082a46a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f61574d96a3afb2006912681b7768155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139f9076a42d58f385742af36208e90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497acc251f5c9613040b7fcb43c60c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba264129323033ac1604f1a60bbf668158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee910e0560fdafbed02fbf30642e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d2ddca2ae7ba57b6983c2ddd41c55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06881dead7da0876cae64cda4f063161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f45a855c88198b925ee662813c4692162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8dabd06f16baad51e9a5f2a0b3819163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026e28cfdedec25f4d5f9c19d6cbc8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b51d4958ffadd7f26e93173a16d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aea5543a367c07a54df8520f2d28e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d90eccf411147ba6e3a1589a5e6b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49d8a290ebaf33b5fb23523993697168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4458b7da2ece3c9f5e7eb7675e63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303870d44f4ac3bbf16d3a19dcae632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0a284889981ea20950f492684ed8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db17f7e71fc8387e10d925c88ad92c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be2b5f69813344d8811ed9b16a52e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636cc9b2e543ca239693ad6c793b95174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ba80c60eeec59801b8a9ade2fcc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c7162ce41eff9fa44c149340b913176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e83050f0b68456bb4fd799017e0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b07f3e7a7d744279a075ec7528a1c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c977eca10b83ffcb7b7c638c226ecc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56e9e30b760a4479015366e59650d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74c2e8767565d76ebc141d4e80ebae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b206aba923fe966006bea926e867182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b4581757819ecbad89bd1c9a259fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29140b722e6b93b0dce5ab8d8363b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e76f91ea2bf0654f750cb4d253ccc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372b8aaedbe570611541c6f914b2c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57426c8cc1aea36659c3f60a5820c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd2466cbf097ae2e14535ada0ffc09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020a3a5db06d597543fedd32beaead9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff527801ae38b6c888e39582587a367190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45ac10bea5db1f574255d9bdb263d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db6d910a390bf27bf999cae09683bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2acec4a5622c6500511c6623543a8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c0a962df80100d8c0a412e5900d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b86510bcaf888806cc8dddefc6cac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93932cb051fea21d5bb628a9c35d53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb1b081895d82948e6b3ab6f7b8d0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a98b841bf1aeddf945830097c94568198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8fa60a1a642cf3feba3ca2b844107199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb350a7cd766e59638cc952688d4d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea5037774feee9969c2c35959c6dd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0fecdfa189bd945dfb01dfc1df381202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9de87abe0ade2fb66c181cef92a3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7255c40d44f6771188e44ac7421f9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e35b6b17013dc12f0cd9564f959cdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eec1ad4c812636fa05a3eb1c068574206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a6c0f169ca5e9b401f6251897f5bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee5ee3aa6928daf59b134a33f9e292208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a1fc5494b69ab517077ca2c9f8bd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e446b55cb1b6302db6ea88c6efef9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7677ee295f65498b4a01a7cd5db33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea7252ae5977d1308950f5e4e8677e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a451a5dd6e86a481fae9775607ebae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78ba709fe2430a9c16c8a3ef5750f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086949aba72f38ff424f65e79a4021b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e18428ee5e0fbf971b4042d65fedd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11134f64fe12f563da5fed2571c91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb76c768afaa74d88763d93f287c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa605114efe77df6c56eb282dedda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4624aa933722d8d131599fd2107295e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac1e67a3faaf54d95d032dce5d1af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb730f69fad50a9e45f1de31192f61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153cf528de3b20c9d7b83021cfe9837223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea57c14efcfb0a73938ca06a08c3652224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267cc5b468cd37c969cfeea8f81136d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065541f43d86eca1229c45543352686d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe04bd200d60266a4618a1eb6bb68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456add09eba0e3e2b25b8c734311a9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efc0984fe28ff56b0a6c5dc3342efe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a182a85c0caf00cc19caffe9745a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac623ba38888c9fa3c53c249040220b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5f286b5e668de1bb7d84e1b3e0d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac851f50058ddf2eb5e1b396b0f6eb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b6facd9635335e6d7e375b4a094d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa92f070f6056b2f5d2bb0a1b3fd8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebff493337fb91d9f59ae05f666b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1319bbd57debad3a6a0cb1b98ecf8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac55b03292d820ba7f5748ff43024ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502bed8404fea3919e910a18ec55e49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66112745dbe299c059f79cf135531fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7362c7767e4d40b1b07a6140ccd3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149be8c26f84321f944c037cdd27e61c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a431ddf8052535eddc3f182132a4111243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a595d70ab3410ed5411b4d56061db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bbf22d8d48361dd54eedd836b5e52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c9404a565bcc69b58514883106c58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20526800e75f2cade092eb5b74be25d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b7c607e4355b94a32e58a0564f2a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de80562a7a13db1664fd9a131dd2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2602fac57926279e4a2d543f72e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6ae855837a787cf596f5a223ae77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b457512cd8eb989d8360c80b6c4ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb07c2810e48f80d2665fe01a81a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c342e1d8227bfcf88d1d347dd973137254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea139b6127e924be748a7506315b2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b432d2d9d3ad171d1209b0274bc1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173c8075434ee9b9d8b0be0390fb7b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f5995fd52638254f3fdc40d2bfd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d967f59c194727a5120849bd0879d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ae0e385ef2bff391dacd5adafd1bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ee160d1d8bf48ba000aad5edb640261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3532447f015fc57dcd240e3b786423262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3e05f59f787c4b0c16299112fed1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe6ba02baa74e1921e6b18ed7eefe8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da42ee273f6204a00de5f6fe20e885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e39a445070b582800eeb813b8a9be6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a39667d2aed9ef9b3dbad41a5727f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f13349d50a61cec04778cc16624b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127b346204c52b4e40e437835988368269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a026c12c5823bde0aa46579440b8fb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e7716a994cf8dfbd349a0a1afc6e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0674449a90882e2c796cb23efb19d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af676f8cbd2ea9bc008d84b7c20f82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be0a797225e4c7b4afb984c3d36f65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa682daa780230f1b6af1a4a39fcd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615f33c72adcab002011919625690d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436bef5e4366f5e3ff7fadac7f84830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f28714d835b6601386f3a28fd64456278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac8e001bc4f29480acab752866d0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e51dbeea2d94b77fb2f65d1fe2bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce5d546acbdd992a0b9fe437410eb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997face67a44853bf98e09010d2d4c91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cefc751cc3d62ab6195a485dc3610283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0111cbde8f573f09b309585525dca12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbaf9aaedd65fb657d86b748e01af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1089eb6585a1f3730d4eeecdeae1bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a65d92f706af63b459ce5c69b2156287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14331f587c1ce4b7fd4f35ef14d02a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad171c9849fb890d42c85c9188693e45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e4eecc1d7c72518494af189b8eea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdacf5c49e3f127826d37592b7b2c67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d7d7198ea42841a61540b5ddade8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71c8c725fce4088ab2fdea62d55be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98740a20b2f2095725564702f3b9b75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812cd1e7b8d880258e8eb6367a327c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aebe355ec9dd8668af88b11a7c6c69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70560ab253330893ad5dd0081d1b5b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb076c43e55d24e95a88dcc1de9a23b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821ba759e98d4fdcfdd6928ab13553299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465167564ae5d401f30747a7681b9c1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7c83f2bb6044775f7022e7ef9c62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc672400389d25dfee5562bc73a61b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21970c165abcad1cd133cc6dfa4696af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9dab69e0d5ed2e0050facd0b59e1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238231197ddade0e532512afb8f6e806305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d95ebdefbf5587b89bc4c1da778a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f760d1324903c18be3ae090a1e745e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d1bc4ec16c37bfb003e6578f75df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c728bc588ac5ae7d49c1a2a8d3721309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771fec57529c96fbab3827fe19a5c01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026649ce8aec2cd2043f863d40cb099f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482362d5ffa93de8f545beb2ed14892a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d16ccb248c0b6d4a0525b0722a784313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702b92cfa3d7e8e4434bdd49b35160314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f23fd2a3234f3ae791947483e43dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a46f468095183af1194ac7c0bb3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534cb8935f4f06fd8d84a056b2d2806317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c516f54527b90f99a4380533326cd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8ea979a53e6f7bbfead3273ab2951319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cd088bfc96ae810132032ef3b360f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd05cf5084c028d543652352b7f438321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a424d88a306c4260b9b4aab5d470322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512296691d239a25125685665bc6e8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152565392533f69517128394e7dd1f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d78ceaea83bedabb39add6d1237efc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ddc372c71f3baee97bb0826dda02c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa72a96cfe556d43d05f49a3230652327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f32249940c11c5a7ff17acc07371328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703644ae343be9e5f2447ae684e6c4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f4f60f916ba21f4891dcf35b0da7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c83f136003135ba3290bf740f4ca67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db6359fd7050afc75928e98a15fd43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe62fcfcd5d7fb05a858a108d0301333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc8a0b4e2c3b0a497a37ea1bc2d12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f0dcabdc944c0d2789a937c33bf0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d007727dbc7399bca3d8e68e3570336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84c65e6dbe73938c3d82254a25404337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d17d809844c0cc820b036f88829f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275548ba79041e0349bbc010662ef25d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df000aa398addeac58394e805f691ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006ceff9bdab67618dec3108fb2ff02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b5d1019b8d4bf015b05cca6aa9501342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3883d13c44f83283014e5544e4e67a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba53c28547dd3561f228a7fc387fa8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e4799b5f71acad081a34f7c832a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c56d5db39b904eaf3335fab6bd7fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8888c59aa6052eec147297b62dc7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7d504b61935bc66579905052c59f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf858455b0af48bc446b94febdd7502349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced6853abe85f54f5f749f0a6f5b939350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85181168604e6d07b2f27793100a202f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71f66847f24cde30d5a8f090263152352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3601165a8861d43e94b5e381de4264353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039609a7188b00882b26883d1280c25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be212e62d753717b47d56ce70a5cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a28ecb53c8b368872f6fbc3f5fdcfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e751650d8c7682b260170c23fa9801357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bbc5be8c4493d8ba8821f4119499358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fbd0c4a0ec52f523b273dea1712dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e92c65fdcdd9c9e7f6157035e4b4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e058ab277d902c8c747b915820530361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea92b3828bd54f7310857ec2f69786362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517654ac7989a420fa9a5c6bc5a245bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f930ee11625238046b56da0af4522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271ce0ac5ab0a3e81abfc1502f0db7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d90a7d2fc0771486b7df5d2781e4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23164012dd3d5021e8aac1dc2ab7f94367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4e8e95215976d19e1804b74cef3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f4245e7b27843433321a52c6956bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76f5bf6588e5fa44e7244c71ea5ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e3767f427cf68d4fd40082305707371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad1e14997e83cec1df48688735724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d04c7dee632daca0b16a935bb52b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd36110b99992faa16c0fcb12ed9ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ce2a41339e9e1fbda2942ca62066f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4248b8670e9a398337c5227ad43494376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb73920f0f96d3f79f3fbfe9a39f7fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c8b27ac3f923a2422b30392aca9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ba106fa1b0dc629fac6c3cefb9796379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ca5cccd95fbee14771ec0db66f68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6920f0721a0804662905c2661d314d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566815398e4c0675b0b2cd4b5205b38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf1d6fc197a656db22424d2477fea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45633f379969fb3ecf6317b147d1c8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42965f3b4ce4c233b467f7bd44e273385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a90b4d6fb70f16d2b1fb0d0b031c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7027a1ff2471e20b6ffe0df3c994c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c348144416da1084bf9f49f58dd4eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a0a511a38689d4e55f4b1382a589e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e28de9bba637a666b0d18d0cb0893f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8e5430f7812f4d0324eaf46d9cf86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ed01635bb2dc1b704bb48d9f82b6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce1a214f0afbb4852ec1b5c619c870393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35565f48e46d0959cb10e7f8c48e4168394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3870267fa6933627b53561b62a15bdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1e023a5700be2bc66d95becefdd9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322675029e2fec64a4b7f93c4a519d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfcaf38a1a10d3ecf73396997cca00398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578caca15702c6f3578a49b7967ae53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adf4284a374cb168c2e1cb71048231400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0e893696d446562183ec31e0b702a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4db4fa1d20e7cfde7c23d6de9a6a61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43429cf709136671c3c5782753d061403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5165513a21b821cdd0a133649be49f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec044f5fafb7bbce350a27f090805f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc54425ab4ac686178e71a349783331406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb48f3f74191ac0df36e31faef5a4cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed962676279e55b278fe1fe2dd842eee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f45d6bf46dedc7b2a08bc8e92e97e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a55037a3cf3085e786d1959ba47a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb46bbfd8dacbafbf8feb2b730bac9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fb3cdf5341c74feea7922d7b9fa0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af8ebb808ae096e3d7ba109ee28b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d956869811233b90caa09d016e4df8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab983b42c1624ab5c4cdb9d2d436dc33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3abb105cf43512d8f686f1f7a7440416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfcd9504dbffa718435e291a76cd93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74818892ad3353026fb40389fb26d6b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cdaf79ea3ce596668fbfc17aed0f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ee59e430502cfb5f2ba70a9faf20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff99a177bd1295684c852cdd62872421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092fb6bb20aa26e598707e340a4ce59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf3025cd9c09aa94cb2162c5c16388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac57517d81712357128758489a1bfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9948ab6d80c49a64c412fd8182264425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e79d7e9b541984c84a3a414179dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd475260ad1383e62333fee30de82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed78bcd1341131afb0d431803fea1de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d3b3d478302b2edd3a007a5f3a509429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb714722e236a4f771cb0d2199a7e70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e9fae2a92be47b3daac4632e2144431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9907135b612f575c0b20a3498a74293432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3883e140d405b6eb84f9dbc544718433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865274cb922a03bae0b24578b28355c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb64148043802d215efeafe998079435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ba08e5cecadeb46f6a9cb0fb11da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1003a4ca7888aaa9c8b29a2db44dc16437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19936b080c637984167e2bea51f203c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35bc91927c404574e389c02b81102e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e339eaa59767fdd25f16dca6de1641440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581ed4fba1b6c89ab6f5a4647a4333441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3855bcdc14338d5b60f63924221f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e427feca1d5bb85567f469d8cbdbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4e5a6699aa2dd55e4462e890619c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0a93844b082b13338c03348840117445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9019c93308adf2ae5cf3f15e452af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9cfdf1165dee97ab87859c8deef38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d60e660dae03ad858d185d3cb64f76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9464285551f14b478b05a2836f5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b98392e85bdb6544073c8fe16d8cc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f9a060d7f2251e50fb4d8b85e0d1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc9d4288d30c790637266473b45c7c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fc43b3681b7e2a5bdd4fe660a4d03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec3dcdfae44ceac7811f907e32d8cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e10f68828f4e4e6c4e3fc90a60740455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2af5347eff2cb3099758342a03e0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec72e3389bbedf7fe264c005a8ffe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b63cc1c80b7d4a28476f4129ee0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc76d1652465c2e83f477c3bbcbfab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee7108b1a38201058fc7d10be06dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d68bf414561aba944b6d68438eb378461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647408962d4c096caab814ac696dcaf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc13323a64e488a80dd4ae60faed66d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cfd35e21aad6d85f96f81effbba4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749662adb5d0ac9b20010272ff0d9bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fe9f7b00b5907394d0f5cd58ab4b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8e34e8698e04d7de2c48478f98ac8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e4947d5cbfaed97b79c3a3f01655468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa60d082d3a9172c4f6144204d5e60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a13a5b74f3cac1f8a54783f43caac6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939fa91b8fe467145f90696cd61e621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b312a235de3b094a3326a54e9b2a32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fdea1a1bb4c35fb4d411f074888e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27767845b7d1794d6e0454df30ed7b86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeffd85a92b8fa37c8212e595d39730475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e0ae0966165972e4bf747d7fa1c17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2d62f738d8682ae249f27e0b33ba8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e55e6a56470a4c28b6b5acedac7aee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41944335fc58055e695124729fa174479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388858a8d57e21a752a54a1f94cccb03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de81f42a9248e5a059373c7fc72a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877a2055ecbd119dc50d951e4617f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d5da688f81dc31a884cbda58be0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d384200a1bd199bf2b0db3085fde1bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f195a6de0832079676aca2d4b2087485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50af6eda087c61316924ed0a31325c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d8fab53bd4bd49bad6e0cfcf468f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f692045c42090e22df072d3fa4894488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a57baa412e5c6e577b3db794e18bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8f2d0b695cb70739e44cba945658a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9d165e4b5de3ba8186d9d83ce05d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61faeed76f0f3239a55f33d8cbcbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155500b6df270aa68ffb4cc8b48581b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcad1e873ddc0a753d5d837cba15d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8f2f845f387b3f5a2956e74bdc30a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3f547ec3fb17751ab28789869ca96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf85c2f9db91bb867ceee70ff70a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f915c8b269abf5772e830b8efb237498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf466296fc6be27bfec0e0de59c346d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1640a6e0923dd71f0c5032c7c1017500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4fff0c694a7a7b694881bafec8ed2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793dcc5611136642636d3aae6e8284c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c13d8306acf984904551821d131ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196487325248665d25873fd00d6035a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2011895cd24de0460f88be30abd70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b42e9940b06763b23726034e00c853506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d160d5c4186ac7650d855f2481cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c981e32b4725133224fb8786ba2f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e3a987d6e47e181ce993cafe8667509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88e222fef72c506bfe621d215620b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d8d8c7c669c550e5e4c90f50b8f7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098a33fde9c3a852ebab1be69345a77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab753ca15e9b1addf57256ffcf72fcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ba1d7534952a3c9066b1d3a365cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00734f27f05266dad4818c370832e0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9ee21fe6e87d288ddbc8f9e429eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b152a402cdf9716818728375f871517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ed011b2c256f1d71ef21cdbeb3c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bebbf1e2b42065fed950d84d2e1b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02800ca7954bc47076c3092a7f7e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c99bb92a255cb873b848a81b1a5c55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf29677c8ff07f0444cfff5219848ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806da809e20d1dfa9b122d1b9045b52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dad7659ea46516d76cebecd0d6f76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6860250a93db3bd0b8d9a127e57962b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3794c870772a45d1588a179bf03672526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d059dd3e194f25d1496abfdae64e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39401a72ef5de96492c14b1a736da577528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eeab9c34af4efc3c7812752ede1d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2250dac05b4efae451dc45e0f4ef0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934b14a6358627f1b5169da7747d379531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ffeaa6b66256c88601a641a2558d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfefa58e5a1c6c73d85d96bfceae7da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5edc430368d4184737ecd3584e46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6afc899c76c1548359c5964e8fe2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab921790cee69986d7cd2a1a9945b7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1788804d5bdc2f81e74d9735f9b08c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ab4808216b35706c908a41ae775d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40e455e122edf442974d74ed91feae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851796d84b5093e5685b511ed63efa2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547d1f21cfe24674eb1f92da83c8887541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d8b8b88b94a645f2ad10a218f0ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ada5cd648069a7621b5e3cf75995c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813aa26902be53fe9ab46ee4f5d3254544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e839d62591aee4d369e24dec875960545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273548e969c2869d2ea828b55d714f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d0fa2140275a41b66908eabd0643547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864fcf804959692124f1250c1fb93de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b4a7470dea9fb528d97db0f7857ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9d61192d438565247618928d3c39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d73f0e585c1a2b39ec70a836f5d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f62ba036fd81d8c9475902181f8e37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff191944fcbdd49386305b5b0cb7cf49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9d9395a1cd7dee47aa9d20b3cc726554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa295cf43abb20e51599b47b6e9836f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9616eadcab7a9a853c549982e8a4c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be669bf617b2e602ec60f132433f6718557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672fc412729ecaa7bc29b34bc6f7afd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3ca94232d9b4a60797c2a1097bcc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bc40e7f577125c7a6274d5bf2aa23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881db2692adb6c410d0d59781d7ade8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970644bb2d5b94b6d83bce208aed8f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7687b714e7a9f74df1ab43f395753563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a74d622ab700d166cd6bd3fda697564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ebd08a09873c081ff522181dc8bd2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a81194851dd3ccad43e6e5612c8cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e570cbaef5dc78bcd7f1750f68a58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e739f7bdbd918e8cf6c20988ebbd69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04b532b113bf68e6f03c2b4f8e88d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5675f78d1560b3c503d6b30e71ecbe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a3f0dda5f4c0a812743a235fff494571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a85019b0a114efbd9a1cdda5a6745572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d601b656946682fd8a86ea47adf3a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ddfe01c45505f3854b72d45ab92a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0575ff42b8972a77ae8ac47f4a34e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c33f531edb0ee0e704b9b9de5df76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f4beea90ad1ab974d76e0ac01a397577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ea1a58d205847f547c824fad5cdb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a6908c85786735efadbb00fe849f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab038708fb3f4d69d012fed50b0581580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd971c484056e651c05e7735895d2d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a293c77504369db978c1ddd2d960582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58de448ab62090985138ad1fc2487c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dbf183bafe7762b91fda20c481840584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f98075ce9967a5eb63e12be5ae76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ffc144cbe44bbacb0d25837992167586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa9bfd6a0e9e711dad5ce3d6d5d2c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024040d302ceb0f0752f841185f0a26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2229ecb9372bdc24a6b0fa577549589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192300cfdebd312548e70a8e811082b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eed89544c141c12766b184b707f19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1441d320642ae4cd76b0d76a2cb6bbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77deb91ad0396641439ae92723609a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031070ec2da11bd7e3748fa51b8339c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6cc6b86fe654c3be1c2a9d6fb60a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83403493b5bc9c1951403aaea626cc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753b006aa98a37bb00c8fd8d3bf411597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e0b9732ebfe6bb03a8e543d21616598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db255d34b475133746cba6a69457f8ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123383b0e42e6ba8a8ec33ba43179228600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eba302a5437160c5fdb0a84532b7ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd4c3ec46dd3dab2ef7d60352c6eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76141bc64d6f6b898b7cd800743830b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf5a046ab943c0754e75f4a49cc6bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e502b08c655388e2dbac16dca871d49605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bcd740c05c9359d25d59b7807ceb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f01933d1506b59a3d542a5bb2b5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70387d6dcc5512a48cc1a3c4f7e3e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc19272f6d5f02e0a3a1caed41cfea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d10d5a74b16ed698884fb1540b0f9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f255ee9926208a03b1ef255d8674b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6b70e58d506470c98c85c752e430612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000ddc6a5bac3ce2123e5b1e183633a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c864725a6048f21364ee0608106e43b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184c6f704e0a0abeade8c7b154e8815615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49653d23f0c2ae732466472d99b78507616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a64a117e23be3d01ffa4eec3f4473617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befb1697015d3b459367b56f2327aca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41550a0a57a1490e15a877e615e28545619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d46d0d920caff13c793899ad9038f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c113361abd9a1c0442a6254af975d33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeebbfbc6f2057efcf026c9efaae0e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522966f7ca7f119b07951fa6ee73fedf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5808a90c988267e624898fd042a8741624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942236c216c20d19772492db48e7266625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750b5e30d0fa633c269754e79d9cc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c72bff7a4245f90d4864393b10f71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e736da2f4eaa22b1b4eeb5c6a9971628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712aef40bc5bb9a60e9ed0cdd7cf94e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba880f50b21b6d12be48dd3e4f361f95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310301fadcc200b4aa0037d8b7d08df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f1b81319b714c1148c0d52138fd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505259510e6e15f384c4c78f4f90c7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38431ae98bc93b36fad4280a6cecb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d5e701d631287099ab2a4e7f418b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c56cdc1e979297565841642dacf20d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5ec51c4bbf75bd0981ef25fe417e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a67b6253f613504ba254f150503de5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51dec97a4e8574dcddc419649becf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ab2cc8f9d119f37f12509da5162a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29841c25d168b79e058e4ced6516f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ef4c88747ffeef4e74d2b7434c76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df7f0838aed2eb3884915d0343a71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0377b2d0db014ceaddee8584a11d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c75d2fc93a1cd065e772ffe09a9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d325a76f31ca6fdddd765d369a636f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a05099711db3d779ea6f652f27cba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd68ff8aaf60b487185ab025bc10dfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e448946516d8eece8bc937ea974641649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b3ba08e580f242c21169bbe0e0efc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90b9212f9a1287fdf4a6b7022eabf0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc4bab20dce9c48ef3765f3a24cc67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2ce4357143ea234aec2fc63d57728653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6bebdbfb29e3a4b62745133c5e36e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4700fa35c4333d00ce2a15bf7100655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7b5f24ff7007966e0a656a537c05c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeaf6957aa0265145f82e6b52d681d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec82b40245bd97274f4b4717414c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d0c046f721b5709534e824066163659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e3d961ef61310ed56415cf9c013fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64e0f69952cbdb6ba93948278cc585661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130089ee1eebe7e52b6bf8ff496210e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e84821195b881c0feeb95dd590a7ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249b154b270c2b10ba45b913ec5ce5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9fd128805ba358dc8ca6f42698d6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fae41d4efa165aebac706afec182e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc169f76cb25bd9adbb739f85441dbb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf334aaec045c678427d189dccb90ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ac41984e2ea4019d1912187acbee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113180a71f37388d1273147d1fff97c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e295b9e8c1c76162ea383d60b2f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2da776e14cc3d2203e3f217db4d3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719ab999cd86f2513ac51328cb7319b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54694165a829b2ec2c25dc76019b8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b665a071beeba981740ac52df55ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fab6701c50d4e1d7891375c313b79676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eb0cb57424025cd4a1ab0fde56de4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae146e01fbf5efb0d526d89f7f7df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f366c6e0e42bff6add325f74bd4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075d974064e8ff75391e998b6967ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd54510f27b90f5fa59cdc0ae2935681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623819701cd123fd799b0b5e85e3b6c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b1d387c6455766dc2acb3a644e35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977149d72bb877fad8937962cc662e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba2f0a3f5adac0d46eca42b4d48a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055913316108cb7b0abc362957d4903686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458eb02cea7626e6d5fc7e2231f6fba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89709eea3edf1878103945fa6c6749c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9872a2449248811444e00d05662796b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05391e198796c56445c84a3c21f2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b984356a3412d96b00217b836f531f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0222cfb9beb07ed9fd58295eb169f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c63599941091b291b6ebe41069b4e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50510804a1ea3fb272338b4dc5ff14fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd466d3225e4c4a6577cc25733a7b357695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd5ee29f0702c4d1a10e809d3124bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832656343b0d6bc5a87a5c96af8cd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a5c487622b4bea28b29c193c57aa2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97348376c64e7cc00a7bd7a508233b3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53057119430568c05a20b4b382597d4e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8969b506d2aeb8304f5eb10e2cf1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616a09d229c7dc9475660defe17c933702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16398ef3e3817be5589b820abcadd456703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2398c54431db4a62af5bf9b82476b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8881a92b6a7fb7b1c71cb3368d322a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f2f17c772b600e9ebdff87e68b6af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac0a9fb226ee9856e104434fcd0aa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c5b218d0736985e28e533532ef72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725785022292e4242c99075df71dad71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa06b1aabbf61e559e4df9cf50fd61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a29c4096475235df4477d4c6dd505711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e18b6a38e63fbe8b475e24389cfc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bf9b547d4ffd49ee2226d0a08c728713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1cbf61a49e3b849aa00c74c9b3043714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd979bd0b4a966685d23d386a80150715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36b5f448403e37b608c5b931f9b44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c318f8704e137244446dc0d217ad692717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd444e51354d65a8df3f005447bccce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9a0fc007819cfff94fa81df9aacd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2ac04b8764119fb463eeb0789902720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a975e58289917a35db55cf8be7785721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbe5d37b7790785936b20fcfe17ef5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1164c5644bd9e01a7cfd91fb41f3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3e822de6f1edded5488ba6178f8da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044eef177ac4491bdf79bf2154ad8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c459ba15f67318b6fd865fe96d94d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5334524d6191c48047e1cb7840c2dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad0fa912a92013867590b1e99afd5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e617e73f216076144fd72c0338e7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd234e7fa0b7143baac7ab07f3885c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f74f5a23965b2fe3e83ad7f0c04e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e7dbff5e17d34efbc045725b57788732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c1a0624947ffc426b246429c9264c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402753a290fad3f153a0e0fe1545339734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfa4e8e7deb251a730ebb7f1df4cd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb47bbf4ea339e640cc420aa3b1048736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fdf8c4dd27178ef9f8ec33d9e10b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88a17d8c56eb5b12930e2190a2d3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f83093e7fcc3386c6f3d32eb9f93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e41b5158f4fc9832512d7942e4fcb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d30a8fe0d526567dce4f602bf0b2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612abd0b0c369e3a549bcddb2680979742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ca7e2c66814703d8597bfb7a5c03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d1891eb14277df8523de0ea2366f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ba3b008e56486dbaf083e538d4e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364b950e5016a4e4904eea79b753569746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e71bc274228f5535f421c6fbf051b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49ca1f37f5c19cbb747a4265e8f72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142b79ab4b24081eeab83f68f8ab452749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641862b03673cbd933128c514098130750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb72f87cf3630a04d1fcd152e7d36b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e033f435fd9f2e820168453153417752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856bbf6779a7703de9c92f0246264ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530b574e341b00e00153bf6d5c6569b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503048ad0a71ef93f2280ad0e307c0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084db464a75b346a3e9918562d3c29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5974e0e6525de2a8754c5b0ec9df00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efbed4f0127431de5487dad427be9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf30370ae2eaaa2979911ebf1127a01759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb1c2181b6e73e9348f11f3e961d581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415a907993838ae3a9cd09f768eb8152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d767d2e059085051081545dd98adbf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f3c55eb9634f37bb298988d8a47734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3908c2bad7d4d49fa9cf8878905d2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf8f458df198321ad9e55b8522859d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bd910b2c91c0f4f94d6a716ddda497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ff865d12c0c206a85759e06703078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a3678d8c416cae1da29e5c1e728629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486db9b5cb03b90c663286da316f05910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49ce332bf4beb290e317b7bfb5134c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1502d9e8c178403e874f42d6b1e7b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a6ec1e8e3fb60ca2994f7a845766013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257634314de48fef2ae7a9e1a88150914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b2662013fecf7a2bb8ca07912312915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c18cbbace3e178a9252a728a166716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6119df80624b2f611752da24c161bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9874f1099d92dfb4d53ac450d28b4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c374d630ec03d7511c2c10689cb03319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2676064ef8559c729ec6fb6a8c5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d44f57118565b255b048c6c6c19c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a9806bd30f558b4262d49965045b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73760a15753537cca4d418c0883de423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480008c8f17e0fae2f75be24448ed2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd1e4ccad9f40748c4524778775dce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fece2b9ad16901ddd2f34c74664ce726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552bb999424dc4a684f9fcf16591a7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d9042b25985f765c92171b18baf1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a307daee7d8838c88f91df147bb4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac25fa8c5816d310f37159d082040530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd54be8f0ab8f18fe9c7e0a76ecd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed32ac3bdef645c414ca1656138a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167261fcdc8b863d27057a22e83755f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e5d66493fea87be1e8d0459b51a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e465c11aa2f3ebb82a147715566335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7127f5ba2bb5fd2009da6070c5fd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253251eb36008ce7999143a4cb3c99fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca98c651058fefbde84e55eb98a4f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef2684116e870f4d34349d3a8bf3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0ffc8aa3fbaa5a52784704a129b9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530f93a27c16acdf8c3de7c3a2f12141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fca81bf0c3b181f018acb51ba10442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0415e9e34caad1b557bce79fc36843843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc07d92de1ae8ef0a2557d194954dc744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256623563d0ea066c0c46e8b18af2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6a89329632a87f9c9b8df6c8ea8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12ffe29dc2cdd04a7ece4595bff77047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee4580733728267796793ade54d86748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe73f1ec4a16a1148b9c04110b6c4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73345cf6e02cf24f1a1eeca243631de450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6860d53dca3951edc9b2d434e75c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d42c648b9511a591cdcb7f60a161452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a5e5b1912b903e204816a31fae41453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdda0e9079c5ccaa2d7b989408ad0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf78857b19d46824b877fbfa82819355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6c987b5ff03be6475157af37816bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1714b810b95e0dc6ecf06fdfeeafc557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2df32aaddb13eebbb2d0b830c08f8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887959c120924878d474575394e16e7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215df026e719d4704d3976a148802160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae580a37c4cd1a10a371bcc17f39bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abd08f4e28742095a3638970568f3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233024cccedbf397b11d902a1e821a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87ba893b805c4daecc06cd85886e2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653b85d915f3e902a284147fd2a7e9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79df1a52cc787779f98a3da900479b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25d7cc5fe48b41b5d5fc23a58a86167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a373a5598c40579a8bc496f55b9685168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3aa70cbae917cbf805497433330c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70af2200a58332ca7692bebad0636470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc1e1089d9b838d1797e015e2887271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab6feddf4c58b4c399966c20ba4b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952822b286e8d6a1c03ba98c6ee404e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611eef031b6f44c3598bd7cc5440d6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671cc918bf7a64528a287d64cbb526c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97f119e89ff9667db8b410fd9e676e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a5f8043982490775fb776c0823a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f21ee9e34cf9f0385b0808841d1be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f6ce42d296ee8427d0e95184f20379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8d744414e2da085245a732245e2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06acb83c26915adb3162e2da6c271681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505311e8225afe773268c0f1464147e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53959456d35a83f97e55d3bf7589c48383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b08aaa9c35278bd631e809a4100184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d8afcd7cdbc386813c8340a60d9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c6d662b4259239eb9596a760af8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce28cd2e061fc9ba67aa4c95e5c7eeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f67cf1d7bcd360190078f5397d2a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b374deead4c32e71d570eb9de80489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf31e4f1a16f2af8978f9d3d282410990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55790c6446a0c8e5720b4aa965dd88791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d2fece35debc0dde8c68dd052664d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec21a15024166a5dc9096bc408ea7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dea45c6d5349bbbe52e511ed591f4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22924bf99b801233d3cf8f4ae741632595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eaefd3d8265dec79c0124a5e50e6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b6e3fa3bb8f46bd3d83717bc7c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f8e4e046f929ce3f559ae240f8f8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04bb00b3828e2f97d3500442d24d1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0091af26a06032d47089aee713dc44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb316d0b25d5a82c7b5f5576720d9ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8eab38d28fb6976c3dea6ecd971f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8a2b8f89b829c5fe3e90548165ba7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985814423fb13d327715b4e474158fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbffa33e04a9ae7db30e8df867d5171105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f9bc7b6ab6f827e82606e233e239106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661f68291476e8ab2ecf33f6b1f66b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06156dee160fd989ba3d5026ebe9954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beda70afdba88f9797fa303f69dc7e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac229795e1336e5bb1f912503391b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f660e5d166571090f0b5fb0b34c264111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0ca73d1442561ef88d539bf7da57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f681e214d07dd6b6925738e1a5aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42300426d51a2922f16c4c7c5af27a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269ed35e5e4a8fe0792f1b64d5314e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd86d2e20230c659c21ae05cfdb2c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d2f4a65df031c7c08748d1db9b319117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc32c44689da033f5f34f40c2ce938118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6316ca59d0cc4c6ca90f8fb408e7995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586519e6dccaf9c3c02eeef12a7e19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf2f978d977f5662579ed66b65092121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e4bd0be3fafccf9b07ac0bc677bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d1db6e86a118084e24fbd18f8fc9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d196cbbcb6d22bc0922ca6920ede26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76709c4a646a4960982f7824b9a14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd41c0fdb38de4e578bb363f45a37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749d8889209636f88c67fe2dbb5497127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87c72010a106a60736ac9f8572de66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8f85f01d146833795ca568e718909129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e4628906d2178e5a129e0fe6aedd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727f3aad74d41a3c39064b02234584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaedf66463697711a2c0a9fa7940f94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0833e9423c9b0daafebfd03ae5997a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417c6701347a90fb2c143107a50e915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96452cba36e4141261f642553e0db0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f0d3f958ee27b530fe2466258e044136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73960a96e23a330f958bf7bcbe5a19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a1486424570c18689d8b35332ba5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffba5f17d11619cc34bcc8667ec85a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11491e4dec6c601b7c81d1baed7bee24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4a5b20d777546ce969417cbf1c1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a70a526c77dce02630175c4de4346142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d00b02108e3fbde8d116460173c4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd279a1227334fd2c6582573ab0867e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9983fa055995ea8c8303b46b56e386d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fad5dbf0bc82bb135792763727a931146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114dd8ed5c95d9cfacbcdd751ad5c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06398920c2850f8d2c6c1a6998495a01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1fbd7e9d30042de7f920a89478bbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5088f8670b30575e732c338c911d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f7ed05da20aa6f0b1d66080efe7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4bc3a1d6f6a614a61b6157d86aa15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a75ed200aaf85b774ce50258401dfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545130b1536d9fc0bf28005833a6b5e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b59b2885944f87e65f46d6c93d941155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5de5c64781072babc3be210f77f26156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb8a3dc998a7c2202de2501fddd65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2f1d4165492b4f5e3ad9502b10aae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4017c24227e487e1372dad99f55f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0bb8f6e02e1e76a4c7b25fae60178160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606efad7f6643ade4530d258391b1de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5104d7d625e793f777556bc160728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c18069135e29e175ae1c5448710d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aafd8fe8f115d4c7a9d6efffb08f19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627dc6e855dd238b9766efbe9a405b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f7b602a9bee971183802a43f0731166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b108963a40fcffa089589793a798b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856184dd889e25f00efcdddbe45b0de6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b421ea9be8b12fcb949ae89fe6db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184bf61fa94c7b9ee3282cec48dabb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e5cebfcab817d991e4f9687a95db4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950561601ebc6de574d41e4683841d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e433e655a01c218fa0a2a80b6cf916173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c1220ff4e57e21ca2ad407635f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfaacd66e8ca2689813baf38f59511175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a53be07270d582c65f126a4a8554176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1260c47e8553545b90b8500fc31a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c47898c8fda199191494828cddf498178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e21cd6d1e009073b3a7cab954681179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347079d6881e54750750f6743de0f14c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d920c4b68f29d92af53dc5a22073181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f72876e4ce644630b73ea05586da1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d21cc1844b09da9086590289ba9fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b341b36519f267afc91391846d07930184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab094218f8b510240b4e96d7043db53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe59547c583825370365967df84b2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3642e55dd1a79768d23761510cf17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d499c92db7d07973bc0d60db2dd1427188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840b72066d775d3624221851ffa05fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee93fdaace00fa386e1dbab351c7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70639ebb42d519f0e02860fa274d64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb58b4fc633078f4c96b528595647a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c991978f45d98b79ccc3d7e48baf64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d6c61d6895e6262f2a54ed5ec9e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f38ed23996bde28c7c14e6f98dcdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237fb6ac81ec16ac02e925f6ef7af6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4847d5cbdeca9ebc34a87ece1b9d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c26f47d2f09b8ff58aaf970354aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d6993ccf95941ec748f3e716a7b56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b5d43238bf43b698a116f5f3494e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cfddab73649a71c4f351e8e6acd24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e1cd13d006cce7aa16f636991c01c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22578d4a6c95550c31340c5bb52ff98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921ffe06b8e24ea7bd76b9ec3330a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56334891b590704ec3238be09b36ce8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0806e94e413393795b31b88d0bf29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2e9b5cd73ff3171d0aa22029c96e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c25e1c4fa3272205f18827d53ee4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e0e68943dbae330a92847ed1b40a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f1ebcc4f8026846d37fac2b71ed40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12cc8a209128aba7ad6b9135a2d93a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523df3526276611442a59db90444e65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d78f517685b627950c73fc829bd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2983c4a01935a59c26cc6be8c7841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae49568865dede2e7a374d17fe23a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c506d3d61169c15602dda36eb1aff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402d9bf08e066a239e0019b4e29c042217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369b2e56851237724591f7915e6b1d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4dd5adf3ab0c5dce8dfa1ca2d27e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e316d925a4ba0b7feaa506ae76a5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6286c64c4f5c8b7eb2e6d22fc058c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900403e634c6ef4382442d6500e91252222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a4de62a71b50a13bcb526788636e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab0e03c99a57376dee411277f8229224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce682d51ffa6bca7c6266ab55daa9ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f560a65e06d5f11727df2d5927e739b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c42413e4dc71b77352fa17e5b0fb9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2deea87cb5e8d95d91a8bacfa51ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427881b066fb401903dddae2cb9637a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb390b6c6d414b595cea7dcf7439da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656155532bdc932948448abe422c66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35c627d8255443a11f86c926008d9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bcd347f472e1fc4dc64e295cd4ec0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6daff50db2e0605dd1e5f340080e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf8cf4c7ec14c0fc855254a07f5af4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d781ed8bbfce335c6c6a34d116034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c994402c063a3924fdd1bff0e477237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddc0d932ee8f57a6ebcbe4e2dfb229238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a891bc561be4bccced24b3323c97ffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57719c9bbea02c1dbbc7acc0b5559386240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce85e76761cc7503e75dbaf87af8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ccb5fb8b8e9cb5cfae3540dbc01e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767d50670e954b93008156741b4ddda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d40806dc903e93c3c55e19bc711325244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75dfdf03aa45e34a91c44ce693c226245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5cc8b2fbafb28529f22deb6d37c48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ad4562b340b7def3548ed1ccc6ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487831e69a3335eb26815d3ba9005ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4122dd69d998f8534aa4731f571196249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ebe81adcb50f130631362544b411250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e5f52b30f4440c42f4d6843fe3ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea983d4d2b9c5d0dd71ecc7290d09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe5305a788a0b10b10b708b0c25663253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db4d928ffea37ca45c0077b9f7322254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204f0a66b8ca35e5dcb838c206fb691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4532bb91e0cc996a569019b4af9f99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123d0b69dc3b2f589640379d9fb1f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceda515421c8219e77c574d51d14b1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464b745ef9b3cfb7b8a327371929ab2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f058a5e96794831bcc5b54df4da33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4592dde1fd9fcf69e1ebb0e6de4cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f5d9fa7d5da986dbf144babc7f64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940eabe87b54d4dd57cd039cad3974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac307661dd4e117eb6e0859d7f649264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2d1ddb1d001b0e5979399333d6548265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fd83302e9c311939961c23e4432ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156c47806152230699dfed6a6bdef1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7dc29c517ba9043f860d565bfe108268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f753e7e6a32e4b7485f69c378751a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab866ebca120840f26c8234bba283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402240e81050d1b9eb264d713437a72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c026906f001b0484af694ca25eaf7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c8c78e7e5f41500107ab9935ce831273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121cd02fc96a7be7cda7086ee021db6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7747721bf5fc711aac2ff7b27265275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a294e91a5c36a9ea6e3ba0afb6b1fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17dca128672eb9e49a9d8bbea054a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b866002f5bd6669fcb38ff1c111be13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477078025c31e2a487ce2e47d2122ca9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22e377348e7c184b8aceef3d90a5ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2655c304306fcba2c61b3dfe5a3841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba48531e96e09459953bee06ae8a7fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c507a3c6ccbd31358860f75a0b8cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d07a085841203627097070924b548284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89880ecadb0d3dea7e9382a83942b6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6540a1a0e72d6613e9495613949ac8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab7de3f316cf1fcdb1727ccef53f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c48a9df9396f278d144abeee849df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f186ea5929830b57ffcc046db0f6d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f6db1683de70ed3272b49d6519ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c607648a849b2cc104cd66bddb74c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f455d46a86366295117d8eab9d3ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc1d88454a9c6db937e5cddddb1c5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef540b1bce9114de80cc540978be8b83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28b0eab1b280ba1599438db56645bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fa751a1781bc1ecdd1925ff8ffa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4268cb87ce32573ffe3b16e9cbb02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807868675f554f19a04b31372fc012298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456624f0d632eb1d92497210999e83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf8e8aafa0c2864f7b1a433f5c91f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72fd584c05bd1404b33454f2f56f53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e472c5a66bed949dfdf31b9c1e40cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe6ddbc3857132b1e725f3f0a963e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce91a515d525c51346bb60d9ac2cc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015ff8814c23c932414337f427c681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da331f0ecc449e780fd4d49135dbbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4d14a7cb72d0aef634e2d69ab4321307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c665c7802a044fdb498d80618da18ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53673a06acadce4e07846cb733c20807309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466861077e6fec71d2b767cc714757310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebaf4e7aa6cc7832a8d97563f54d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2e53b0cd9e02d2f9307099b7f73ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ec5dd2b1c6399fe3293bed241c4e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932cd8563edc0151e3efc696cd0d8fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada45266c429a74bc1f16666d4f1ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46eca92534384486ce81277b9f3957316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d7c430ddd408c2bb5213c14a092b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff965c4a7dc35ce2c7eec0f1eee28ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77f8571cefbe7fe728e014f1e9bf23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3d1312b4132e1beaf017189dedf13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1d172f2475fc06654ed6b8fed1539321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb2504d4d91bb3a3798b5e9caf90d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6a4f0bd3bd63eb29735dd828fc33f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaddde2aa5fa3bcf906af02b1ed1df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84974870988b650cd16c36fb25b8d0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb112229a7c34a5e2b27a2f9c4c54ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230ff5f50e417ca8c38ee8915e5dfa0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5126037bad456bb04fd792c48f8e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a528e25b3d36aef12fa7085f650223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4881e1b4636addf6b56d097fa909ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627454cb4018f9f286c5cdab90774334331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fadc8cbaa4c0b31f0f9a450d4aede332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c869d4a11f376d30b9f7178c6300333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db5d1a43fe6c3059a3ea04429ef9f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce92f61026eaf893b05a792f1b0251335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c23d02ae16d5bc84f6e5c75ef9379336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaabdb340a3a997988b8e3cda6e183337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282e2738079585e93188bf22e4fc69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d33e24ce277369e7bc81f64153fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc19a1d8da98aca3bb76cd0431a95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de02e229fd9815c1c4414ca521362f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443692d05337072e8c2d60d22cc7bf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31d8c59c9341c90909aecaf1f786a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237972f949003055007047310270f14d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165a08efe7403c822bdb726341fc1d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8e012589f09e5bac0466596fe688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48440e324050f06c0a4f2e8eb60e5ec9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65333f9faaed77c8897f1d7890b2a4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed201f272b1b888742775870cc4bdab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4dd00c03e9c64b7869d38f01e579e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccd8731ef9f8a63b456a05b15be7e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682fc08a9d21abee839ff8e7631967d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ed6f66bfbefffc9243288c43ee65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd363450d058043fcf97f86e7e0eed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ffb967d92d37fd27badb6fd00ce22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960924ac5ca914479ea024ffe7063288356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402619d71854a362d8a404fafe8c1d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad478d256f7079d6712c83192edd0b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bdcd251b2959fa4bcac58c22a43b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c9e695ceacf5ff7e000685552b00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0cdef0e9e16aa174d29287e9f619361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a882b7ee807fb40045ef7f4d58d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad87a99795bcad33d1b3d05dc2ae3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d486705879b7b4c484c9fb93715666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7527928c1b1ec04b118b7a11928ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac06073e9634b90a060f80216c6f97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd45dfd7f54672a6e085e633a0f4a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299cf7174e8ee9d57c398e63b43938c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a559adcdb834617f453b58285d17d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60c0e9e1e2110e591d385b41c3b48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2fcd98aa8fa7d2ba1213be6458245371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15438fa58cf3f51db00f54d7d5587112372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b43a8a9f04d272466a1041ab7057a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdc183264038abf0369096df85165f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f8c9414b3714988686bf8be0b9638375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61956fa2471e2101ade39cd24e7de512376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a769725144ab2727c1ccb8818f3f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f64bf081257d2ce05fd21765a4af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5494ebcf4cefc8b653e6892e90830379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c459030d85b455e4cfe9f2cfacf7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91f67f78a5ee44cc50463b191c385381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ebb892ef959ad29c978e9d82e262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30f9f736c41f96075afd6c7c89023c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e31728127910dd2ec85e7e9377279384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a668653a0b888f087c4c62acce125385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143a453e1f1e2b83a701b1dd8cf6f3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a1c7d04db8c635eca7b4fb4322c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b7a11c856ca9b8d3d842a15224b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46afe957b91139fcbaa20e8652da4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75a96d80bcd650c1b0095acb4c2302390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8517689f81cd2fe70bfca6bb74c0c3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ea8ebd1ddceac5812f1be4d248fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e8937306c1f42aac5c620558e4d7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a527be4dcc6d55963fde7abb10c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de2ed19a4dd3b861e7cfc2590a9bb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57386f95a1e1a584163d27a16c7db35e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f49d90fa6f921a9128a85501d91315397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab31b63e6015f26deba20903e62685398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ffedbd23908e7c084f6869733305b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263626b49d7d3f52cf2e9e777b7b7478400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df2e4cd0c7a04875e550a6f372e9bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe9072afc0343634e2dd5e6cb5ee4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee89a645fdb42fc15acaf4eda3b3be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f64c05def76be0f6f6effdfa7788404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cad21b873f4f6743829f8388ba06d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ceaffb9112a9a06d4b971cfbd674c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3fdf3a6f8fb0088719c0535716494407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249206281850a6e9196834026f4fa408408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3abe3dd6ac9fc1622765b82df44b97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545068c34210fd3f60bc242a5eb0a72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ffd4905c72b9ff343c2099dde356411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23349c3528c13c6ebd36013c093041d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f2b85c8390160a7448a6485f7a4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd07aa3ffebf9337e0b3097d118e1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074afae84d22abf55eb8865a8670a44a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e51a9c59da0950a2a097918981ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d804bdc2b1b3c699cc9dc70abe04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f9507d9e4c8f78ee85d5ee683b682418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761bb982fea477108e9d30e1aaaa24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab4442df57b912bbbfa7dab918758420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895146f94493c67e4900fa1f49132110421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e15e38b59f9edbc4e432c28fd93e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb7edd2e28345abe8993de71edbc52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e772a36d4749e608b53ccb43eac098424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374659aefbf6884d3d100d3410e51f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ab638503b695ae72f99bc9928ab5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36007a7d0be29ae4b564250d600620a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a4629bfdcf8d400d5d1d68ee4e70f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bc17c0653c20d2f50da0be9326761429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2be8fd9cc9735fe833902046a32f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec42efc397025df6d7d2c7a9f1886431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3f5d9ec7f80ef2661bf01005c442f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e3ba5b9f568c6eb2b793e06f45440433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c9910860ae0d069b1c2d621ba6460434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea702dc0b2d59d359becbf9a38a3525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9fe357d8d038053d1455651136edd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea7c96f016b6d5a37a9e36229259d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1dd1fe3151c013737dd5ad37fb2e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61a119704ef822319f9dcb83653b53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d80e79f09e31af0beb574092cedf97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34275b80f72a5d950a2a6cef4d89a45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02507e1ffa7f7da303b631ea9b3642e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e07f36cc98e96f3fe0c7c8eea5c19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bcf31dc322d67f9c4e5a3e5935c21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b263c3912c95aef697654a7bfc256e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdade01ace89af72bd01cba06f0dd35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345854f95b9f42f77e0faa0b13d89bce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492fc806c0e4ea6296febc2841d0ba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a82b3dfd79091c27a9100c2b7ef969449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cff24dc2a99052c97a42bcd6adede450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95651364a34804adaffda4cfcbe90da4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5fe4c899c193dbe5398aa6eb0c8de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b06e636ffb13532c049be8e531fc58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b2020c069bc4aefeb9a165f497e78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6737776538e0efe537dab9caef703455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3cdd2cc9c473c7738252f3b6f11c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e139d62947f2080d4f434ef32b165457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659275f06896e0428ad3286b948045458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b0070b8b960977a76edbcd75a1cee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeab1018959126aaee9929ff525542460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbee188793b9f2726af15985f9190f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0c87fe2ec8d31e2f65c35b3a366f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d84c78d6b50ed63e6f93471083a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bca9ba72e9b58083dc312cf10b7921464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b7350d3e797e86ce87ecfbd58bdb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ac563077d392785d036a5fecf98b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a046f8900871c0883dffe9dd1c651ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac56e2482a7242fa2a3a8ec91f5d7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d42b929f389e9c312e0e96949f58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff185f9c90e2dfb3ee6c3f365b413b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b9bb742b8ab0b2daba32c49189c63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23e6bd6da78d2c0190738871123b42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec36f2097a07161aa6561a218cdf0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150289a1368ac0f1baa73b55ac5ce04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb571c28c695fae78484f1e6435a3f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b9209bac3bdc00637231d6940181476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14acf29cb824d3cdef8e46e2f07e55e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e335ad7e2f901b83cb670f2772209e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a353ad2284e996bdf8a317007e89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aea967cf24c7ae5ab56b435859c110480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4e30d5a7f712b97997aef3ae71529481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00d0334cf1696b72528e759a078120482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b864a90370ec3614dbc4aafe5d24c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd7d497ec0ca5ea950d6fa5c80a57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012bff07bb369625ac943b4d2dc23d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df915e79c5c1cfeb0cb0007a02c35c14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b255c39c00c5f0bfaaf7c7e5c550b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae10ea55a2c33f43b312715e62dc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d188a13254c17ee03f2c770d62ecfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24044c976508fcfc563cc12ac10335490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e15281be8b8d7e4ebc12969459f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc784124cfe39970090c29220196071492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3341e640239843397f53110628dcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c107e6ae5ac057f7027ffa6e5903f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b6924d57b5245bc892e17f7ad576495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777302c0be7a00e82456d6d0c4d09b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25eb9b81b5d39e66d2622fab147e2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d55ae23c366e6f47d1f1075bb1eb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58431410da1c34a6ea0c11588c22a16b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8445c9afe6363d334c4aab507410b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce1fac43915ea78dd6454a791c904501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e922d8387245ea718caccea6751ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897876f7d61133cd9add5daba692caf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19ff760463dfd9945dd1c6663dfa0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be81ac4fec51989434ea1044df78fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9d94c1fe92189302e42cddf29ce1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6432831c5855a5aa6c4ab78125c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8a21073350aa702622a62139c86c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b322304775cee7c255a22da783d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e6e8e5c550fe907e7f8528222f02f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9451c3ee2e72fac37c99356295729f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b71ae786f37a54fc2e6ee9147d4ad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483cbf747a55f834db5cf81028c8caf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4d813177f8d08d2552abe2155ba75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184181f3e4c734903b0454b4caa9c762515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c6266f7d157dd0ae2701b6ee4f688516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdb935b87060a87492d4e3dcbd3a7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002697b0c7b009428660548cfb356294518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c54d29792b96e98f88383c465366f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d464fc9e667e6413a45c602d538341520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6961bd427addfd0a103f70ae9562ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305e82d32c570084faba26097b6d92a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0a3f51d95855ed421676832a72488523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a461eff63f1257a99307ccad6a6b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074894d6ab80d8b85a22e698efb63b4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388e8dec45ce9ae435911fa351aaa50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d2abc83c46df828cd28e1dafa67fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed713a5a6ee8b16ee16742f8245f3222528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e42772ccb1cc8e07cd11e415cc49e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b9509f3f30c25b2347b93c99b94f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51e3c8042d50e1653d28927ebcca97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd69a1f51c70454b152c7c1d9db505532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b77a7055b7de1df5535c4160cdc64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671640ce4810b200f4c63d92503d94aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499f33589b7bb207198d32df65d66eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec281a99e51b948bffc5ef7ea28f08cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be124e1503a181a8eff015d5b1b0b5f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd704cf864fee22520128f5ad23c35a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055f44b256182f8a8df38f37f21b31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce24e4e0bc4e1deaee413b5c0cec8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e25761d0a62ef1b0f7107d1b4e9f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2dc4bcc34a59dcd67ff125ca62017542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e54e8a671acadf293fab71a4988fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962158c36ba756533dc0cc856606c73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af53d0fda3a0c86edf7971e1570a2f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e77abb0b1be2fbcff95cb85b3e6d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b7989fcef4cc6d2e1c29b2fef87f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff344349e9fe443f5ea450a0bf6b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0947e61a918f815e8bc01da3de23a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370775f6cb25ec7b464572ef4ab348550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442313b25909d1709242f2a0b6fbbff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b003f0f289412994e6c3101380ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccdec4f8e031c739f6c88d5cdee1ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee82de965d4e64bf2f4ccdc614b96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88b3cd699e43705f4c79e72b5cfc1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d1dda82ba7650666a8f110c50ceb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2462e02ef764983213596ae8e0a8c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3259e88f7c649440aaafab7c88c48e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0562eace25ea6f410297f9d11c144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460583ad759121c27a41c45a5a474a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509726cd0d7c24eefe79eb1c3b1b7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee118c2478d0883115cbf86a79438562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80559335ae979d612fe583558310039563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe731c5218feed05a7f3b93305cb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aae6291c8eae087be94b49c172697565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b07c59d79c968faf02326ad4d599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea078b899dabf460a14fb6acfb326c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a9856c3dc16307b8a367e5b282fdc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce430f6b9e95ea83f06648bc04583c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399edf632288c581039697143273220570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74ce2f763d3bf66b85548845d8c6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7eccfea53b94921391f492cc61d91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d36822cd696e36aa8f9278c884e41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc085e9624b74843dff5a4f1c8647ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ca23fe3c064beaaee44f619aabfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bec647c8808d1a273438039628eae4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d2e526f854ffad07c48d75701d6f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e5fa04c54cfc9faf2139fca5eed9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc949dc078b54858d041a01d0935f79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268386accc031e80307f59830d60203580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eccd9256ad3588c6dafa6eb752c53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb120f8b5f4a0f2f1ca3aeb8bad9242582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd10206aaf291e273c5488c7e1f79583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc5085ac9ff64a12e69198b2fc0aa6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1815780167d18438a40e962068343585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c359128fb6b037cb48ea02012357c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601ca860d4fb9724b8ee49706cf01a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93157f67cacd1636445d070557b1fa34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3df71371b8c01cf149460c7a61e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64682f679a610a80b5efca9f8c31706590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad09f536919d8b79c1e1a01f2c7b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9d0999d152b866b9d73bd61b0257d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab361451c07851b92d33f15806ac72ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f80bdcfa5a8ce060730ba90d8b937e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8de4ed13886b142180b8366c8d6e5f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfac9029d4652321aecd079c3f6d3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb55456ba41f18c503f3266bc2211597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a7427cf3dc226b59a8d99fdd72ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b6a52def1fbe34526cb8cf926ba3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e97e2223ad33d338fbff77325dac3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277415f8765e998f9b89b2ebcb5c45f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ddb5ccc7e4612afa29d69f5c39cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a495d460429706e1c99f5e5206533603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252af5c02cfa0357ff91023e481bec5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884eded985e0955c0828f880261d9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57e5e4d8a5ceace5cc2a8fa3ff910606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb724d6f1a00182f9d563fff6a5d45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca56607c2c457311152c560f43b8e90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a097c239fab221392eb74ae1a64a19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc13af4712cc80946ad53073b09958e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d79728d92ee25d2d5344501dc960d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c02b83b030b33405970b445bccdb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a5ea278157b2ed840cda1eb01ab2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a928de1cf82176a047dfb157831ae3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bca33250e99c6fa7d53651b373025615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd9babe14b9918748fa4874931cd1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6858fc1049e4ba40aaa6397bd2ad16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069cc44377fbfaadd0faf548079981618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4f5637f4d77bf9cc80030215d432619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0ea96f4060cc43169692ac5915364620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ceb7a33de731eb503d76b23098525621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff96f7ba08d99f92f7756d3f60539ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c02148c735bb5f089da555774eb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dcaf0e6cb263f357b212b43f52c0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbdeeb43560af91e0ffc2949f48186625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd8619b7f08e7586a2f054ef9b960626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12bd7915f125de288743d81448c276627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d2b17fc2ec609f73892272a63bba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b93a10f86c7133dfbaeb7ed6699f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce4f8a9f040c41f8257baf4400381e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663700c634305080d4a86e328a02c63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4baca1603fedb445e1ae146e983d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927016ef2aec9a2bc69a50baa9f298633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc409634f74bd954c800b94a22a217634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cafa0d350f4aee4316efa33591c626635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e48920a11410cd5f14537bc69a027636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a879f10fe2440333380dc78d86994db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1b616927204b19b91d81c74292df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9dee793e8aa0214687cf631d5b1f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d385e02a75f45dbdf662823897099640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b412c57c8fec4fd10f96350e1ba5f04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2bdfbb963c11f3cede5be24f68571642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0a0fc7b80b24739b5c49bdd59a00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf078eacf6c481bc11e1237e1fc5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dcfbde2d8b885a8d7b3c46462671b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf75a95409400f782f77bbc298f6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de04cd28c44698652b83a4a592ed1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4568c05a8771a89ba03e6090175a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35dd29941e49fd7647905051aaf53a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e560c274b64fc6dd3a6b8952e6198650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c224d2a35490a5c90a3cc163d30af9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346034e0cc987cde0bcbc7b4d476f35a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08815208fe88760cdb252f45633b36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e120ef8d42d7b9dca181596b0cfaa7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71ccc0778a34b8993a1af7310a7359655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff92084417a354991a926cf9275e4e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d494dfce3c30e21805a1fee9f483657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399454e25d92375ce50b077fbbdf8b34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5a55682dce0e087ac4525a36bf7a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa3c4b92c41e18bba561a7b25d2b54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802717e31beb624e16f0097dc5a9cd6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bc1eafd9fb69aac4207f351d4f850662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa51b80e5bf52ab1d27fb3389c5c91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed92657474ada5ecb77c57653900a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f469ed93de6ab97faf2f5f143a0db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f8e56fa4c049148a91592bd43d6fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512da84af41b7c94c3a9690226f3f70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b814c53dfc6a22872350999624105f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491e2842cf2f4f310d0f7c28c54ffa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca701865da96964aa35ef7f5a8e03bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c2308aee813f40afbe211ab36d79d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff797bbac3284d4df7e860ece756d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9841ec52bc2baee8ac0c7846173146673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16b55efddbb7d8587ee6279ec9cbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52749d268f7db9ff2617864b28f3c30a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6401e159e303d11dc639a1bf941fc6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166734926ef913d991fc8f6645ca059677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35272d525359b56fc6eac77eeba912ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5884bb6590f5bcec7a898e9257560679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b86f9e5f6ce994c07591d33d3b7b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567bb239a2a44d85d544495dee05230681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e5fc3b5d922fcd7aa3b0298c2dc60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530915c72130e0e97e6f0bc71fdf90d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6be98250f13a84b8286ca6c3c84c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c50a325da2f189398f8491826dc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892cbc8871185f26445ef6dbe8371cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab954c92898379017c5d0ceaf879293687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d333d889dd2a803fb3cb9952ec22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8061c1fa16ffc695bbe66bc03f320f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aff079061b877f4efd628c27e443d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd42bba0563025b8614d6e413a6a00b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7db53d2c3b8095d205b175bab650b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd774c68ad9c049c4ae1ed96bb635b91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a686e6dda467e4ce32ecb1cab685fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b5c83a350e87349a3ff54b63e81b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854186512ae54ef4070ca4744c564119696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779a625e0e2e301c7b357e3f4fda583697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb813301f80fd45c9ebac0beea8804698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409465d8b74f04678ad01435cd2bc1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278834f6d07ff7587342085508ff3f59700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b29ee73f11973a7900b54bd58a39e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dfa5e407f217a88e63ff80debc072702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b937d9b5e99a9609b329367ac8699703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68bb169b9ae63b8913ef9c276712fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ef97b2131f9c4f023430e6822125705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676228ebc91347e6860479cbea611fac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6419780f9166acc13cd2205f2de352d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3b99d20be789c9d425f16503114c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a752b6760a69a118a3eb5478f6de21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7eef2375763a00f16640ce89d5793710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f32147e7ac298d883c6716fda32d68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ead02fae69919c27cc9c069e96a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec198d32a8b5a9de846a728f66d3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1cbb424b646a73b357c2e24eee43a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad9d3d7e56e00dd49f19d8eb9a7fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ff132665f1c3f44665d71b7034ca0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7154f70f7bafe6acdaa299440ffd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398086162fdb5a102caf7fe93cb977c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e046c809a2307858732f038bc9beed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ff554f1144cefb1c0c99fb2a35196720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa17c1105244b996c41a5fca09c6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2272a736fc1c4fd3fe5f118fcae57f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a7596bfc135e7bc9a4212df40c1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e270e3064a51f697fe8e6addaa7f6ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd573ea251d9a773dc76cdbb00eac533725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b31bd834315b07484dd0df67d77f54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035286ec86f93f9e93294ec4a110e928727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e10755e4aa5bd3ee4a9395454fe73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256b76faa6f615aa4d8916ee5bf1a68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed534bfe44bda20b4797fce86f93fcf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2481e8cce427ca4836811cb6b35f59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629e3d8a02298173e596ff94fd68731732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ab9f334da6a44528f030590d9bf1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848b15f3167707789c1622d1bb4892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e97f93c2a8f2c648305294578b96e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc7eff1e6fee6fad4f19b8d08b470d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba2c91867281343fbfda298dc5bb54737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3e1cb31c837aa07396c4b8b05629738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a009761d59ed275c129e79716974298739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e0cf8944441ad539267670c4abf90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357ee0600530e3b07d14cb400ba733c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b59068c4e57d7fab615625bfc3d040742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e46e1ceccf14cc2257490b71b2a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b26052765821a198da4bcfbfa641744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52f487a72138900222d44732cd6fc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b594eb904e5f6f401b406e4b2d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39a1c2d74be68fda637e99b70ffc9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c5f710dc87948ab8647c0cc9a1aa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0f3d7ba471cfe41e6c62e4b81ec05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31151170188c58f797713ed71fb1193f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe0db46ee9c30b33e69ff2c023cd88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4445b249ca0693b4dff279768263752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a8bd19f3a559c82c5a381e263aaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836a20dffa9dbbcf5d1410c2a6979e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1bbb065575d28ff6d638602c827d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d49fd79108d88db6a1dbf66192016756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a3c735f5ecdf94456a26bd436a2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06678c1107155614ddb8de6a084e0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7a7a6bdad597fe6ea088c219f954c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>