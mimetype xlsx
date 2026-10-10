--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94786460aa29c0be7e9deca02f48e3971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027edc10a09f8cf7aacbaf73ed638e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827ac53f9e6c4f764a76ebdbdd1e1ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a637f40c9f1134e2c6bcf4eefbf69804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d19fe313ce34b793550c2bd8bb5ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73488f6b14f6761db9d924403acc186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278134ebc0cda2f8c16e8b7e1f2bd977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cea8879404382709c27b16917b0c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1158ce219c3fa580227d43b7584239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d65c201b56b2462666cbc358b45b9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58647913f022069df28e942fd847235c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59ad3cf8e5318bc037b22a8cb99aea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692b0be1df26a4ee59923f446edbbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f762995364aa7849b244ca023c6410014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac80805267bd95fe268ecb44f3db4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb32943a02cbfa56f9fe07c735586516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc47a69064f8fcba82be437ffcff09517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2ae048fbff1e256062c56307b09518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a3f0b6fc81119fae34c945a366da119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a489884b0bce5db2b3626374523c6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcbf09b92bcfe4ad25f3599658913a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef5818aff7232e0f2aec637e822e1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade795b9a69602f2f5270ac6256fa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a9bda0a773d4b98aef2a3db7b429b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44c78c7c87a94f12023000a2ef785125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4befc4ec732f1685a2155fa19803826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f1d120108d578a3928444d01fbe9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944c95669b16b55e3f3ac87b2a9a53428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020caa92b870eb4a1718d0754deb3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad146a8538e696fbd4ec58b897606330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e088f0fbcf6f7c6588d3bd58e25131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ba467257d02f97c4a19e764200d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a58faec33f986481947f1a3494548f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0d9bc5f3a1acb8a648b745b3c6f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f519b9d0eb01f3f65ff0b434929635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202866986c295120a0437c194a2bf6e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cac1e18ddf8bc89a65249483f067337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dade2dcd7f354778246a89477dcd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6c7af69966ad5b643c077609ddc7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261a42d8dc611e44d63adcbbf292def40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f9f7dfbaa0e6344ad6890db00af041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cead2685f391f6ae117f1462033cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cab162e2c899db70a5455cb3bde3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9075c1c36e9fbbdd031691bc53249a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e030e2f4916d6c80cc1cac1cf40da245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfbcc05c346ef80c4d6a6b196469746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302140d1f4b623174bb84fc10e6af4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4dc2fbedc1d940beea25c06ddd54b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f80473165147606bd5236aee7421449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc5ac7f2e1208cab142d562bce782a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe11ea61124ded9254140a78b7623151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6adfec316ff30d5abc27a887383d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708cc391bf6e94b007e5656db09880353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c80d16a15210e429762db32ff6b3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6d07b2e28b9cc6ffa518d673c90c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a332356a2e8459dfc5b6cfab164aee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b9da31a1b035c4e6ba77d86ca484757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c148099d1e180b319bd7617f54f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff155b636804ac1ecd44238c818c6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567b846de009dcc68e743b1c57114660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019d3d554e991f1a41590fe333951c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b253c21b260b762af798c3c1e809262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788bae3cc73af0e2b4ef0c81fa0111463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa90f3f1465630f939b26a8a3eb12764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47647286332edf5474dfccc6f1841265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d86ff27a8b95878e544f3443031a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647da12130c2b1dd4e37afba355a0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8fefb54b8acb0b6cddec8dafacdc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1c329ce8f19fbb85e5f272c64d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3d0955ee14363880c55bf747566f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4ba9549e8ac2c762ccc4e9cbe27571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f96e07aa5aa5a55be29993e6173f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7f915f35f3d0521842ee9edddbed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc53b9eab1b7951e4751d403b573fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7540e663ac6e489018f0c2e0e48ed375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e910157da7080dd142241036505076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ea9f972bdd8fba4a4f3e1c0b7d06d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38747e71d4f425e1d0d550696e642978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac8f8869218ca0818a6ae410644c5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e12abed9760bb726eeae865cd3df780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9fd549ddda7488724024d4bb43b5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fa8596999fecc3e456c961bbfd89782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70e3e08b747dc9386a591614c695783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e625cb99b8522951e189f112245484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562272882bc506a68234adc9a72f924285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d65f9a695699037de452c9c0610c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a71fb6803c03391bb42868f58cb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684744cdc19c0b95c4008bdee628ed988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15139546a0073fad42211166a341f2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25675e57d1298fa0f24f7c2a7ef5654c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f15813f09f7bae5a4b5e56b8f758191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd6b38d50afb3428dc34aa37b516f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d98685525ac3d61a740f51a8c8e7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e0ee553cb4df556ce52ed9b00fb9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ffc66caa1c03e3cdcae73bb9343d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4ae24e281e904451f47feb04e0a3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484da621a4a203eba16ce8b6b49f8d3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94992be138c0b660668b29b17bb7cdc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17769eb3d69bd573860c2afc877966999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178ec86d0800d9182e15b410026a65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185392e3c5f19ba8e96323e213bdd173101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e86f43baec4e2e17a411324d3e37eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d224f7dde38ca55639f6f65b5ce6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42799f5731c2cfc8ec9dae7fc6300b76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9eb91c6f4d0aa9aaa56cf507b3aa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6523528ab282828fa97f29221f27117106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7565968f5f41ef158509a90e4ee369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ab3b0b9b2de7090ea6b1ac8ccebd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a214b9d2d9ec6081e49d40f215c367109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f8c0c41bb17bf137bba10096bad36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebacc8189c9b352c75b3e8889c11453111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafbc7bcf2c6d5a080fa16a33eb8452112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b5f5077041f60a9db8d897554b84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8018632e211525596ac228b20d993114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e107347ddc6c81f14acdfc80d9f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a47dc21b9d8e7514193279a33deb8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b319fc36ed7581a2b9e33cc8883421117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a1571f6cc49278e90a5d3870e90d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead334ce0a274e88a8846f2db2f975119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc1462b7178f68e39fda7052e8c49a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718949f2332e60074cb258bb513ed6ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0410c846b8bcfce39b62ddd7032f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525697b9119fa57bfcedf7b6b55495b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05b0bfebbf0b75872a43a1f267bc69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72717d6a040f370b4b3fdd49d9b0d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c2db4fcc786fc857eb878933ea09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a49730fa5cd3f04bdc78b472006e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e258f5021f40ec4232aed1ee18a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4753c94a87d6f76970903aecce03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e05cc5ea1f547ffa065d594f3b3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab281dd3c335ac35bae65e60fe9a21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc117f930d20f2853e2f282b659035132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256010a7c0a26e205133b7980dff7fd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2ab20ff0ff44e72d25f78fc1cf5da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055753055849eb00d8d1a441ac8a2807135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfb00a00361eb503e2f369218a288e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3928afa2b22d4e2e4346ada809f6ae1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b015c14b322e1115eb302690592408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cca3b0fd0438ce5ea3b518fae4b6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122c8014ea291317ed112e1747e1ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da08e68ce2aedd2c10224b56d52a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6f0163695b351468e3814536e1c09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b09f5ad5f3dbfd8df75713116c9e18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0509581901453cb63e60facc3dad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac070407a3d440b52ef91007a17fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32772ee688124d294d6d683058ea48d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc36230f6de4f86f8b540cd54c22a0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a56d7fbd98cd6a9696854f499ad60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fba82e9d167677ecf3db5e634ac9e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ee8b013778c99597b0f0aeec9d4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd222a04906e655c08e5494f44a84520151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3643f552aeefb6878680be28a79e4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c36a6d379b0efa5861337aa5b0c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855e3d5e75aae54f1cee8d63449f87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd7b1bc934d9acf43ffdd4a9a38144155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bbd0fa7ca01ec9a41107535d94888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4531707d73df281f22603231ae5ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8069c360109b06c72647fb3fbf3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067261e2e4607deec061e5270f5fd369159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3ab032700ea6c8b9129fe70c4e41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5016646a5f4e931de3e10993d8f329161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaad723a8880f91c8bc23af205d828162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e78eba89e5f670ed03b908923f6fce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4fba2942ac4f2576802e163df068a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f08068e19292261a7536786311d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d91162cfb443e5d41d99402914ad1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88debf607f1687924b0024aa761593d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968998f03e90c1fa5eceb04fa4f81165168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768931c9cc2588145401e6c1622bc3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa7daa520def2eda3ab08042210c9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc195e8532a6c59c2a67f4af4d393d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460fb937e576849ae45501445d9c18f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20724ac6ee53d1f844915691e4d69a68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691532f9abe7743b2f330ba73daca7ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda750b8432f2287db3ab8527e63ff19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700373ea15675b910da2aa41ad460e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7add564844267fa970cdb1ba3dd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886298024056340e07f901500a6cbc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a0cff0cc2621d6c747b6784a5585179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198cf68b8a9fddd6473c2cb3007cbbe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcccd04c1679a95a79a52c40e66572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871db68def2ecd64048a300829f50c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56f07dcbb732a6ad9e67553868979183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dfa7b818d2a54d6282f08d16b8581184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfcb4f2728d68d714b734278cb4fa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582078de8b2d790e42a891d6417ce8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b18be9d0d797e5057e74a891130c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e09cf1ec421f4e007ab9ce04f812aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042deeb7dc418377ca2ad120e388e5f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a95305659230e8997bbfeaef6a0b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a9c331f50f53908b22cb277879d29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34823e563a2098fd2ca3cb780deb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d3f4295cc61a05053450035027bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589721b428657750cba51616733cb9e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749fd17b24a4bcce32dc695fc93625e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27cad7342d04ced9186989dfc72aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25b20597d7e410605b0b78231a0933197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544924db4e662ef9195f11f19bf6d91d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179973bc4d8562d3448716039e12f84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c11bc3fcf8e9d987d2b3f63b400ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe95ec7f6bea152e952faf731910480201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7633d1646d8d589bb0e798fb0b254202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a43ce8198f0779c1f5fb9527d1b81d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a80f53a08f9f51146b246513cd7c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba7555217f8c3305d2c7b43019ae7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929c9e0709a6f0704ddbd936978b707206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41546d64329dd7dc6275ba3164d7b10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870f02041d6846fb764fc0d5f99533208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4fa3ad207dde11673a56fd7980622209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd984e1d1d0237d9087d2cc249f3f84b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709702cc9ad81cbac70c223111ada610211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb916ad1fca2cb64a43b6abc636c7f8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ce1743406eeaea941f7279a0ba35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5a835c023831d25292350a4b1caf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c4afb0f861a4e1eb227b83d7f7c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f962a4a5989f9013e04580f969612216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba24f3e4167c255db7d6e90081ef14a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5504d0be7b1a611392b91865084ce51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd85d599b0a5ef210c93f23c7c6c3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0ad4e5d6b4a53abbfb31f1e3fd20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52174c464ecbeec39e216cd7bb7b2c89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc38404f9c4581834bf06aac063e69a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be5b501d322d1c4e5f88a8aa82876b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7cca6bac62ec7261ace7615067d94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a793ee66295a2fab9a131f93f702225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77855b57ef6c56ebc302ffdcca4fb13f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225db25bf04b7a6fd8aba51c78942c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e03cad8a5d18fa6098ef029811e14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1748e872b8f81edb06cc35f7bb0ca6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d92ce281188303b97a2a76bd4c14230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc4eb89af4cbfdc2ca8921a88e79d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05d2578eb84802ebc8b074e7d20218232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309076d0f5cea53d85901453b6c6ed2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c5b9038690b8439bcad0625b58038234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977aa6a43e643474629ff37d62f73fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d907211f44119da716e737e075fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643ccaf6268508e8da4bf84b4344a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8405b9f06c54f37f0fbe63f6bb6c5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a294cf9bdc5a23e18d162c165efe5f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb4fe688cf58a8b8ebf7a86c4bffbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b96d3b73caae33ac17e42f19a2aa5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcc16bd2edc145faedda9e8579e7e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47682f8ac9df767f0b76b6fd91397335243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaba869fe71dfdc1762cdb9b8286150244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0388995be392126cc7b065e8d33c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba090d57f4c0f3bada1099d0241035246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491ee4125b27e73aa2811f9c1d846b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d972b25fc223187133272950bf8ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e13c775c2100c250b9612b76df3f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06b884ab9b15c03c36c7ffa44cd9f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bccb5c9037b5d8943d5235c54c6d68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e062d69d231dd6675ade87ef6f5a06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c54460fbb9b6b9ad6f07567438d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac905aff2cb1f68d8dbc00eb9df99b79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10383021d0b72442b81ab67521a4cd20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d749a58099c441b830838049b8e5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826985a9f0150e95872f1581f1745015257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450da78b35d1421047c03b6549bd27a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52239704a0ae2b2c9da3d8479e787c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975150e0ae55f24a302b44838fdf8837260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ffedd7f2818ecd64c93bd4d4dfb74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6a2fe63911acfa1ea7b749000c84a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f40a3463cb3da589fc90acb480900263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642057f099d97127cf0cfa54ffdc0f07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e2f4c4160ece983bee01cd9b9d48b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82616704eadc2858c6654c42552d11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9955a621afcf9246d5bb50a502c0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80aa05dac0916b25d398682ab85295268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ea754d5fb3049e960e0f76f86237e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867d3b91dc40258154e68fdc91edc9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf5b28fcfec1872b2820ee34c1708271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40597995e01cff4c988f1aca1266ecc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43923b4f7d9e504916ffe19998f8b54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79d1fe58570bbb40bda570738eda1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac21caa9cf8c03b6a6171432f2654dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed583f558d1114dbe905554e6ca7589276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909986bd0e510105b93eea827d557b12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14101567212636bd7892b7bb2f3bc50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee51db826ab96ee6f7d00bf3e8f9820279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebb41b0df64cfd42f51f4242c7672c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a6d4908cd75d4d1ad6a5d6fdf4b59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cee5ec34685c8fe8135f10eedfc30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3854afc627ad86946258761591465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d8e1aace235ea719ba2aaab822ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f2ff011824cb1da7dd73df9b300f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc23611441292a9a4e7ac445438f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ba15c9a6984bcf6f1dba1d2db047287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c44a79c75a3fa04004cd41670c2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd23932e64c667cb65131be3f7294f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ee157d1d208b65561155d7a5de96c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8ec7598ab8183fb7f23fdcd9eb0ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453e9e66a93ce108a4fdb76edcfeeba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca75b8af789bc77ad2ea2f405330fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208749d77e766a76f572e97d664f2c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296732116964b279bdbfb0932aa3d64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eda84f0b6e9230c8f1c3c9845c852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2380953d64c6b278a4ecd358ce6365297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3907df2d3fea71af900e9677c86039298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c7fc9d1a092a073580f65b89f7c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151488897900558ea4585e0dbdfdb4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c31fc59e0f05ae8eaf5752572d0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908af0f364348fb3968daaabd83454c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4139c84afe6fd1b656b28e5b0525bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63d77bf93ca91d2193403eb3ed6f5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1e6b68996332bcdd790613496e4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecb050e32e84791ec4109c9b7eb390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f058cbe13b6e5ce6d16b2867c5241307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a3687c6463100db60e15ce6073cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325974678d1e8de866d86cdcee1c87c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc5a383a12fb7982ef667af3899d4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4560a16f1c4b9c02e8da1c39f5051311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524e0ae7c2bb2ef50c2e806f2f8f147312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41935f181878c366fb3d7d96783cf6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf451904ea510a0b1d25769ccdb091b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfddee8e1dab3679b4c52eec3ca0e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205efabc052b711187553ae574c4ba4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69a72fbc7080d760fb7ff77fe21515317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8f8c5331ed9a7b8e2283fc60bf28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3d1394bdc362ac91da9092927b776319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85865fb37092b131648aa5eb2d38c753320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f7b862126abaf380cb450fb2b930d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403999b7800906e1a74568a11931e3a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a5c3a8f032fc1098a7f8a089f9f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf429453faf7e8bc55684166fc7030324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170135bc3a99b1cf89fee50e9e81cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cd21b4bfc7cef449d96576e4e6a96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75941f3d0355a7e1209d2ab05d339156327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7bf4b844c15c906099bec23ee527b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6617c0bbf489ccd0ffd097474708c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e89168cc8bafab7d9b9e0238d9f4f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba6091b5c68d985dd41622ad3c8d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c976ccfcdc64a179aeae5865fe39ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612670d86c2c7d29756b888fa2ef771333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbd483fa3af63c09120efa8cf85d96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569af0466935eb3f01d0df49bd5da4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239093e5dec31283163fd58a701b727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ed14d483a746132e2e7e2fd9a429337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c63a1d0f0a7a5a1613921b64795d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4fa0fef433e3a4f85a860a44c239a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8472f79bc57749624388f9c540e9dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469cead2084e05be3706d4f074d10f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813e2204c3f0a8eb5d33498aa9b684d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4dd5a048842743543e98171c2d1c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cac73af4e87ad4f50265534f4e858344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e07c4dd786019cd3b410b514f20a51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429d4cc9e544413959e67d64313198346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cec40fe252835c8c019cb98c35059347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583614f5b15ae275622453d18f070d94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c651bbcf9c68b511dd71fc609d331c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c427849d3358ed3ab2342ca41e3eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d57042d0314658f8c9c971c95c87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d545264fb81eb432e13f29e0a1412352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39548a2cc524bfc792bbb26cfc3de1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd291e71cbb50723fc01cff166d997c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c85905b30de721764062df8d10b10a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4decc2be6572a528bb83ccd84c40e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b20dace0ccbf9fbf91b833932a9f3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54cfad63191ceb9f8cbf4ac29530eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbe77b7ab350412b424833b1111759359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d89c56865bf9465c77b9a3c22ef6b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb3c24147558379eaaa1320b8e8da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafdfef93df33659d25ae06d24a3306362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e985c05e0470031cbe1a1ed6646998363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8068f1efd6c1ccbf66523b5e2676150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3beb7e7da0ae56520950eea452ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6a5a774b92d136ab738255a5f7955366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5d876f32f4988bc6239c8cb55f4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdac3e73a2b713a4133469a5512621368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c56a06386896559a81b7e35a7dfd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b6f0bec8da36ba6cb82974479655c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269da2d9b160687a3aee2e7f7ed5980c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c882a4a75c9e0d0a965b310b348dac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff8c01197b7695761bd8ae0af0e6c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b09089e4e7c91abc39ad1350c6e73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e74b73c366d95b603ed5e2bc3abd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0590c1a3a8e5d790d6d8ba10ada116376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebba182912b4bf16d2ac8b45553ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b37efcd0517d3695c070d63b0240d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516add9d19c859f90ed5437ba8573b76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be5045d3a4df7d7c600451d4388fef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fe2377966918f86fbcca15ee5aa0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49425cc0049ba34c759068ad35af55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b9eb2cf38e8c1e5ab654ac580bb79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a68c62db633b3786ebe8473f574ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c5a7799481eec35cd6f989f59a29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedb878b75afa12c9838c762e526c36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ac614d1d312a7555940a57d061ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc9a85252556f687ee5e8a70543eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab851c3613d77ed48ce120e8ed91a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317477d4b90631609253173b8b1a271390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2a492b0e5852e14465d4e2902b3fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f08b2f2d989fc363a6d423b950d1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded4c3b5ec53108ff2bb09c2986564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab3fcc723f82f6c15ce3761f82bdd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff5670e9168de34d39c2e1c2f283d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd8d5564a34e0fa76e0c3e4f64de07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c790f76d4f9a6575104846881219a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c14cd85b979b368b0b9fba6a1875ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722648a0527ea75553a0ca49d0b92c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e40aa2d209201db0873a64d5b679a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65751b9e3298bffd72b280ba6c96cb91401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942ceaaa9d166043743d4aaa51f20be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd84bdb4b15419dc9a1da308f3daf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83d6c40dd1339c2d223846c74d86e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feb33d27d1b3f3d422fb4026699404405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1a5421a19613971fdf86069202672406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64801c5ba6541960c2fd4d571369ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbbdae6b3ae1b220ec20f0bd2acc09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ad0254f531be13e74f000f8869e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd050a3d188388151c9b9b8d369595410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b298ba2b1da5686e1b569d8dbd21411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfe540bfea64620c6e475d494920ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933aa52423d526e2e4c14b5a17ece73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a00e67e7c0634feb579257d35bf76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc42fb0a6d3edd02af2e5e75f52795415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438822dd5919010a73c5db99d76e6a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263108b6512ea08f849245a46890521417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccf7798adefb52e28a67246520095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4ffadd0d3d3ac5494653a3cc05e3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c073447240b6b0f865fba75dc400420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcbb55e10e6db4ccf17ce926e4056b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cb900cba74f87b4bc55cbf36b6789422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a52f285c9b7334be2e75c6775d3343423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e9b78b2ccc2f81cd87c0fde252e51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8672cb3edbcb68d31e980ad14a618d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e96316033fd8cc83bee96074abd550426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3e2aadfd9a4e12f69ccdc70d0835427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43012d7548c99e9bc14f1138fe731bdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7adda4086777cd7f356d3262c1259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918f24a7b98abc1d86899ae998a707430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8594f6d7df6a91902bbe472827e4669431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df633f9cc4a2f0d49516c553a11f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0377883c7c794d999fbff6896bb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea9cd157a3a6f8ea54085d05d05e3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9f568349b2aeb601c6d44792574ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b310fa28a824da56edbcf4935fd1ba5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064cc46050f35670c4208257fa570f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29679d94bd317dab1f3aa436a11e1dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1d5eb02220c453917af115e368620439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622406e13d9fed9d6ad0e015c32681c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b017b4311543cad613e8d266ab1ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1decf50544c1ef5e07b1aec2a40b1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec63fa24db59a356b51247115aa13cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1c3528d764263ce1f91744351e60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08541a34fc74f412fa40e374f2091bc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2de5102d10f51f4ea14585068a9db2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467deeabcfc745df1d0557d8f860807447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654eb9804f32c4b662e2267029cc71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443d50109a3fb883a802e81d6a3a571449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd78c7595ae138d7bdce2acb9d1db27450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc0cd02a6e0b4723fe8598620468fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66433ee829bf099bab4d6602a76a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a11f0c7e3959b935059fd6542e07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5fa7f1c953fa63a7cefda71f0474454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189f4db544acfbc065fce9ed2abad94455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93a7994e0fac40f714c0bb12b67dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e85ac157838c29e3d3aa099bc3921457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba09f875ecdedd3ba8d58791e421c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021bcbed50bb175979bae13cf1829cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770102369b6e69fedc5fce2d14ae3f27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a9fe5d218b694de89b69e58970d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b6591d420b73ec6991376cb40dbea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a936e70753a27ae1e5dcafaa2e526b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a29e85f408de27219b8a21d88f5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204a648f555fa01925476f93ff0fce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46bf8a04e610d35379e7fbe4fa92b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba9e8a462aac53ed31664abda909d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985c1ddc0aff10113630a34bd8a668f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf539e635031ba34a7d270cc7a7a0d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df41db012fa157831876a3d288aecfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530741df883d5f81f7f0f1de23540a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68e1dd5b3813334ebf5ded340215f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b0cf5df745983c7395b476662173473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29564f57620dc1491894024e9ff51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e482c70fdb5417547f4a282f52a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723818b1d06f8ca11566efb85df2652476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c8ac5bb8d37a51b5665bfc904ad57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d227f6ef6dcf4f473e9ebf7af381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dda9254b881e61bf21535e7393eda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef00f9b5d411fe82090e856daf309d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e4a3d9a0222152f5c9ab832037fa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43853cc41f0c8be9d4e4abeddfdfa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77300a7f6be3cfabf87530684fc8779483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d52c0d52728b8d8b997d214abea06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0adf5f812becab836dfda5d974ac4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f162a23a53a6ed7e4a796f107cec2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c00d50ec59b445ff98d3808e2d0ec6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84fb7b11fb98db1ffb1bdc32e05e4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847724caaeb2a83f48e291a2eceb21e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477dc1ce08f1467e88fdf6a1559a006490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abe03e29be4f7e0216027684315f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0536989ee9b82c3f1cb6bfe28f267492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266618b397a80d6c4bef9ddbef33daf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859372ebce3862e892a85b01c52166eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321e5c4be31026aeba652db62df79d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932dc0dd7cb9696f71c7b07eb9ce10a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d4e925a766c93e420b020de261be6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552fd63908ae8c2ab73f1eccddf0b1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822ef13a649f605939249b109d1620499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba196d5f2c313674bd0e12eba377c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e20242a0367332cb68bd670270022501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8380a07ab995a99ece6a524b9d5e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f059e3484d7c9e6d66bef9c5172f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf13c9fd4bfe73e4f20ae9adf70156504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30950a13aff67c83dfd407ca5b4e6214505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d27b764ccae8a231598adb515cec4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e7cd5fceb635faafab4e9d596c21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bcffef32cf2fba5c6f26ab10165d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7489f3f7f2e60ec5641d50e37745509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb5b236cddf27490f44c114901f42b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e33c1cb039bcfcea7f34c01f3fa71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0325a52ff6b35c055271f5bd990f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bead7ddbdcb4b114a55b1c58a012c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6915f1a81806e56e5380abc95e37c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e5c8acf0a8534745f5f1004f1584f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146b7d6735fa31b9ac94d8de2fc8af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c06f571c6f17ecc4174cd7978f13f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2bbbc2ef0f3c632459934f50622b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e38024eb987089a85e7ab9a34fb047519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e2cecfa50b9043a14552ce0fb24b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d336c039b6bc5096c703f778b082521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d396c7e5d87cc9c730c382771bfda29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aabc9bf6ba4df16ff95447a982a75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce547301b2832ccafa205695779835d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839852cc5e5f9bfd2399aa213a830b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539689e860130e2f2b0796c6c2c2a6fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982881e761517441a05b1f3c6171ee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491ad3670de31476c001ba34c86188528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087878e2ffa64e75f0ef8a3b1b79bdb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bd83fbc339ed7dd27ae3c323af03f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29ba57025cd10c0f69399863af81de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511577cfcf7bd2a4c2d6c00b362ad53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a192354e7454998a7babde612f8adab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fbbe681a4d56ecb8e5cac9d1d3752534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d6924e6b8639d96e6e2cdc5a12f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fc735087357e2138bbd39c54a5cb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97acb4c83187bf3b3ba3e085f10643537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcb2beea23730735ed5c7118b9d6fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fff763b5a119871af58e62eba9111539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb929a35267d8774317fc34bde65ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70f2e4af44604d6c55747cd400093541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2931ef9db2a2d9efea422c79fbd94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd419e3faa4ffcd1348b7088fbb1ff66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43095d902b8d844a1c3b2c732503973544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15e149925a2f4da2bf653665fcf9f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee5222d0075affd4e04465cbcf62c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593b2cc67c44917bdce9db80103c78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b879e3e4851931c3c4a3ef1c0332e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610114b15c81f20588b01606238960b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c08c5ef89e505be677ce8528efee2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bde32e6cfd470c79d44e39ea27b86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1e357e87ade74c12172b2abf7c4e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82093ad0a5ddd3ade0b42d2e6eb4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599568cdbf1e60c8a2270836be31f1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a9be774b5256fe6fe5e7598da392555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b06aa42b298320e0c062febbdc5cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a439b755fdbd9c0fe489fa1580d70c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4574eb14163c274781c5d284e524d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012bcf9f4f02fa906b749d7dc2a04e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e694ce6225022f8d676a59318c3bd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cd105437352491aec5e1c39e65389561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4b5b978c786e17906d2f752f00f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217ce45b1c054f4735ec442ba622f4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ea4cbf4dbd8cf2ddfb068daf77eaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1dbc21beefc54e53c84b4eb003f6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a731d4237f5a4b173b7593cbe7db8da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85dbf5b790d9211a9ca206ca274673567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411cab2278e4543580cb38d8daf641b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a2aaece6b0a58b8a154b3313c0562569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c9c6ef45ddd8ab119aa2477311fc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2623b8ad0aae3a4a4bc109665d565e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729363cc648c2ed192f5fb59e6c2cf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d3e1b2d79c77017c532e4148b1ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281df48a240ae86104c7199b8bdeb41e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40ac71cb45e53662f44796fba9ca6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b66b8776977a8d09a7d821e8ec9a1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead7d4ec6e204abb69a620c3f3b48d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba31fafbb4dfc98a9ff9d50f55c8e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58655340498074eec363de43f19333c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7c72142b0ad5a94e5c1b7e58cb1da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470291f8faf81f2fbbc2804db1bf851581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1595dbb7fa83e6589d567208c6e8a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6f2e36ad9c110628562aa9b7bab2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b10c37b0838a4faa268d97aa1341a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e87ca2045732bb1234b171443dcbd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4694191b860a8fde023d3d9be371a73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0377ce13a1e2c5809cb25ae048102587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb55fa366335527ab91ef4f5626524f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713027bee732e65a1fa24d9b3cc9414589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ffe5fadb7af668e1790c4dc7ba8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03293a6a6ccb24442e9786d9967f54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819a0b73fc2fd7de94d0550d754bd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e036dd38f16453a37326715aefbfcc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1ffb4af3e8e0f316e04898232ac18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2748a5046a645482b967ba67bf46f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef4990be6fe48aed89f36b13759fac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96525940ddc0ca9e921a5f9599071321597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f84771a0888cf1c6b88f08e2fd294598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ce9c676703df93b3e9ebefea1dd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd377cae3c1330c708ce343eaabbeb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abf4ac95dc2c615309e0ce621cea4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf7f674977ab1389a3aad94fbbbb6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74622cdf31d0a83ccea8284548a2089603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c4db8e154057e7257e291ade68a4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e973f9043e57edd5cca3d5b6c0b2b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebce17c931fd9f3592a4f2c5fa4909606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930430d9d8db66d14193988355d66c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9c01b89155b89d3a8d548538a913f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f870ad677bd51d35c97b52fb80bb1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216b0f7d752a44e8d1102115e590a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d63302a9441171bd62ef04f672017a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd6b12da6233b775b8b004c3c2934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6a3ff271bca94aa3a8272e4fb109613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ff8232b4c679e27abd79af7ea7c69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d25f46bf805b328741a11c0636c3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d3784a9d4ee52a6ce0326c90db178616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d196f88e1ced7300898095c889380617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3115037d3a1dd75edeaced532976dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c510bee4d6c0b4d18cc2f0227d2ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9331b9f32c857fd279112c6959ff69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33dcaf32e943e4c741f65ece15215b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be96813b0128ca0541c9edcb64ecfa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e6891a5199ee6c59f51ddcd2a348623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb3770030f4b2c8f9732a86bde50ce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3850bff74bcb8ee8fba14875b4ad7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797edf810f93edaaf70445628e2e2b6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25b53ae8006cffea9f8f266ff4c05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416cb68bbc5dce83c7df0410098ec3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec084b7d0ac3dda2ae25ccf665a99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be6f122e94baea779b9fb62a6ba8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94149e5d8378c75237bb4061efe163e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec1bc4a26b3202a17186f34fcdcefa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938fd37e1a361a564aa301c2f82b77a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001aea61f985b93c1bd5ad72303040d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a61c2dd77d62162173ae6f021b076b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ba0fdb208162187bfb87962ce4297636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d2b64676e16646bcda2f5f1934dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d3cc950f5edf364a0153f06406e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fcfe27d2c017da31f95fa552b175639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d30cabcaaf75eb32026ff5836e04a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d4841f391e0eb7a05b317e4e40741641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c1e201ccfb9cf1bade4251cd84ffe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17adcddc6bf862767470cc2a9aecc9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669130e870f87366f52e9961d344216644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ac4dd1301248b288318ba95499e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac593c2c389963e5ce8787c2049515e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e064020a5fe1cf3a609af93139da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108022bc5b35f48c7c37ff883e5891c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e372be343cdb63c36d0aaf6fedb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48849ad597f957891c3c62a323da645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b235bbf361330fdd5133fc12366f5f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802e5f6c05b8ac26e83f8887ce101e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d000a28a59c65cdbd3da1fb0f4c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24ad6c961bfe58a6485af411b7c081654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6d2a0a97fd856d34fba79b02b573655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247800992795922ce3b0a542ed3505a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552460e4097796ba804882758089f5f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8eba0aecc1702c9e4d31fb755fe3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a094ac7798a3aa7396c8c7c8bc08c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ca0fb05c6b6ecc6aa8a0a1debe80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03517fa0feb50782ec63669294013aef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef156304120c7c63922980e8207b0f12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87988eab6eb7a62f4aeeebc92fdf2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b3d0f6427d2636cf713044563eb3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f66199396175b7d8a5734060987359665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bfa30dee8c17e70c6b698c43a26a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d458c905384de487611b7baf42a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da1ff305a3652c35d46104f9172acf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0231661de0f83d06616c12a0f9e48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa097c3ba9b94633c2253fe302a43706670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de769a2a25deddf0216a25ca9dfde68c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805015cee73c211ee742a9c852b096ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f03c1c966d04fd040b1df2f7bd305673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c61c12ff72e620a6cdb241c027a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836b41182441edbbcd06f19be488ecf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dc08cf575d66d13e6443791fd48de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c7722d1fe0a52ce06eae1c143958677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6c5e8397072a406f06bb492238514678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346e9fd2e59cde419d9eaaeea4ff61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2b19784666e3bcf134eb25f66901680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ec1a2794d95bd5c521f4848c3dcbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb671540b37fad4154f5031fc8c3b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f209bcccadf017da929f8c558d9e4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc614b81cd8267be7faba812a0de16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcc03996f801126dbbe531886ad2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0f0192918ce307bdee091ac5091aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370f854675915bf0f1c14365befdc92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e801debba194a1e0a56189414f2775b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312dce04f18811fff9a44942f18541689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa068e7646c301087c766c96149cbaa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42956b9926ff2f6ac83f30ce0e23ad72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086058f552f557d198f23437b981014d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e0b1cc33e47b3912d8649bf7e354693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f051e11db162c6428f9e7fc63f6f58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120648ec9e2356ed93e3ac9a355b008695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43a9ea5ca35ebaa2d61cec526ec3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ed9360fb512ddb4168855446ecbc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a43fa6755302a28463e0476a080d90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd1c7984d920cd28a4253656d13b9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9668bb9f13f107b2a0034dff553c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be9a721ee39f136e5310a4dfb42a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e3a313c173fcbeebe2eb261c564e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6449adfb6ce8e05ca91ce354a421f46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c913c5241e9913bda6f907bef323d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112be5225efbab38faa72d75f9e226cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd0d45655564cf770f6d5499fc70eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff509be29e8a19d39f4bac9875abc56d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b46c211025fa25a03a25ee00febe1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee24cd5f5f9c79dc8d562f8bf1c104709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad343f7db9a3216d3034684b0422947710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6220d01ebb54185c25967bc82db01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0327be766f9f8dcb04cedaa6ccdf6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791363b5451d17bc84da6f396cffe59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1afc71972cc931df44043396a01ec9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2c67b11e45ad9aa4d5dae4e6b25b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02982627032e40bef359b973894d96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65dc2a1f10869d33c421c4b9d2dd1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c957e63d0d7ae10a1c55370c6f5a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620797873324b4d4931bec811a0c6a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf583a4e987deaef08d935f66e99739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075d1f71e8603a1bbeee118774d495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1cae0079c74de88ba4600a59f7554722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b748c8f367bd6c567ba9d0a1ca7ead723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127db2a5382724de47aa67beee8bafd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c44bd08ef431f171339be7586b91725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42533cf16506ce390d31203fc3dc41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4543388fb0aaeb304ba227e20c7abfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4c65e16c3c04525b56298f8324fdd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7615b50860d15080f52fb5e99ab5815729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fc04df7c8bce1851c0fe7ae1f17a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62efdfef87f0bdea1c0adc93b7e217731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb369ebc653e06c0bafc23277c579732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f369de855557088f3860142a1f83977733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0e67fc121855d0a7cc7da9aa026a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a10d51685802e67f3109c50cfa0841735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99708e05d7034a01e2ca84a2b73faa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba49ba4fe57fa54d817da91d039b87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187217da92f34f43f42e61acadcdf31d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f6b3690888d82b5ca697bb116341739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d622475b11f359d155f852263f8787740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba5f1c800512a5d7e6e8fbaff12416741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c1b9ada56b58dd525d14ad91f9545742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042aa7222b2a7c199e43b50d364d8066743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371826128d2a1d4cff536e324f505f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bbf01f3a94a263b551c187f8f5f5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81cf024d9c1d5ba49775b1a3d1fd65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a0f7700d17c1bf67510c5135b740747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a139876193be7b8b05cbbf3bee4b49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56b398bc60469ed81ccbe4b1c0c714749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a563bba6a9903d3b1f8de8eef4f37b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fc5f71b3f2d7022820dfd72ae866e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad2a008669de8c57211d4d72ddf75b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2070afc6ed10d17dfc3207a48779df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d876cc87d615fb7836f5ca41d2287f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f83068f119e299e32859ee47d7026b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f52e43a4e443fdc9f4642b91c103e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace6336b8be02daeec730fdab4b951757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87d9ff6c1b9dfe44a9c69994ad9f56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe9594fb819619b660b8c6d2180a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d587a1293cc2b25d60e6602cd35ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3ac197fec48b95ad4efed1c168912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bda4bf03e19a8f195f90bbbb81b263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f739ff31f8ba607a010d7935fa6b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effe782a1ac10f869c7085a2bd27c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8529aaede0e66cf81c29ca4e78a43ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5980f4f5ecdecf95a7ff6712bcc0817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c79ed1f2acabc771725847617456b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b155edc765397fb5b7d795b9dbfb8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a3637a2b44375b1f8b18c7a77b53310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0886b1a2a0a64fcd0c2808c37ef9de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc14f94c99bdab585bcd45baae429112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16339fd797b0b96f2faa8643a969f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495884faf36b275d3f525abdb4c1e5b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7456fff33c62832052d2d80552fbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c830c4888bbeb80d2e25f4294b3e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d652181a30cc5f3dd93abdbde457ec317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc62c28dc30f4f54cd27f4c4f445318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a63bffb21bfaaadc47da85015d21619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01397f6457a008f1070e242bb8f3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abfb0583311db17851701e9669038721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4c751eda163bcc07dce8025aa2df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cef2f06229f61da5b767545bf56f1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5ff4e59b103dff37ddb856bf822f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358a025795399e902698ce36b530dc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d85bd98be8a5f0a649c1b3a76f51a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ecede718cf562dc2f0863301d0ce427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934ed5729c7ef3b0ada56c5682ef76828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ac7fec495342de9d4981c69ba995329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5fde185e60ef35407d3d5ddbd9a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba00fb0f727d98bb77c9ea7b4c60531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab614ea7b21126c3ac92d6a29922289332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e345da22ed92ac0d40bd21d58a9ecc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac77d75f2803f717173be7cdfb647f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044d88cab782768d2fd279c14e59b3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1a1ad14b3262727ffdd64f66ac7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7ffecddab094c677aaa561ccfdbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5af398388008caa9e14234b8273938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28caf5b1592fecee1041771b84c45839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e2ace498632d228300c009827992740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df22f25443b818570dcbacce73122841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b060143d7091ecc0f25da4f2eaa2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80faf399a72ef561bec592ac4b2532f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de95fba15a183f039529ab264373044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288973af831f2d03c6957b148f043b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978794506fe177f4cd67fc22293f42d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee634c6f3e4403554088ac040fe7e4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a056b8f09df74efe0da7d0b1c48a62d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c509e837bd05eb2d97c19924834c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249413bb2ed8d1402e312c24ce4961f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464466ae4198a516099c0b54f4f91ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc665fbcf33474fc56429df20ecb984352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1b7085aeee6af2dc6d469b0cee5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bb5db619682d686eff93d3e1ba92a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62ede9eb871c844ca40805dada939255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e6f0a2414eaa17777266685f74abc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a6c8e9f9b67b96584ca6400dcd37c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd2085eeffe00f31f33705c702725e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdb28ac01e7dba41ce532b8e392db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f88b2e65bbff10569c8168551fa3b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc383f22a9bd9fbdae4830e161a3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e486b96524b1fdfc836419e677ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac283f733ebde265c65f256d8a3fe2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721be8d5cbd3726125a61ee973d0e1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf4c4fd47cd3ef6da24452b2650d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80680a222f5390871ac9619ebdd54bd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6472c697cad84deb8e957f8a51b679567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaf66fd1546151a77996b53059bea368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3cb5f19360a274bc5dfccaea56c7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb69977db25869c6aedc618264c1a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4722799f0fa70fcc7478b6e9c10336471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6f71a24c017cb40e1e58b4657043172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc9c92cf7894e2d9060c2b4f6eecf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68928907c62ca56f37969bba7a4e01374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d6f7d7a2ebdcc4d82b039471ddca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df22600dd53552fbf85f2b6ca87a0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d2a84cdeeb91d13e6fd2300296e9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002d5606515abfe96db86cc0c8c106378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed3f40fc9fc8a465f027e220886d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1adcffff13bb6a6e98a3045bb49d1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a5eaadc92802c2ca5a1fb8754783181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4cef52321cadd67e85f49a46327dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad3877b9a7c1e1c895a022fdd9cf0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694e9e6f553de14e7a90aaabd6a7ed784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801423e71989f8c4308eada3b2611fa685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e83bc8bff414bf2b27dcf1863c11e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30a52191bd0e83db2a773b5186d5d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791e3e13e894e56f274f40a7dc1ebb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb82c2192054c47e59edf31de2911bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4f59fb52206bddd67e23055048c1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899fbcb6a7d94d03f20694da4e04f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2cf9160be8a0368d9e27f87096c3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec203b3ea8b6019939855cf702431193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf894834f01814f74c8f5c0d25fa3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d9d82d35751c33aab5a12b87698e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dee6548f1419f240ec00cefcac3dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f232d029da69642aca9c8b8b42a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebda96f953600c152e5ac2aa7fd2b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fe34b3836473339bbe18faac7a2a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6fa5aaa76b2e6590446b943ce4d76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c28dda466c8dd2b35c00ee0e03f7e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8a7dda0e0094a4d0f9010419a7e80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbab024f8d2e5fd5189a4d8783731e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae0e1cc3d5cdb918a3ed207cb7726104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0c59f51e5bb0483592050fdcd213d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b863fc2332d8da0460229f7c88f51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af283e5045ba93aeb32f75f92da61192107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e0ac7bd67784af83141f402b98a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e346bada4e780b55fa0379ad9cc2ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70eaabaf7491876169cf63053c514e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b993473d3df3a4fbc113f9f53d79ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09aa29306d88cb4df1d63b7f561e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474578a779f6a39ebed7bbe917a5f69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a99bb2ca25a2fdc754124b43ae3dca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e92f3cc499d91df6fe7b75d331b9fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850603a717e537ef278a7580e3a3102116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116269a813d0acaed0ed1f0df637d2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fddae3c9f6a088d1230d69fc875ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebcb4004931832dfe06560e2a4c782119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfb611c84c52d2a5c7abcd2475250a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7bc4f214405f0dbdf12069ac1d87c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741afb07ca0dbd8571010d3945442c16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c559495bf0cd24dad7d8ba714d526123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d26d0e77d72b04ff8620cdfa3a64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287d4f9c096dcb65e80792abde3a33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035590045b6776eec16387361b571988126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c6452c785ca2d49fd38868558c64a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a82eed733f9aa2ca202ca4424e474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c675b3eff5d93e1c79e944f6270de1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc02522b02fa540950941583a5243130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382ecfc4265f4407e43fbe6b1c07612131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1df7b8a0d9302803f1978d8c9e8461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947043b0c5f7eb2ac5a12c46f8b64677133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0aae2ad6f1e1107347866bf6a308a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be214332a5adbb486afa223e8f440c8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7b8085f7a028ef0c4114dc6da2038136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4eaf2c365da665e71bf659304adc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637aa7bd1d20f8ea492b6b90d50da9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264b3bcf2c6b48f9da6159e9514fd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b189e799ea2fc83dfa545de6ddac853140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fe74c9ce4282ed41933cb8f5cbe45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765b925fc5bd1bf34b102e2546c2c85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcfe4530ffec9c8a316b18513421e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e3ab57bf823308ee131d25831dd52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9dee48afcdd9f98ba0f4d50b551b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504122c4842983662ffc56815ee93b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c167860d263ed40a36a6afd50a53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b7101eeaca5aefab4b983c4fdb9e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b75414cbdc6d6090af9317fec77b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eca6e37ad6f68336760b4afdf8510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df9f33955528a96805f62ed5e7469a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcae9eb4082fdd01b1fc235023851b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ac57a1bb174d496b8f043062eb4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd86b3b2014c9c3af2854c1ef1b36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac11cac6bff23506f8c33bb364bc15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681302be0daa3e6a0993e94ab992517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129144dd2b3402d6978400a25206c1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf239139c400ab2d0abeae8a82c89d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f7521fe420467b01c3613e7e98aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e4e59839f21a9d939443e07876b37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee57286eeaaa4fde3e13cbbf1a6b343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa9c57f0148f134a5a5b733f5d8990162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42da1ab73e93f38184a76deab181f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c561eb88553dcb5f46c5701907c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308569b7ae78c3543dd920fd81576e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48c5ecdabe7cfcbb6cc1bae90d446166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573951ab439adff8a11f9191a35e06f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abacd7b06e3eec0eab97a6659f8b44a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326fcac6d769ecac3f7d4aab5eec9af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a686e141927b2fb5dd71252d34a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb048605e69791853e1c905c3048d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78caa2caaf6c64a86142b5e188f68ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6dce6fe3ca0b44374f19dad7c7a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bc759e7dbb593ca5ba1037b42103174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0218de52e2b64895568daeb20d765175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5815acb2e4ab0e1b8f56add8bf8d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f071ee2f7c35b1b6817ffbfc2b48bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598cb98018913b61027b87c7c02fdab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175791a36a7469cbd8c4db27388bbd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce4ce4d0896c165d51d497024506ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948fc0a0659f6179e4c35ef7a56e707181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034b2ab99ce914ecc86163cb5998453182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674148411626088d04544835fb249f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab58c74630fe4f28b71eb0d8c112d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9c1871b30fa0ce422625a883b6bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacc1868022b73c0cabf491a77c6bd8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32837c8eca1f5bc340f98219cbd31205187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06a6fabbbb3ff8bfabb7f71286b4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56104aba668f9bd767ee0db8e693325189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736431a27adf96b2c6347b2081b324190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aae0243664a98c622b622d87b84a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37d9e1fce834881f4f36ba844a2f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a49c087361b88dbafe1d8b6adacde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07111a346cecb28c960809dd949bb430194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b810cd00b20214a2a7af1a2ece2bba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af3a95d31655c3a5940585d1695600196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c87b792b1f7512a66d28293c40178197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eb185b8803fab44de5d85f0566c48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8623ed56fe0bd32aff90e350e65ffa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d99a46bd568ae6609e8395eca42d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8471d94e35b651e2a174c7e02861201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db431b678a8661545f0758099fea057202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff7b52c21ae884200e44b12873f358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a9e317cd1abe4a7796f9ca6a2160204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726215f4f6e0a5ea1474a1ecbe52e26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493fca481854204cebcb6b20d806c47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739490d29c99d5f46f2700a28f240d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd99edd6489a488af4c13863f42cb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1095d0906ac6ba4609c726ac50032209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1456091916ce0493a53b78cc8d5b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b87d826bf2ee7c2defa7e2c2045a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3e41ae62b95599e5d9c92d822115e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b215c3928d2fa5c3c0bf6b3873b177213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd38c1204cb0ae6744f760c9fb003214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa5fd147d2d45eec56e450baf9a3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a6c0434b6d1d7f3cbef21a01ccad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dabdc219097d0833b38cd8b96caf94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f6a3e4d9bfecc58055dcbdb26ef78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88da2fef1cdfb8eb31104def5059b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ce68d695967a65117f9e25fe785e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecafacdd383b5ba3d331e01be69322221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbc33e10188bd4c9717501d74093f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1679b71991fcad1d85a12354706cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e30939b8a3fa275a943abfcdf01dcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cee9d6385935574c9c8abd590ab4cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e46553a33e0515c74ac99fff9c053226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3fc88d57f35b0e7aa6b46a022d8b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db00b5fb7a56f4cdad61c9a3b5f533228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89de5d456711449a82524c98b1e1289229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbb1953d6a745c8ac45e68ffe59520230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4bdb68a173447e0b70aacee8f4efd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71d9099654edd89d276523e2cfb3d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d0427c497a909659c9826de21a3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1aec70c4b401eb8ab361031c27fd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2dee7b299461fb9255e05cdbddf62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33cfe8a3da854a667d28ebd8d3a31e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4096e7346297734a7fecd2218c725237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd86e1b5d64e8cd671c135586e94f06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b7cd9b387017222ac007edb6faa5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32ec1e689fed478d8538ac21ed0a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be031318e713c7a93fae3ffdfe65bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ee5e92af0490f2a9ee3f14afa421242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c05f91e6c085f449beb5ad1b5c606243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783084478b089c121212c252327a4541244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6b9630f0ca90faef7c3e79f2b1a95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363c090727ded963bf55d3fdb76b75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c8947800611f57e0cda41c3c42600247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23a5bb6c94ec49927f1dadb4649fc9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2398ad1f645ec327506081f14186d7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e77bbe681708797fbeb143ed36243e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a7f4fa7f84f22f931b61ae7d5316d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641159fcea2925e4679e90de90932a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a7e4bbc12e9a52d48d0f7bf49182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570b1437c83347540fb24b570ebcc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746832881951dfc85ede1643eaa79d22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0d042060bf4f14e44031d74bb2df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be9642929d0fc6f84a6b00610115b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc0490473de6ba0bed4a56ea7fb2ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a0346402b88c7bc2133f64c530868259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d468fc8d9466266b2614891f084547260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd720117bb645c6c98db03660fda43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0ecfdd3651a45c58c8115cd03aa8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ba8199990624845720fe350521c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc903414b7206505c8982244479afe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9ec5dcca2a358e6abb8b5906b2e44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700132e3ecfaa2f757cd2e18c3f7d628266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e42dfdee49bf293f8e0cc898230a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2368f917120a6d34c608e88ad705c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd97a41ca2c9a2c4f76b0ea8ee33b3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7803bb1f0f44e3be977dcd8f1c2cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a528d6b38fa33f3a63041cd8439963a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b69dbc04cbf3122174a6a7b60465272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c73345e6f542796e3ff02db1ff664273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2f5a7f8f6c8d4a249d9588217f212274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164df2a1171e1b487e0fdea6e4d56720275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b675bc952d5dc32a5042bc140ef8c9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c4cdc70aa782e2bb4a2325bc46e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb50336f677d3cf1ab796d154ef72f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909e7d7cc6b8802778f120478b5eb0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40083dc37e52e7e0c1e3e36aa03d51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd24800b90d5493dc54886dff11bf26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2635b30d318ed851b8a697d1c7ed5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c92a5e2a28b2d4314bf3a4b981ab0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a53c96d2c056a4d7f5c78034f0fbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7cf1e23306768e4d6d17ee6692d73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66871942c6ea91ef8620141105e8902286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9b69b1acda074a501593c4efc580287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f8ab7d63fd5e1e9a1452de16eaf6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80e3e6f2eedf123bc014b1311a2fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322628ed4b109b096b6b1c77efd9a2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113672d0326ec6bda3ae0ab0abc4ba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dd49f6cb7ce3f9d74c9604a284a7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221055f5070e84215bc52f8ab57c4e92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e2f3ecb7b5dd1e3045b12b678828294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5966d14e1f04ebee357d79ad8bbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817ff3c1b57bdd6a507d7010ce7029296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382dc2565b8a1b20dde21fd63e37de6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e83bc07f64dcd58e0acd9a565e22a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468b896e2c10a06fb41d28c3620824299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e016c2823520ab63385be901d43b2c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca2e6fd21a4a1bd4cfc1c44b01b6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb01d1525d02efb8578b9224b4aa164302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54038d940e0a727cd9975251a36fc47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4696f616845393b3d8c6a6f3337ae2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e59f0b2683bb71f0919fedb364cea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2947910e09dba923ebb8c04ece16d6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e21a4dc644676206ad773eca9802ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963402a15ff1e583c99d378a534fdf7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa468d9cdaa625731268a6d1b9c38506309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548765410dd376767a520ca7b60eea1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c64d8b2639758e544e4915fe9fe7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5cefb830f0493283eadf69854c73e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149f65cdf29d7255f8a489fac4a5ee2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07f0ff29c3c0b72b5385f77eb10a46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f609cbf140bc26ef44cd93a953ba56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0af60cfdbe869b6b5e58838d715b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e0c070d29882cc4b53469f6c09fd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df261552571963df2c53fe1deed9662318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f58b680d1217030069a3c7d115f32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0977538a6a423487e6ae0ff1b5efe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf35258f327c0ca59defd9546129c75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc048202d6c5112f8b98b6271083a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e491a5f70434967185e0800b7a6dca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b56db59726ed75ddfb7c8a7c4309bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e845dff1fe7e3e7de0e16232d969325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b014c46b0bd43b32401cd65d8c0c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab1d33c9067ea7db9e7086a6956162327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d4263e5ad6634ee8aafac58a4dd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546500ed1d9c4d645bee773ded6ecc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cee63d994864dc30aa8895d93119d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa658e13e6f8500d804adf8b7f47291331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f782ea63b0c59a283035f8673c65fbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de785e62d1cc65d3239e9461b205570333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7247f3a7ec33e75669ece1d1c53f3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8383be61aea07d032fd3af9b28d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0638189ca7d14ce0d2a420b27f929336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616efb0a15c32720c2e4f6d94eb58266337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d00d42ef0e4f60230fbd18b62cb56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dab479340d2e8fdb9d617e922c3de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ca53e386b81a70771c62ef71f6f4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94258fac8c4e4491b5641eb5e52f7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e986f948e3b938e1ac3041c9ce1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57647ccfdff6b02ba431e13d120a9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21785ffed31a630596dbca2f79af7dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dc746b61104b7db74edb1c5a0f1bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cefc0fada7b87173d09702994f0b4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafa6303c3b6a8dbab03a58a6435334347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f16b0e7623fd2f94ddf697549ab3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d2c226cbafba0aaba2a79fb4ae9a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305d93b47fa7c6fc1f4e0ae809fdca3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f638fffe15f2cdbf9148ff5ee56476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b14cb93659e041b07d9cdd04eba119352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2be4dc1b171a54dc8ae2062f5d31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de20b48def1a696381154cc98184555354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da5297afc8b31c25f8840e01ff963355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd069fa592185447af5dc5853608e78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894300f50d5d7bf2dc7b3e2629f1d3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be9122d18a3d480d1f409aaa56c351358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b621218b1045e3b0c8642de61b5f92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c36bd3718b78c8239c86c2a840bf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a4938d1d301d5337de8830ac1d1ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b510b928a039617d5a3ba4d9aab8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7284aa1a70e3cdac262ffd040f524363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723dcca4ae24778dce367dab105dc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97687f5212f2edd1eb965b168b1e43fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f15c150a567dc0cd3d194c216cfd0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15be2a1e10247e17dec3b6b7ea32faf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b71006bb7918a66969e719a70ce4f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61dc8799d614cf7d3f92bcd66bf200369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156506d6a451ac3cedff2b9e1617b27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4ca1dd8b787af4fcd2d857723441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608bb23ba5c144161c67773a7fce4ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9064fed94e9ee3666996c460f50a8d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afea0b1278fd12277e38d61e71f2e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a1df6f637a9953a116d3abeba1c12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19024e930f0e6c15adc5f4aaf2d2c13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3c095aa8deef95642efc12a19903377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b231ca9397bb020b0ed2354a78988378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82518495402761c2c7d559328192fec7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc700f50feb2d7ac3b9afffbc392e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2e6807c728c1b9d6974f8480d5c19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345cf2f3fdf419ec8fcfee38fc3b029382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ec29200b31602c574a4ee1103aafd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07bafbf8c081aee52e785f4650a51c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b210e69a436aaf7c27d2ac25cc8b9f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b3b800532810d54ca958aebbede40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4dba260839cb89d2adbce92267310387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218bea97f29c88bd57d8237994d2c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11150cf87216cb6294104ec81b5c91fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79d6bb2378c2c3e4d2d367f26af8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920933fff2e57e89318465c6fef1ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90378446dc82a604ce7ee1ec03fa06c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade557d2128ba001e7d8abac8faa0608393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eeebfee3def187eae456efadd4482394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe870f8a77abe5293a980fd9ef4836395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c1fc3f55001eac5e1a8aa4714e405396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b71d8bf150a90c0814518d765bb0d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aed4ed5f7a402064edad32f060ffb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68b28de9169f2f1d29fe026cd77492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87da36e1b34bcfea5390434a4aa5bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d2183bd53c0de63c7f02927bbcc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561151834b8c4520fc45c266a236bce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203af54f7743b956a38ca35c804d7c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724aeccd1de291f5b4d10137e36f8343404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083543d6b6c90a824a96f9e4e285e28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211ce15cadc39d3df488161a28e3a5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd743011bb9940ee6451115d78cf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac352985a5191f7ac3dea6e17b9b819408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee5c190c7f8ab21bad626bc7679b5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff0df28ce4f097fed290706ad5bbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4148f511420fe9af10a896cbada69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676531fcdeb185769c202c66ddddf2eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3a085a6a5f11a2985f857d61507bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4edf04184b717b2183361bf9c5482414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c86ed13cb99ad9e1137b759ba594f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503e06d0ac993a3ceae70121f7cc6a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db2a3b4f30a712681e988ae26c7eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fdcc68f4e24876f2f71e3ea325707418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6abe6957c5c723024dd695dbdeba57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2034eed2968a5a48f0aa409fa0568f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c529a75f4be38ade953a1b14a0306421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76251e52ea95ee52e44718c8cc142a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d0c681fa8bc1428ac817a78d1aaaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb431f70c81a00bdd2667f79f18355424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472ad14bdd4bcc7232c45758f45a26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1c107fabaedbb1e7ef47ba54e3748426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7da2ce2a9a0ddf90f239ad46d04ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4e46bb66ab7e8c63f01c517066c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc47d180a621ce98e34d9e1f46404a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ee42a02c396045fe3b293c21bd50e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b0932140c38b134e6e8d64c4e7419431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059264d073df5c9b9b17d1bdd11f02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75bcd19c42e279036bf591216faf28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3869c8c871ad298ba845edd532de56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5a7c316026db0ef59c3d77460bb33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88eaec5d1b34098951d2b413cac3e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce3bbad33c62ecdebfacfe76e6eba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c29f7bd605de735fa531e336e998d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e6f747b41f26d176930e3380247b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3e47ec26080d8a47b5146128d9b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f88f54cdcd85c1e40cbf945c042b15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ffe3549966efbc9c6519488c1d03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa965cbf61c9f3805d184819739f1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4536c0a794b57dcb1fbb436f9563444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048455eee94cdd56a8ee68e4b56b1e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e863756be88d670c2a900ae3be8c43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f4f2ffe65c5571992dff3e04e327b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312525a40ae994496f9c5a8270d08a42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d42c7ab4a674c8fcd53b093d4077df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f4ac60fa837e12b8acaea43489be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5203fd1ee4bc95be0fef7bed0838f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3310e2d4a130a8fda15753337645452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e395a36e26b1ee653b87f1e8afef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c3a8b554809d5da179d81f019102454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810901321fbfc2ff1e2698134ce8b45455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8fda63b482075e759a59326c80dc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c0be46c8147d00ebb63e5e5bdfa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47169ae168f9c2bc5b54cba71f780252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8b27c380b6f8a31739138e64ed4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aec42d51380c0616c52dfd1b19f0bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b3050695db4b1e50926a220b5f06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f95d7890a1b34a47ffcf5a676de6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e37d3b732df9aaacac0843ba5279ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e4ac1ec4c43e58f4f83d6b7bddf88464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fafc4371a59236c69b23cb65aac1b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca24b3bc0be412cc95f9b358abf6260466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873d9d51bb2d6cbb2adf0c7aa3fe1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cc04ed9333691bf1c4255b499fb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ef815bd0e7908aa42d0c6125018f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc294a71e2aad272a09ba02982c3197470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892df67a68c474551804509b259ec45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cd3bd96f2aeac83a46c1e8e2c5ee9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467ab5edca3ed99d703ad07794beab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06721d11f503eb27c18df237413f4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12880c8b44e97791b716eb091cd10b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07e061279179b121fbb3680cf3041476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc90ec1a84491758338582d0f015d26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739142b424b7a8eca956507454a263a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd10d952a747d90f1e8b19601e56cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48aefdbf33bf57a70a13cf1749659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b8924ff31af01a2eebe0d2e92b766481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e985817cd45f79050c46d8fc0d30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8d99f943cbb47919870e4791d9e20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2919c8febbe7d7104308c3208824d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab7e0ab377fd82a7f82b7f50fa792485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39272b676a9559428f6ac27b195a94eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d2713449c4f98b704e1a75f36e117487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd726a9d940678e4bb2ad2f0f5296c5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04cb9cc21b7dbda03037fcd6fd158c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20e991c71616396063de12f931c0fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3373622b54e0d7b313384494f608491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cd57875782ac1ca09afa74e14eabf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5dc446b556b926bdfed9b8ff21680493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8bb20dc3d7d63ea11344f074adfc7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b40f57247b0fd58d8607f4ea7360495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311615b23e5b4b5d8394af3b762d31c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69b7506bf3f2fc4188f0bcbd37693a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bee7866ea8eeefa4e345e83506102498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df426ce06a4b7280ce60b46f6fa625499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a4f4a6fd907f1cff6c413c25a83c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215dbca50fc1a976a7f995e8cd621eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a21ac57d5f1272209e79e67f028142502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da154282123af82fb6964b207daef2af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a1d59e63497d583e33f9ab989640504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19d2a65c62c20fa9ca31122e39817d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e772a255e020ec6f6b91d357ba37eb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c55fe8543c9962a6faa48a8313271b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619214c839ff1e884c879651030b624508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7388e96ac1e3057231ec61fd8ee42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e90d9295c3c888b979801adc62a93c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366eb98c8581703a649b220f5ca7bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3deb92e8f98d9b36e219abaa221ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67cf0b4df11c2239aae2453dc96aa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0b87103aa683c1d1045e3a8a96e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba770e8b111a7ed78d3d44337d921aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbe2c34d17c8f8488e82f8a4bc43fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b895e4b3efb7691b54cc5949db5353517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9325997293fc1f623484c04d160a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0a2e6b0f899e186cbd18050fef0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34d8aadfb0a54e63909b0ce17a924520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b61c65610e72d5ee4444374cc41d68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97545ea067ad845df52b74966cde9b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef76dedf86134ff18e9fdc757a0486523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dd29a8ae65864db82d3ca9607e912524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d602bb3444e8df36b39843ef82d5f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b1ae12cae598999ad761e0dd06cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5f3d62774dce7c5280aa4a9d187ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575a7363b5dafd5caf79d6bbeb40fea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290cdbe9c933f47ef6dcb565f765909529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb9fded5cf3143a3d0904ee02db647530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c1768015e3589917723dd7d4fa98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad3052a4584eb02162f120f350520532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6404961c82a4dfec025cb3470ef5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87703961a311e581328895932d41a3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fa489ce74027f718c0b626fc6ec2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bdf29db55f1e09d183a3f34dbe6c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b9a4767b6f2e67c4f21c200d6d3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fe34dfaffa733dba59c63d9fd6223538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a62e166541de38633c6e310d65bd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab983da90b50124f9eb62542c5c7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b9ff77fd0bd404731c613920889a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5430c3f5a1e16ccbab13ab022ca9b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca3054a2a9bfba17dcaf7467b38ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00e771bb4e5d96f9a05fcc358c0ebd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bae15e0ce2029a92268a2e7305fa51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61286c5ea7c510dd6eb8199fc7691b50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca825b1735cd5a3ec82b6760b37bf31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857810f98695ec858dec7406be7fb125548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d020a7c9f7288e6549d1ea5d9866f60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccaa3ccc6734531710eb6564eeff29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457349cc47787ef6f086a98e2475ada1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ca019e96ae4a2d54e09d4a3f4293552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cadc0945a4ed65fc5701302fd6a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d3bf803422d1cc73e805c5e74f4bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fe8c4858f845924089bf0f1aa4f76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b82d8f109243c48d192bc55268a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488766e77ea9f4592cd91639364e950557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85272e7ae4a0572f20be75981c58c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dac12ce223676d9ad85e7f76306e6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d41a69085a474c3eb2894b20a869a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a495df09cc11a3b21eb7c07e850f95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47c7986ca8f34dd2e114c2450d203562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4e189bc9dacf0e82563084580000f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032f914b5eba3dc29b5bbe836d3b236564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb692efd63704e727d9921cd80545b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cf5df4ef35a8b71ac71c364d233b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ab629f5f60f1f84ab2d07a0e60e73567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f43f78466c921ca1ac3639427e92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a671c9fe34b09e91477db09f1a70d51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a281073a209375f1dbb733a8677a91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695774cc99c389d625f0b6b1c98c5ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f833ad92f3f3e6241723d6a1101f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afe7e3fd0102c746ef2d69b7f9a18b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc505dcd06af97aa8e2925e88ec8f2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f3c3560f3dd56c7a7d0270b4b66a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60362460ae02aaca1e74b185a34321ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f017506583ba7e20eb5df25b8eef5c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a2c3bdf064c8ec6af9b5e695f3e83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605d252c6ee7ad420c7f9eec537e163579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a9c8628a2f3eda0d3a9d2be81e14d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a3dfd9297c96b6775c8f6aa8b949581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ddd57ebdbc34c9cbc6b7b735a7ed1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6f581592c83693788b6aac4e0ed7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a38b97f588c6c770130853c5dd2a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4487818b9cb18ae66fa00e0c237fee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fe39df95d8af2263fb052b58aa832586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b26ea1c62a1365d6c79a6a654e0e0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b874b206d667d04617c358d9791a7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce326820bfd334b558420141985ee5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2f9ffbbb9b0a3079ef64c3ed62c6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eef3b380a6061042de817a1bc9e4a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f404a44eeb84305314fa97edec0335e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb64cd3945cfab6c9fbbaa151ea148f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab322d5bcd020430b955c3cd79a1e44d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6c84138ea884999cd74a39a4866d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aeebb8b315c78a34f8f5c00cbe9c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001179922cfc0e22ae69d89ebebd27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc808b92a1bb48c99bed9fe37bc91df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c559dbc8de0995009f85ec164de0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1890101cec0202997a18ee3e73fac9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988ac5dac852176d7a9dc2c67dbb892601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f119309b12c4609478fbb443a6cff4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f85b2d718061ddfd6555362db0285603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ca5f2b9b296b2216d3f98221433d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94484de08ac667aaec3145487af48353605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a29c1cc0a75361f91a2f4ca804985a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ca466fbffc5eb8398501fc5e693b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafc8866d9e6aba72d37d1c212c882608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563f36de95f4ed0a31b8c6f390d93b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976dd5d098be396fa338dc2b1197e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93857d3d138bf802288a04e7e6a21b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e2c0b1011c217f42d3566aaecde26612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91308f79c0e6d2ce87077d11a0bebefb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aec4a799067cb5977175e66f04a2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb255e714821aef93cc1b61e7df268615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa009de7de9af1de5d23d4af067dbbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861826aca4abe117f95d3ce4806c3e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d640b4f9c8e53ec982bb01356b985f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b1641b1dace2096e482cf1667081619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23290921ef435664de5e11012c96e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67837a0bad8172db8115e6693b9aa20c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ea5c1a478e633bddaea1e6575261e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6613f5b55df5b25d6d72f8b7a20b73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7823b680c8c6322fc7ac6d0e0c6f75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4526c21a56e07fd77dac15a38f05783625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2cf7ab7f114c453d0f3c5dbe182e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2745d1163a7be7e6b6f4888c1fb365627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeb5f0c3cbe7828902136123afca6c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baf513e53c2c2f3c9297df616c6622629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20744619964073c43b1f0ee2504c2a21630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba750779fe539bc58a0cfad6cfca36ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15b85736bc0ab16c033ff9879232e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee190a7a80c4cf6a8f7000578101d70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbd11abdcad2873aac5a02e1198fd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842799c1e01d5ecdc625227e9e77bcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02551fd1b673c52b1ca14230be9d79c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7376b77fab0417f711a0d0e1339b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150a30bf96e19cae867146130afe643638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe81b7b831f08c64a91b5f1853f811639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce61105cc7cb79e057fb7c03389800640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7da151d97e44f70ee41450a74545641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75649bcca510c66e7f7e05be4bd0d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b7c3037b5ec31bb079d8b0cda4cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dd59a58e9a245aa2bc37923557447644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771380f5c5fc28f7825a554e75b32c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f0dd7da9790b10d33136fd5933e5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8d5b50ae564f328ad088465087bdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d9b105ceb45ca0ece646e21f939b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b0a71adb38c061c341d8eff79096649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b456d5f238c633a91efaff5bdf3101650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed3d81a20ccd00b80ebd4cea90126d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d28792c857c51ddefc000f549a8679652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb092814c8a377d26b9bc69c268d33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38503de1526290af5b0802dd5deef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3154f066fb4d87ace58a69fb9b30b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c1e061c230fe1cec9495459e5699656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1bea742a79ff0e7496b6fbd38729a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7aacfa01fd3a17187e26d4fa005d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf8006652433512b8f9bbedb698d03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a576f925c7a1c5a75180691fb5513660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ff7af0b896b02809dd4c3ecb2a36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713feae374a84b014b1336922f12dd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ec1c9b2b9dd39c0109bdde5da533f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f5aeeec1ba9f3008de1f9f8229d91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e680a459f67b552112f2dc180140d6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3af36bce4f20fc8c3a7a1ca90466f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b583d0d568179d4bed0a6caf21470667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86d65729c30b8b78ebc1369f158d82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197700d49455f4003721a553e170b3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c65a3902f9a7b0c82984e33bf6da8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398771e2ffc105983302748ac0c4a9b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed88fd4c65ba482300e0f0284f40ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4a4256cc9855ef04237d4e3c6b53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da5d0aa4e75c927d03652904456077674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c6af1edf01b6b94fbce1c27a63fe5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f72419014a03eed263e268ec4d2ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07a53ff32bcbb43d47547da44ae087677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8951c4e0f19c5d0bc1c25de59fd7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc6b3635cc4b16f7e55a0c757d787679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f6ee671be504ee88e289573509b03680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f396c01cb087f62a871c52ef99ad0c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225919d148674b281487883ebdcaada682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebd79142c1c966bda3d4fc77818e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148d45748ebbe4c5beae4b83e8041fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839f46610862846f7c7809a82f26dfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cea312d3c7dc6ae0367c25a62e54c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde080bbbd47a0419c00a675097aba5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e03604d694a0d204d8ca0e4aaddb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f8519dd619b64c8c1996ea5c64995689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47b80feebe4aed9508c6412ecd3a70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66769f174439c323f9909273ffc4667691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a507b2050ad91bf7f82a916fa50d8ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3926df2872d385b5d29fa68edc66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3f7aa920056217ab953f606c203f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef388f23159e102576d9069d739e9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6ad34ad44807faf19d3dc4c59435a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cee4096beda7a4fec20da2dd9c97d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc53f2efba3b0082e13af881e337ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a6bd5844d1959a9d1b02d067089c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986b8e24264ad09ab01008e49706f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c225f22c400e4707bb68d140fe720a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff8ff9ddbeac37b0b7d1ddd0e716d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0f6e8171e0231589d4bbc3c45018b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c86af67e5d5de7b10e0f55f9aaa44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683aad92237a2e198d07b27cd9495c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6648f1afca8bb05eeed54084f82c5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c9a3d6c28236ff3830dbd2d1e34d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a41c38dd58f89928820ba671aad5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782acb372ba4e33b5572cb08cbb235709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a616ee4b6d395cccf52f523ee3147710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3389c25a651524999694cb1bb26df0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc680a35a72c5d64d8ae230fcd538e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99ffce8cb84ee6d38a400ed69a82f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4d9ad6d7da61c8a6675c05e790174714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe41eb7e8925f483f52d0bd141f33e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57853431b15aad92aa8bdcbb55cb718a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ffef4bfc4925fe47ea7852e18b498717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52122c09cc4e1f4b05458afa9af62636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b444b58647ab2128a6247c0aea2eb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295feada26f83aabd429b42884d5fc80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6455bcd242972cd7e9c21b1df43d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bc6091d973aeef4bc1a48570f0ff5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fd65808aa700aa6669e94585faee2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20087d4885967aaa9c0d6b3352672b60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a856d96ce7612cd9a961778a7fc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb255592da812553d8582de3442c36f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46b7104142991b3594b23831d0980f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff75ba53ec06cd92c4996ffdb34a71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927621532103dd70456c57ea9404c2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30656c91ca2a80fd8f44f4312239a8c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10cbe203caeed9b50bc48938174f81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10012ec316dfc4d86b9713150b45cd90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b8a140c394ff14ae063965536d029733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dc4ad922f8c14367faa72e4d0b200734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8384f387e6a615dbd02e4860d6e027735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba82cdf6ab9380d31af4540cd21d81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6103135dd08ff828fbabe9f622e03d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c58d7c78aa8ecc34412f3fa1c9fc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a652227050351a018a408cd4c754b53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973dabcabc5c094e0526fcfedbbe514740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4cee695c969c9ccb4b51268cebcaa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721e94dc9d0a5cd3fb39304ca6da9cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635066c23903f5eb733330bd94154c77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584d3da37572af84e9850e7f3093b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3301d2b53f9a68acb84f33e72aafb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19565a71d000b367d71b44cac52de3f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a5bb3f324179440800856474d9f6d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e047dcfa0d335ab72a72e21ce635748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d40ca37ccdf06430b94fe4c81665749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a1c42881bcd3f621f26dd9937a517750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4799e23c9672317a043c9799e3fa01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf611af21531141186e2d3ca39bffbd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92912998fc3d653e88663e31751ef7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>