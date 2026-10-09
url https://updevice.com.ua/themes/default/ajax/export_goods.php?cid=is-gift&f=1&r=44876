--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bbd7dce5b2f97cd3169b45b2644391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4083cf6486d2d5bfbd0d25d44cf292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e817a4f3d131af6d13a0cafbdde08a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355daee965b8357039932e7a5fbce94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445fa2b223505da81a3c00afbce60c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aee2a41d77f1ff364f852f558f800a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12972b372aaf6b8b0b6571bfd23ec527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffb887b17aadc44673a083e2e5a7948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58e26e1efb336f214fe2874fdc50969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af121108bb6f3dfd42ebd6e9acf2ae1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000465574ebe9cedb13cd411015c9c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3cd65a939c7eae8c844f07d30f7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870513d335dc02620119bd373e454dbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab4eaa66213af1938f3adedeed00714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faef1ef2273817a70a11aff06eebfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb73563922c27e41a4299cd99bd86c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b8bde3a48b3dad8d29379d8c3ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043353bc72ec70790e97216edd7cd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8b7797956c8a36ac36f2554b178ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acfd891d156492aed77d426959afb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd8440c9a11b98a46f7101cfd4249021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea70daa7d289949e74b8fe75ebed5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7c48ac220508efc56eb34e45e2d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afad923550b5850e28fbb2bc04192b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e5db1fd8b3e8fbc6952a14b69703f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae3e2cd6fefc1db665bb69ae3e9de126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324c49aa338f474751db08fc2d40bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1f3c2a485e0d70b1de2a252cef50b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a57ac5d1f38e404f97ee44ade6b48929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e4317f4c7f34ed8e4afc9d406b80030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54833669d294c82647557ddf9116af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fe0f6d582ef83f373ea7495f4ccad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e6526b8740af3fcbff49ff0cfb87033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b083b48dc62cce79d6ca6b37c75df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7a772a2fb7de8dd6a3f01c70f560435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fce66ec2568514bd18e68fea737ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c87471aedb7f2a7608e588dd6516c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dee8010b21306cbfdd3520ccb9e7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e026243b5b19d63d1393d98dec1aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb13cd9a5dd08cb218f07483e0b5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acaac1d6a75fe4be126d824642892a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa5f8aa4d2cdc5921df384d92bd8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06675a5ecbeff2ca39cfd572aeb33cb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94baee3b94c9167ae0eb9e7a80011f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02fcdef93c67669eb412e26841aed945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826bb9e3ff4ceb3afa08a035337336546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c3f3531af5f901e2230902b1357847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b59d88c8ae203c2eb602c3fbc9d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15958314f8ee8a43ae4949a72d47ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb468003af3571795846a8bb92834350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763d9b788796a666b6af4935131860c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824586fd454a1d7cc1d656384a4cc04552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc89983a0b62b6f3ec2703cdba0c0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6b2abc69b5a21b42cd964771ddfcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b7cfa2daaf71475a93d8609131fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d768f2076679aaf21afd1a797dc7e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82ecfdb03bc034262f80fe752de73957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8dbeb43d1b22f3788609ed5f7579458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc81567e1956f944694fd58cfd6c4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da79ba1777ad80a55c03e29f8d49760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11a8e6d7e7bfd657874dd65d6590b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9693a3a740b490f6799dc298c869362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f497fc258ff33cde4800af380bc9bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac6a134c22f626639a226cf47bfb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb99fac5c73cad24c8694a664ed18a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60392e00126fbb428134fce6a345b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996165bc5a05c5df3ab08b97b49944e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7120962e6ef09bab1d0a4d7b0391ba068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dd8ac2edb422d7bcd3aede33ef03e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b93e9cbdbe8c62dae79a47665efe1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2c04ecbffe67ab198bef61fac5dc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db8d06484c3a34db089a95648e2a3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c664c64552b4eac303e4919c52a8de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d07fa6970901cc40ee177d834318ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fdc577e363d4fcdb17b52dc7b24775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3384376ee8fe1644a50fba297050376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85fef20c34048174a69fe136848a0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128c77ea1594ab7f41e70ae6a5e14678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a458e55d9b227c575776a9dbb876679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79656ee06048cef0330da01d0b76b5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340812b953855af6fc05576d9abc726381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766376f024eb10530a4fc614d0ae7d8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3464316ff7e1e4443ba2267595348983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7427e87ed958f4b6c194c499665250a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4476dc761c110ab9aec90c38ed459485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2089b4c33eafe7830cc30a667b5de386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523662dad5ca0dd374c4b561e23b333287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987c8945d6e09a815a7e0ba5d0ac20a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b7176c30c55b8f755da83beac3da589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60c1642adb1f464112ea3aa7cf969390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6cfbbf0bfa546190b27213113c19891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9c9125199c247a1a5fc982c90edc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22906a1a3794d03e1f1e10470952cfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1205940d0ab938f0e7af063c43cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e433dd48ba892b7a5a8f841fbad44295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a68ade61f38416a790aeefd01c8c0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56609053c62ec5ee7133142e649ae1b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce89d97f66ef54098b23b176d4bc2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f120d4ab918e79de952eeb006729b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f506f6af8b9316aea3deea986a2d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff75ddeaeac17170053eacc5419f8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259404bc141718179e159fc085d448a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fa1fc61bb6835d44c8a97aa636b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eb540107eb8c82d21e114a67e4fd7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cfa9d3785e6771dde53f5a3594cd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa413cb5ae88aa5be1ca110025ea12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee593defc9a682519305f4713aa76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf5cbaf7eea77ef4ad65b5cef5990f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a167b0c1f21071797c4f4be308fcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e49f086b2a9af519c4f8fd763811110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1abdf59250648475530b721d77a485111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ac48cc27d9567566acb9b1b0d34b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f584334bd240f43afa3bf3b9f58da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738cc48e412e2816b8e320d50a8eb67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb9461952fc03debde064f5dfec2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eff16f57f804bfd93a04275bc565f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d14dd4b53e1b6793859c15d4cc8c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0916592098d59a2dd1ec7767ea67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3e7a7247453b05b1255462dbd2475119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c615552ef057c3ca4b09e8b38101120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1bb5a85aeecd8a91cc8fa1d9895fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffda838636e12e89cf33ab30c1e529122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43821b0ef53cba9463344cc45cf45a6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede4f4a044241e72d928db211f965b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219bcd08d79c7ffecf9eca8ba07e82f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fec8945b052a8ef172b27dcf0ad77d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f0b3de7660ef32a473c55779da37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658609d5acebfd3344de79e0758c13d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84660d02386f336909fcb967aa315a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1642c3f8af25e0d87748082d446502130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87527da4c9e9ff53cb356950d297f308131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fad5126217813963de21ac71b5768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0ffe3855b479273470f451f583559133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d239296100827962e572fbb3f8787134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c3371b6d5422bb9e2550fb19e969135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1818a2c650043bbf7014f1e5d53adeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a198a70a3cf3279a703342af13fa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f71192009492fcd2415dd06b9fdcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02780dfa6798830c55ca495b7d742b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05050963e5a82f815d1104fdde3969140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84310145dc6eac2148c25c245899fa5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aac0990ae55b434971c6a0c6e2b57e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f9fc2d0278177aa21f34db086e139143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69fb49a38aedb6a14996c6e426b70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9edaacc1ed5c67fbbdb44f4b864845145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0460135b2ffd67557e0b49d0ccccbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de99ca679314ee94257f745ee72a1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3382a109e137d5cb1b4f108b67d15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951037a1b19bd14d8fb39e5bf77ce17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de8a2d78abd7e38165a079d85323f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589443fa1d3917513ffa2a6e774f28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4436f2baaba3487655de86fab87029152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d70a4028f1fec3fc45fd8c4df22250153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8b1c3e865c66af5f5adc91a3061e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe844c855a6e341b9493adf789b2e50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85951087efc0d844a2b720c211a51a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca3844fc3ac70f1300f1722556f37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794946a1142760f91dd863321db03c24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a01696d292d91f7abfa90362ef5ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce8cfa8d0c5824ff8bb01b8f4bfcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748af94844c3a3a7237bafb7b5f9e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05aaf403880de4a7c4d4f380ced78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0175d528affd5d9145092942bc7c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b29aa4703cfd7f7b112239eb43299164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf348967a05c6f2867280e1090721ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52626c87f135e311c16795342ef4cf19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a708009aca430b898c38f6ded77622e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca9311b5596bbcecfcae25388102b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d652d4170a2298365bf3823931944d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b66264eb317b06f1151d06776c8c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41f3e08dc1c878753771b15285b6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b1b9b79dd29ce034bcbce7e9c8d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d7f4adfc15bb9d559029ab9a24c93173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f2dff5af8898f1d96a0b94e1541c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4566f33064b6c249d10c64a81f9921175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88582940b9f076b5b580616021f7a73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0335ae0184fd8f89a223cc86fdfec9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbfab42798a8ccaccd7d0450529f71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06761062462c725d064b9ee84d15b5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b5abd8427a743ac6be78f0bc35c3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cfa3b5d71745c10d135977724b1c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52cd74abe797ffdd0953597d9f6ca8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bb7a90c1b2c478575b0e8583e323c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1ea75a1d1be53d745bf1bf4ae6491184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f468f3e97bc4485929c2d34b01200185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f88da05a8bd3cb356c533ab60643186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8b5ab455471762b41798c9b7e715187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40723802ce9f5d098f5d1de63c79ee7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d240ba5c566f04880dd7a7ab50550189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b972375d2d1f0fcbd647da4018532190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af65d88ec3c044a7a09c3cbc785acc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29486c4518b89f5d601ed700c99de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb50ae0d5cade09d5a2315105dfd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049505607b03e6002f6baba1098368c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23a0bfbad9a1189a245235d64cf2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a387beb65f174d7aace8080a48c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7620e76b4422f661b10f3abbf5a1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333e13e4461c6b3da415bdb5eac5c0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bafc37ec047b6d5d1e569695d36ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f259e17d4f8db630a3f5830ed07aa0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ede22c4e8413ca5c3dd325d03ecf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d50b427d34115389e930682ec5c52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a137b25e1acd4d5e9bc5c26c24236203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309957f60da5850df3f9498edb714d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7cbb9d2a875f78b2bf1440faf01ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3829e6f9072974433d66b593ea4f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0300e574882a6707447759f468666b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008250086c54509772a41665c19205208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715179223b39e2f1b4ba5aef864931209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed2f12405e9f4d07cc3fd8189127dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1ed39f3d3bd5ec543a6550f54d26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb33857a6e9d05361420377e289289a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ece6f61b67db3c2180be7487958d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b41ebf7d12d94cda16ab878e894d7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35cbf593d853cf71f0c29ac7530c4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4449fade8821051729b2131fadf74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbedf1a48caf23d4912d24ea912077e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f786d7d4c82c09bc536b02af3273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645a89149297aab69711a6ef5955f87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6e617dcab59dfc6a9d79bb4913610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fc5d4bc6bc99bb026d3ce8b0ca576221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014709f31a1b87cd97472af1876da4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f57bd18f22c42a1933a57cad9af83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54335f891ae0c9cbd8069f1c4d81027c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1881abaae36991fc64b99cafeb64516225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463382036cc18b9c6efe8177a2d69d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a288acc36edee9af841d3c19c4601227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b562a1a1c1c3739b6a72d1bbecf777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d7dbc8168c5bbf9bc6ffcc17e958229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231321e60793b7cd719daa52d12fc91f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b2ada7cbaf835454aadf3a222b685231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f390a23ef53644838da65676db1ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bde2a34be5deb0368ab355cd7f8c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a443fe9c8c83c6792ca96364c05f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59281b673f6386f0626ed138e0ac4e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d302cff796271d906ea1e63aa9c919236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500073c8da35c291c2bf61d1934c73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10d4770df2d3bff3d5ba3da4b4dc3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe70c87f45af31e5558b9e5a3114f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3500f8d78d9389dbb4925f33cde13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963528a1875157c79f7f073ade71a2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f70acd79b0dc376998ee15e29e29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037028a0fdd1e38caa8a62e7d716b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fb71689443532dc5849b5a6224069244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0371fe5c7a914e343c61e97bc3765f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2aee2febcdd4282f69eb1be73448e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635c3a7a6843909b0918976573112f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67554a1c73a79e4d0829f03b20faf37b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398e6a8adadeb1fd8d434b71496bff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4cc7603945072bdd808e7d398f95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169610620ada3d0d9b557a5c14496422251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800eeafddf917b65d7fb171438b225252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef98340548b4a3bc3f2418dcedbf8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1b9de1daed004f1ee69a7240d90a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e43a2fc05e79cd733eba4d5ff2b4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e549b30df25da416470054bb03e76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e186aedd1f848d65acbe275b194be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122ecbe4673b4bccf4362e763a1516f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab1f402e0a8984ab35a2c094b0e510259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e7a72380c9e19f138777b500201f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e004bfbd6a718f63a1fb804294a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dddda79a366b75a7dd4407726f1f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448b27af8117da7da76b1e7e7c132c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed2bb449faf2048773d7089ea6bf89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d77508306a5b24da19f074b527ce9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590dbe449b57f0167c6d447f017ab49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2193cd0d871d16f92fe19af9b010f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e3b6e8a8d257a649a73f07fee0430268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea573e0652e54e211e2162a4053f9ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57443eeb71a36652d89eece035623e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e80fc60ab68ac0b36c64c89acbbdcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5b72585806f03914a4e4cf7a7e5e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f37cd2f43d40642800fcb2ab07287273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af397e7a730c090330bee65c70da7eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26087079a529c24525437343e62f1e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f780b6937a3c989bf30f15a1690700276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e812bd76fad793af7fe59ee7c45998277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2abd7544d0366b1d5fb009d1ebae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13718f67dfcd77c1528691644511f394279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76103fc37b22a8015288690fde8a2cee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e010ac468728eb544d5682d62abeed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6adc505d1010d7485a45ddd481a7b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0c60adf435b98f38af71451072a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59a61597917fc3cb51124f3283a7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3effeba2d71034762e207bd3da3a21b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23dd450c7d60b3915a805fa1fa6b06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611141b81d6580877b342787a5c4bf0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229663b040df3e9e6c51987d1c405d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757e7071eb41b1be42cba95236f9b1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e7bc407ffb025afcaa5d6f3d577c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd049a242faf60267bd28cb3fc11c58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16307ac268824f05ab98d2184e036276292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4374f88260361145eca89cc10b754293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b416501f3556f328fbeaa5891ac632294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de6f1e944f998d2dc0ab7fe7e453a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9a00aa1a52518f6245145a0c9ad9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b4b2c603a34dce4ff91297a3d99a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51f3da2dc250341f3714ac401a56d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914d7e4e97ee3f568459b1699521d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fbafa961feee7d58c152555922b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d45e2c89b2c34f9c82c6d7a704ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf920cbd74e2dd81d5942873d895a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9a7731c01798a24acdfea9ca6eb8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e34e09d09a15d2e140be53b87ea13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e4930c7140ef4fb68aa1276aa5d89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc472a393503c79b40858f7b3a29e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e0f1b92af350f424a58616f6ccfd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af05299ca8c3c65fb24c4081e8f766308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b36a3be23ec734ee4e2c7b7f5efc42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fbaf1c4069fea37bae27b0775c2b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8833a34ab158e6f04864fff79bbcad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b478dedc9275c3c0e5306a10dc1a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20448acd2639fcc9bc46afa1fc321313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9ade4d148a539d42d476bac410d89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c95157b4276fdae7723a6ca6ba7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8d82a0be6a4935ec0a23646e2d07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeea84615ade13c7baa7b3fba17717317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10067234587d6d76b111341bd5cf852318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841b3a343284bc49e71db386fe41d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b1ea8fadc06d2df9354818085cee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28302faf7f5657b9bffceb2331dcb3cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da24f108cbeae166e4accb5b76a564322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef318796d843e71a8d85fbf0f6b0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad63ac2e0dc0f69c31b8039403e84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b98bcd6eb586ab4612b7a837c591b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc652cddb3732d72b9e51ff9547c2db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008650898dc208d4644a795c2f41aff1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7216d981b29c4d8c0e5e3c7358c21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646997b53f9dd1a0bf45bf963d9bbd0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fdafcbae934e2a93a35150d2b63f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907f0e1e35be710016bc3676a527721331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104530c810dcdff4f92f42419a1034a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07f307026243459839cd312a5aa290333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25bf8ec6a5103746f9acf630754766334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77b4e2a7b9883b7f46f35e80c01be5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614d73246a358c616318596c421171336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35cb3ed8653ce5f714c3008e2ab59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d1eae96ae14c309265f376e6c6816338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1de7a3ac9edda18806fdefeae14bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b083f09b47e0f4fdc4e91e59238d98b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ec002919db67cd959ddd93477a57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224caaf4d3a115b4e038d5100018ebf2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a9e77dac08b2878225fee9f8c610343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8df6b4a7a10c5a7c0eb9dc53eec850344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065e00d393a9168c10aa960667ebc49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261660fb2cdc599fc3be1872602e1ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de117f6b77f7f0ce3988a341609661347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244882e1925fd6d55cf0d5cf25f0c03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a657fb942dc20bd1a1ded6219c7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93909c190b8520a0e047c3cf6e02efa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4212fcc5465281ff668c3ae0741247351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f934328d63f3316847387929bfcb7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757149154ccdb0f986795bb58c9577353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2304f6255d13a67160d54bd6f7dc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88ac1b728e91c3e8f88891af4a980355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba5532fa818f60599d89780bd746e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502d722b7ff5d871cc14109dbd6275357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d54649d6bfa6b2f5cb356286b902d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e623d2e94fa33cae4d76aa3625f269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c861c9ee2f4cc42523aa5df02a42d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52e5d6187525700a885741589089e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09936451e7da5b249ffdba0402c0307362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826ac4d31faec3411c88314c08bd47b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d391e7e436c3cb34a6873d3ae6cd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24da6cc7d80c3168c807ef5b95a28fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57747334394a5a3f7eaefa2fdc4aae4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ac4b0c6e65464d74fe3502e330c90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d142097fcac7e32e1c468e53f84733368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a865ce64fd57984db14d6d8f522754c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a390e5e516935be2d8cc8bbda2c32b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b45382937a94306df88ff2235bef17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91aa4571286af9837a665c8216af8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd76084a64fd6f617f93e81734e5b94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437bc2da0de7d01ffd17a5655deb5b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21684d0b7a5bc5f34195c352873d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54f72b3dd5c7493574bea9029d9d3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b989876a52faee77f0289b85292e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b17074a04a9490a86f6d1d939eeec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df85d509c1e838a4cbb62cfc2cc233379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949594df6504290f7dcc794689743d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d025a5612ccf18bbfc08c1ab5b4ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c52d7cbada8ac5adf23f4a948dbfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420075d11a026b98531b0f9003151304383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750c0c88d489cfd5a8f0ba1dba599e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f78a7496d28c0f3762c872e73c2983385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aade1effde7c24929db7cfbc0748ddd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738875580472aaa9fbb7db812147598387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9027a5ce9d2855559cd7db897ec124d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309649cce053c53ee5f6a1f9dc1677e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c61f2b062e1fb0c50fd7153c2d411390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef0fbfb3341b9389b2946dbc9896a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24183c3cd5e84413673c01cb7e4d5a9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602481c8070c7d78bff8e4b2f771c09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86265faffdb6e0db63888a3b2d4e4bf2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ed2421d18272d4ebd921056e291eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9dd99af19cc56d82ef7fb1e3ab984396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0db977eb59aa1c6734253491fe65d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67305588333c70b090a1ddb6dbdfed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ee70bbac839005dac39e2d5413e9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea2581d6b77dda70a1cab097185c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325858cacd4d626ff31739bd9841d54401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77fc8faf4090ee4e7156fd6bb3b41f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691ccb06e67872fe201a98fb3f8fe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8daf25146ee82a3c108bb1dfecfec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e0358811d1056f0767c98b57f1cc5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661e96220c986ebc0c28afedcf84b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972aa1101a9e07800299696f3395f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05c30ced18a2b24a572fece7e02d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6a1f8ea1cea008c7751612a95ad8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d101685753ac7b61b3819bf1ae254410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3199c5d8c869d7d3f486333347030b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a849c75e45c8b86307c7254b2102618412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922215cbbf05aa282d391989a9cba4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bec8734dd55e5ddc5b4e21b899c18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390485b368752bb1d3c95ef1d43565b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d73d1a60442b205ba1ced57b40880416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715410c60c1e36ae77f13bdb849c8157417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf813c8ff7aea6ba69fa6be469fcb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588dd1a137e8cbfd48821bef6f936bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb11b74117e45a61b92a7ef1b659be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e152d30a3afebbb633c7d294a4e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4122a467c4be421c6b547508a7a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66d09ebcb1eefda69990c9535dd128423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb600b5c4a3d565bc462a44da0157424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b334f88fb02ef8154e8ad79ecb6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c12d3217e4bf7a39082fcbcea51ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2830002e869cad8549d63ca3ba0ea86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9edba32f52d4468c2d83ea30d9bed8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47fd6411cb60686573d402bbbbe0dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f333c1de5f0b27dc7cc17c26b8ed8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b9b435134e4208a18ddaf3494a7f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6630d77128fdceacdb02afa84c3378c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91feae346b189f9c14615c5702cb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f336232c5e34144c3e6168019484434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528966be0a5c5404a8cadaf6fb8bdf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df81f0b9024dbae14703eb9e99b2a10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82838edc374fab9e317b33ad3b5eba7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcef3424a8275868bcef750567815cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66384c533d108f98c4567294b5f7bb49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae0d3a8076632252de6cb394fbf5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f39595ad659b66c38dd7f54e47d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374d62c6deca9e6ad15db82ad4dc4e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1944e9f683e97c1796b444a8e4e8e8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c011076729e27acd3316f5c23b7cdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e504c5c1c4755bb563bd5cd06d3900a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c547d7ea11e138c91a5baa1a69f36e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a804842a458ce87bcb8b959b4992447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bb264bc013de9cf9c1f4e174cd526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b9920cb88f637a273199663d682a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5497b326001dfa8f674838e539d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea9c6d7ca2ac60478cc81b4e026c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbae6cf9507ef59090f60625d03f070452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ceec40f8d594b857443687e06803a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148970ec546498ba28dbf0be5f3cc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957586cc9175652e43a7848b28653f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8f2e2eccbc832f6a969bfbd0663df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e3156e122005cb96591bfa5e3b334457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf505612dd6c5b475efe2b31cfcbdd82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9e3fd7c9db387c4be7e9c1b70fcc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e5e06cbe4dbbec19ffddb6ad876b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee023bfa95b18535aea53edfd40a1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16927fd1c79adba72b858b33c19dbe95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bcfb34ef532d3c7f88638e14c3f1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad06189fc316ac6c99eac6cbee68be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d180591882f2f34084d00126f4ea5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990ff16161d7399c0ef9fae22d34d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527069ec8eaca4e7aef731440748e37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632af1af32e3361a7c752cb405e99cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d422a7b5d450bbf7d2f628e7a8d18f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc936ebc9bdcc67938aa2f139147095a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e185db57ff5439ba50a8e64c29a0b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818441db906f476616b508542ede5ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c51c7ef6d9f22024c24f267e068e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a47b2b2a0d109a829012db78ffc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66966ece6d94e6f904aaea7158402d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662302af05509ef0c8f9e31d375cf32d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf6e1f8bbff5c96a01e14842715af2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125b088a65b4a5afbdb203e47174fcf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125175b90c7c62083785a4ffc1f75cb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f487965bfa205af214853b48135b53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb7ba81ce512794a8ce3add77be863481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d1b889e1b81b5e19454dc68b73f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160aa1dd7c8f83106e8cc1b456ccef2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519235f9c66da5e39fb6a126055d5097484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5d4e7ac0871d7ae5fb1aa0f1fc67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990107b2a3abeb43d86a20ce1323f542486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664927eaa36127f290684bea690f0cc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4645418437a289e5b763d18741070fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed4087f743fb9408a95074e866dcb6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df0677f3e8ae36d365b9b08dbc6683490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de98d3a7ef80b48e52e9422dddfa2b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb57a0f4c5a5906bacc1ac00c6a4681492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4549e22828d3e4fa8a1900d474b09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59874328d51923a7f9bf7950664ce306494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2af42cff0026cf9ef812c70283288495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3e9ec391385f9942b8ea8e69353b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d323a7847703a1f05795ef6b12a9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375696df49e2822953c3b81bd25ce0bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c366d12eee029bab58dba428c2f811499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f912d904ad62779544ec0e23bafe9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b22285a12558cc2bbc9d963a3e4fc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d469cef5f7b592e01523d817d97b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f58173e7bd4071d763b75a24037da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718300169621425d98982548ebdcf22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe70343777daa9478780048bde698c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd7e5c4cabd674039f4df60ee9a75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c693a050fdd5516dee96cf4d6715362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5cd71abc6cc8d2b587cb228a424a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb772ca9b0a65e2a367fa3a78df32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7fce02c4275cdfed95b5b0a8b591510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae7cabedc895ee374dbfd33496e3cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f02585a236c1593277f41a4723cbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c12e7978edb443c0675f638dba43a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78dd480a6506443fe2a340e4a5f28b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec37f5a81a852ca8458b7df167c555515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28082e4a3331e0f30b91d36afd847bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759951365258f372221562c638d49d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada520433e1ab0ccda14389c231c59c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ce7afc0052cb1fbb029d90facd7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7781352c18b9bc6585126e13a481b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04f273eb8f67ead437075f305da8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9566318dc64c4c47b7a9300fee9a78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ad02b6a39e2638953895d683c4e3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7be1c909e5df863b5308dfcfc7e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba5e354ec301884c41e2c01eb824cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a907b821ab8ab0b8c317dd8585ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadde733ecbfb6e556070ed9c262c3bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f47c4429d512a048a2254c08c8281528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37998960647269dc9f392289135704529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd001526f26501c4c8df13a6663e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb14aebb7ab6d9ca3dbc344d82ab42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794732202e2b6df14d7bc18cf5f293a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959347cd3dc27c00a2680ae29cc73b46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a826f06912606c75fdadd8afd8bffd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1e93c3f6930e170b0f3f480ee266b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eecf1c96c7ce9be3a213715687687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a505f984db9615d456bc68150304d95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4cc2038782a1379c2ce218f743987538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c168502d1b67e5c3221c5f6e0a142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c795d26fee5071a4de4ed8b4621f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965f92bd2436e63c0b9599204364e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619513d056143d6bfbaa257453953b93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b3c462f11fbbed40c3191735806c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c672561591dc04b1190f154cdf3b74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5315f9c604d87f66cf9d625feff9a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6829556d1fd14d77aeb223e986bcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae06a82a9142d728f3ba54475c2d08f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcd5fcee4443332b2f94d55448497548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29666166497a6a9268f184ec63621de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457afe92fee59c2d794051b5675848f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d99fd03213b6f41abe3605c10b4f04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a7bd1b81e9ea4f95a7eeee36c3a19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e430d027bb2706319041a3155fc94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fd48a80a4021fb889c8edfbc56b56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deca5e924d1171e87dd260330d95d28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462059ed391aacd5537aeb31276afa26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f625f241d3b2bd73f3f9db993e6b37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4543e25b1b1193148d09a0fc51e35d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8432e16d6292e57ce9ffc486337759f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa1766d4d8afb2963fc7d0abfb1ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f69b3e5629d995600edbde2440a98b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e7a3e88232636e7254eb3a5f669a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17b02b04203363c8e395eecceeeba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cecb61d2fb5b20d7525ce1478d2d55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c216fb67b30de40e09438662bef90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270ddc530dcc54830d5a4a3a9cd91f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6cb6a759889d52e7511e6cde4387d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15c4d321bd8dc2f1f9fc2d3529b230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73fc9905cf33285a21c42cf380cc5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53fb7691bb848c85fba068a264819a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cc93a15c26a29ae2b661102895c0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5afdfc68ce256725ead95699f3979f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e24b7522ec5a68f66830c4cc79bc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252999006c562291945dcccf5fbd4b7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b815147ad92ed63e2b29108f391c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb4a63a65cdd7034e754ea0f104e5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acaae9673b71fc8caf893c253e9da1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572f17237e3ba45db7b9977af05806578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892124dac364e664995e0ecc85e210579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f227a0bd12f17741a099d9520113580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122056e23c9d0c8370ef93cf1d8229de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a593621b78535773d3a0208035d988582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc9e6a5acc10426dde59c75b521a44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf8da151264b29acd7d3706d48652584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032673dd36dbe85fbdd38e4a859c14a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796816a79b58f4d53166415bfc062a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0bb1bf18e7ef627aa50e0324c1f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92422800f8af97f2ad6ee1e36ab7c723588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586b09470d47ae8a2a0834edd1bf3b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721a551aca616f376b860e8deafd732590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cb5634172c80ba8b00db39297f51a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b94ab0d388b934f27badf52070c38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa560c7c31f67046324fb279c75ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea82b95f8c1b0879e827d4df564610594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd28971f59db275ba1a7af40143f49f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10516f1c34477f9837d03dab67bf55b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0beaf73cb6af92fd5ff650370b72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aab378e4436a494765833ff410fcd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed79ff06da85ce3bce6e32237777be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9daeef507bc475e68e38a0cde2629600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74363f2b1bd8a0565cd22a70564e7e01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141eab6e0eb8a4c6743c7f3a2b87230602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b731976c049717ceac6aea84cd94ff6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb06f2a8494ff4325407cb8b9977a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2adab9e7ce67302970de1a94ea7d7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a6d46cfef5179135df2a2ebac873606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ef507eb481b8b8bd93899b5058ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f54ca97fa486493fe57969bd1fbda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c511f84b3aa33d0c6f7b9413db63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ebb6ee56c9425a9924dfd1a3a593610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9db9ddfa0e27f9e7533babdc55301611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a269821efe48d55ae0554462268603612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91daed63c4bcfb88ef568f4cb0dd7a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6812ff09c2cf6baece911b857572e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d80488e6406faee217fefdc45b131615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296373c1ba79849e8aa0da56b8606fcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2a7f31765af7fbc19b23fdbb79e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac461b0b67ee91b65ecaf6b7d2204618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327df0c637d287e2964fe6a10d41dca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77b7d2813b3d5b52ce3ef54f2a18f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f108af5d6181b6c954ebc63c43bc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850d9d23a8630aa7643c93f7c7c5ffb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd643140fb64458443138ebba6a4436623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac4eabfd2bacf27b4536aa3a8dfeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe69fd44441874c41907e7b72170bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da2b0cca46050ca200d13c33820d86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3042fea42b5169607e36d0f365998627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62179f56bcd6b77af12d47ae3eb37258628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcecae0f122c74f2339571607885cb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee0583decdf61873ab21c5aa1911ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016cdf151b8146367af364434617be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78129b15790aee67f2687cadd9ec7932632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096015e25bfa682663fc95ad5342b36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159e5b29a7bba89b187004249beb897634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea343812ee29edd14b6e186df811fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e2c504faed6308676c2691b45080636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a10bf0bd5a4be631a1a6d3d7997a24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6bd657448199809a9bd8d7c44781638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf903433d878afd3689d5c94b4785e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287666bab0c6ca1c5f0da66f92f0778d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f1a4a51ce8d85fda7d8288424eccd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adfdfb3de51f32b8aeec11eda68191642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd42810f96267224c372823e65350643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a32058bce319cd96bd5ebb3434ebc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ecd51a42476d7c309385f9f897ac8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d1653e6678e56caaf2e832c4aafa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa17f8e208e4efefddddb8a2bdf88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889e1ace0f62fb341277d86c7a97ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca81302399606ced4133230da40e27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7586ac679c0c3596c6cd08402a25e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62837beee63f690fd6f5e946628d4e5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639042571e3a96abff3cc862ec28263652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2861276a6137b2d5038ef8c98f4c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13220a59de97effbf5a4c0b3022e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4803368c0e95f529a5cd5b58bcdb14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580f5b1da860c2e881e46b9e39f751656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf577a940e33498f2778d6c3eb22183657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54e1dfbdd5729ee1206bab0fd0a0c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bcd0f1b83a8e6c09a1570304028f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bc5c941fa1583555b33bb6b184d84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb0b56b5a7875ec340a7ed367a4d3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d480e45cbd39f346139ecd6de0088662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507898d688a94543978f6b282da131ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf5fc4d7573ff10030de62b9300cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46c0e386a408f6b211be67f015671b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec8e397066aa06ec0af4e952a7606666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84354926ca3a609b6c76b42ee90b1ec7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd58ab1a8ccdeb1cf81bd87638786668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a897d160a43f10cd11e9dad1621eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290bbe5286e9c6e8321debb48c4218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39819ac9c5c1a5c009eaa5ef688a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a981d433157a957f985b8496b8fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d75511196d34689e27a8fee9bcf80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c06a380668b08e1aa509c6449bbd54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b5ab641c4d463dba5a2511faf49bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae45aa828001c8e3a9e251a8cace6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066d38ef8d3f7358004c5a52f90345d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1968e708d7eff98c955ff38ea3c96f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e3fd0c2342704f81acaeab18c9739679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535885f111c290bd1ddd441af64b8d81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d37f36c9d2e5c0a83a5ab0ede614f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c5de4ff9ce5b76268c15419c0d381682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d0a081ad13064f9bb5e5122c794e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1c2a8e867953407e6eec8acdbf3b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a117da47981edb9ed8ed25fc127840685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76b3ee576c0ccda072fba7c7de2ff5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959000ccc61972a5c3eb2411e69f582687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be03a259a034579bffca0150f64925688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca006f5a0f9f74e970c41fb3d72bc5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333839399eeb30803265c95375f78378690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576287350659608a94d1bae3daeb0848691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ddc23ccbf4e664077f35069111279692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f085e0535b15fa5899f78c4941d592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080349844838887aa7632133d4c2b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d247f60c04b5b9d314dcdbe0518b14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09f3d0fdb9dae28aad0d6ec36fecc4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e649dd7a20857a4238d934cb3d2bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e61c5c2a461134d3e14e4231254373698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d194c9495a800175e35589a6bea34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd922ba5c1040e7a25d221f898815ae1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f81f0b68377591794fd423cfe0b90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1944dd970be766f9f191c6e5854bd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64a4394bde28fb622a8457e23ea73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0c24116a830b28da59c143477e39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75df4fdaf5561fd561983ecbacd99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa368e3e8b50ab95fb04b5d2f5ecc64706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab74569d1fe9e969514a66806c6830707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77a5a20031a101e5f36642a818dd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ca149eb267cd9dff1c2a37162c64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeac0a68325c68f4e1df1c571f05c04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dcf0dd99423959d40adccb554a8cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab62ba70db5382d2a251a07a9663dc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf72649caa48596b815a7c0bf4090f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628e6f1aa8b6835c7d0d11fefa28012714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efb9faf6a3b3b79357d4c1480f8cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785c6413e0f160b8cd7cdb9bd6d5297716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5021da0e1c430ae3c935b86c165ba5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8161e2ca9d2a934b878652c9b67d19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22ca025f4bcdc353bd0856d85afbb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656ca61501bd4f89c7941557fc7c388720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d141ffa13560d2b06a7bc0f24322721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dd725ad42bbd0defab92d16fe7411722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7fb36c987c4baa5baa70d5c7d9c45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a3d69bb79635205d7117f21de5a34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793229c8d4a820ca175d5dbca58e130725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb423956a249d758ca55bc4841cfbf9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca65fb96cbdd5b313c93d3225198b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285617738acc514bde707ea4b2c27e04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb32052c10536431a16604f9766d60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f83089e19a67c9d3854a63d9457ac0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeac44b03974ca6f58f936dc9e3c0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd948ea6001297609a19d01613e72a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049f7870def9e3b9ab91944e0d74ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250ce73a12a627ff4d4dc295562f134734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9978946e135863163f378380c029f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b4f61d155789acc6fe018f09cafc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59183252aa78eea2996eac495a3a26fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcfc150ec073876cf98ba14238e155738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35503633fee27a99ea0bdc5e77f3f145739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698dfbfd61b261d967284364aa0e226740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecee04526d90541e44288808916ee9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5ed6bbea36396490c06f6b361290742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a340fdc24a78c388c18330211e5a829743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3161c1178bddf0054fdaded0bcc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823df1bd987951ba55cc0eea392036a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140093aae2701ddb5a4563c4f4076d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e304e539a3a14dc0add35eb87c0f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca21c221e408c12d42e287a112e432748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622d9e4c6927d0c08ccad30331adae2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc338aca039995a6995cbd03e488f8f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ba8e811df374515202a4f3835aa68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7377eec54f57a422e2b2d915e52ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8daf124c9f38064512143bd8b4b046753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eaf9eba40b163db05e565e4c861b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a8c5233d3254161cd79da07eb8224755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c28e2c548b51f65be364032cbbf32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080cd8f65ef7b6522f93159084f4cf2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dad7e4a89e1646249d91d5a02587a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdf69ddb850f3326ad3870faeac961759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7dd55887941f8e8b74378933e5f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145af1f87be43c04b805b2157fcaf572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5347d6d5de1d7f1ae2e36b97450ae43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2943099b74ce80440b3ddb1e86ed854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3603f8ba5b7a8a587fff3be10ab2215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195df242465f6d1151a38fa3d305846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33a2cef25c9ff040a9301eced5f0e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c581dd7285e1eccc95b98508930da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e69430c74bd111cd44f8eaacf478659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf28173ec8304fdb6f201e95ad3cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73a528eb1427826b573dc3e6ddecfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a739d07ac509f6b620b6a58e7a1798612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f85ce691a37c4e7e5f5912c5386b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0507b32fca31bbb3752cd5a5ba601114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7f139682f6382908acf93ad2ba4c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14887480178d9c0292ff11ec7697aa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439d82bea197b7a40363dcfc43b399d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3e0b63838da5f4291a75008e6c28018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea136e7ab92b9629d1cfc3b1b4c58e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50bbaf8cfd5187c70530b98db0ac320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572213d6d3d7ac5ef80411e6e056c2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27bfc25b066ac8d8b57a83bb4fc38a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132270502de6e3a268242fc90b1be323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24c669d63021182ed19665d0b685d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb13ed8714d4318622d6d8c5328f21425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d01be250196d9ff3d330256437aac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6bea45a1f17252daa55f0625c579927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80132e87e74ef032256e0753fb3babf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee337da36c7eabf42d1a9c9c44ad9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3491aa52d374402a4a5549b45fd7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130e0bf205a473380151e99d73a787031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb27ebccf4d030191897e1ed293ddbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7405e9ea8cef4f9b82d8d3e7d1090c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e60300ee06560809d241786c93eb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e8d467107fdd6be07f4a8451364b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02375a27a53355eeb67a4eb26c6b9b3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fbb75e57b248894c983b29eff69a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b6adb849d9b8cc8f12c91713cde8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf0a87a70eaa54a4baf9f10ca6e63b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46240a5764c3443d2720e2a80ef0ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3889165fb45a6d217d313200408241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca85fcb963254404ea3137bf10f62042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae81de2d8d375a59faff0254a3e6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138c7edbd4a18a0b8fbc2878731fae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97b73bfab5a741bd9deea717c0c3a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bb65340d2f8e939cc976204cc1c5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3be9eb880198b93ef3e8b140358a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228bda5b89aac2a344f30173ddd89848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd1852da29f38ee607942f48d688c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8af50cf7313864b91accbefd2aaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429886b1bed15f48e06868401a22900851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2bbd2e8828dc819b3c395a53528252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad95e77b6ae3106b919a55bcfc6202453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963b01eb817bc1154b99a680dfd58ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211ba7ffddfcc0c143aac924f3b3fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2aa620733309a471cd89e0466ed5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e88bc5306615f3eec1319a9dfa2f8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aebc405115f1cb2d24dd1fb17b42158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0dbefea1dd44321d8ba5b930ba99059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6dd837204792d773de5bba30eb3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2799577597c369a41013f3f49ae5e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8c56599349508624f0eaa6b7175362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1fb6a90c7096dfe0e8febcb57187e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43619e92fd88f6b474b220a4194571bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dcdef8839ecc5cb79070234cccaaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28949aa29af1162fa231b6a77769966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c289861048bef81d26ef2238aa2dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbc8f995c0c921666e79ad9298a8c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efd4b77b42421072530f929d3f6bcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade9ef1708303db584adc19bfb2a7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9aad0d8f497df5136eca278e3cdab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d50d4233fdfc093f1d97cbde3f6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6195d5405778764ae86cee3938006e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5bfa0f9f6535ceb0c1e0b6d38dcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61db419a2cd0724b5cc4977403981475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc05b362e5ab92ac7b74d30fd5f8ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fa4911ac41097439e06d093e671f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dda3bf5aad025c861d45211b1d7b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da21eb10232e6e430c913ac305128e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79fb38f72e51846845af659e6048480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa07d129a08ddda8980ba7c236582e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c594bd75eae7fea03e3eadc99ff83c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70147aaf2fda7151a8a4daf95a07dba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723450ae78d773d8452058c523f6903884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e680567b44c9ed3c097e5bb0a2d1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e68213149d8432a8c5378ad71ddd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83a40eb81da2c889bbbd6a83b2f4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727757a3d748b18d63308b42a0542a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549c47a0b7bb64811fd11eef5894d9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d5f1dc2bfbaee9197c33dbc976e2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f197d2ce8fa87c98b118fd82c33491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc72bbf96fb2af2ac2b16db740f87992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fa0e8eed02ae59d5fe70e6ef0cc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef986e5e7f83143694c36b1f88dc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc110322a7f5f5bdb82fa8752f760395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b16a1cb74f5dfb9d87f8c600b94c0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5688f07ae7f0c3c70c8450366ed7c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802454970bf6e64434a20937c7ead47098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc83fddc4a4ad99f2c87420a545244599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccfedefeb2e6e87c831c954703e30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb55742dcf20151d1e6a5b4e948af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb5c530ecb56a1dcbba9b8b40d2b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95efa68a8d836452d4a53f97b1aad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3697e7e2203c9837bfa41cd166d9c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee22008cddfaec93520f202bd72d2d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c487bcc3ef623096cf7bedd92903db1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae26fc43a25b33e56419b255d1efb74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b0dea234bee4ead1b085e9d1d1157108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2eb24a0d02f1083511af8474a8ad6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9860ab7838d112c4a298cd8a258d57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c37b2d4e9caef576df3df8b0c6318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb811d650749ec511dbd13804c5de05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a02d1b84dea455cbbce9310a4348113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc7222399b749124e7b93276210a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db340084ca7329360ca3850d0df3e438115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123dcf3c39f7fea94023958a6ab328116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342006929c8f1409d271d1d2967853117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce0aec9df508508f214b045d0d8a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c99f9f67441838ca376014a0f8d7f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b355f1c389e1008f13e607bdaf7d50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca7d5579344f9ae0a9383dd0d031db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79eee709cbf51ae782f634957159e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22952a977a9318df219864971f53b6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4c6226e74cd3f581d667310e64ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be53b73e72e2dad168b65066df4a96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c93c4a4b929033efd422b3110a8c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588fb5d882da0c5d83a584141340192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf2042a0c53031ab52be299007810128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a674a01171551a8a9a2edf138c352e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501336fa7c6ead525969f96062bb01a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1849391d340375c9d9569d8679288e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e58306a097887c21a2970e4f615ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1e023415a66204e4d121055c7cb46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd280d03a7431b093e4d58de0c4c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8ebefa07c3daa079aa0ea1734905135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1921ee566b5cbd1a5c266ee97e7f374136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addeb989851c8f9ba29256b501d7069137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2b9658a34d303e3303e5a1cba57a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b44ac26ebb13f84aedffdeb20129139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162dc3f7482f2f92e2859b26c94300140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd93ee47a17a93a11b98e8e6d1f4812141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b790d13cf0e167c99d41048cab81871142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9a72e57fa16beec46ea32327fea94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f490ea64b51508ada0be1fc1951f5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afb8c59bacf95498e255cf82813ca6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971207400808e7fc82edb757d2fa9793146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a31afbaa9ae6103f219fb93cb4307147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee62ca401b32e22aca773654afe1dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf5d5a48c7cb14dbea0e00dac86e1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8bb39fbfaded0ea13eeb257b88b1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd6e6e4427261cae297150326dc63f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e453a5b8bf6c2108ac608b5d051bd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a41d632f321d5f6073a1f64d96c93d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffacf745e256bf3d8a470d69556e80c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f4d2c5ebf8a0c4461baafef7e494e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c7d21400216a324c38f49242c6cfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb30c22d836bb3974af482adc5df577157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468476941b16f4b5f448605b5a392d65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455278753f5503377e6e80858cec3d9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6001bc3d1d23bacf14acb9e49984ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d2e37dd4f0819ee520655b08bd467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09546d9a9aa9314668b4463a508a00a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4cf45eb3813c27a5add8ca114a646163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6073da60d801afaa1d5561fe32cca0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf379f202c564a7f81525187b29492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b6d6f77bea0446f795553e354d6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc989db2aa243bd03555c3ac17fa54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9517abd7ca2476a8b5b6121e7ccb55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a532f0233cc031e581571abf4e7588f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d71e111c6ea2b94e5d5a158aa5873170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684d0da11bf0110856e29a6828a0dfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b35f25ae608347fba1ebfd6a887c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3f00521a1ec960210eb361e9ba92a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263dc4f6d3f535b7517837499f0a20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d0119e20e110a83f8e262d2665e77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf001ca225b668346acbfe21110f72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160538350bf2dd8888ebf1eabc31888177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a473a034298b05ffadab275a67e1a64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b880e3695ba9c1f6385c405cd640784179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26281200e1477987e4d3c2207fe745180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c864af891f9e1a5dd83ca48945dbb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeb93e2c60e05ce3a87100be48a1c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292e96ae53a2840856b0f6a55aa9b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bca6618dbbf00439f9d9a8bbb28ea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d4ed00c94f14ab8a7393f90f50ee8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1c629099b1f5e43f974f90780eadd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fe9f3c878250bcb1158c81f4fe33f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3353b6e43178a0d30218acd8819f9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1bafa487ecab4d4c236dd3e16e8d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad865c8c254190491dd227d439b55e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa003e1c5f87151d841f414e2f7284191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985499d4adb21db51ea49e6a90af873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f6ede0a7756bc2002e2cf668112ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192306cd0af44e75e9dce51a34afc88e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aad3f353636d34dcd78b996a3c128a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb3b25bd05ffb2a39859e60fee97ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c4fb312bb8c9cf033e875a5a529c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417362a332ece77817ec3d33043beb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18233257d5274532f09a6b4868373b41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ddb976616bca6c65705cced318a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6b0962f5e43c1b63341760137f6bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76b391a7ff25a83d03a30959ff3a07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069758ec26517b16e65b5cdb7521d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40b5d309175893935d8cacbb50de59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c80854fcc560f337da5bac0b2f662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ade688a179b8eb5380ee966fe63c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2e09ccc0c8e6a4f94c9e25038b62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea6f75f1ece94eb9eb039f629b4a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63fd63cca9dc6e057bf2f3f735ff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaaae6f6a42306213a61066f62da52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435696f7dcb9b33f9708cc19bfdda209211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda58042ffebb643ec29d85d38078c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467d4af8615e9986cc0fbf561b81a92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9c87151a1bfc5e8b700a8d84a8a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5e32b955820e7170c915362e30e60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2716730608d195f2270c15a5e1f92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0894b4d346bb012a3d7bc99ee1703217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4aedd495ee287593570f2cd4a103218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e0239483feea2aae27450855aacc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6397846e49500f7ae122db121f5e41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47f7f3408515b76bf0c6db661c7a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df780e89fb8710d6c30d0561f5d5e61b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107768f702b03595a8dcba352621a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de75c4a60fad521918c1ab314e109224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dcce60560d93d09eeed1c28f6a512225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b455d2b3b3e261cdf729db5549fc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a7762c7c5dc95cb8974510ea4435227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e10faa58ed743d93a66d8ac4f1642b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffb9040516af3f496dc5a58ca22b3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7522875052a15c71baacc332a360230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7e240b36e986db56a7ab9b432dd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241638faf1c8b4efe577b5b8cbdc7e46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40138f9cbd9c6848ebeb922c2482d482233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219e4b28b29460025578b23de1818c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d94f9e9cd1a788a27eb88caa64a0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5877f67868d305f32f7de71a6a14b64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4384ebc182e69eecd6b9ebad5206fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cbbe17a7fdc98036f8c9c8563856c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c28939da1b183d475881fbfed7e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc1ac985f35415bfd3ef39fe418b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829f3e571ac38a3bbd0d3494337c73e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55f05871b80037cbb16e395f54f4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602115dbb18c512a33ea54a62d64364b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366de0254cc8c82180e0aa740208f32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516da475ebb8a78fc21879b6930b2b89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076114760f7b8249a3c6cca34dee9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3768f46a995a9def602a72e4ecdcba1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be4805cc6aeba7b7c0f145826d175248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9dfdfefe5b292b2e359e806e22d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26755bfa9a8fd67695838974fcc81d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1a7db31011178eb9d62077181607251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d0d3a02f849633f197c3b33a0dc8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acacbfbd31c48e4592224d065ecf7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d2f25f3021dd217463654e9547469254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58653bddaa9aeb1554c312ce3aab54dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390842b2399a0415be8d11b5c258ca5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2861a9aa00421b706af95a1c09354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf425e4eb4b53742ab52f85a2a20263258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c4c902fd977a14f45bd39cc26bcd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f7fc68035d97cf29fd28a37a8899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcc6d58b6723776cb1813c9fcebec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449406cfa99753c8b894eeb3774d44fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c33c531fda9b1c284b5edf4ebe3df0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50de6974c4354d8d3bcd609d2ffac0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f6e48193c33e94cec0e6b66ca681b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85861b7a36a231ac2b19000eb934becf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bf0d866eb57b6f9d4e37d74acd45f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fbd3e089feab73a7bc2cd8e4c4d6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db9f65dd4840b996729cea8dec734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c40902b0013cf9df7c2b50d85c634270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d1fa7e98cea9defc8ba6d1fb38ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59ad3aee039710eba6c3e87c957bc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8745f78b1e6e60ae1d26c4b5ada2ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e4e15243b7372cde08d631b0a7397274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c642a699eabd15708589fec0c72d208275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d5a7d5484551fceb96a5af0ba32d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6380822ea373468f789bf5d1c421e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0446d71cf26f490edeff70617d0433b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba70fdec5a9fa8689290bd11b21197279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a7f35d7566860ac91a15672fc141280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae52a8ce2987279bc924ee9da484f01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfebedcd9e59a5cd4a80a64a23cbea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d9270c6d7828e5bf0658182a1895283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a13acf1454a514bd8e550e598c6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf694157490a4c4edcb8d175f5ea4319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d2fcec0dd9205caaf07d0dcfbbe1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc70fa190890a17c2306d703a5a9c77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76829e52d8955706d65808c52fe9bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05dce49dd1776b81afbd55cb419466289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc11f6f9981bccb519ce78daf23a69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ec0cf666d64587e3d0f194d1299a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104567b7eaedc259c012b1b573d6cf30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6947255a37f3e6e6cabf54575b61f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4f1062e93f11d90503ee84a3a2d3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd043f67c9cc9013c55b1ded33d1b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f8941e327533236f60a02e065b889296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475bf8733235dceab83010196b6ca5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e5aaee01e75f7335164f01f279300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4e261b91c3b607da338863ad2764c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e3ee1453d719f0fee5ba7fb2ea0b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fc2ac1263645cb774dea2b73a0d45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b92d2a214218fcd89a74a23ca149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ceeaf96d240659f712ecf903506ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740da42b818ecb0afd88a2ebb1c611304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9e9fa52d54a83db5521b51f6022c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03184572169446c44f2fb29a00fdc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568aa9f35d84ceefe24663d255dbe4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c967154c67db5c21ada817dd35756308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f236ec83b9d2db4a185a7f8795bae3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe7165327738a59dbbbe57d8f70ac1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a59c5d136ebecaca4e3358ef3787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f558a42e4e504b862d7e2b839b90fa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363a56f01e2a9aabf09cdc985471f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a23034cebf335e0e4e5d79adb435314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada484f575de87cf14b12194782bf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70801974645807a2eb3e86daf56843316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c3927c1ebf3703a0cb671e372385c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a128ded8d135b4da89e8348c50e411318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a78c28924f448ae121c23dea9e42f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902d7693b758e66807f66f382bc4f3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a0a52d88f94f69fefd4ed3b58ab0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb751e48a73c5ede35764e81eba06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0dfb35fe229e9966b050cf9082290323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90363717801f75c53d1c2d6585b0813b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f166b095a59d7e09448117c203654325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c877d41e73824f69a473f97d1a2bd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a4256cde7c41e0c05c995d6eb97a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235972f9a87446870ed3e4afd72b398328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907b16b05d007bc83c5e15708a08a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26180d5dab53f247298b60ca379fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae7506c6dcbc02794ba9c5b1b53393331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda80c4123beb34eca321485e28535332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf2fc0155347fd0ae9f5735f7f3c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e7deb2f91cf41450ad683d0fc4ede334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674b53a59acd25f092bce9916fb66a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6936fa623ddd1fb945a5520dc1498336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c37fe1f455122c6f12a3dc3fe7c4a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcabd5ae59551d64e073c92725644c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74abdc7021bb9ebbbe3a05de8801d96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84094a2b9aa8ee956afbfbb9179967340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08472023e382e4de6ab7e6a7374089341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca2b6e3a0ddaf9a2288bc40127442342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee50772b206eb3ff62e477309c691343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4050e7a537ce0533aea0610826c99c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921864bf7d99f37bb936835ce5ff803345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911efb6fc110d8ddb226c2a77eabbcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fdf3c86f566e8c077021f837363c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfad7caeeae751b849bc0b8af139e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dbd5ee7c0cd7e209b8b4049ce9e4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f60d303d26fddfc2fe69852b84dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031002143aad904150bbccd1ceb0d88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5c65138c81f918e1aeb67523ea11b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526d6d21f91f78e17dce44e31255c84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91a9cea824abf89662112b982edd0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdee11523cebd9938f4952e892d30b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3214648800bc065fd1ba2a12958601356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eff5ef3faf65e7f178591aeac7c31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aa63786c4276d688c6b2532940b16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b919de4d07addb8dd96a4164eb5e7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12046397e8f7dd752793d77e2053d81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d70a1b817e234d242256f1ca450fb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62e03ca5c9b5fa6611801ece5c16b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74fdeb9e63595fc81300309c456683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a89f64162b158f2e38a19915bb73c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b9ba8b3bfcce87a05b4c32ae9cb9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95d516939a42a76447b840bca57de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bb5e6be095becd325486721f8f032367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d2ced1bdfe46867cfe8c4fc92c254368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b83657c2d2128c6d94a27d8be14373369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216248a635365ed43f4443cbcf260d66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a6441f2aa1db935555ab204f2d1b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dde62ca9cdf9222ea8b2e94ac17ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837566eae8c0c57ea7e347451e9caf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9867535cbd4bd625d6f4883bdce55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a3eda76d2e9d21b8e2ab7730773a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cea5bac8ee31cd5be926cb15432991376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de84f02168c6fa9e1724a8be2214506377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d965165c46b0afd1cf68492e5b55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1525384a5eb5a07f992aebbacbbb9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0619aae88161f6ca6a11f7c78842f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ffa1c7f662ad2ce185f01b6518f6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3b62124a054a1aad71ce94eaa3961382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6d894bfab1b51dac322bd0e1c90b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc949f3834b1197ed934d6729c23375d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baaa393a718738639a0d87bf729ad9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb0a7d52f1a2a05ae4e7480b9b69dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17766664589711570f906296b6d6129387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cae326d8a7abc54c1a826796aad9e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabad0a3d64f6cbd6ace9817d16a93b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77465c57d6fcf963ff9cd598cf24efd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d6ce7ac222ccfbcdb67967dff9be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57423ff27ca4c419a1d8ef5200280a87392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc626e0236addbb86e7840749a1a828393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e226cdb781cd4622074ec88f9c689394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113b9e01712fd6236609318c7cd205395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dea3f82ce4afd445ff24e0b0735f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf74ae87da8bd365753c8bac8c2d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73cd0df75a72dd9fd7cff6fae137f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a3a37acc21651003c3efc7bbf0d66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93112ca12d10bf05031ade6fa5c1b7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca61d7fa8a067bf02f17268032e521401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86390568dacfec4e2b94b1fcbf13b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c227062facc41d9470b273356ca8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d23b1a2b138697f3932a279c13862404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c1543a844abc940f9787e25a2c56d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec5000e2ca1dba3b4aaf26d7e853c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321a49b3d9c6d7f209cd4c7cda96bcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44120588d4a0251ebd357a684dfc6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4610868902b34f1c399d665d3eebb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19384ec635f251f0a857f7cb203a9654410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f2c520a75b68709fe4e5744d07171411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58a50d5aef32c05545aaf38a9623b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8dc418e419399fdbbede194cf13f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e88f40c6b97cf3bb641670136437a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b68d07603359a89a5658ab6ea25090415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085e3ba796c4ddf7235f0b612f7690416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc599b8fd7e041e118cae55403ac6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3c8f163efc8c3c185e02068415df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c32d5617c4df77c3b18ae8e2ad85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a53f6fe79f34215cd7a085495592ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d0512557e6d1ff031013ef184ec9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a40d684d2617936e068729214a3c7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727ee1c0ea8dcd032537ed4ff387bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a653c9f4cdb7d9dc4a278836c3a77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a8139c6109f67417405a66e0170c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc39d21991ff7688ae0cfce1bf3efb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b320d8e44286fcd062c6cc3fe5097f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87dc19fc417e49cb45ff88a48678e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df7697184cd2b0ebb3167b6d5583d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cc001650a30d3296837d3ff2e0a46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55298617778b008867c617d86a6650f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c510a69e850c99c520a8ba5b29fb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda6f92263db655a3bd97d62b7d8ad0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074ca65d9dfc20041a3263035ef20ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a83f00ae3e3ea8f8e33ea046694e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f209d66daf473fe32fae9dcd68c423436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226306e98ef3693ce1919fde51d65fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2422946fe134da2a77d4cc3f7ae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f5be9f1b5430a776377134680d9ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e1a9d31922b9f15adb73bdf5952cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379cd3919798c6dd66bc50a8c6425c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd83e925a099f707a883e52399bb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb04c4ba924127aa50a5c07f2bd38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efda4a9fab89fbd8867e856843b5f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef447b07713af089c4cfdc9435dfa5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee318131ac1c448c5bd951fb09217446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1522585f4c11b900b8caca4bf615447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc96f7aa7dabe18fb8d27a6e6ee5ce4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1abd6159f197466a6796770d06b2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146563a90272f37bf8dd6d68e475b3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca49e5ad973325ab13ac947581aded451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ec513605d0a102218d8fc19ac2e09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25581a437c9413f46a92abc7a0ab2c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df622f8e748ef3d860140b643851fc56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef39f7858895aa585c85a91b28e45a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400fc7a6125f3e039c10e90c621110456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6828fc7cdd37863508ed00864b599457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9608738eda8a736c66c024ddda4f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f74bc833490e788af08c5b3f81e58c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d194029acb9125ee8edf0132198d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e4acf90fe5cf8d37742cbc0f55df2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac94f2a513af108355a42a41ce7f87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dfc9b4ee51e04d529ad5ff9eebda1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a56571cc207b991400068f84f000ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f0ffada6f655f1c224b45b8c7666465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb63a61e3b3c40315955f65a555d72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3b80cf47e0d4376f3ca7ff3c7c065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c548e8f6259418ee2e66bbfd35403468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ed59799daa5d28432ea1fea84ff92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a8b5fa27d05692fc4365fb9caef01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580e94ee9564b5e81dbc8c6050ed822471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e68a94398df50187e497b957a4d1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b78ae5152a962c93a5d00dd491579473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e066fbe83364768f57d13dca34f02474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765cb563095a615a4ed0989e08dc47b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1bcf1b985e93e835079dd9076acd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e398d1bfcc220c44f72c4778cc128477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302779c198a066d4b758e61eb07290f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f825b6f1325e1f54731019bb00f5e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf00c9d53d8d5c43c6bb8d614a48a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fafd7a18b11136fefe6d420257c7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b493b917c6fb67153b3ab8ea7a1c52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68649fd54814276e395a5f79e392283a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b1f4447682d23b7d47c8d8fd8814484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba05d952bbecaafa4673454a266ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef09833a8c95fc2736c436cfcf3df9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bddc9824f8fa06c16417bc5fc2caf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dcbfa9b56fe32673f92d8ac80f039488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4b6d24d7c49bbb00fa2187adefb89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f47ea7f7efbccd743ed607482fd7f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c95e01e5474a371c83161eb4145b8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662f143c742bf245b133d0c329059a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21c42bd166343e24eafdeb057ba515493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3128d411ad426f9c9a5c1e8d26d09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de92776476aa5b837b16bfb87f43ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b16499a6f6700df9a78ecacea34ea9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc77417d10b708899c3ae4b687b40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0fdd6c0e28ae95f16e83fc60a2269498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeceb9fda3c4a5cf755c06b55b9e28a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8657cf385f9a4567946cf8c10379718500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be9c37a3f0322522e6c45b2d743e2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddf343391b097754eefd27d9d90726502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e66f9cfbd0666d6a41956add51376d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90502d6735070cebb08ee3378c9a0fb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab7c7447ef378203f1261cd8731cd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb837c69eb86cd7ee46574137f251a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8b87480351f9b4c44372a8b7adb75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26097d4f918008e16d7b6111ed3316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe5183fc061ead533904cb6672bd37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10fc20f408ac5b14526b4992f2a25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c62f887416eb3ed26759629bb99b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021854bfd1fc0ecba609481ff565797d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d08c0566bb273c211d231ad8fcd1a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7de04c6c8660493d68d094d549643514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0ad0d51361b9ad00d38b6e86e203515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9795ab6b7ed7fb28e36140aa2c5ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831be512abfffdb32e6014096b38809b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ca16281eb918e143323c7328c462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb762e3b0bb83cc4a29cdbc67000a0ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5d49818b081e42afb9ca9f353a34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338077e635d7650077532320fb4af133521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec0ad0b01be37b964f26685ff5804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e711246d13dcadd1a147c1d9034885523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b2c1d28686c0cd964ff4854c7530a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d8eacae1312c95eb285872bd9b2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85066a39bc1f426d68282516e9dd166526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020258c9ddaec8aab21789964d994068527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875a5d4231f40a682feca40bea8b1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435c5112b5473f29c14909402c560b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7da7d639b2fd64d76978f4ca09e4c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c66a2fc4e202447686d87921de0e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a1dff37be9414b959b3e258c2e70a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc67efb9b6520ede589b9e96ebbfb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33974b85772b61ffd73ae165caa944c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dd792bf2e0c41c891949f43b49a9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6739ab2ba74d9ba313f8b1e9d606536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec89f1e1b4f55a226c9d6a0c95e1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b3f17c76beeffcc9f1dcbecff10c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac798d93cb66a2270d44b5d4870311c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8c33069b43fe4b2009973891a710540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b544ca3f862f407f79f171691cecdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80049d3b3d421a32d1e157b2b80d9249542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3b8ddba268d6f3bab5a46eac30920543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aec6d58ad5fa713935ab318f65c8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1074a336aaf13f27c0822e941b6dc92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491cea57cedc289a570c9068c4a935a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f89fba715fd60420c62bdbe97ba2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc91fe3a857195d6654835ebd384ca4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a2bfbee9d740d2a30ec2cf28eebcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab0d43cc3fcc026041df236a51100550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39988708cc572a1365e45f0a4d879f7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b53d37a4d128bce6607a9cdb5b40c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869213cc8ba8e6c327027e8c3bb755a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9adafe003021b543353f7aada0dd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f8bd60d68f8ccb694878a4d8a8575555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2410f21ac689b69fdff53ed9f724e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9400be198e5e2dcdbd967baead207557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ed37c51191c5a110a806106bb206558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dbc335c7a4987b5ecec9cb112ba56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c17c63b7976145ad82b8ce9f9dbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38475e1f868238292b9eaac464fb371b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814d2ea7edf3bf82c0937f1044997fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e410a8e950873ab0c371cbc1baf0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2a12ef6014ba60046fc640d391ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb048033d2c751e5a819a60630c94fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c88134060c7c54bc515c5fef50486566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a23e825595840d2942a3319645a0c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98405da78f583eacbbe8cdd413356ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c7d8c757a49fa090ec0816d790ac6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ac392846f799702ce973432d5f92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82938eafe8c88a2959548b907b7bf3c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cac70a6b1fef78a6b8f18f26d6df3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93d21a7b63c68a26aa466dda2d5227573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094468e367e1e6a3f5b39155c8fa046574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c09a5380c6d18f98ea91dcde2a87f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd9cd5692dede02e7aaf6981cec9bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edc146948be1a4ea952ee7a07a6a0b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77b5e5fbc56d3cd6aaa93b0ff0c0af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cb27132db22940e5aaf5b7c510d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4f8df85a2c9bd95e7de5b0fddcee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d5435969143d55d07699ca723a381581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e42aae9a324960c8939d88d72f34d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ef7b74583a18fd3914a825710d66a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7406b5fc7d86cd41740e90594e0e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb50380d0d6093eecfe3578a034af1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9753cb6fb6f64bd0a95224450b4c6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cf9570234879e338eb924f0ccae79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d05e74c695f1a66fe31e12611b89c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae5e4577144f63f7108c7cc187f791589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4531d95765840436199163b263afa8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee273c870395f70a9abc1933592c8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cbd5f5eb1e5988ff77e5caeaecb3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570f0e947b90c69298198b2dacc2f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baed8ffd31150a43016f483ba7e669594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8992e8e38c03a62618b55dd3425a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd819650e85a2db880d0b42a599e600596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04beb9cef6c0ecb541864e28e0149e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642a0c43487489fa02073d301303405598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98220bc6e1835c5214021fdec300b21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67e32a7a6244f6b2a78b957c5f7ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb6cb23a3eb9d2fc62414c0ea8fb5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcfe7e96f94ee9fe40f219a110f2f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f899c8cd03437e6217eb25fbf2aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d549e4169e0d2ea96cc574e0ef68a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf374eba522ee1f2c88576748bf601f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac81784069b9447033f26a7573414c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962508365b3e1e3620fb7e4967ebdbd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a10fa9dd1042a16af5f3c085e9e42608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3ee16f803f2eefcd42d21ac57f28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade90f11b75f278f7f2899736e114ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e0a0ff30d1adda7cad409a5611506611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab19d656875c9a64595b6ac2cf6e5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e70977dc170addeac21f63a1dc863613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db764f72682e94c9ebf4a54b1dfb890a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319f4b8676185569fe3629e45056f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db673e897b17ff1ebe8f4640312be1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835f023151ac3fd5ef7a81e612dfb87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597072fdad503ee78b55620365fef8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac8070079d04252d5312dc56381050619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cfa216357e954525c7b8487e812a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763b3edfe9eee8c20edf70b0b09e9dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ddd4fa644eeae6bc08f3e56c5cd11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361836e5f640b78cac80fb4b4ab320623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef5bf6d615721bdd6a21c018d8db14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc38773db0e6328c350dc0840daf00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5370226a7ec03a34da949deb514e91c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea494b41843af0454d76902d8fbc33c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4e41f952207faf78acb24ee96bd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef231c90ed3f05c539c3f5012d5c3ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb2a1a5905537f70f6e1e11022a60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb669b923c5f459bfb093c4c92a6c64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8aafd5bd0a72d22ccb189b784a229632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ccfb7c3ef56dce13bc5975a2341c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb48626dcbdc2b26c93da58b3fe571c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7546b5528b441dcc919d09c46b8d52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9200b22ea80f788b8c9cc29f21852636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0f835ea3d27fa64f5f8704b6d07d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c2a01289e9a087d7e9554e80c2467638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d07283807377d7712addecc7c0a98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea737b0cc372622b6e256a150b31d2a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec21ffef7949cd93a0424b0c7fa8ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80862a3e50d83ab82e2d282fd97ad929642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1aac5c75472c9e7472eef4ef3ff47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00449c9c402b2a6084ff5f14fd75c96d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050ccf8125794cd5c8ab03bf1afb32e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d6b230edd06238f55881ef95e3157646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505ce487c05e94cba057151d46993f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e469a2047ef6608be0e0a65dedb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a876ecb98e2eb7132cd7f300ec8f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122840adf94996c6dcff39d7701e957f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632953017b68a1822ebb51b7e629066651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08557b21a7f23ce959f6b3e678eadb1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c1f72f1cce784cfd8622d560dbef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e13e6ddbed1e613e45bc0098a997654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b863f0c04da910ee4a4366316036c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00220fc2ad5d2d07ede4d3a0a4ce4397656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa0f0b7631620d88e8063252d6b0f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b4f06e2e938066c285b2492a74990658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc797b42b56afa27220193f71f73eeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1da8657fc5160f7339d8f53271a38660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a048ac5878386d527716a840a1ebe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e2fb23626ca94473cc89ccfde1fda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3b5a1c700401b7d24cfc1ce9b0a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee247294cc3a708f35bdeba9c47428664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd96ecfdb7900ea82096d0d9fd70e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b517b77938ce463affc62e5b0f646f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcea5cd987d20f0602b88d435fa55f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6250cfbd93fb877e3bc6bbeeac15f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77a03f5ba87cf64e14f8af6202b4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa020eb52485aeb2274bc83fbed1fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2643d45a8376d195cbbd19925ae6c30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec40cccac112d7987591ee8421517b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd2f01a9df6e6e1d6aec26f25e66e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6f6d6cfd1a1f2c23060bbd40cfd0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790e1e3883978b03705445c1c1350c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a1d7c749d88b78fad943bc7f4562676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817cc3e28beaf4e86b53cf9cb0ddc44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc09b678fdadba5e9d48680f3aa40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812044f08afe0ca8cec73c1d3fbcbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068f1127649fb36c0a431fb34144ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faca4a42e6ff4d39d7c5cfb0c19506681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0867eda3bd13eec5781bc1de2e97e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338ceb99b81ee82313f6dec268ba57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b707f555b4cfbc887a83574373589fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108b261653a5a98c2d4aaa537b8488685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa5701eb1d8bc3217a7788af40a5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ba5b56732f2b7f29c54cf8d095e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733f1e3b92715ba4a0d9d9364b876c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14590a068d18be57b001fc99dcfd39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa45b2feda494e3f5168b876858030690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656538b51a4896c6edafc17ee9280d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf77ebe69c9d35c57205afeff6a96c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e007830a9cf16520ef402cc38893693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c392abe31b0cd214eafe93f59a7a03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e695277dcb456319349deb4c13a07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dba3c6de1c1f72c881d90baf64064b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96454199ba3f7a28c75d0f987e6ce03f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ede7f438fb8c0463fb4cf0f951483698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268176ba8f7cb2df1616374f544ddd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a5dafd13e820a3de904574be07fcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb54821db2c69f52d8acaf43c2a47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a7a88d08872cb99431f292f8a284a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1a0c621b4b783ecbae929d1ac437c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed181e92024ca7c03d6d1a1e53f8b8ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a3b43c14def6c43803c2ef3c14bcd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbae9984a728f76c5c4f4157c6e26bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a001299db4a4d2bad58d39055a787707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4be0b18edd192a3e4e6e6dc20b857708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe75ff60cfe8ba50011fdd26ad793ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfab22a6393edce6698f37241da1de4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f7a640d0a2e7b983d59c3a5af0c02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5764ae8350f5543f2d1bd902074e94a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7939aeffef04a2869888738f7ef4e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342b394e563923310c1164acff71151714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cddc55f81653fd961e94ef941f1aa3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef86774508319e798b8867631e071c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688814a816b9d93ca0a1cdbde025864717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf2487618aedb1a372cf6cbc2fde01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd838cc811db957aa0fca6cabe8e304719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579cea3aaf3d80cb0b75a8f6efbdae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f70e22748f228028d92324336b08d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aad1464711495220c40314735d626722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc14823ea51555ceeea31a7b4d61e88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7415ef327c42a3b94d9de941558a40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce624f35a1bb837aba80eb72da74e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f60f9fb505a851d1e34fdd38d26c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d337784ea00723bc6a55ea9150e3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16753c216736efc1e51ad5af368c27d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cb83e94bcd28fe1603e00e78da40a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4704b05009f27f364c1670257e5860730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c401516d99dcffdb11dabbe63c48f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c5429bf8ab9cc0ec94d207c85bdc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9fd5b94d1268ed01e948c91a99a72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df26f22d00ee8adbd27bbab90a53bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ccade287e4e9046d34c43b086544b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ab87d5b65adccb2d9dbb43c2de02736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eb7614c2842d37796086ece54b879737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be3c8e366315aaf65240e75d323fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45b5b2fd386fa26eb6bda4b9649b28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ada1385ca6e36705f3dd735ebc0e44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1f9d070eb1545314fab0b798971d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e5e88669722623e68aae36c4b999c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162049c6fa8bc89f0ea7350563e406c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660c4cf18f44696dddbde62b6756c62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7c6dea762d03c97d3a492f23d17f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4e9daeec6470a92a56b4274bd55b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d4aea9d2f6975cd3234f9ebaab347747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d124a0891295ed0ff65d1777a10a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da7a03f8197764d45ba900f56b5357749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d1875ca02baf090dc845c43b47445750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4ba35c9f727613879b2fcd287c507751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9949171848dad867c1eb4edbd40a2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878737a6c5a6f1158b4d8f9232cb8d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ebce43f86c7210d69bcae5b9206c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42879a2e1eb6310c18b57f14adabf4e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c099948d026780d5313f76971e7e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa08f126456b6a221640b4c742fa4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41550bf5f4f4b89e54a04c3ac1e6e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4b3bedb7c446e676830ea3cf80b53759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>