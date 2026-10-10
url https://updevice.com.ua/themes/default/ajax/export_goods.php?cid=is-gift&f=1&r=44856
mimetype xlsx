--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ab5e244cefb7a39fbe3f3683e1a291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0daecc4865a4c5217e0f6ad64112742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978318530098c9ad04a09d91a17308a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c5be6287d92e439bf7bf11c9c49934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a437904466d343610aacc2b792ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebb505ca0a256020b7a35de417a7e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73720074180465682deea886e3a10ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d2ce1ba0f80229cf92981ccb0c488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cac26ff4b185f35c72d53873e6fad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73db9b6ec90434277bc1493af33b55910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090d9f36fe6cd71c71714e886953c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d998b08dc879932534c97dd903fef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57cb47afd07fa3163e4d48fa92655a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d706ccd95fba3d094a32edf41f9eaa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54ce7a5ad24365590413886561aec715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae1cb7fdfd0eeccf1616ba00fde8a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b497eee0f3086b1278087d373e2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d31c1b1e3bb8a1ac1e837043f97ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b7b500b0b6b4b784fd7854c2566719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c1e284875b9f257440c4ce71a91d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e818c7bffba9b226a981d006996ce9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc059cb2838d331b018e1f70ad6151b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c534fbcbe1a0d443925cad4033ca723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1df64907f25d7292f3815171c58e4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9680c19d549856675606ac2592e44e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e9614435cc64b562f50fd505f4fba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad957c3b859fcba025ba32a046b11f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a325f0d6a8a344a20e313c4ed60c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d8bf6e12131d389babea55d4170429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821b1abd11defaba45febd40c5303aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e2dded0c9115d04952d051f90ec2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f9015b86d9bb783f1e28ac1ae2c3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810da8e6c14f954821fe7ca0baa362133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb357b213f6e6742eb7de344b4d2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515f36c21d983c59448baa2c1b4f9cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911204359de17b48e0b101cdf0bfa97236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec192d5207d611138afc339ef4f4a6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d2e55aff56f9c2b4fd744c696acd138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa532dd7ce59771b7a3ebf3e291ecc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffe45aac6b0c25cb2455ac4464803140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad291d26fd39a94732cc516802252141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d0fd3b4818b2f0041e8c5ebc96cb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b3a217883346f1d1327d3f56ebdc343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbaed535488d216d55351ef4d00ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e2a8b98e8868e85420fd70fa0f2d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4a41325b02bb760146520b762f3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398421b2deb459d8b1f35fd02b15c9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f74d2e7d8d4fe7046652187d0266b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d620f9675a955913f478ee6265e2d7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d334a243401055aa42899e1ffafc5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c778614d4f33e1d4327afb1a41af151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88c40e078dbce6b7320fb7d4aa8dbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af72638090133d3b8ab0290954479c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef8f762c8a24584f9bcd2ed043f8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdeb43ebc74dd2ee345112b69b847455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf481e1f20073bb5869c4feac578856256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96bb66cc9357983c7a5727ac2ce1d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e77895ea0c4da2c565d4c4a6d398a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b12fd82352065d59f70dc9b88c29e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1867daee38b10142450136085b991760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96e721eb273ecf73aed123f670fff461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e16afc83a7180b86605838f2a9ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d9383186d3c46c1814ea37cea99163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7e61e3b1e846674b6034000e213464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0a34f57837b1bf8f288f784d3162c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92aa6b066137332244bc4a3598f17066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3400b74551a45e5660903ae56a3a4cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eaa1e1d14bb518ff0449da6425f5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53a1c4e8c8044b554723db118a905c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3cc492d763a5adab9afed300b696070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82f5b8d492870054de42966cd87a5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8d13db77c295bdc1b275c91e93d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee378d2461a4d2c586aa221aa64ec7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac4d5f8a8042413bd504559f526d2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87c32a1758cb990107ecf75bce356b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff8d5e38e349421491ab3425c8aacd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4410473fc3bc9984fc42aad60e5a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3704e17a4e438a897529e7dd119178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79955247b6398a283bf5ebe0bf8e7d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b2ccd819be6c8c545672b9e8dbb6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26e58feb617320133b8a5742b989281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2873ef81c1549bb68ef43b52d98efa882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898843783d4de72c600d212dd67d45483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada1bd1d2efb1a329a65c6f57c4fd7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4e715c6a27bc7b54126e236888d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb474a31f2bf7c2a4479c4cd42ac16586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31e4895f135b32ef4719ba204e05f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aac75afeb3fcec82feb1c68d9c1fe688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b097b379e638dd05fd05b40f01878a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5aa0d84132d9b193f9fc9cdedd41590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c559cf75ba27302355843911deb8bc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a7093d44d37093b879cb718a2d7a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68eddc605e3b866037b53cac2d49b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea862f444413574a064c47d3b3a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab936aff182f67c9f64c6fc16aecd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673a9794a92bba579cee5ffefb95e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344e4e87b7926c54c5280ab40054d2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6ae2b636dc2b28e671254765437298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce99e9a2fff9cc9a2df81e6c3cee08899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43bb224147266bb33857d5cda356f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a883f235d00f4c16c3fce9df97759101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dfdfa049281bd8713df34bd62c296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4811a6ebbcb8e4a772e476d6484a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b904cda06775028aae1a79292b41558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7023add6f1fee5d26c4b6053a55e9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ea5305744d1eb16391bf72faad90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f946212bcaff934789550f822f6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f36a38e733f3e06304627206f2c5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a8155f8e45fd3e87c324c4981b1e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962118da9243c66c66eb2ce4a7e12a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fce4e604f78802d33eacdf170aa46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ec019dab4518d3b21e9e614dcde5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f26f96a9700d6fc77ecbbfa572132113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1037fb693bea7ad7774c19c08b114114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467b8b89350091818ec20f01bc30dcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e709b582e9198b19ca85e6bf15da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cb995c700f22b105a49f82bd7d247117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8cec6e06abebf76e78f8d0ab2f60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f7f86d72aaf919981414d57f39faa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b78c55667ea501f58fe5236086d05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd681c6504eb44c745b7307ca833905121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53a67bf64793e8f8345c4afb145c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8add2be0bbb4c5e98b299415b3841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c321fc2e6f50af707e8429fff57fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4511476535bfe05e655aeb751424a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba5a0eca18fe24c0e2af949897847d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af015dfe51a08657ba5e45eae7af2d2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345c58c3f0a5fa99ce93abb1c71342c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d549631199e163223ee9b39290133d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150812c1532664157bb1a55b1df644c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad52a172da8fe2bb653d877503ba66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4daec2614b9f8fd3055636289a410a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13b775c1f24b4337b343e978ac31f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c588338a080f31346972989d06e69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf9a7ef5bfa5619c8f902bc16d1f76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7bc5984b60dddf1be115078807d07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886e7bb27bd41d4db6c8eb0dac570df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c778b17953622aac262e23f8348730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff45baf545b37acf7881f7a4102d19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3a406a7ce1152b9eb8f6591774dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c56918f34d541ea4b87aecaa24aa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa710215f1ba80ec1cf1a1a00be722af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b5666060a1d9738da7ff3b0846dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c3f5bba8a1d780a00110fbf0289c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c404efd0c0dbedf7f6432fb8f196b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64ac8fedac7a2927e56c261bf012e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b8eb449af6cea6455eee582510de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13c3cf6adfbe50896ce85f0236c837148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c1ad6adc78e7d48f2c14e8aee2373149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f2b76684711cedeb52c4f188ea96b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e47e22937df308e221d764313496151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9bd798bcc25ab074bf19c20e38308152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c615ebafd5788e2f506089819f546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3454287c7a923ce53158b40c19869154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b46139c953e2faaf9bc2d8e874b08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1527d50575274d78eadae3a3e3adaf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb1078367a207e6f7fa6847ac3349157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e65b60e0cd61f386ca1f797164c4c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944564d32663f75da8ef55c100ee7b09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9c0e45828ee09e2270a7b89fc5cc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed00ceabbc74d540a70e035289d72e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23e49337d29a774c252ebc56c836db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69539781aca887bc55f1eecfc790dd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800b95dc227f633fc8c847278aae669164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83956ff180c55a4ef9c3c8f7c178548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261d25cf4bd8080b02e2b180c05408166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa80b0273b4c8282f6e56fa3af5743167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b257660925c21145da794ee078673168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ccbffcf890a4c46cb3141eb655789169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9f126f2b402fb57542f55ec21641f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5432b5b395254614472a22994e46c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e23b598cd59e1bdaaba326d1af4ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361728625617fcdaf92c2b1fe1cb4ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96507abf96828d145ceccb3a4d54c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdf62e10831a850b3aed86146851bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6a69b6c8b1d3bebdac9f5c5b49a60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd9f966c8cdc71efd55ae423539a09177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a178f12d33629517c096449456a7ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c552deb0dd222c1ec21041f0b818179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f930e6ba9372ccbd296b83ddb4e67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848929525df9260ab37304c1b66bcf77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae17acad940658d12d3d287a293077182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05da9d018d2c1f16cb2020b7bd6a5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30d25e7edb7c32d714f15116b0e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0d418bbd191270fc29d8a5a695813185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9ddef779a81fe957953edf5b03566186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed52c1c2aa679b4582d71b87b18b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d863e99f24f4ccd5f5c842b6890cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d0749ed6323403e3ab8f9dc6c3eae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777471239a7621cea0cd3e194c77f06e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b6b5408e5a1a18bd1ed09fe4f3949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fd8bec999f98a0f0273ebbe767b87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2a7675d2d2b1c0a509f3af34d104193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518fd3b0e510a547ab16f970589c53d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e27cb5c263549783356597eb150d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50809210a6210989e0375770a2c770ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f5d62a6e598c51bebbe552cb8789197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2c290231500d227a386794a585a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807f16e5ca784db0fbe7c9c2de90a0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90923cf9a5a27ce59b876a37746ec5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a663cd048f28d09515ac66698817201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b1b7455a747c925b82ef7346b386202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ed85f805f9d246adeb7e66c53bbf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d31e9cede5a77a33369654fe29ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d87dbb1344b2a8b4ad3da47a69d452205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e7e25e32bd277e4a5b843168cda9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38967ca725ef9578052f13f0aabb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc778dd0026847398782af4755eda529208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313477d53137814d28fb893e86e96c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa25c23f888f0a7cb7f12c8f9d995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe26cea5edba11b39f6ae8834c3997211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235fb0c2ed06f10afcb3e05b2ba928c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f998a4715fbc90a1f2c5c8c3c1fd9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e882adc1f848b8168f0b3ef4f3ded214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e5eb648ebf896538983bc7e9f6b66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee238f31e2595ec76b4283d7576701216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce703463f5500717d77d7e4c4f71dc49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad362195e52501d90487b54270f74e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e368621fb3509193ff40bece7e44c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15301aa64a42343aa99bb278e9b04ca6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95784516d13b7e914c1908a0abd9fcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86696f900d4bb1bffa8378962c04fda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609a402059e59cb8d10ea0784e61e01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8bafebdc829e8f51217eeb3c08286224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8f76df4bb2f88aaca3a0ba0729558225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1b7fba0c304037c66730c23fd4c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b18d06ca3d61f58a112c0d6e41585227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c7587bef035583d7b080cb3fa90d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3aa9b35f833efd46068ec875b58cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c715cb21c067c9085c3ca596a2e2663230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96648cc554926bf69580d910b2ea3fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918de5097cd57d8adf7d14ec5386f22a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d4a881faf945f174c3ee82a9f1f66233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbc589e2de19bc5b9c6b9dd1f9840234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076adddee30f3d29c5312c35fa475825235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0483a35da2efb0aa5c3bf359e47495236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d11fa118219f6b7faa8f45bc6f5c4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9df9691d93caa77db004fb396a5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993ee54d4a1f1d88a7ee453263a64b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb58e2e3a0d64c4df002648c47af39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026eeac847bce6e9a3609cbfc804060241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc98030089cafb8238a203dd19a3fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451c3cb4a330908a91e44e91b29f9ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a7ed4e3a37cfeb2614ab2f1fcc615244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea11763b17d9edf5e173a043814da1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e3390c9766b1a47e661c8c7e7d62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0995f559946d2d048b65b5f498571247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5872b979399a3c56ef5db7ebe5b197248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8cbb7263327c6c5e7fe39ea6816a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88392171e4ec2bd2d3f094e5f6d2936250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd018280bf83d45c6c13614a9ce1389b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f91a14eadf6fe85ed2ae9c294c73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8894dcf0577c017a6a4c9d534602f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cea9fef707d633537da74d4501e1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5bdfc207b4cfd75b9aab52988f52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411bb2994179a069f547025c5fe7b4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd50ffbc68f0929812e836373071a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63ef3718578da1da124324d1d242f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43312803bd709334f937ba0ad0dee7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8b108fa6ea26d7ebfa5a43cbfb438260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0587823f83cb4379af05b3fa329e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd77a75295ecc8a8e72f57388b297262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69104e0c28c86ae3f71bfced24cb112f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e51be736c16751305d9459ebfcd575264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf3ff32911bf76c93bbae50183fa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e8519dcb98c0746f8b5b77ee9dbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388717700290a65c8d9dd49d4635bcef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a41867d7e6e1497cbab9b34805117b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bdbda235270aca1b2bef88c1efa36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32666e9a95777bd45f49976d8b73c71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1413170e94b03f6fdb799b3f18ddab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d4a37987f6bff279e95b83e152681272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4024c5703910e8958ec32dc27315da0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe52eb4d6e2fcd33935979a433ef7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6f420cc4536510322f08c20b304c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c02964564d66092f2250481b09a67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c423dca6360e4211f7a315c3261b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71233b9b68827654c5917ac9c92a65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f902848042bd625ffe07ef2d9d8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc7e083695dc7e4091226ec43d462280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f92d4a09f5147968a194107615c29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2902bf250d499817309d220b6c10be0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197f07cd61ed2b315ef2d82e420b934283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd8ff19317fca7d58f1831b50aad5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06567ed15d443ac427142bc3792ed9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a63e03a87aabe1000364b78f68b51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922ef10ea7ba3650c0e40d054b248e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370afa350528e3e9a2dccf347f14730288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d5721920e87defe5f9fc41c3ea208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404922eb0b9839611496f921a8b3556290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294668610b2fb16ed7087fdf0c776f86291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dacb7132388c3ae4773902ca215f55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fb08b9f0633746e98dea6e242c84e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa633d0c01bf5843f05de51f64106a20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216e39f00bd4595c2b78d4cb2915de4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb45865582dd519dbd2bda2070b437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3d0a7ffab2db3e203e03c69f2883d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9a174b5ed9942ca2d563d67cefc25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba59beab7c378c4524dc8940c6637c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189f7a0af41b9799d79a1abdea5678300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f677afd3a6b81a309e502acaa26d912301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745307d9c680b5d16272c30570f9d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd122a028e8d32b017636c66ff41e28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa9efa9f08d592da68de8e4b30df7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db00b33bcb22bd3273212278075edb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba70a02d16a9f6fc65cbca6ff5996306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6571b376a3cb3f63e2ddc4dc3d3c1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a3929648be7b49046624e1b575ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ce93edda0c0b07d6ed1e745617c41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682373d5fff1f447809f897ba93a75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8790d3534ac772e5b8cc03025df63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dda74f8381df44fcf7432b79a67f25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74febdeb422f9a2e89d94ffe22fcf715313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a60f74b0987f39ca923ad84ba4f0e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070fa5f4b2138ca82bb8361b34e99e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c4e20f5e8fda241464f26ef3a54dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276a1627e0e53b3cd8904238b214b34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701ca4994fdaecf7a77aa2fc84a378318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f021c3805bc5c1ca6b04f4853ae2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c0d3bf1b48b6696c6c7fc907c5ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0a092aeb591bf25752bc525aba7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54305b434378fe18bb3146577b8d8516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cf142cdee40d789981a2906d52d8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a270cdaf64df5b127d28b047255b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a368e64700be148db058bdf821358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d245ce5cbc6651c99a04f6da7a5712326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262c3a940fa68e21cfa6203a6afcc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6318050b6860616238100d537a93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f158ff6506159874bef3a4ce482b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f2fa27096d12d22233bd8f5a5d4af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6571535e34e955de029400ceddd02e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8a9182df7d7cb975f346e9f58c2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4200b76273c5f0197ba83831cea109333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802220c034ea7d7c066474c1a00eec6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bae5ba6669aa58ac67771e3a3b77c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298d2c24013ab8495f341f4659d3a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838769902d80ad2ed02058b07d66f62c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfbd1d5bc3fdd9865f4c468820ad43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302efe55dddd3c0f9fdca07f0687248d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a918a050945265091bc9c2077cbfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2255920fe5883b17b2dd22059d980341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9338f202a3fc9f7be9bc0bec847542342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1ce60b2d82f6cb2f354d0edbed4ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7472da5ced2f854482a52e952a30edd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab98745e0700a42b3c258cefaf0bdb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043510d48883e84de2555ecd88d79fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c381f036ef54a3c6c442deedafe48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75febafc8e249ac00df64ce782318d8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad34446087afababdfb831eb96ae9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3ed77a5c30560dfed555e0a7c9265350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd438b52319ae1b05e0beee83609a9b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc79f71d0807ff57607b11cfcea684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a546ccb263b33cc0a31a5d7e087be98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2945443fbfb05ae988de585fa4532354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a123aca0c8c7b81b5a0c3b6b4524661355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bfe339b1b1466db35fb452fdf74b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cc4a494705000eeaf0cb36cf2c1bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c176784230fa867a1ce8b0223c1346358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b8d1233ad4e3ff4acbdd3e41f6aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648162524f09ae801d7e793043ebba9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f2bb2bacf6780dd2a06443f3492f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036873a68a907ec41dcbb9e70d6404cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744ed79e2a548613b5fbcf3326d80b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ed729aa64cd9946f80a30256f184364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e176669da9ebd247c2c78f53983f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d99929f8a4895c1016fa664575cad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f357d23211dcef83204b7b4f5c6b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccebd19d7560546146550b6f6a6ffff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384470583769666d47baeccef2c3949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17706469c55f3cb5af02d92ad8bf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c21686acd82ef90192861409e79e92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbaaa2f4f194b9080ab70e8dbf2977372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30a68040e72b1043eb2685a013c37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26b4abd0daad85aeb11cb795579bd0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5d7b6a6d0cbaae27104f6cdc203e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfeb5ee4aeea99de96053886d5932e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c556ac6916cdecfb380166a2b457a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df87aa3703a6f059768f67d1fb8f05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674c110066326ef229b83c75e5154d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17824ccefbf270ec38ef1ed3d911991a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcde714f163f5008829f4ced7bfc697381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c2c270793e041a4fa35138a90490382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58801ed7b23481c8e35a5016391b8ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975a2651d99bfb1782f6d700ff62d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cb7f5cc4d878fb3d6744d1e53e04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560f4f97d6067257b48bec92c032b8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcecc785b8077f389e3e5262b3ba46c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e8a3cb6fa0c3f4f92c192b5810b83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dbbd2abac9de3b67bfba6e20e9e8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1064e165053ef93c4f74e468094af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda12e0104766448abf2a4d8040779391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f688e1802a54f59dcb6c184b64ce2ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd903217769b3ab6bfed959551d790393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60a8886dc5033c0a42a2960dff2f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9758f2e62f28063de11f471034c5a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ecee2c4c890225cfb187803814c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c848025a5e350006e0aafcef251ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7cd30eeb42a7ca51d218873d73b6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4732dd3f65a0ecc22b3e9fa308702399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b6cda739589478b1ea069cf081a7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be9fef0a7794b2688b43f553ad709d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736fc36c017fc5ebd3b7ed907f8d1d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f6efc83b17b48d9ffdb9982b1db9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f6a4b8a867727194ee937f5f84b93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6c9a90ef5bd061dac73016c1b3198405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16215743ccca84dd548a3b9337010ed3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc09927e3ba8f25bde936bba8c2076407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0ec433892964c6234b4b32de98a36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae006618b0004f373643456ed6e23d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92345d89eaa0e5fd7a4e407d3c6136410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f2ac86160b25dfe6f77a1b0fb8578411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7a0d672df46f9dba8cc866cdc3ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9a3f7295c947ebd507a62c954bfcd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201613a211bdb8faa119c8077d102479414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee877eabeb6389ad05177661b7d84ec6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77ba8739cefd40418a05ed04e070f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbc235f0811fb089df708ad962819f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2930b5a4a37d505202a0d9919d9350a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e465e35c99e665ef07cd9379373c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f455606d671c948eb10b13f80d426420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d273671f11f4c3d0b1205525d15f0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a71fc91d07ae477ed93c46389fdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52668f8f3afec942895033253b8798423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707e5e008281e8f8956b76f089b7a20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5014e9fd56927e5d95e878b5af36c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6984fc8edefab49f151646b0959dd1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b2c7fcde3c02bc976d48e503087e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4416258a1ca7bdab227a8a67623d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08186fc04235eb560c936e5afef90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff607e5705902c2388f6301cf555ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d833b9b9ff8d30a7c7cc58ff7dd25a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49c9156a75deb73ab85ce097048b5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ae7debe9b6a32f898b9a4705ae15c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7500b1ecca8a222ff6115ded4be6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d67a57dd8fdeb679435e35bf42e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605e07de27b1df0a2e056ffca1bc498436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473942a138e56a2a8a63d4802fb26ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491262fa4edf4ff83156dbdbf3d6aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6623b4185134c08e59a5c42e1db623439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55cd3e518e9da58acb93a8c2afc96c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5ff687dac094a2785b2a915ab066441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d066e1117bce918d2fd8693cedd2c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ede5c8b62172ce1c235ff44d182db9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08cdc3793021b6b31afdf273cc53ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8bedf8cadf313da65e921c1c4799b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841cde159a166d9def3f511025cc25d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce779f57560f6f280735660f6ab2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2fc16a5ef37625ad4ad64e583345a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd921862a11b275be0ceb20353ecce3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6811f5768674457c37285626aed00c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5342ce692f652a059376524c6e22950451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597cb5e40b078522728184ece7b5010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45fb05cac9cad0e743abf5a2ff164f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a7807dc1b2a559a8c5da92fca2b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9c3f65df253608a4ea17e4a8f726455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705da1e33b62bd7a14cf53c674601f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6932f3c6959302dc2f858a286b6c79c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b085c5ff6662fa088c3ccb5cf947cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d0fd28a52d589a38248caa876011c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0982a0818d0e9ebdba8903b2e0e3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b628d2279ae5782145c810d8e18625461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206e4edff59c2a47bef2603d9404a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111886642943160aec6378cc40e1259463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1ccddc3421e2344feedb395c07444464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32130290beef6da9e21420e1c4ab7a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035417eb083bf0ee82690100c239689b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66815fb21cf7bb32f2aea958bb645467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faf30ae6a66ac1508f1163e30d6fc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47d32061c42da054e8f76482b8e8f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31526ec42ad5b4be85c306402d44b72f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3349375215549214df69266f5db44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81c421e89c8e793d963a458548367472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd69b54047448922461129da8b83e0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13dff685d57b827658b9cce841bb73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d171c640b479f49de02a43af272a35f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ccea3f0dc94c1e4c44269fa7f98c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc9c143c98adf04ad95e93551d5bfb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53afc4a90af280cd8e11396d6f0c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9729c228df745b4ff6c22ee6e16f78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9540c981b2d4c0df4a7e2a80fea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023793d7ea9714fc0f79a1e7f6285d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c18c613766808e93ff0e9da2486da8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea3e753207d5d3e058ab9a29a6355483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a32b74c4965ee34e9f3d029a2478484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a676b986df7edb4aaf3ccb4c750842485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528b86900f1539b449169e79c6a809486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb88e44d6e2a0bb2149e7093897dcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9310b0c9412d0f282275182d04ffb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b692fdd7fade36caf6fcd57643641e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe51f5bd7b355eb9c7c3781eb2de6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4366de2e74662a3d4e0e661f2528ea2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d50ed076674a0f037969a46c05bbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c4927eab5f8b6e1a2cf7270002305493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ed7de58665e30d521e26156b5559494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a92cead5ffde9031bcec73b81dce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7cc0af9d467646a7ba3e737772584496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e84c5c7b2710d5dbfef0c3763cdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ffdf1285c5b00c1f4018f2efbdd76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b78b3a9b48505bb9e7c188526fa2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeaf52f29558fa3fe2e5fd01c299ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6dd946f2dbef75a759a9b575c57cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b3499fb3b3e354bf7463bac9f2be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819146120290cacd92fac6b2a4df85c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52403702ecdf4add878b20dac60015504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987b20fdbdef9d31c95940d5e7d7fa7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40dd85b5030e053c694a443c766013506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a17d0959d1889744fdd195215b397e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0554da3e348843ca4a47ce1aaf901b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe552a272d72f4c4b13ebd9f98688509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef549d1094ef0ed9343a8c9f7efe9c08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a76cb507584ada5829e98b33523e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9b03ba33de1f6075807c6b8f68a57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74e6e0d0aa955e4accb1b5e5d26aa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898e9e470a7cad174eb21105554d0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d44ee750a277177519542459e1655515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864279fc60ae09c4b7907b44d1bf19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d10553a599dfd62a6bf0cda0f091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4969c10c90e5e74ebfefd74e97a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b885059b3747601865f800873b2667519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011bd6c5ab0d0baaf68ae9d2292362d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aecfc0bf7ce9bb4d0269cc5a9424e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f0135dff90b8ea52bb20707d7835e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5ccdd1f588b100a338db2d03cb0e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ef033a0ae7a26eb2160bbf6c86adb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff991251e59faa80909e98296aa09a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ea6b33a1af66958b14a455d5c137526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b6cc1a2bc008b6b5d820e840a22fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda66f1f5923081b3efe170bc8b27f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea15881cc728b1b6887e7e1096df2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051526c1e87183885511d5dd6ddee67b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944162e850c5250f6ecb72be2f35e75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa03492168f5466aac5496c03845278532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba16b9b2127f5bf9bb8517d66cdc20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fb7d0b3337cd0ecc19dee74c51e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71495ed40b2b4760ea4a557404a2524e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38d0c894f15037e223945df88539c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622058f76ee9af1c2ad207e8b2e43437537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca0ba5b5a3fab5e1db611e1ee45aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4756dfea71dd4ff83d55bfaa50848ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6e303ca74f0130df1d6c83dfea9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a771a1bbae59737969b97a00ec61bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc8dbcfd18eaba075dd61aa638bc6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33d526dd329012078a3e63fd40fcbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495b34b6d641fcc3fa7f8f01f9d83cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7c318bb8da72f94f2c2d900ff81c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fd8f5be37c07b81f6d4ee381db7e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775a24f5332252753b60aed848cfd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e8d0e1bdd246be5d2da07a94e2bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e416f3e40ca9098520b23969e12a66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88396480967a4c4c4318f4780c4105550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ce8b92d0d0f5dfb59f3252db75d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8065e37de1c0ef027b4f29956e600e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99ce92d84da7cc719f66d6ca38bdde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df6c755e0e1546f1d5145046c8a9b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574537e3df8ece08db09b63092288a1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1e30db05e8ca24dfae6f0c164c28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c195096fb5ddd472c383372a285d5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb538b59559b0ae37f10ee3ee2cf4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313392e0f48765533a9147e8ca1e02a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123c756125c13d70b7f0c266995907a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b2aa4024173e084abef237a9f621f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229602570367fdf65a21e2953af7c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc054f93e212f54c41ba1a4e8b5ab5b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a4e7c466b6ffe4df06dc33c9a76e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7a2fad6ac7db0f00b1abc22a6f36e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3f1b6b8f39b3eefdd4f7947f5617566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2586d7b5b6575c05cb06d4671f279f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334cae555874977491535a7c763e9ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f6cce351f12fda46cd4f86c1644f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88cdc4bac9ffbfceb8661b2bc24249570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87484916a837004621b803ad8c79d81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6007f7292d870c9b8198db18cb1a9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3878e32d17b057033229d7bf3057f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d147167a4048669891c5f4b1bb23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60d66289951d8a94d8068766f1e08a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd2c5f3fd1370a6fd9a6896180b75d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ce481502bf8d0ae2959d768d8e09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4169974020ecf797680d8fba6db8d9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547c595f0733e8fa9e61d3dc2a3bf6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff0ff16b91a1c8275defdaac8c8e4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c3c7759988b7ac4518a3622073a57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5e7be5388e28c946b6b59cdd8e97e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa45f0030d04f68bc68565fda8894c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf40665e185ab1907c6caf236bbeec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a75142d62b44984e4d3d13a6d7b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9adc7e0ce74890f7b8ab851d7109586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbd7e67fc916822b3d2f2f34a0e892587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd158333853ad9ba844c65f2f6d049588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95a7371eaadcfe8bbbc67baba5f30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b54aeb19cb8e846455e5ace5a1b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d94ebe46074284bac7b4b1321801591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9dc1233793b9aa05d3c3207ecf863592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690a28f6e5cb83bd82b6199dce89504593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a316560176063de117861b6d7425a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ede5551d68cd05053d46f8ee6d93a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60089d1e9d5575728f008eebc122883e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d69070a291fc8416666e0b0671427597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7a674d312240ce0f7bcf86c41c0ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310833973c7f0102ddccafab1600b76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59bd4698dc014cf2a879bcf87df5cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d771f5bbe75364356481310f13673a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa21ce2130dbf0a2af993547610dd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4ffdfb03b61f2f4eb348a13d57c86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a29deff1dd2cfed174859f1d79cd3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d88f1f84c9a12496c6969a47e1b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d6d09368b9fad757420b18f18559f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1d2264be16a2a2319d1a1429519f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04527eec5fc83b2c73312aef3edb5684608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a4046120b470d400da54aac88275609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede981fab1ef0778c71cfe849d60ca3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c1ac5e2b83d8f3bbd7cf442fd437611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac1f1af6eaa7870f767d8bcbb898a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f435ca68451d7950148fcbca0cdd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1547418b9f56f794f8e545c68c95d3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e82438cc821d9da2e9d16012b44d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93284ed20a402ba3b27886e242a9a2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd583bffb06326e2b06b666ba6074617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce6c80f74197c74f507d666498f1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699991ccd304bd6915562d8340568a1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e91797c5ae943384dfc2b637a32f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824a9a7e9fcc2a3b5657252d0336e06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6e2ea00b067e9434089e3fc949c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295577bd409e611c002c44e72dec6e62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b550ce8bed7f77844cc910e0eb952624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f2b86e8309320f02c74a404495763625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621de1283587f6181f1abf9d494467a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff7cd0d3100651424a447699dbfc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708ce4890da34d5604b084e1a31e240628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5f426ed523f73755e21afb3093b27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab3075250c6e43144ab5721460fb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123d53ad53a52312cafb243b26179fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5fc49190f4ee30fa83ec90a81c5db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db730143296273f6e1cbae1c01ffbdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0eb0b041fbfa7278be5b5b92bb0049634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617cde9b3da7c2d76f004d4a8d8c0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63023961fc1c98138558dfe7499eb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf1e9444590acafbf8ef17bc7828ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6eeacd3eec7dca0bc140e3303342b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a74a5cd50b61a7702a91d87a3254639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c672d46557eb1840facd2bbca96d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01e3a65cae471db6c7b90f75e83fe3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d01c4a7302e0b85d73b8f502054d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04adebe29b43c9594614db62ef7be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52712c6a4c6191478696f48dc3bcf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7c340797d10238e97a19fe211c865645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea44949d08223ea0f035f48ad5eb36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f993c530ffd9375760a8c2cf1f72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eedc556a528572ff29ca27f5974d72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb65c7c100380896a87636676b9a80c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9175b9557dddeb4b5835ec53e42e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00672b4cc3d752c2c9b6b89c285bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a60696c34d8aa6eda0185523f62e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190495580ee0435ba9128cf530340a95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950df56062bf5a49e623cdced03ce958654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5eb745db5525b05e7aa30a1e331a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d21f3125b153ce6c1b672e5a6203656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5199f745172dc12d42111fd237fad0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828af36944cd567d11a9ce59a236ad4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56ff834c7609922fb7ffdb5f763aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab5a73465f768e11b2882727acfd81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e38b9a84cb8d0befa9a0f64b26edf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f94a1f1e170f45b662490a9d8fe4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf45aad226dc371d8c1920adf55b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a4845712c5fc0d4fc451cf380b7e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee569fac4eb38ee2af15e5ff378591d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde039d90c68b530f9ebfdd7296e9226666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4081a2807d23e55ecc7956d657d148667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771069246211f973cb8db13fbd09558668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522d36d11ad71e43e9a210fa1d0f7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b581e1021b789b3472a17820955af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3364c046987608242e135887c1040e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890fe94ed934bd9ea638ed1e877ddb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c7c2d4a4dea6d112ce5defbb068ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36760b2a14925f8f77e0c0f599146d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891e6ac3c6cc0ecdce8f335b505ed5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482aa561fdb700e5d95b4e52e859e3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eca5812296b0e8edd3447b1c60161677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0532f191b0d7f7cba37f8b11aa71c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c51d4e07d670c7a4f71e6faf166ebd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80433174ed767b57d3d12af38b1f0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbcdcd6af7ab097f996b61ca10eabd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dce89c206e10b9a1b3360c2d44f315682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b85044699c2b338cf8585663bc5a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364136882baa4a614f24a5917821e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1fad005b11b2a47c14ed92d7bc97b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ecf5e5dce52a316e2a1b57dd8da1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc1eee33bbca129ba25ba4743b44c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da5f54579f6beac15dfb99bee829b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c93e8ba160cee334a52afd4944437689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824eebdc238dcdc4a506b9f3b5f8148690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b8d3f86508aa7f7d0a1aa3fac73fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396306e97d99029a2ae38fc84d79b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fa89942a85cac9b11543ebd69e4ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb57d9c85117285e8b0c9e7840d1a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6802bfcba9307024be25fb961d6e17d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550f0f33aaa606fd18298bd657b72de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86626834c2b24f448e3943b503c6d244697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4185b776cf2b84f8b05ec26178e41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3ecc3a1c66638a431059d3e5dbc94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cac48e31e8a5f36db9c08ff1b4b9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79608c604824da85208a524ddfcd4a93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed4e94083048a71704cc7cda29a8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098242658f188f78e378b0d06c82dff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360e7c109b48ad54ccea9b8e78d81b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d98f26c5971cc78c371ffd68651fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61171bbb2c0f96fb56747b9510550706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9a6c3673a897220b33a7cd3fc9e26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d2b3ed482186c499dd89b7483882708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1839e54de751c5dcc6a410eefcab5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f619a09af6b75a2bb5d3d926691f83a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a54086a4838008a5e9063fbe63358711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e54d0ec71ecc7455df8adef2c8773712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a27b1fe0470d8a36f2c342fea43a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15b76b23c841616af5bcc6924e9a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb1befe49320284975ec6dd845bc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6d18761e55e849bef6a522da3abe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dbec849fc9f0dceab4e715bc325ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c6328e0d1924813f269280d6b2d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421caba1eb08dde302baecb08231488719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d971b1a83d06fa360913f6e89cdb9f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee650fcf344f8ccabc4c4fd96d9e0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6940bad53f0a316635fbe830c6e63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25499bbf2e6abbef50f58d46159d21a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae8ba8b75496fa25959a57b78c162c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a509e7ca0d9d3ddb925453f9e4bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51800d4f16bc90fece5a06249167f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536eb35d475e7fadf0ab761ed84d571727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436ff5b2b63a0d365c0d211bdd5d246728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70efe39773cab59ff61b8d756ecb74a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910ab5cbee56e752db8520b7546ffc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b68e2170d5a894de61df2cb637cd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8701b9b8e378db42326a33be9b9127f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d533a462115d8f5fed9623a0de91a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48a4774689c43dbfd01c2024c87760734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d0fb1fd5243edee517ea75a932516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4f1f9b1fd8e5886b6b4e89c7550b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed779f9401400ff0e14f4c90460e92737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf293a715acac52e613aea0e4150a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c4933f60c827acf352b92303e4f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d8d239fe73a8a5253d23d144fae6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c564e3ecadcbcef5394ffce770c19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20b9872ff32abd9dd901b6fc19a7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54130613c0e1b6bc6e6cfa909c3bffc3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d141d6033313aa92917a5a6ec2955744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331005f5006765483e96bbef1e3945cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac031327595658978055707f0db00a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806426e8b3f7d493848df2385e494ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efc1a41bcdd78f2ea521d0e5bb996c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6fded7bb8834b1c2ce83e8f9b7998749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94ea9af9dc118c70ce919b1f88a36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97500460e781044d317d64e45fad1aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f0c875149ca71863c534f9e49e294752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49fa47b1d440a6bdd8c5a1284d1ab4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e79f4e1702d884e66dfaf539bdafd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618d972da7ac1849623d197ed1cf2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6d4b2ac117c29d92aff3e8d61b0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d5bd03dc0d012b3fcd5cb3e85d20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df786205eff04fbfa84628a3c7d993758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e021d3254317e9164342cc36f31f0c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c1b2183142ff4daafc4f603ff9b611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d4f142cbdedbaaa9e2d102183edf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f517c163e94f61e9659a024186a3e253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c6defd7b97a45d22f1db5bc08335c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d998cadc2b6d6cb354a45756de315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7247336007cbe41a397d1c0d5b1c046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9ea5a072d013b4f751f7c5f175117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb90b79ff5c5adaeae97de3b5221638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38985fe7eea45f090f4a3ca653718d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ddd0f4902990fc4a6b1e8b9921ca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f911c01191d4f1ed0fc795025aa17911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfe102222550a417b3fa486eeca6ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb57478c0116adf3a859e93ec5122413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dcacbe4d7e821eb4a075f495fd03214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e12ae887f4316aa98f372a8f84d8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51021ba832eb8cfcd72f17ddc4ccf4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f642cfaf18a1a166f7e042ec7409817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cb5d32ee8519f2a798b91ea2b20b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb293e022e906e9986621b0df1d3e6e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650482a6e421342a7dab76c798da3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0b6947fe1c596eda2564160c688221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e917b75d4b6ae32535f956ce00c6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934045edd0456f49101da16d633d96423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93327dad880c8b32ae42391bff90624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17a1fd62448c3440030de6f93c8e6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a82b82fa83f9291564f64564ece49326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14900d0c33a7d43e306aabc6abd3522d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4204a39089ad745b0b0bb84b12a1dd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef52389ef94669e8ebc95e022d2d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaab8bf06bd7628b8d3bce515c33dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc1b310b4ab05840a956558ad2609431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911554fb4ead0784ab918d43e6bfcf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32733efbaa45e17dc4004f613450b55c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f229270654ead1c48261ca8eace3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965c153ef582f5b0f228ac2c3756caa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1cd0c53ebf5579b9a15daa92fa7ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2adf7242d52d0f637f16b123cf748837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad414b9d279a6dc15e03246fd242cd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6684835cf81c7d3994aa91ee83d1db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aec050c1c57cdfebe217a56dc16e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb64144659d8ea9c24e75141aa21e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac8763e502cdf5bc6a6a1e482bd1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c13ec6b72f251463dd74e5b5f29bc443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b214d94a5fa4921450607fece973fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee8f2bdefcfc6b1e1ef17b357b395545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c21b2c6a0fa8afb453c02c67c99d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e53d617058d084fb65d256c7e62be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f7dd49848346048f34da379caf13848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be919cafcb907d7fb603ad7bdd7e9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661a484e1f4d3bc97732e437a8be8ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bdb3651028d19fb4557c58a383f8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d359d291c999d1d652dd0a691769b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ba595b49bb18efbbfb2dc8a9c36753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6b2ee14a072ad514436a53c70c8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a08902ed8d55ffb23d427bacc76cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46f09e777e302a3fe02d096e8562e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ff32110ba3ce271a2deb6a15c01b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeb592bc188302f0993c7c32d2930f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a173652ae4d1184d6139899dee63fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c674ba5fa9fcba5658713975a6f2d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdcb553b663d4753c809a7ecfa8c6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38b33a579da8e247b9c67c2acb33ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d02dfcdb613fa6ec5e8ef6ff05c12c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417485d38d1b812bfbf197bf39f38f0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c389fa872beff2517eb001adeb2c8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202d087970c907be9f21d8a13eaec9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a3c86c1e949b8a543aa44fbcc85f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ecc6bfed57d0ae69639ce936b10a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cca6ded7eccf725877e8a59f6a8a2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf5a9be1f15c50d0236854eb173cc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d82b5ab87a2a6ec1e03bdc4f71d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305509743fd45868acc9ee3f280a3cf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb421734e1c80c9cf468b774b1bbff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3ac63d690eb619c5f881050841f1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a834b4b68c7ecc4a985e24b80f061575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c37ae8927ba642675bad4eaf5f5f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6433bd6eed941d0d7878f148e4c6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b95123c6ed180ff3e66adea1a915778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32176b1bdcaa7569778f7c5818561d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03137a7c763320b48b7016a0d3bf610680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fbf628cd23621a3a8337e476bae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3b031c563b0b2414e06ebbd5582f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e10cfdd072c9bc3b4d2bdcaa136683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c876309a8489637f66a69e29d2f1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655964557569126be6cd8138ec2fddb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c22930a91c042cd535f2ca4412a1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e42f957bf4cd6857c89c3d1577c8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4b21996aad951069e1993b5fe51f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b849b8700a4e27496ecce7a28035089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42339a38fd2ebbb54ecbb22c8bf8ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f80ce77df9a03af2f7940d3bd37cce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685eb05554a307786f7423b2a5ae64992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d3b7855e1bffb271b7198f575066e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef33c443fb7abce2a40d2da8283981994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f753f18253ba17a73028021972a4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a45a52189e161f51e4d608c649dd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df250ab939c20713bcf73ecb6544252597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552b1ba6d7c0b9269c115ead138330b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce801f2d778ae9ec8cbaaae4a4a5ab5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7de8b73c02d61a9ffac9500861fee2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b845ad014c7577fa52e7fba0ac27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59c520394184580c4e5ac8fc77d1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ce98273dbac3c1be4133cf36781c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d436c7a31691576f57598d6d32c61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c15460cdcd070eb82d0f3f894dd09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af746ac54312112e5274272a4b64ad61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4fdf242283c2e0b741de518fcd13b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8785cbfb9b2abb2163f1891e034c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902761e1203d9a1643d81dc2d96874109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af96cd70bd3e1f6e95f31c6b57a961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b91ae7c96b6baf78f0049d3678927b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc1ca9a3fbfaa3bcdc25af57892504112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef2243e868f51db7c9c6a5c82c050113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6df04e8671adccc25bd388e2e13e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e12049d83a63f07ab569a6939ad6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf932139e8900b8c9e709832f39ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb4a6a57d5998bac8e403f86179c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c081b6a43f33306f16565d55e5c64e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e17c8d212053a49ea7929d9917002119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5d58b42308d4a80ceae0bc54fb1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71141f9fddceb7b72be9b5105a2411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff9636fc2809f1b397d68f305ce66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f14dd4f1070002353b722fe4130a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750b27bb82240a714484fe58b53277f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95fae53cca39ea2c4e6452d44d8299125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc24dcee1744be1796132a17369085126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d84eedf116427d16e73ff0e03b65e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1b9c0644228382bafa2c45c72bd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e7a443cbf12cea4a4e5596992bd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bdb738214be68b9e7ec89128d7a70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a73af1eb3ab6ded05f920b806362d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f9d16fb799e6fb106040f7ac02fda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd8f94acad763100d76a91fd9213d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03647c37cb1394c943d2ff81cf9fdae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e6ad2175d1a2ad22fdae7df98727a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde9ffc4621a936cdf41806e0fe773136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6363c6f278a7bce418694662e3a79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b6f13bcd87a12c19772462d086e92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c3d7336c4cd058864c28ca4301fd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ac3007727112e90d6e219ed6edf9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839417ecb3baee86d4f755b9b02ce24e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8486e9fd7fd6273f312ade3c3652a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f33bf142708a0ce5f21a0ad8dc85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79373a6887e318d9af5bf906f9e5fbd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e0325f34d4c938df8816d4cae6a43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac670c6bb4b21cfbd658b6bd75c6aece146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3572baaa05ba7f21b487535cff4dfd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ece91139348e9e76221e05acbf2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdbe8f1935ccad81efa6bb59751328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429360f92d7ae0b84ac4be77f212936150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150e47c00b86c58c6100243cac7de73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19335030c2adfcee1eeb94833366a2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef27a6a550171d5864e301c29644c99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68c8c3a9c64fdc83be71d43f6870e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81817050c888419cc6316c2948acd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a9b7a42ea7367c6965282dbeed24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b3ee61b84381998c34fdf8233e742157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c4c82c3516bfb1ec251e62ec031aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315588ea0e4faec96e601c1643257e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf9c3581572fb332caa5a57458db1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8d6276efdd0fd38f1318d333f03bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2463f4061eba246b467d67dbb316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d2ad9f4c56dd0b80bd597c9de0ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54b5fbf0aa891d4b94a86b0a7b148164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b470642c089b180f5214aae3169347165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712630e5354890a245fbcd6859e0cb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41448c5fdcfdd60b216902f3a0245835167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ffb64a75017f7eb787591470b4297168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c537a511fe0daede3110aa4c5530169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675cde301bf47c96765a35533b78947170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d511797d8a7cb174bff72a4fd09f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c3dc82c737e03271284060d946d77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59928cb8aabb0543f2ed5859a9e7f30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b08b0c25921a9d4612cb0fd8b99e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2802aa2ed4f8b056386b409a717f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d98f1c3dec31844db42b6d1a2f18c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83ed467219c100007d1c23453b281e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd2272bcda1084a6e3f6618a59e78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922730b0111b44fe2fb841ddb75381f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbd2d0e9550026a624dc65319612df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b2567609188c9e82eaa2bf4f99fce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc942c52ac91aada68924c54e49d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aee8e8fc639f80a8c307aa24b5c69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbc8ac3dcba20b80b37517b335cad9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf5081a5158c94d2ed83c499abba77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c18e7c9609a07ec4e9a464ac80099186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57154cca3ad05104b343121496623ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c55f5c84f950397fccec248e1e0edc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c24244c8c530e580e32e2bf3ef0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5ec0f53d003d0a105467dbce95a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458e3a6fbf0c571350fa382883298e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dddb101f0f23784732906a37e5396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afa5ecb1e39c784d76c5512974da3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d83350a25c3c1ab897cf324b9d5c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f9d2f9ce6b44b1b09edce70721d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b8c2b23507afb4db714c5ff895fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5666188397f8d966583f5e9ad6c75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9237d8df30738305d15dd4c141ea4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df972161db0877d56b66eb3bb33cfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f584a0616da85148658dac4d607d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db498827cc6b43be2b28c5bb432007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4b6b08a8971798538e87843f1747202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9a38dd34c69a6da8ab4e194f1818203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d94338dd48c2c993de2e2505d6e4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b073821586122a627f5f58faa1f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2645af7619553dbc3d0022980a31eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8e4d0eb091d68e3676adf0fc575c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110171c2fb71d7f1e29b9c7458c291208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743bc39a1f755c9448f2b404d449089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390206f6453e4e45d1512097d25c5a9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07f31b958f467b51b54616cfdb93b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb931bd63f7792af3b2096c415cabeec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae207de12396235622cd35015813b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d15bc168bf0ae5f3429a42522aa12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d81a99efa49d9c2bc34baea247ae0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f81e396981821fd4192dda0995c70e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581b66777ce6634cdfda75f9ed2c2ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac0da727b68d260bea9a70c9b6561218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01bd42671aed50f3c535217bde8235219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a0833032d9b7dd33fd5858df6bcf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1f0d481acd681f9d3af415d548dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83e3aa3c91cc9de5a82da8de44f928222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15062e2ed09a4d10be30a1987c3f0acc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15954bcfdbb4f0dc8d663038d84c03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc7ed85db09201ad5fe45242cd4b7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93960639ca468625ed767b111cc947226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f44bc9993dcb51382fafd1af8d3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094d9e0f677989f7fec5fa32c420c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edcba66710eb00e28be7ae4a8b8138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24b0f92bea9cf89e728a7434ef0d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd81d6b47ef29dead286134cd940bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc748b4f83373e68daa472b48bf47b37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa094451ce6397e8c575df6b35253fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133d2f3c0cd5ca11121f57b4c9df465234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2b10e6d0daff83467d118f4e9fdbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11514aff61770ae797ff93095feafce5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a89c09a9cc3d326432f2b46c2509e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7dc95095e00ea524bad57915d176238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3502dec336c962c61e1e0669d198f54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0619409195e5b97161a118ae518da9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d6fd2357c8e9cf2a1fa49b9b3fca4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ef9ffb9a6e0849e75c11ac65e0a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86249a7546aa56e195ddb910e3727b96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba5c51ca379a15e46869d73bb9cb1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88e555e76af2580d1dd7123c0b4928245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a7ae83f8e807d63c037e22254b0ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d4cf5cb1efc1b299d8a6bc09b6d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2deaf94172afd5e42d67d5814298a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de155c53fad0fd0b9c8c607fa4e1005249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e4005fe56a025262da338541ca4e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587ed0ccc7c5d13e5213d66342927c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdad22d90ea1c72a97f3835b7816e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8969c5a5368f400e2714393983010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8ddb3fe7e87ba2a997265cb1eee0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cacab3c271b65b9046006c226a3fa2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c8b320ab940f396ac337d93cf36c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd7b2f9acfa5c4c3686ed9a77ea3bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2f708eb277b8a5fabe154d5ad10d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc681af34564f14a864ebb235276d5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6477706dbdbb5cff1687f063952b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371b137907da9cee280eecfd150749261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dac899dcb891e969698fd6aa9394c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cb6682ee672c0ea8be4e91e8022df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e45430a113b7a1b751b427c67a35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec46eb04a8fb7c43fc59397184a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6a559b599e2c968d3849b98f0d2ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa607251bf856c16c409f43bdf0bd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e243a8057a284cbdc4b7c878d797268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db27359133c391030f8233339fa200269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84dee8091ad2f6ca77cad9d5164805270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a7b173a8f456922b76b3467a8a3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd9db5a79383c51b63213955820190272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9fc73e51f0d55c7cffa4bd28b5266273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab099df303ffe9ffe73edb4c613f4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef2b651ebc0a92cdf2cdfeaf8cde5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7bf02d201dd162e7462068f9b9621276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abaf9d01b240388829a6941f44139a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f506a8649266e3405282ac3374d0253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c5e61c6205acad3f4e857f29e51b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e078abb26aadb6d9151de393a5094280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e250b764ba41bef3d86928fe6c554db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217b2b15005d253fec7c006d7a7391a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3ce8e853d44d17494d7392bfa13c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fa55b0b6864e510ef911cd1daece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71171ed3cae5725998743f5e4215f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9613cc96641528be01ac8dd435d91d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25617153ad592fcc7eec17fb13b16d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc5b237bd8ce5f9fe50fd23c83a5cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd0beee71acdcb20fc78ba7598d4ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc6e11dcbf3b83309f2b6a62a9f3b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca7a14c9ebfe6a0aa027439e83a84291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51206ece9b446d53b48e27b9caa5a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66453cc9cbd5095fb60c9fac094f8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9abc92d93d30f0acc0217f6e756f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1764b0c96443a9e1246bfae62128c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4720ebe4b8d754b2eee4c7a686fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478575e337577400d7e768a580204d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211b6da2f62b539a04585084ad2644b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070768734e4e198b7000c5254ef8c3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88caa39628d231eeecbc45cb677f72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405762623cac6f50d914ac7ac5d387d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fac72e75b619024a02bf5847ecc47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f287cd06b3e6d9c286a64a2abdbd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1e16e4ab49c7070308c41ec594264304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c64c597ccac2a63bd2849e1d5010305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc90af35aa4b0742f750e46b76f972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04692c4e50f7cb64b885a3ac4f858041307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39edfa1da6fe7c1854086b9c303ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1536f540f6cde90fa79fd9fe192b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3db4e4f969c054cd412103905fc61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950f24743ee697bfa74853d569bb4e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae7c4545fbb8a9639608d63f632636312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe90a68f38e2b80396b4dc5511f6241313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a850e187bd4884db1ef3352d437bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7d32eaf2b61a6c2b4000fa7df069315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df71895a38aa6922282ee1c3b24fd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a730516367b01c07d4541c745ad56f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a14d324020f399708ffe7b5ce69ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828acf7888edcd591a62b3a1c3aa4538319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2917e3a50995b3352000c482a01fd4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59408486c785313bfa30f84f9eeaeb40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedec2bd08c3ca015abd896c3d74dba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817815ac5345f9724edcdf3ff0a6ef2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2d0260fab92792f4e33886abd652324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c471799aa4048fd7319d7fec492df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e786f336e9e9846ae110d7bfc5c26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c2c1840f38035ba0022a1a2a59a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce16673d10198e52eceb6d305c0090328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cced89a07d214251c277c6f83f9080329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973ecb124d6bbb605d8ac5c59e9a563330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ee55c96a5ae55b83c754216fc5b88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b5d627b1996afcf1c0781ab6b0cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6dc74ae0d760eed370b380a740277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0dadf95ec8fa5f8bbd111c257971b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9a1f645c4bb0e2509175438b58bae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f15fea86df3c4df0e95bfa2a987833336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899b6bc2ea2994e0f270e47c709f56e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd60f6ddc5bab00bab0322c5210d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38153a342f6b5c7887576e84b3ae991339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eca97aafa94803ba6203faad70ff5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b01d84adf97f495cfccb529f99706e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eef3e9d05612eed02d91a60ec12d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d4992ce52e8df84a1aac3dd28b6e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eb5d94a32b41cb8b99db02bac1b28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428de624fcba03175d67fbd6d079ac7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf1f06563b96e3b56145030ef9d236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce33f854677ec29dc044ba67ad47fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bf9d3eb2d977c201228c6dbe8248b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c999f232f772543fe84116c7db100349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8b54d8413db86afdfa0787ec9b95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d5bf7973dc278b4d63efa53538a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b62329f5965e5975cc7600faf93784352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe5ce596833ff7d9cb3bec662c3259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b6c27a4d53751f9f4c1a7056b63bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24424b206b9dead72346f87fc85848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af230e7ea4b8df2e9ee9f9a2b5fb726d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb10828bc75a541ff674cddd77a0aed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf959061e6baf065ead43e9365b10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60779ac12c82b7032c3313cd92abe2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea078495b83f4a478801865e67affce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887742cf7277d4812eeb9a5180503935361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658c5380874c97baa927fe2641ab7f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf61058446ee0a76dab54deab5fe73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c54aa862d0fc2f1f7d75a74957094364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eabc0e8700744ac903b3e480cbe868365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91040f63a6d31eb4c27975a401498366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2233704da4c9ac54fc20742a9a7b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f949aec8bbb5e5a2045775a79d7ad53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0901d01c23172e92a91dfeddf3b4376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f4a2822e2103b4bd1cdd8a3ab0e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31491132986147ca471d595bf1a58796371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108c1424a6f6f4b9e92238dd0a8a614372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e855947855328dfbfa7dbba910d9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb285d75145e9fe0b0bb45b9792139374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f434e1a19a2fb211d3f9932cdb939a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98b01d88cb32311cd0ab2867dc194376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0a0f9d129b504350622c31d314f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96e266f26afa3ea8aee6c75047f86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9734552f77cf1ad0336b7128703a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a09bb9c24f8b3110514b72aa89ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a321cafa900c17ab36d27d643d48d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d288dc0b7ac944c4fe3c533e5d9b58a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28612961a044aff2cc07f06bc1abc6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113002e54ba61e39ff398073db3aefd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283188740ff4fd538f85dd6f0c76fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716010ee6cc8f405e18cc7dabbe9411386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ab1c9e6201ca30040c539a4f6033387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec483b59cfe7573c8af7632254bc4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc091d970f5cfc4e95e1dacf7fb7dda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ef7ea2084f83e551923bff1fcf37c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b6d01315f8defe4cac1487711a5fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c8ebcee2496b2cbf0eec5d48b9189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73488aff2d3668242e915e55c8e027b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4b7e7a48c07f13d1b037877484918394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51fb83d6892b4d8032368b45470147395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d9b9c308360fea2279a7ac81eb986396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b809cb0b8a4c736822d0c1384f89df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b946316fad609335ab6b74c845a2b65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9513b6e82f7df0dfd3519177f28e046399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd919361af530c0416722ca757ad33400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726efa3c5f8197207416419580d0a7cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412925c660f8258c175b6359c78aeba1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc02cd6161d7108dac2ad4f90587d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbc77e59e1496035f1c3bfcebf564404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19e31c40586b6deaa9d562767b18ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da808b612598511b82bb7a343eeca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edfc2fd530f34ac1bda40c59532c83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d737f117623ed9a1982f5776c9f9a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaf9e3d4e52321815a39af0943834e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d74facf6aa7f72bf73018bd82a7a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a26f5675b42210babf30e536ae51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e3034d306c535be911e44662ed887412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1514881ccf2a9638cf8027570460e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03d47c05ce8018af35a6ca99903964414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836416897ecc7db26f8df3003619b79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03a34adbc021bac311ab16d58db7ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f163f1211c1ba9b9c9d520ae82cfab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180147fa4b9055b4ac556df709c81982418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0e3ddef96156864503fa519b3e8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89051e1ab5925a7fe35a8dc4f1a176420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ca1a34f6dd2346ee0de658c721ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3c9cd258aadcaded9e63e67d9b1ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d92384b4b23b6609b852c877c7d3a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139f791cedb22b7ed1daba780099c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a2d85963b7f3a46055e8e8e2dab3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f65c0936aa41cc08ade5efe876708426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4125c7a320f9281437749e5bd52e3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9759099179580c121f685f4fddcc9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffe6e0e49cbcdc571635112cc6276e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd393de8ae910709ca6206d651a66315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68d0cdb560fb68854d76c485bbbff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8596e79b4668996be65382ec317ba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56687bf3ac9b0625af0261d1a4a69a94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3853a6f8e0e369d4a3312c540cdaf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee72badde791c536768c58b2868f3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2215a0ef3bc1acd4058a75cbf7afaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507a99e49f9d0229797279b9c9eaf8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38876988d0b65cae616f81f2c1c862f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d686af8a20ac6638526646abafc00fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d6bb71f59ef688bcc88970a3d56b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77fd77bf216cff9f4c56bae2f6753a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eae3ed4d67884521ccd444bda944b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a693d70a37b71d92e69dc68fbd92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1946eb8f774e3fab0f5241fba44ea8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba61ddd46bf1287da045c5b5d75e46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ea3395f55b18d025724da2fb2dc1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13144a8b6a5d001a942ed0375b8dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6263fa6868cd99f81362ff1ed7db1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f94bd15d6a1d37fdb45fe488d4ddc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506c9db5fa0841b3596f3196c6b79a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c62a85bcbb431dd018b3fad85266451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d823671170f563504fb892731e78b3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2063ca4e01d99909801c1c735a7274453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc621f2217d21efc46a4c6495f934e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7c65afc82faa5b7d73bcf6bff694455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbec307173ea7c23a488794dd1c814456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc02c73934ceb83d8575b4dc93bf6cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df338d67057c1118f7ce19f4a0b4962458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60bbb0fb7535784c451ef3879d3997459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee4b2c29aa256fab87926514d8fa8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f475347cccb05c549f995a038a52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f6bc4a51f8187cf97402416f2d2c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903d1197600d4715637105cf319646463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4dd764fb401bfa22d4e6ab0e1d08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3264a2f015953610d9b3cebff9022465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a245e609c64a0928c1b71c764799466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebbf12f5060a3019699edf5c33e15a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d205932e392c35075502b0057424468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b108af65830dce45a251d849810b5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4bb68447ff9ee2a7815760703d606470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06859ddde7046a70e53ecd5db42c19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d7601db9d8ad7c685f7a7cd354949472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506023e21f7e8a9deb455ab132d293f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370a0a9770ae627ad5b286222430cca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1dd8575d6fea7a6b972596947503a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0eefb040636fc6aaa81ed91b3d87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43747b42ca0b28d56c45231cd45ee8af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c510cab1e70f8c8a43180a3a0c72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31674a03b1628f206390e6bf01986f13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e27946f9e77e5551e6851a868462480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4357ff9716321df8fde126e3e5aa59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7b43843ab395941c732f0d81d135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d2655e4766b2f10a1fc3bb9819f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d4cb49fc5a67586b9bb572b6a5c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66094a58311fa6f543deedfb131dce1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c3adc34691a019aa37d8fe7ebaf5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07332fb2a8c17068db9baf8ff8dcbce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ebf4aca96734dce3b885e4ff37ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1cef562525d2fe193e8612fa943a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ac1c7bbb12432064aff7de5bb31e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06a3e6b8c134bbc672a7dbf02a9487491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851d69dce61d64f05a0a5a5dd389900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3c24ae261431fcf24b3bac71a3951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2469463684b7fc88038c598dd870c6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e82ca4bcb9f207bbe024c96f41b487495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524a2281aa1fe4f96b8b7a8313b9d17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997391da424ffeb51a84db1b90b246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375fb258113f2d9f97fdd47994ce5e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36ebc9f09d208e51a07561b85a8ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497732499671012cd96e7928c554d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26457dacefad16ca8a650a05f3b1855501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a930bf8f9afacac3278ae2a8fdf1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d55fbf53baf8de6d983ddc49b50b91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5fe320f3e90300b90c1bc809ac8f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43dd4b0073ddf1b2d324643704f4be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04a5e60695b3f0aad6ed02805d4582506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfe40564601d4e28b57ee4c2277ffe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcceab39fbff4d5df808e8edce356bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ca4bf220fe1668240ca29adcdad8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ffbbbf21e03614f9864935512dad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7482e2b55fc8eebb9b1285e7576cf33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e659e746a234b633d0ffc22490ca050512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed8aec90a1c050cf46488a78c6e52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9d567ed189edb6a1167d7efdea69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95d90fb6b135eaf442b4b9bc87971515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181381d4598be40c966db5c1fe2028516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833f0f7982ce5f2e8af37fcdf34730517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533bdd523be03833f7c3cee2f7e3ad4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630629dca98fddc128d7023dac1d443519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377160e504bbbb5047aebc36683e6c5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482020641319f9b3362754ef153e5d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d67e446c66778ae6e78d91023175522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e80f750d2f74592fc01c60a84f742523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40360ebe9d4180aec2d27f67470a0a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d609ac5182824723f0622f668ef47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f348ab8d40690c96760733594692b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1870aeac70028c34442c964517d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336aa11212aa313b8baef9dfcb34b8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bb0dffd7bcdcff2103ff4b2743c3e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8574c43892dc61c5925a93d7ac58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad996c261df6d53bd1638e62514997e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddcda14c1848eabf1887f9b963f245532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b725fb86f0a45a6ac32a19e4382e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d3f768bd579389aa5389a9fdaebf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f092bfc3076db7d2649e8eff76c27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a656fae21b4f87ac978eeba8385699a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bba7befa7574d76475056a9c101d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0ef251ffa0c1dcffb5f0e7d17c37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c59d0ea5c0c1e72d8a1f7f519a3240539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a427d2df7a9657575cdcca48c681e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60091ef7389cb304e9639361e64414ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f702b9aeda95c63cc453b9271a88e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b8d608e50dfea865f204713ec918543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0104dd4e7980cc2f3045a10fe7e80e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3878c9e3c5d31cf8c50033c10e822e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffbb01cf0c68716b380ee06bfc7ba8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e655a4a3e069d9e1adfe563b7b0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503b57a23323f394027d10adfb15c10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0d5759044b6383a590f5492290fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ca1406500e6b9253ed18acb6ae4a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2656b5d7644b4fa1d037fd42e85ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f8824f682a41d7e52601e93b8a6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c04e87eb827e39233cf8d3f8f7652553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb837f2b214b9a71b98ff325329d2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18e484649aaf86599e6cfa0c488bbe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d936c5be41263e917f3e9f10c5b9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991704931288bc1248d1f8c48fce2f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b28733076a7597fa7cd1f15cddd49d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf896ed00da40f253bb28896b3291fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767b9fd99183ca9d438f2cd416135f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efac7fd56babbc153b06cec4adb5b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37969a0cc30e34de02cbb884a6ffa8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bdae6f0d27f2f091eba6067efd8ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963956f12bb42543edc8ea603a944f44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a9e62ee0f013b477de329f4079a14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91383fe9d5f2af7af1ce2b5dd3f9f7a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94f9223759cec828341b782b2df62567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3956118eda0698bc340500e48b9049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56d70baba8f1406065b3b9f91c7994569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b89d6fd014157cdccc28b9804a122570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605939e42125cce65403091ba05ee57d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296110d89b3eff37121d6b902fe309572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafaeeda4ad7590c113b233a22676bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c1f001f73d58a95c859ae3b75f74c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa55b5aac8af211bedfef69f8e236f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a14d6e96ba7235c6f7640f2b2f6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbefb4f5cbaa2c151cbe2128142b76e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7146a0cce375ad9dfd044661d857578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6248de78e6f9baa453089f05e505c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1a1772b863a9c3fd12794c75886b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec9509b4e08cc04605af40a8b34ec5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7916171359a53eefaeba59583332581582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f71278783cce8b82be3a221da44b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911d8e23199fb3953316f7acf40638584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b05a1d1f6ed041a4d61cc2e73d9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4018842761c2f84342433e0e2b963586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6029562186fc6348cc8ee8d7df884c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44393a4121fb83f904c14fdfaf418695588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3a13815bb920cb40ade5d151be0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799d82204595fe781ff6cc550ae7245590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162dd91d5f65d8af343cd0216a879f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf018a6290fc6c89d5ee7c78fc42b8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6bf06c3ae9386aabde13a907346a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d762a2877292bb0b7140a96111d41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0285173abd234eff6867e54614d77c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9adebfbfe13bc1aaa89ca293a25b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee937c6f3b751aed944bb4c79dc1200597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c8ee5a71109716e404988f321d46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970a901059a838bfd455d2104e6e4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708e39884ca687ac0c708ca4c13e249600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f168e6efbf6caa957c18a5e10fb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258c5acea68a2a778bdca0f922030dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a698f8c432826a8dca3363f6eaf6ad9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b654075dba76ba6aba48b965c873f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382f7dd0954bdf615725eb7a9d3090605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb169e42175720b068c8b4e3e690f9f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79016db90584e998200e298d901a1a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da379b843d5f3111f4b6abd917b81693608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f216f8ab7fcc61a8284bc512af0be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c6b58c177cb1553865e36d88ac254610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d7556488e0a8ae6ae0f8db7007bc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f82d3d806d73ebd5327983fef338e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0e02f3777c1ebef3ea5ca76157539613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae97afc70b60580652c7ebca76674614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dffbacd54683284ede92f1808cf59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3fe2845d852b5fe35b63b4dfbd3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0d2135ed991c0acab21fa69db0e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9bbc144da3c146fbaeb2f213f761618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa47ba67d2d4d4debca36ee2239921619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9effb089a34649cb6f45b9b0f2879620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec96b84631f866177ef1e9bbab3b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05868914a856da2d271c021ace169622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a52529d450d24d644df0476dfecc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3f03be544f01c423a910bfe34cc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0aa028e130203d4e6138c09d9bd22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046194de0848d74033f1142d26dc59b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238080669b9cc8d5b5d6aceb93adb01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d9b018b5c51a5c7700f2582f2fa5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb6d61a7b95b397294aef22e261dd4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b6ee976c0f6572f69d67e85cc596f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddab7d6d2eb54db13098ee3068abb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c098a25d1339ce4e3825011141967632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4896d8481fa86d8ffc6b5ca06d96ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b2e60bf6162ddec50a274b985105634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016713baeee9741a2914f35909b05a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33034d29fbc149f03e9ecbdeb8331b60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bbde44e037269cb7e03db76c5920b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b4921157a7989725e08cf5a2f6bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf27bb2e7618274a0e6adfd5424343639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7212f01e362bc0fdd52b73e2fdf72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24966663aeee46506af08ad4ea12eff0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc04f030a2e9a7c8cb4a0c8fd52d5d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22943e97d6e9b23494fe8a6dd73c92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade333047741a926126a0ef3130ec37d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef4a3d55e9b084457664a40a39b52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c824601d6469229a0ac5ccbc8ad3ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adf4a5b186b253b9f3684982dd4d65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291fd1d22c942d390b2942bad6fdfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a195e053483293c0247161a59570649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351477f05d8a243ea18e2db3ab87093650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb188917217a373727f29963671aad24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf33607a325eda54fae8aa5e6b5cdf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6faaed585b9c537edb2aa76e3ea81653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee50659ea8a6feae716ad6b4a03cd6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953f3581554318024b6d25d77a4e5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3e235b39c1dd0971bdfe9c5599f47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558b8047c67369ce00d79f8b496c70b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49e7edbe6099203d6e44625e418d14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61765e64b37a528d743b39e8dce19cb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af6d6c399c10b5db72921211468a12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720fb366fca72ca8fd2eeb05638dcf9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb07a9f8c91a381b8eaf449474454f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4751cc8bc061e6666e0cf9fdc23282663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077b17ca543822ab0ce922357c611d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ee2d26721e82c84e32267d6ac2fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777cb470df1b88092f032b272a7b63c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed6b026724c21cafac040a5122987667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7d6faf388eda2977842e51c0b3b95668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5169c3bef9f9a47ccfb6344f3b0bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969a2945cd27c1d1f9137ea08aef8e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bc04a3ee546f7c8c68ddf77e8167b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557731269ee36284568ec64e1771188e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e5304a002c5c94bfbc740d24c396d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60417afc012b122c156e904c0c4fdde9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0e8bf6618ca882d348d5f2e12998675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5c13cf11e95dc89d06afde97bd8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef1ea3e34c79d3f5a6e9301e915b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a6b441a3293793829e23c4ccc76e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb201222e0bf18b98729d2618d5816679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b551b69e4cecb1d53d97012c83f30b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36f78076d5c365000093e2db95d4ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be64b5fd135087c9b46ef8c54751cf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d6b7ffaec9be0ca448077c6cbbbc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d9bdf1cd8fac55beea180ac78a21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85131f1033cd764e2fd15a94198ffe6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8719a4539fa057c8f815e38686637686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae197cadde9b46c892e5b3e3497f933687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e1397043f5678a3bb9fa38dd5a15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5689a21cb1039804f9312f7e7cfc868689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75223b7366541d6471c100d28a33cc2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016ade85770e49d5f2e7a78f5587524691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8accb1cb369a7452403eff947e0d697692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec7f94de3a6447378d748144ae4f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f9d6546636e0cb2d8da42debbe0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3f4b6ab306abbb7a477d9d9cdc8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2a5c961a32cdcbd6aadedfe349fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e44bbb6064a53a412b48fb6b8e057c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a19d3624f32d5eafef9146a81384f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fb97855e9f116ef845128f01a1d8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c38169ca9068e9d3e5b77d2dbd94b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db85173195888d4749fc62ffd66aab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcdeb1b5c5da7cb1ded64b0e71c018702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260371ca925cdfece5cc58915a3d743703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df41c9d77fc40cc0bbb8f1dfbf53ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd564ba8e14e8fed0abefdcd19d7e1e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b9765de8d666b1e3cc14b338fd320706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf83d3ddf15b1db95d6f725e77bcee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c7a133ffa852768b3f3746a87c628708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dad9fdd9844252e436c157448eb5a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a95777c7c705da33743f28bb08d37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac975b6c2c6994ff2e129bc59af5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110265710e742987e1b58af1e32424fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c922cd970d084daded946619f7c2b42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631fd3f84b956e944f6270e5333b707714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db0ed77043313cb25f9f932e9205f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186710c38300d313d2389ea9552020a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814d69fd88ef0adf68e623bd9cc68b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5f0f3c850c99d483f8bfafc715173718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bab6e934675e787c7e7c7c5df6352719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e040747fd11a71e4a0e4676fc8aa9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506a925b4d035d23f22f3965efe83dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663b4f79df8269fc28b53d8ba11d062722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33992b2f5781e6502c684f307e85d828723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d854c30c4c4e87498087395c3c87c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a161d199a1eda4b73304e389ff8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090e3140124bc8a69f5e3c7ade3823d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768cd1604731a688c6527c58a7c8441727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc484c731b45bea9ca7a63463423d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d931b649bb01c8c334a498dfe429729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e9a07e0975a2c97c1fbbc5874266730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf90c8cf6d17258b7d675a38ab0c67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c8e88607e60afd01dc8610af8403c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58150b462b036281766c0e008c2a1f39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e398f8fd93c0073c30caac15b7ca3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66684c61a9cd19c6b229c648a2bd39a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1661aa94afde764fd07d8ae4ce9515736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49022f45b41b56df03b04916ee7e7f82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972dcdf314d12fc37a646484de6624c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35ed5cde0a1096e1e76f8b5976cb4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf2ef4877890c7fc1141b1be939208740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd0067ca322f21634a0af22c7c5b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da186bef7588f3b5b1c4c5c8ebccb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9618b914e5c996ca7f012ea197bd2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebb1b070b4498661ec5f39a3495454744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f9f954f4afd43732161b504eaff0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe046178f20e90202a1674e889798746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f40191b6a84f549bcb11bca3478efb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89ecc448648229b5d5bc0b7287e119748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62492d85cc0fd15ae2ee0084fcdcb60f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3316b78e8d821b7cb656f18e2342750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802aa8f1a96322f8b03a8328b2d4b18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba934dfc511ab006a52ce37c78b1398752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fe6928e7b3a5cf0de754de2cc2c34753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>