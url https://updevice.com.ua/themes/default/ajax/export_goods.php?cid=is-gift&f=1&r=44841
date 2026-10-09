--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0a6413116d4a3e1b02dfb9978f651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8fe9503f00b687e6a5ceb9db84e1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928dafd726cc5af87e9071b63ea45e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba576013951d7594246ea0d3e86f474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70ae75c617d9e94b98430361978185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621152accf861627c2b456816b7179e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d43a9e8e38329640a6749f274c44d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d9e7a88b15621402637a746cf74728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b434a56aa3e034ac956c3b0ee061a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a6f85b0cead700a917c8b8a3cbe6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685907adc7643196b25a119d775cd5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba8fe0c1ffeefb3497314d17a8dbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fbfa6cfd2f6915a17de55eedd46ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10184943a5012637cdee4929a4f416714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080806f098ee7e8ff432fd48d31c6fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4b41836f4a352e864702075814f8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57142c186ac2d3a805755a721537dcc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c6e568b0acc0b9458718518f7d3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bedc4635d815e27345515b8ed60b2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24fef28e16e35f9de7d290f59e202420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a50e2e4867cc053c3a3e672ab048421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d062f217866495ef1551b3cfc4bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f192711c70c907a046ddf8a0c2172023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928963379bfaa64718094ce8490eb53124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48203198884be652b46fabed86504625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ce5aca918b60a0e647e7efdb1e1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b4cd7bb561145ce9c88a3cc0c18a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d79d900c45fb083d8beac9729252b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58d1130845a6d647b63d6d62cf011829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbd0fab07cba51fe11e3824a3fe47230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af69dd16bdb1d3ddfa08ea872ff97d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b699365c3cc66122eb9edc7a4fafb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925c3637612713934be561f274ae3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eea25435b98835819ee39d0f4660434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f40e8f4d8863cba5a2b2a895ac58c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4d564657f84fb35d5540fbfa01fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422d8ca19dc23d7ceb022e99694a7c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044aff0498f068421ebae25c9e60f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de935ca003f1b7a0004f743548afec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca21652a9132048dc9e8fa0025becf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c422e4573a8ff2ac35fbb2ff3242c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51369bcc27b177eb2cb2b5542dc24442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bbc8f74f5b5b4b2a357e5c6834a3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e744c54706567a05215158846f27644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc65bf5235fa3c09713debf02ca1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aae9a952c960379b11848bcf75bab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898eb118e6c5ba8465081511288276147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5d45f1a6b1377c297cad173d15d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256eb3568d541640862872da4dfb8c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb7cc733eab23596a84599e312b4c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2bab2e0a372b1ed2a10ae1f37a2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068f49e9dbdfef9ed83e300a4a5217552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6e1031a94d8fe63afb2aa680656d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4b040b3c989a249b0bdb3ca364ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafacf088ebeb4d98f581ff78854630655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8226d7d77c9673b45b9a05cca4133456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f5c89e9e4a712a6a203ab9485ff5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84fdf827c6c2c36014dfd55b69f65558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64aaf49c02952dbeeda8b2387ae3a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d9eba3bd6e4ec6041e587ee5f95560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c68bae896ae7316e1c538de0622461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e4f8cb30b7faad4676ff7047802662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eacf24904b161fde27242a614df3b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d484b1d6077c61913cc4ae8b569564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf63626839cfd1bd6957d036b458eba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc92c45380db23fe93453496303d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eda33e0bea02054e1f20b441b5049d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755117245a1f79133933e97aae31fc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7eec4ff90446aba02a52f6b5a6bd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f3ee18f3ea588e5db54102f03aa3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42085a289c724a34ece393ac22dbaf2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4e4be362665cbbd3d0896bd24bca972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd4592dbcbd5dbe90db42f80dd82bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c308d17350d8d0e24f6a1a35f8bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87952cb79e49ad955c5da0e97d0ed4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67a43b16813fa568663b734b187eed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e7c33d5197897e22eeee3adc256ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1b1b0d72b1550c2d329d8263de74878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d36a49b1b4daa425c17d36a1f3b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c89c85872b7c9916debb4ff6a2db5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be64743a839d3fa284a3eefd0d742881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa568535cb371628549dc464f269e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91aeaf273a336afa3abff170a67d1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95097a62e0e218dae3a525e9ff28c2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86eb6a009560430e657484ba00cd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6fa3b3f653caa48ade2f263f1c6c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce444eb32eba81aeb6a318ab842e65887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04486bbb5f4456cc2224e97f6fe670088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23fb8bff987ad02b100614c5617eac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0d40f0ab4331ab05ad638c8109aea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00a132348a748f79f6103271d41b1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a2cf8e25b54cd82ebb1d4f44f36f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6456897644c5b6ef042fd67bca8b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7552c35b00e89c4219c6295fffa9c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a149e959d8afc4244778baf27a4dd7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb87f7f5db7128e31c1aabe8a101c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790ff6608ae4185fae9c38cc4c1a0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69e14760e8f614d901fc023033cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a235393bfcf41417e599b3b8590ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378aed66b3ca81483bfbf5405de964f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df516e4c09ef3c95d442cb20ad0ff6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a9437d033e5f37146d119ef2da4ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb8940276b5304b9f020d830744c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae009667c5922762de00a734d37ee13104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e355c856239cd2614459009a39f932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232dc702bed58682ac3a059450b741e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155cdb287a088d6824d77232dcb1e3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baff9456dbc93d54e165c3f4a9b27d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3a5d1038f4ffa61bdedf9a0d93d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4248124258f6396a2e6ce5bae25407110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce4eb238a3d134865bed4125766db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a193b4b653513887fc818aa911f9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9705c28d40e6b9c9174fcc53c1b88f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b484a0c44abdda7cd0c02d70d25c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72700547d4f64a6edafa5a8c06f72b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf1f334753836a61d90677d4c289d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6834c092915d1d85befbc1965fbef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440994f6572a4e59e496092b8953b93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eec7c9ced880af53e5c66f4dfe4e32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa939e1103b5c3e707f8f49c42d3aa17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6cf3ef163d997c47575648764e4f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7a1e2df9d3a724c06fc7ea046533122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15cc616f437425e0164a5db1109ba6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac63b47cf8e0479430429a03296387124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e0179d6c423b7ea388e6aae2e3b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57a69c609df10828fddff2cf89cc36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a076e9ed95d6c12c058a8348637768127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af420326a19f99fd6a057512b9c0077128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ca372c1a9c0b6e01df2d3204480e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada33747ffab821343226d7adbce858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f9ce58ea85e87a68644a155fd3b05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24dbf083925d6d0d8b52593d903e97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691983cb4e4688a3380ea14d097f8242133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53a3d9ee58ecf7ebbd7632210a3ccc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c825f606e52f5ba4a33ccd92537de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80881679d3438a8f4da55813a18152b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4394f63310692f80a106d2f45896b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6c66c1571a25ecb9ccaba1a62bca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed68f75f0a1b11c5cd6589f83ef91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eeba4c1145529d768094c8e919b8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3488f5c7fab781e7fd78ebc159f9f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31c98a6420463345f8b4ea6eda6e7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473284aa90457c7db95539c112a5ea3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807943c65b065f16762030e761b822dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea633665a937497ce9f84c2d57c99d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b25666eb194db01cd6c7a66efeddd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d71bac09ba0bdbf70148e5cac5fc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7a67d11350ca42c7cdbb7319eb1ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a110e7ea049c20647d0bd31cdd87dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9832b76279759dfc2c258810cab368150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b04f482cea86d3ea2a95d07c37e952151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e360da3a5d0f38a988308aedcdf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fec93bccc98b605d23ed696c5d4ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6e6f53d63cc2edd6c2adb9d2ac05f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6727831d356dc176dce4ea9eb5ca72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ebc0fd3f58c46db512be792f4ea82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc86276f8381e78a377a1f4f69d9d7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77242728fd56dbad24e4298e7a2362e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e00ea01fee509392567bbe3aeb59159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec2006a4d237bcc57858484264c9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03449e9c218e20b917c3811e7d0a3de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba8e9f8797902ca46d643dcf95b140162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c64690ce4d97cbb6dff161963d928163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f749e603c0eea4fbd3e82017b03cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5228ae47ee62ed48ad269b7eabb898a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a726c49a40885aea28372000bfcff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72604e954ad53a8956447a7e60f75abb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95432f256995887f91cc770f740d19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15860410aac858556d2373c438d7af8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e46dc304ad3cf5ff50cdfc8e4d37b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159baec499db71bab915424460e0aef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2762f9205cded71ca43602b1a673172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd977117ec51f5f822ace0ca7605d15d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0771640de939e84b797febbfef89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe3c8ae375776542fa09b19270947a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704c49e3c1f5468801f23ea3d967af7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0e8f978c6f85a422f1403e86437f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4fce6a9e80ccd8621418c28e40b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327290f70d97f1a0b6847d83922a77f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027985a507c2ee17a5af0bddd69766d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173354600e0be7448a666c0719cac20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428c71776b7a86d1a640dde60dcfb3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaa20d172d2eaea0230a4bd4d9973c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a2f45edc9eec38364428e983ee8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0aade6d549285530484b0ae6914e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc59cb75f0d523e10c164a4714d50da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708253053b61e8add5a5ce99a998c5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197efc712c6ebf097f05705f83c50f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3df11cbf7398b8b85d69fd9e731343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4de4486108c338e058b815862171190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2c42af24141317c1a97ca1ede0a99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c400e2c47bc6686d821e9e881ab6a65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588949bb399d2d08ceead7bc3a62e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ebfbb74d5db7e4ace0e946651cb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70987b9287f811c70245cfef4346abf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493598a3f3ba12304aedcb4b9e9a24e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3bc2638bb838e8afcbe7938565a0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4523ef8c976c82af313d16c5c039e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861122ccce937df2f556afdea60a4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23481fdcea0e9d6bf793c6dfd1955af5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f42b91d85ffa0bfb1f841c5654f58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138335e0e08f43979621a346b0d8cdca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd1b91abad2bdbc4609564d9b5340203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e6d45f41bca269a4f87ec7ad921b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f66dfdee765932f089e4653dc369205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3258b34d7bf8f6c296fec9e20547de9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4588e356729f47b68c765a0b942fa2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092bb9684eb2e073fdc17da9236c0ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cb9b754a2c190bbdc618be037590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e59a3a84364e3f9a087a50a763c2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f72c00819d567e132e9e033cb752e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c21159f6f17778b35ba6be395e29d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf0fbff58ce3309de6c35b40855b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acfc328c6d9d2bd8381e3127352ad9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a8b049b6219a44cf74b703f21debe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f02432818acbf36c005119905ccb29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7c4d80d468bd965607a8912c0b75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3a84385009fff3ac4b3a9089fd75a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2de3cd20d120d61d7fa21dc9973da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5888150bcbb5d23cb9871e2927489220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b238f0e0bdef38432fd4b7fe71692221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca867bce127d71e43c75beba272649d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376862515cf8080916cde5375d1b9a72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68668603149da16120c2feb1e8a841224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091cc96e74fedef57e61d5d1dc8964d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162142de9589461b77eef977f829389b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ed3827ef1a263241c4ada79a0ae9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51efdf5389576b9a8a2f79448dd74d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd830440441701e31c2f22207c43a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef667ec44be4d8cff54f3cf3cd8cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8346e7edd317b714d97ee36460987c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f95ab26b5fcaba0476e2bde23f5d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd59f8fb45e749b42b29c738601438d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43958b1540d301643bb1c161c41373e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d500542348700b38e5e71be0e3462a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce084b5094bc2ec8974d95d781ea00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c4b3aea2aab7b65d8ad01967abcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe51e964a04d175a584a038e674e84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43b7e0be4692f931db16879f3b1daa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f25dff57f37eebf34d4c5b0405f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170e8468c16aca9a1dba485b5a76995241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a0d3558f3156e9dfc5e5b2ce06a4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d961b2fd1f31dd549de1ae874538023243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b0d9fba7febfa9a41b2bf995f313244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461734ca82a786497a5a7094305cfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d59f5cd34aeb8b234c764284197b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a4bc0fc5dbd5fa45a9804a165b3c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770bcbb6558c4ab26704f97bb8fbfa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5f104de5b5b32ea38e560fa12764249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6576398bde900290901aec1711a4b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e151fd0f590c838710adcf7a93334f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5437cd42087e4647a51050f2cc4232252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328835e18c2cb62c0923f30752040a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8535e4ef1941abf48cc7e57a18781254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64415b36e5bddd4daa673636ddaee9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0423524d6ee38ec4998afdb9afd8c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f16b8e50c9cd0c95883eb8fd63fdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f10be0c9758cd23788fa78f12c79c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a6d4d819bcb33ccc49a271ebf1647259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375721e756ddb90a1b896fd869017ee9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d03d7c61bba57927bf7a9116cd83261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ae7cf8bb0d1c9be47954805a15a46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fc4b46e565c0de8c986b0d9f5768b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a81e95f339c8c74e78703a98172640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dd214f7f3e312fbe1bb70d7a18d42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d62ebdf041cd0d594fb200ce96d02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8aa3917e7f635eb4262bdb8ad9049267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812534be4f9b9fb6aa046425acb6fca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556593a94a11c066365f1ecc838c3107269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3ee142930dd75938eaeda49148a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6336e0aaebd2534324c8245abc42261271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ee24028184933a1480939d4966bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7e4f872c5c5b4bf2101106e15617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe469444e09addd48849ee35f098dfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b0d7c6f6366b0b91af228c2f31895275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c679c2c3e070ca3675cf251d38437b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc365c2e924ccf112e39e2765bde41d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f17fdcffcb4c54335f16d2c660562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec7d97fc291ee4ac51bb31f3dec20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ae09cd9b7e245c95ec1a894877d17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e13507a8f0437a19692bb4849672281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995970d4d1bffe06471f9e61b3eb1a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b841b763a54d2f763f396f1fb2e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68ed07fa221213b087223f01b2f929284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758466a102462fc777e12a26f939c066285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bbd6c530bab5cc633594ac28f1ddb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f98299625b05dd79f84d1fdd5d243287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94575442dbb9d6ef69b41cbc6dd6237288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b241b9eb9beb3ccb72950b4a34b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e0b1d1a7423fe5506495c2e01751e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6415c881e9d9b3c67c1d68bcf53d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280a56b5f3f0b9911b44f6ad051ee3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1997efa6600ff88499a9bdc6bb85642293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525f81d4ac6c7aa7f8269abfc3d534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927f864e680f296bccab20512b02895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d742e0671f1b3f5ff525ade80743a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96583bb9696ecda4777e867a6ddf4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abea6c232b917cf14c2a3d3188ef8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e5546f9266e5d67c4f49ce853d726299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c66d21c05c579d7dd96ae10fbc2bce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bcca083ffc4563e143653b032f400301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd35b1a26c88e734e8f6efaba022e26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14687bab3fe202dd1d0ec8c6bae605e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f707a413475fc173333fe93d06b75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51116f5e8cfbe55cbae117411caa15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675598fdb9b7b20b55181c92a9c6d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a986d56d0afdefc2d0f8f1814713307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a5888a529d11a83055ef07c8cba3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3629baf867577cb8ad6792f5a69af9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b2fc158c4817c796548c6e802928310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f606c5fc6bed6a39b43543db836a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99483b572ce457419a335e61c9462b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933670073399a3facf29a11a4998c4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12352a73e21f59d405cbc8f4eef6ac9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceaba418ac0be6e58377257636f1ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e05ac8f30ed991e73152d07091b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaad662370b601d6d3639aa9eb61414317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be77efb9685278589f0403ab3c22661318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9b318af60c814d9c8893a2ba2c7f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd41cfe97d537994c4d336c9bb60a74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eefdf05bc9ef0ec4cb54fec3db72fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d055b85e6154b071a83d903bf3fc15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7331b3e3a1265b21c6a6b690a3ccbad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb7bf2f38efed705b41491f7a7f8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e66d2ce81ac54a95553bc9e3482d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe9d7507782edfcb8a7fddc0d4bd2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a47353eeb87dd09620af3faa658bf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd6aa7083bca0f15ea0618c687e66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ddcc5cb900af378cd9e1e805e9307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e254af6122a5b3c7fc32e303ec91ffb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f90fff3d33e4a253538d7ec8cca68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb390bea74ffec2bee4ce5a0680d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae2f1bb964a1021eb4f4989509920c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991f1380ca63dedf26b9c19b234f26e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffa8f1043a2ddf966b66fb6e38de39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69676ddd76ad9b2339692476173970f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b11c45cbd4484d1564f46692aac941337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb442fe663a761d3a3f20c3e56cab0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4472afd3454e294bbee4d1bcddaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412edd49bf3aeb2d645721354045aa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feec328b289495a400765a3563b5af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb87ce231429227213ad3e7d404cc57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3194d5d402870074f2797db9e24663343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974ad4d832ddad51336c495f9f4538f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172bcaa1afe496ddf606981be81a81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdbad5693fc0fa07d2c5fc0ecb346a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2592811e159ef4c1e27b8ee1f9664347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa21933e563d406da1e213018c9191348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfddfc2ba26290cc227d3bd43cec18b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5bb916321e4505d92d76aed07b69a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094394b7ff854382cec93b3fb031301351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705f3f9cdb29f142a4f3b909b65f0c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6952a60e76a5206008cd8fb0745aefe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd57c14fda1395527933e17ad435c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3229330806ea46dab1559d10ce0ab5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807cb00c9b98a63a726e55cf619d80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501461e696f159d64e8e9c9e7a4e1df9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae184931d575d3482f5545084369f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0a18fc52e47e6a4d4484f8aa6a3bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d2c06bbc995a5d4408a70eba0e66c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f5735552b49dc18d687a6226fd2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f1c6fe39821b5cce8731a7c886cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c1afa78ed67c1a90f5b6ce03019e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf30c9851e6098209538d8fc7033396364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3b2e175c3af60a10b938670d2c98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cf6688bb7d28ba293ff02bb4cd0f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb907a727461129513bcc709695c4a76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628faeec3daad201763745bed1684c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f446dd7082298d3c386bd508cb59fa3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881ee22565c5aa77eb453aee76c089370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a5ad14fc90134d9a2569f3befdc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0823a3e0ea8fb609dfbf03a36bb5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfbff9a83c9e9e412e3b932cb4a13e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f778c1a6d64eb1101f89a5c5b5541374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2b5454dd2f9a080473d1f5db2cb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4376a39ab6a493790c9f3d2102674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de49d45b160478c553b4879013b749377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6cf110229623b7b4fbca8f0133739378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595908a19d3da139866f18781199fc7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9eb228ade891287bfe9db77382b91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba69bcbd103fbe2828f08805178f07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b154092c8358b8722a76eca5dc2f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd7521990401df9d4a3d29072361ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf485f700dfd07f07f9e854d8cb6d40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f291a04ab14113766fec0743eeaa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4bff7989817466c8bdd00b5c4364386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f436e750bb0254dc4b71db85d718d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbae06c766dfff314c16b6bbc64d39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aeec971cedcfe4b06ed41c1cc6d07389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a4e8710f23b63f76a47b034f4c368390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b8d11bfba2e6f74f18a0aa8c84f3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed68debcf90c69be67f9d8eae7970fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eec7769f5f3d6bdce26fe7cc44f4da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba0b2c3eb792a6d042f09a4233d21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b972854730442d2d0d018a3237c6c76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28bef4121cef96ef9aa810eaa531c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c40f3f409d7561e66879c075d09bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1397fc1b66e3f4930c082a4c70fc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605147c5fe82a48ad3ee3936e5a2895399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0f8545a4fbe9fc81899d2e3c9e8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554057116c75bfc37de0e681f6d36f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37873e5189fa50816f0def4681d16a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735b565acb9c6e30bb6bec2dee6038403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e326141108ec542f6e89b3dc649a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4976867e02542f0d8cc415d43b27d19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d96497f7ff7e25fd7ec7d4911bf400406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d5928728f37e0118bcb746629f16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28181ac817d467130ec6f480f16dab1c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294937c27437bfe9026d6e825c002a6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc374911183e64b75e714d1eefbbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5a7d84324aa15e7cf90d3e3bd182411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6059fe0f6be4a18aba3804c236dd8d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea1ec98c344b4704b3646e17062d61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982defe4749999b936b2b92a8a7bec0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67ab126570d9d22e802a0750476603415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133664a5852d54533a12c25e2469da5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb378c4ee107bfad06275c0aa8a75cdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f06a0a921e70a98e169368e097f1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486467f52b3422fb12574800deaf6b99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469fb84365ce775191d585e4c2be5cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100f9f9cc4090e6b0fd8bf5646dfe50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a65a792f50aa0b6e16abd69a603a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83530bdc743290691d3f265c2e4ca19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a2ae3a9aba67694f9974e7617d26d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d3bb7edbf214d48910f65461a7a94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28c3e3cd858a02462d67e932e58007426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adf0ec7eb69d0a9738b64e513e1ceb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481467ecc7c927306c33260ff87a361428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b5549f4088568f343eb69131829d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1c28b6734634ee93e6c0b208b34c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948a00a4ca325fb002984b2f1dd30d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994b6de70d971abdb895029b780167432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fd6e6d8de0a5b5fdac2562de74507433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5703ca68fbd9ccd961a1be55101cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55119417e69677ba4eb6b6546e6a9489435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2050a6e53c01f0a862ea2fb0c3209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6de485e2cdd62db96d89920259b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7124afc8e069de724df4d2098cae47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb18ef79728497e004a489661b3899439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edf9a0895cc1baf3e834a5653255f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95c376e2549a2f47368a6c6e3155f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba37e2f3e538218021c54b8ccaab089442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de0efbb84e26233768279ebc2fad29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056eacff39757d141dbe7062b50072444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75446f4c6db1fdccebdc9f7162d204e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782f214ba5ef1bb882857dcf64e4f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc182798ff27c800cb31a93d869ae8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f26932af56d142cb5a9b7c51dc9891448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86147e1c6d323f605dfceddf57a86ff9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f24350e35ef8a23f9216b2153f8271450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e280a392b235453d4dbd0b72e3829451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9ef35c68a90787ee8817034b881c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4848ec01bf2788139cf4eb48f91a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691701e33392fbcbeb08edd3cc61d081454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b979431438e641cb43a8cce48d22fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6724bf0d6b9014f0e7865c7813c865456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dfd278bc3513656069be662159e1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f6fc083f0f2f4fe84c345f08adc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ee5049911d047191dab6676d5324459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0320798f4a32f6b7b55bdff5ba1fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac3534f3e583097b5e018c8cb5d967461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fff2eb8fff249a076b7b3fb9fd795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda66a2788462ed713f7e200c39d659463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c263975cbfdc811936c62f0578d4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ec1bab61d04e927b2a1e65d714133465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df1c93d912197d9cba5ac9246494a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1d8151dfaebe8c46943a1ab9f54a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afa7ff57b954cd1b993fca2aeabc40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc263f4b1d202e190bb28cba4cc2fced469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab79d5da8a317e84887891c881462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa805fea977b29971aa9d4a027ffadc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d7ff7ca1628e52112df96634fb7e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b397adb57fcd84723e2258a3ac7edda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13bc87e5d08be5623643278c44ba81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84e9cc01804a940c80e95d63f8d99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054223926fd63b5d0cac8f0a3155906c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82597fdb02222a5395855dbf87de8b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98622ba8801e700a939d3999c057c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358379d26ede8fb5d1f63fc059401db1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2905e2085ad0be4f3f44adf288459b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8920a7d14ee22187e950984e3bd18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee7f0953467ff9c3f2f3f5724bf3a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef572e883f3d4f48a32473e7b282f57e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fc443a135d66d03fe3e7701f2984f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac6c629bdf27d6dcc55ca9e5de0f80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed16d6ba27d624e681ac6c4a260d91b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff71e8daa04f036bfb603c7adc467487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75d51c5c33d8e230626246d7d96e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d998433a6f1c7064d98463a1a751af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d3b82300045cf596739eaf839373b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc6df18b199c1c66ebac43705a5f13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e7b60f17b4df876122cdbdadfb13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f50b7ee7d29a6511ab8ce21387573493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd9ddecc8adc294743c747c04aa407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f5232198caa8892f56142a1e2f44c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2adb7ce50781c37d365d92ebf2ffa7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa38efeab92db1bad814c0dcb7e97497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810627d1a23311b9f099330dcdac370f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43f010542670a02de110d09d0bb117499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874501adf41d110063e3df1227b66978500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430dc34ca8b6954cdeffb2b2037fb3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ae02ba184ab91f8fae526782487ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89af518d37df686d84000d17171b033503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a217e0843e2392e62c49f71058dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc55809232147cf0aea53fbc51ea084505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ce91053473f02ec4e9841e06568f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82526b0706b1b7b9a71da7ec4e97180c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795136e50acd35f9a5762120bdeafb91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f2828702fb9451aa484b33cf9162509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4720926420e3ab261bb8962e459c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf384fb688690dc98c2ac0f1624ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379aca96853a585570bef782c45937512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434803783395449eb09b2d6682907a23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff4177505528204e88ea2f3916ac84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3937fbc18ce94b69b0652fa3a467d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b4cbc31d84ebe7de37dd1d7797da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a8bfcc8cb45af502f6b9dce9fbf94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8169a2afebec4919f12df101191be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394a6f2407f7e1c66152300712e55d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a18340d724ea2f498fa2e51692e2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343438e57a6e993957d7bec8cfb19d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78b6d34900efd2faa20137680825f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfcab869b7f8e56eeba4436e6d8d09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0e850f3d74f13ad07c4b719edd124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32773787180804acd19899b47c8c7296525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e8f13305ad3af5535072981d651c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4b757283e7b3142c4b516f0c4a6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba09b1eb73b48f951b97ba6e6e9756528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4efcd6bc58037680fece8ebf8054f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfbf6b3e4953e93cc0c714e13235e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bd631ec9e223f562995d5baa114dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc31334fbe11616b9c44e8b4e36962b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00592aea6a1e65dd412a66e83f207f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f43b6f45a4e7a6f6f6e78209d97a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2817a401e5b7c2e50030d4e1439af13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7b06c58a579643ee14d228624e78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ec162fb68b0dc0d9b7c9761bc6a0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eca35a151ab1d0a3d0afa78970641538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40e3040d9b8e9b7323dfcafe768427539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437157affcb82d3e9e5f514901111e53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13059e8e02d4335beb1143e48ad258541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4c4f3b6e8f21d5d242bab7d4f1cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e42333aaeac9acf5156565123e19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc55e9e36386c656c5529838c3d59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e413e510c24850f435b779394bfd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688dff989765e619ebdd0cd7eb1fd72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc68c5ad214b7ce1c44e8a91c2e2cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87bbcfac37048f175aa3ca4adbe078548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8054bc905c0edc64cbaa7a973694549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a9362f2ae3cb283e805e7fe83084f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f573b38108e7aae088433a1552a29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e935a2bd0a48be94ea2c3309ffaf85f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e913af37f79829942b29dfe42694553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a5ef2553c436204a766576a0c7b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde435eb67abc6b61779346253e0437555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8010a32a4548b4017fbd0b89e439808556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357beae604cca28c3095b541c8924cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde180e449d45e4c6c9865ed900de1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e7765ccd227a5e713332c8b619d6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1eb4f4682c120c5bb65c1948eca6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c28fcc872c73bafa20c9405e48d9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9fc7b51ce926618be60827e51a39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b09e4fe5e52a20e22ea98e2f43cc3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabc17f07fc8428c7b08f89618e759c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fff63ae8afe63dc45965ed19c0a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddadf67c1aeb19a1012248f0bb0c370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010511f35814bfa2050d69c06cd33d10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e020c34e2c8a5e75fe3906ee81c82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90496b8c512234db55e3ddfbc8d1779d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0c0fc1c535cbbd47ee8f5f5eb375570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e5c672c2d12eacf1cbed5ab44858571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1817ba7028697c6fefb35b4897d8c91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b893e13e2afacbfa9bf9813bbd18aac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde810fd59cdae1f1724585f556612b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686787acda8daf725581a84692e9677575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f086f9d9135d471083768b88bd51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460710d2f7a1be7153bf25412097dce7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b185a306b27948a3881562ca7148d9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934c12aa5e1ec482c7934655eedfd80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007facd1e68351c1c88f62d2c2176b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725f1646bd5a90ec8fb60ac735a26f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf36f532ba655af0cc2345a1beb4c0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc7557b004cd10c409b80b1afde06c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ff38ded028cb814c6cb2a4abd09f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178a6f80a9f0598da6ba8fac6aaaf3c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5453dc630118d4620867c0cdb3aa05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96151f961f8c3c187c01afa8987a9005587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db9327a5e69d58c870327a792b6827588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba312341fe782c1e744b57d6035f2c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f61c57fb1617be0fc8f059f769d17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cad150ba54d428fb3f3f42057332a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d4a04746512140519651237e33df6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c38011e1fadb107ef9a6b2aec33f0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13793b0565726bfea0cfddb9a83eba3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e41789a7273b60d72bd6cc66fff86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d6082e682d96e0865305b747c555d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d090b75f997bb62f864b129a2af1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a07f16d0dc8a8f1a1b5ff67e455978598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb7a2820d96995c5abb6b7fc03468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e88f19a9c9e7b894678ba9c4cbd45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d0871edcbfdfc3279e48db408e4cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc222ed3fd6519ff8cf27cba5c4584602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2d3aa2b621172ad6202249b5d1d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd8c4ffb29d5ad00a7234cb6c64393604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace53c59e3d89d6525fde1fe8c10dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f949f8fbbaa51072b9c223b65c1397f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f6c7f5c93d4be0b29c98fde89740607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cee78ac733883d52e0db810724230608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5629b2866d60cc87c7e9551528743609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c964ac8d63b94c1ff22332323f5773610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7280a642a47479b5952519af4cb6dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529b584095a7d14c485c0837d180c1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d61dd5a593a5216570893653cf327613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915439dd84f323f75372d4bb2890606614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b12571946e9d0afc704a91e457ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dd3020dd6fa56d47fcd51d36f5a6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42feb7857f7491ad6c7e1087d54d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeefc7fdb70340ab090e43cf822ce2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfb0f853cdac0a4ab9a347085d696a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb781426c8260bf3e9a4ba43d9375df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e92c500cf0f08e1dcfdf070174f84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556765b84c1b6d6f8a3f8925a1c217f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d596a0fe0075e46516a4052d48b245623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8327495c102a3c7cd1b2538e68549b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427acc5dabeddcbd2e5a597fab55aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca8bf6052fbc495ad218cf9c5064f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d091d9ae305debcd2f89a77f3b5894627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081abee87f238a4d4499ae7b2afcf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d840f5d5b397febecc5763d73191c17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6616a54c0d0e9b18e788ac09136dd51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8d443379be555ced09bbcfe00d991631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a971ee5d38e5eadbe6fad32c0e90fea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb1ac8bddbdeec57dd6def2f94126a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9971f53bc538d3b8d62c73ee9df98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f25a9ff4fe36d75e43a817178f841635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414058fed0d93afd7bf792c01baa444636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97484649b09ece05a29daa4f4a7b01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74392bb54d0b3419557f4629e73a8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59be31f8a3a825e034f95db6bafb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087c4b904c8747f5f3f43b02f6c3be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6da3177956957125e85b3dab77150641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaca43fdd70b6f29d9e934922873e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceebc5ea0613db2716c698d8fb415f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be2c392e0695fdf27c3da83d4388c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835055c7b59758d432ee327d6dd13bab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e5550abe2f09a4517bb5c4e0c73f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115377e0814195c9959d7c7502c97e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40a3a35c9f756d1b61dbf7c4b8ab65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ac2d4170ae1fafb90c3dd9314584649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28ef81dfef458ad1bb8fe4009ed3b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e90df9142c2201e9b2bbffcde5e74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffa91bf69b57b8619dc8f15ddd219652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967fe325989032c6ec6f09c8b9af68d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f900305548e1dcd4c5cd2a0d5e7669654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f11a92561f6ef68a63506446665d5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a22cc7112fea01fb418099ac35b220656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c6a695033ad31715b999a30e52735657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282cfe5cbc29a48e1d9a20f1c365d5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16d11f5a4e45fcc44633ed3455cbfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1554729e2acb71a7648d9f8dee334660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32570dc68e1b53b0cf1c06276ccd5840661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905932e9e1fb8472feac12b05bed869662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726026d76a21d7c72094f0b19305781663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fab4ae7b5f1acc6edccf25935604d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e56135fc6f3f1ca58afd80906235665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a84cab316e0bc0d362aa913acf855666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dbde76e4ce81ea0edaa3b104a80cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8f960c8ad27673bea6fa5450c0533668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f659c8624942fddbf1ed675f7662bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27da2606e8a9d78d8a8fa32d733191670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f005c59bc5151bc3115c337e4e882671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8468988a3e076757ceb451f094bd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03b171fc0afb95e41f4f0e1a240c0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845cb8ae4b5dbc8b66e98e7ac2a6406674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892f3043fb7122886c1605bedcddd14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eff7477f97f835f6f0e74b083e3975676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615dd5f14e5bb119ad83d7cbfdd119677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af29ed85870d22a16dab015b40aab77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9019e43b15b36fd25fb4c042806ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2dfb410804685b9a90a7bc08eb63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720fbd9b445963faf1309c653dd514681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4c27a388b29df1f5ed94480cc917b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03737089be793a63ea1df5d04a789485683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a4606e59d99bd7873f0e8a0eeb21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3081ef1b4c39bf3d92aee345bef23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be08318deb3c89c8e774403db9c1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b85fad24099981c0588be6c239320687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd47306e885565d5360a4a779bd31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e9035ef8b2925fc63bc8bc5c7785689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbbde41cdc1ae2a68dbcec493d0e47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c99dcdd30921906f1a34612801d21a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f32bf4cf62f18cce71b96771510d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841bf9eb71372d9bb94fca5a0692a16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f756d14ff173be87ef5958e4a906694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cab6db214ff66e5bc592ea4b51738a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543420f02fd9ceadf7311aae41dfe7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68d80a2c28398b6a494e6268031c9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f8904a3c3b9fec7f394517c83e7a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8484db0520ac5ee8823e374c24032c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11511bee7376449b91b32d23eda4f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba45be59484c57385ec757ddd042275701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79536fcffc4520c0d80dd3892372ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec0313ed1d674f5fb09984482a25e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22fc0d3cf30255c21d9fb137a3cba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45968fd39d1571a1482a2e1542e53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239385d24a57be85014b50e08de3957e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d21a7ee187ad5fe9355f71044f342707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903342403ab95b99606dd47afdd710708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04d87a2d7ed8bc99c89eb8ba55e12b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a4576b14f75ed7b8ec5d221e64132710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c607bfd380832068e7de9c1ee40b4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507b4fa85a33f23266c1d5b0e8628ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d746a34e13a11d7a53c28de0e4fb6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35ec4e297e1f7e223cd8ddb81e2f00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc064f4698c1ad42df29c749f3d2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ba49de738cb9b19b35ece684521e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55de9dd1e5a1c0b18dc6419379069ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815a565f3219d128ef76e3810736f8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be7054774be2203224cd511698ce46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a36ab77b95c1fd1651ffee95906df9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d9c93a8a706af1a2a7db75143d01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491360e992f70a60a565229ceb81dbce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434624a91007a396f08170acb90f6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92822acc776fd0a51c55684154eae25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348d0c4a683dbbebe464d37fd6cc9d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f22af764dfd76a74d54143a8fdc264726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcbb4e9162da61a1f0944f61e311a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0755dff68b3854bfac6ffbe5c2d710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6345db9e67e220e088b32ff84bf779729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e395ef272d1b7b3d31c5d0baf924730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cabb3cd9bab922049600a3fb549710731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974b1859737a09ad009a79a9f95eba4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb53e9b3042d445a496d60c64f1ef8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc10245383c1bf3be9f627a1bf2e18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427a75f97cb459bdf43437072d191b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1981be82827661ef793dbbfee37122736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c960459fae6e9584a3b5512e66e24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a33a6f91126bad4a325f65de3fd11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100a4c69b54a71176a0895060386351739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9da52335f1ad557e1514517025af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0c4c35841b07764058958d1d9d0c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec06de8d91b0512ceb40184178eae9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7298854033754e9d297c6e6eb0dfa21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f5de78a3a66c0a1774e504e7cb68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869dbd2ac5be3ecac1fd957638034f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b80678c8b35c3fa2af80e678f06b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730c326d085e4071ffd3687854cf84c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e5fce172e92e336c95c388455edd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce099a42213fcbd5ba7b00953692595749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ffb592c17f7c5e209178688f70ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719f2f3994504fe3aa688e00b1eda82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f0fe83bd91c3fd7babc7b669de28a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d27eeec0ad59d05ff84ac12bffd25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ceadd219b215b6b774f6d08caa8d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df13dc805a1ed34e3bac9484bf8dd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c92f3d366cb50717295485e50378f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51660524dc546c3c6941cd94a97f905b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30954b984d7d95278663a2d6a5cc09e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5168657e8be3e894ef0abb1db91cca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e80f8c9aa8df1a862bec0389d62f941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11015c0ed4c590b9d0f4d7b3dd2ada2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeef2de687c4f182d4ac37fdb64aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d22ad7b076ebf856e3b5d1b5d1c024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04707265f33034e7eb322e42a380a425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1d4732bc5eceab413e40d7c289026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fcd5e4d0822841c5db40d40d3f56e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c495cf4c2e4a820a818b128abb4c9ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b1bafdeb0ea44a5ee3e0b3858bf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4de7e7972048c48f730ad95b07d11810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6bc391efb9056379834f3f364ece11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69278fcde14c6a252ca83945f3ebed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451d40d163377470ff8320f4d6bc9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874625350376841740bc0399e3bc60a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52134e3cc7e1ab13eec23fec6e77d79315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bfbf1e52b43d8ffd50df1a5a133de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4a758ed4312477785961cf07e9bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249675888a208feafc8ce8fc4a8745918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3128a91a4c4e8fd47a03d1d5aeefb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85d746a3aeb40ee2c49c98c2020c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f540c6cb01c083a98aa419a789e69921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a2fccd922b6653f7aebafb981fc1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bde12c2932ea25fae15445898d6f6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15f7a83e1e91fdcc73e78a6a1e33924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c6e9eea7b7edc2e0415d781919a3325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aea92a5fa6ce3162fe2382576af7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba71bffdf30801bbc6ccc5c37081e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c93b3cd15841143dece3a81f1726028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacd46e41b16f9c8f0d9dff2130034a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d130c642b871680f961f33b8191830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df39ab0f5e95a2fa156cef3607aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ed4fdfa73926d89d0783742bf3da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca5135c3a28d792a9af4e43856059f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f0c76b5dace3ab4f037ef6e3335be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e592c4a1de49c183637711388b2ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71259bf9ca45686341759c748eff5ed536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ffefc7f8aa3bc4e5ff1d300b4eda937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355666e4bd47a71426ca7626dd990f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc12c748fda81e503d468df7814a8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd8337ffc0bd279216622a0f300bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c62d580585ce2f95267c1f18615b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636beb84bcb784ec74951dcae02f004b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5eed7eecb943bdc6e7a4884376bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d14e16cfc6339ee04887e146f594644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cd78c56d7e38fc11690b4ac1f08d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1988e3f2aa6b0ea91b5104cbf4c3d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1d1c20a3d338cbd2a75a8ff9e02947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd597af457c6c9a9050f59c60357648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e9a9044f7b4c0c6e09f2a4ffc3f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b5338698f5521c07d59a9a73cf2f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c59abd174d4aea2da393e008a7174151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dda23f843107cf47e21c3a413a76b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98c2ca7c911779c4969483babb47e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b1479c80f0f7813371b4778f2b2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471254300858add1a3f49b32dd6deab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68526de63235a086992b5b89a4f86556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac7428738e506fd70a5ca8df8007557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40956f428e3dc2b835452b4701e6ae7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f550624213090da7436f896f94ce4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1d01cab94cf759b90c761601f60e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b982a5c68146daab1489ffabce2ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d46d35783f5afd4f5131223efc328462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6e5ce37212b8f8454afc6625f00ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7017ab0f7515db05a018c69ed92a7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288c0c73faaf2f3964d1a2e83bd62d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8684784c3f9f023fb5f73221623066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e033dbbc735fd9b3a3d6b1f257e224767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe14aa902d02a4e05fa91f8a87c35e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ff2eb20984e2e95f1cdb9f59b11369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4a8187ff1903c034f4c6fad8be2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0bb30df6b1acadeb34a2d21eccb5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9b39750fe38511c475aac4fce4b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28335258ea078e20453c40f02e73c50d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabbad43d04e3ec87de5204ebe226de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629ea4efdab07f5b713fb62c0dbb11075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e71a6e15e6c21eb2e9fea9a5d0c95176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2699032f823505a8407e601fc370377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b67295aab17289b5be640453365e6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d83504acdb979e0c58e83191513e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09359eb3e5d8c322c58685cdb89639b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217842ec6d7b4f49e167223690ec2e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6aabb1ee9a8fa729a619591337e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412325eed4e6c23cd6ee9b8e14954d2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac493a990df4956fed2a8792cf21190a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a39c78d0cf69e4361c776387d9be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18fc4c03db106ee41029d950c830886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a554fa737cf0c49b5bdd62e9369e4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba65a8dfececef0ee9edb3f71645a1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5be93ddf545e5c305e842c3c02ce089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce460309989428996ee1406ed7f76b3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977d2dfae29ecbedcbd3fd27a0a1d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8f74842d4149b2fe91ed4d553395a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c95e0bd0f79d33599bb866211b38c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90747e132667333a912fd83e56af580994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b021bdb8465a6a635f140b35b999eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133ff98f0a880ff7a4a67d7ea43d0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976c5b3424ece007d03fc1935c8a88997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037e958e883182a0242edab4d5b9f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a682eab9d9b81276e9feef58f8e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5c6a8a921d63ea7fa4035f2fec6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5cd8c729ffdf967f284bd26dd72cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373075dc41e1b7b003864a99cb5eee8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e43fd485adb61ce91ffe73e67cf9a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991680e3e98e0601ff02a571f87db9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19a71f0a7cabfb2e0af5e8bb3c932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f46b29e0094942080ddccc13051da6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b31df6ee4dddcb9a884843cce16ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e9daf19828c3d360fe7f6420806d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd431a819cf8b3a4f2b7f10c4b611722109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ed4beaad46cb1d4df86e9d7ffa05e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e28115f8c713143911dc883ce1be5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783da9737b58fd9edf8d1fcfc07162112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cddb8348eca0d1878510df5c5f23e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62d03bf09b8361a012794b0930a8c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b82b9284d8ab82ee1aa2f25f26f22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b57eebde9ef5b646e3934329f069116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb481f2ab6da0bef0dc2865e3a7ad80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea05e243fa917c9cb1fa1c07b0496c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a0caac1fa16765bf6b17e96efad2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc56030ede47c256841439b717a6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850acec02fd391bcb036ddd2f1a9aec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13381c9c538671c88c8d50be76a0439d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481b00b9b7492373a719980ef0eebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716360d0c13c3417c745c0858b7b9ded124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc84a4fa10a3be02076c926c13e6a86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e623bfbaeca87ba99e3c3549690eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14fd5e9c008d06eb01889b794f772127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0717bc7f66835519979ff5a07022b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ae9b0da3c15a0232464ea5ccd5df0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebeda66a06ca3ef57664ddde6f70da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be2a0f4e79530fcf21db4c3a00785131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a528e90bfc692ed09d5314fd5237c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a660ba25bf8878b885108a8d4ba8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebf28fa790cbd49ba316e193e8548134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d43ad2703b3b04de9e3c0d357545e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969be84266a78f56c2a63b17c822222f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7e2002ec18bb7fc3d36141b2ef0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a073a91e11d3d2fee5976876f792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c3e2ff168260a89c5961616bcd062139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790d6efcc63c7c8cb0079b4cf3a0da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd47947a05ed8f5391a1017e56bf1cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b723e938bc638bffe60dc328fa0d3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c25a6b8c5000ec1e195539d735aa4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec4ff483505ec2695b411f5dc6ba5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e7248a68a85f26ed09063389926ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1727c2b0893da74318f3b98c7786dde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bb3b4bd720d1c76ec1202977eacb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f389c91f61203478d4e401c20ae9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91495ab1256e1ea5544fc13568872da5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db5df8a8cfe72796852c81c09c79a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb9e850c69ee451778cfbcf3fad65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5815af9914e09b14a48ad297794d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa147f04e904de73aed80597ea3c722153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27af58e08dcbd67dab6df5216b3c1e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537024750f85765a350270d7f6b1c61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5b61617e53954ad0ec7d574c19d38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83b9b19f37dd33b7dabc4a9d8761b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114eb7219597fe577e0de97e1860d6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b233f26b6fb3fd98acb3f4ae6d11372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77a639134ebe2ba37b18d16f69d50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140d125908b7100bf5175d94e59c62d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a75cc4a41e9346ff9baf63686eed31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004f486e204dc1e0471e31b5814b8f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f4e57c7267e70d7df1b3dedbe9149164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbe173b420293af1b0cee93512cc41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553401f65c40d857b90ff8c342f12727166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8de490cc5d496efdf21578fe76471167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d2cd4dbe2690a03ff23016a24c9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d240de8f472ffa418e1a391599bf709169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824231b745e04d4aeec82e082c60204c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18784be902959c4a602609067c97c9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc68b1d851b4b50b04621f846126c98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d6d2d7878fdf52bf000b0829ce853173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f569d5e16ea87c7fe78bf96549f6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f8c6739a3b42db211cf2973378ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d3fed468094ca4c469c9bfd8d526e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0bf996a640bb741bc887ebd4bfb79177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3015e88770c27b22f55d495c21f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26889f8ef06513a34eb3607377f4d73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf3300d74f9911ff00674dfe3165e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef546533fe7d909873e42c5ea8d81646181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ac7053ee2b034df9ab1480e1f1b63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e23ae9fd771d7286572807f4bbfca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f0d91053c02d9d22b7be8cb93a93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337245737ce755c588f1cf6ab05e4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ddd1b4fcad5ecf960408673c4da27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0e7556b5dc7c96aabb95d415bd930187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b122426a43c4cd93ce8ebf63f146ee8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad5fa09fb6f1cda24fcf6cbb0b498c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0701ca9b851fce40c03a90a7bfee9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28eac8eda5e0b92de1aff31885ac22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34145ff96882e624b03c9a62fd3f17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c3acd216e482454d1c465c677bce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108da2893d73bd4a531f8a0b20f5a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733de82fafbd0be2731bcc26883bbcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a27c2895934e6b7fcefe7aef00625e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193518f73d05feeea9f66ccf02cbd2fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fa943b4b97c47e7f908174c53b8f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7f10d65cdb1cf94cdb251f4d14852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fae27fd108cdf92db424ca1b3d2178200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499680c4ae471cc8792290ce259cb8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c380a28d328295fbf45f62cb12e9a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b5b4032cf0039177095d99d9702df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105636a1ae7e73df02900864fde99259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6fdf1d05e024a5fb85cda4d17572a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5072ee28676329129502407f90567f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d8b5f04f230b504bce768536bac8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c025d667eefd84c4b1fe784ce2203c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0ec27a89a3dfa0a97bf2160c1afcb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e52e187e71dea75d5e7fa2184ea47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f747cd6771a0d7e7c0c6f6327b3b16f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112abda329a03f389ee6774c541526212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962033446d6ea9bd1e244a34f0c062fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfbb2de1f3ab2091d15ed288ed43de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac6f3d3c8c0404c50a0546e14ca0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51b2162cb2e27f6077b2918cd5eae9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d5570c3ba8f79d83037648c4f721217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab655c9f3ec92921146c596cd1c22299218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bd73f2807620c56a38e7808e42073219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c356bc798cfc84d7178cd8d08ecfec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4c0e8f530b3ccb0caf4b87cbdca94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed4cdcc82e9f3175350f8f8836226a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a508110d634c31987564e33368fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c718cab131b9250b7588ff826a06c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1b14cacd3aace08f7f036389fb42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927279a5e41eabd5263dd99195bc47d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6222dff165d0de67fcde3976ce3806227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb1a72f307b11396f90838d221ad7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf5c8c049f46281f03f05f4c67fbec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906ce34acbd33627d98f5431fdb741230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf49a7f7303e8fd46dd8cbb4b8e211231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd033ee1bc52ff2193d4840cb453c4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb8c37c513e2822cfb04a47f6b07b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ef404da1d47b9b57cf3769c41430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915c7186d9dabb1cffff5dc7c86139f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd310d007f16c1b1c3c51f1a4b40750b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0aebd331594033e099919117bf446237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02e178a39d9a66ccc8337469c7f6de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f407bce4498763a51e572507c59e43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee68e8d669ac9213dea4c2ae37a526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9aff919d154be89fd47f70121fa2f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82a41dcc940b0e49345a1db325722242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7e9b099fcc63f88d82614af0a1e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd8443c317b4ab315d98c7830f881244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e2a83dac729a175466ca3eff1962245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d04e8a575e990bfd3081f1c35197246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564b5fc663e3941c6ae9c581fffa29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6259bd9bc8a3e06f09c04cbd4402248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763430b63c17d91a69b7756f6ca6e70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9124c5bab9df4629cc68adcc300cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51515005ce6f9d764e5d4d91e80a2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab99d9e3717c81f3908932b8e7cae0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d96c154e3bc0d58d229399ec34b99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cf134c9f33223f1575989927fb17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d50e454371b09b669248ab24f35b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6b6f33471d96512d5bc505146f158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd0aba6af3aeeff521484a10f7c6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2802cdac0257434bc4d08dd7232175258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f955ca02e36e082e39aad0894cb2f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28fa5e58182c7bae266edd8c2ad2a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858597d61c4be90680fddd1dc06320b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467e9344a3d78c34f8163cfbaa6803262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52117fae20e4f52fec37c117d36f94d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a412b402eef58a23ddc0b05165fbb22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a763d6cf90d13ee7e58a538a3ffda73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf6a5ba1522b47a787ab8b5098f128266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157195bd61529b081ffe43b7e63469267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c76097f4b7d8a00f2cc49c21100de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f3a6d4bb0dc6f96fddbaf8441b7e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf8d15cbc6e27513f5b0598c7dfe26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16396a3cd6aa3478ecb5dafa9c6ef73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6717745584d4c907de456877b242ef8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb941ee553207046e1896e77a4c76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f4cdce9674f89f99e100a9c7deddb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b83183ee0bde4f07ef6228c0a7d4e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d81b4a29ea01851dd71cf9014b867276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f2e5bb4d81728a7f93cfa8a5e3e1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7f7f59f3329b42da76ad7f9689d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da448baa2844e16056ebb501b72cf560279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc5ff4a14e7b9aaf6641318d9ff89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf1121a0e27b7ee9d302703759c497281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e64fe8fdd6e69feb636ea4d1962d46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9600e4cb5897ddcc12fa434a47d40fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e343f1a9c3d12be6bfc75bd97024284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba57c53a83fc554106bd645ea7784285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad51e493b90737aaba9311b9a4c1e8e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9839223aaf00140943e989f3cde3ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf47f1e4cc0976359493a0ac85caa76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29ef1765a229a276c7fda0f6aa3375289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a95f7e0aa37462114edfebc90b31d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0dc3e975155922d17a47971fe03bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e591e0d92fd53d7eaf8a8c26ee11d7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94115a6f3c5a81a1d2d19e8032e1205293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c4790e7ff944215b44c4815bb70c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a0fe305f87ba66ebedc775aa536a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ef493f98ea74b692dd2c624a72b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c31e8a5c792b0fe27df5d86d4d3ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb577c60bc4698074ca09cca20509298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7000762ba5ad7b8f133211cff1296299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04227441df9f0ad07d3474406d5bf11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c7416f6fc37cad9067342b2293f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56c17ecd1a460c906aa876725ab382302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604297cc1970e8bc4942808426bd9ac5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3056c2878e144c3451ffaaef128ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60703df07c0f928ad2901121128f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785902bd0c4e8a4e96e0a71f30247e59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d931fa04a8eef9a51333153fac1efd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d24020a5a49f559cafe7b9407092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd28a6e349556c2e0669d17b371dec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d00a89dc6c05f6535c521c5d5849310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09866a51dad6fe64fc118385e37de9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea28ae929564e26e41967609e8a5b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261cce73b3b371c3b14f87749e47def313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be512ddebdc8118b4b5683e21c224e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c288ba31b27aba52e959f024e0a2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c68dcf7cc42fd3d42e130bf337f89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d1ccc647381f411fbdea043d4e0ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be898c7ff79b4f2861f0129a78012d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677231ecc223585370f35d3e644369a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f8620bf9f44460f0e3e99e3a939f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4765be0a8064c1695c0206f9bb977c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b167f2c213bc452018bc9d481b09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69225717e5f0689700a16dea9ba58f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556cd54d97966ae2674447a7ac369b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdd43fea867bb6d01b6d7c19d0495e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b74559bfa64073e520e8035edfdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daa136c8d6cf50e7697a588868e3d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa95155f0cce504bc88f39675ca4af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50a8c04c3dd6a134a063daf546ea2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8171d4164bd672b4a07a051644c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90cb40f9abae28820db891c969af18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed23bd4ad64a13493da515460ca7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ead59bd86c3ba9f487bfac70656d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bad9abdce86e99336f15976c5529e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e766513ac036439457654eb563bb878335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cbe4e15a628f45544ccd6f187003b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3605c271555d349ffe242fcc730bb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a6fbc7d0801097b0ced777972cb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e91a7e20c61cfd92a1f9786081c307339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a573bdd025fc370cf591203492b16d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abecd34c7a740ecefcfa14f9b27a7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85328ca0b5e3bb6b6024aa8833ff6b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638471c5c621cbcdd309bd5c0d18e57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1e1a5843e38cf580a90798ab31c27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640bf6b85f4f18a73017cfc478494f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd100d59c7cb2c6338c0cc9f403ecf5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366750619954b323c6529d29b9fcd65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9249fe204c215f5b226e612517076a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149cc7962e61a85fe92150e5e769f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d36d8fabab5ca7358ddd5476ca48a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad32de5e4962563c0eda477b00cd0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349635c82d9fa04e58a2e5c0f4e11ea7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a733aab4b89cf71c43b991dcc1110353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c7d3e771084562443cd4340edd41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf91405a600b8e94c652866d5b9abd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4deb5d71e339080c16009a0c85246356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337def05176167e710a3948b5cccc1c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c5371bef9873457f78b9c7544f21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b844ac220f83017edb5de2fd4524a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b83adcec63311268074904b9fae7f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc886f9c665800e710d00128d5f0c988361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12046b63f298b72a3c1641e32593a159362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19a8e96a4af6d4f8e4ef5a016ea96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb4f16cf0a8ad973b24019c041071364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805c87608a3301f65a774a766e2468365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b96b7bc57e4eb4c057b3241e21b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f080f002684ae6f48dea120281ab25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef4e0a638ecdbad43c79c5c93819e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7121454e68a24515d70914384831d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0284b537df6d07157151bd904323c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dbf554225d1b2b7397fbc62f08db9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38da25218541d65ffc10bc6e2c182372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5afbf29922367e2080b1e3da5230b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7388580af4a63640db62b1b67d51b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1b016d585d63248bf04e57491a78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101a1e7eb98e04d53c23bf4bacf591376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412d9e56dba4e95566e016e1641f266377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222b83b8fb9f2bd0088f795c0b6a26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db68048a79c2deab44f617c46c1b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1c7bed6cb11d22f7e2dbe755fa69f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709bcd07ef6fd31ce148790ebfc99c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf1493db81083e065b4ff4436c088382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e04e207e26e292c8337e5324595c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cbd51b6a906b9e82cd555116aa5e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce0311914ff66ae04e066c85f6ef3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfadd292ab2f053f8839ad09c3b333e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c52a1047c78dbf37d51f12d5ac654387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01bd3b153ad30b302b0d19352c204e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5cb15d24d4eca2f315c3713dde631389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc0f4d1897d81d7fb1e4a35f5f9d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323b78a29b1b31f4ad15ffbfe4d2cf0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e466e61d9423ddb6119b642d22065392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90f694119ea561ad14ef6c1b3ef78f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f151532c9ae7e87e30d71e90be7914394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c610eb208082c88af08a56324941709395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00540318c0aae61390b9eb79458ca2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb05a27232797a22e822ca76bf1bff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d07ed1c544da02f36f0bc333dca64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f145bda2967b0dba664ceea7c9c0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575af47109803480cf0d332edc69145400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d172eec18e68e28d0b5046e4d23a00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6207d6db72ad4f9b012502e982651402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a62178d3274f12042b2ed0e94f7915403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786070d7f240ad0ea92edb40f72e2386404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9decac420dd178bf1d9546083d616bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514c8dca506d13e948f4bd2c4bc2fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3667d6cea360ae29e189cd3e86829e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d85a742a5217d46bd08398ef13a9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1689036c48aefc25849c07f658416c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9da0e90e0961525247f35dfa56c0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2981b7b0bf55793116b9ab3ea12e19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778513b24aafb5719b1c429757ebb8cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d0c8a63fe645c9f500da291a0154413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a977fd2fbeacb45e5a7d99e3ae015414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23d6df5e65d4b854620c3ec6a4a201415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd82ad0a7dcda747ee6a1e359069583416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ee0a7145ef37aec7f7d2252b1a6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e77ff7663879267c1f2290e70ea5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec8daf15af8c5d4d8d84fb1e6527db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f3dda296b3ac962a0aad3bb64d20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902137d252b5e47764ca3e8429f565421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f373e0285c1c8fbef0cd79c6a7cb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b575b43b5bafc1707ffa25f79f199a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed9d1e876456c47ae870bd9ec94c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64888a0fbd2b983652ca69dafee337f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9f46c317c0a4a415a690e933b5eb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257281b49c37020f630adb3d8c3150427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93c48964304a643e7a967e4f25cb4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440aeafb140c2d82987b196d1f246e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d9476bc836607c70c5173995f180430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3f5e1f13f22b37f406ebff6af69f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce3b5fb9ee445ddfeea324b98f610432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab4abad2689c912f8bf19239a3c327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c68d12a0fb245deb02ec8e5292f60434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c4d9457c1e4c6a043b5886e2f7cd8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bebb0e36a009581e061079715f069436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261e085d1d0230130a6eb313e32ea6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9707a39fe42bdac96cba29df1c0c4c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e66dbe3da1e389305bb2ca8928d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75709fc655d97d8e33b4aa3b8ed1b7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad22b42c15efad1c0d7192a87af9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed89b9791524ef5add7f249f38086d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ae0991acc3c5239992bffee5892b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff13dc915ea22e42efe395bddcb7876444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb3a498a9a47b15076b75fce06c01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281d482e006b37747e6ca6a4feb5ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bb721785d5aeeecf90df76925a0a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c713a548cd8c3552fe36ff6258c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acbf2cb17a0f92769773da9b42c5a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edff7f633c18c5d86371f43016e994450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979be9a3ea3a5318d6baf0bfbf1d1dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac122c8ce48c3e436c4b95ca36825bf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd161b7084723a5d7f9ca780dc8065453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb399616f4d4c0026f150b1f8baa10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740783d1b2a9669327a39813997edf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5e1db98d378a1aa109011633fa762456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbd889ad5ed9e1b3dceaf32478394457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed4cdcd0da3ea991caabc3898495de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa2174aa0d12babe4cfddb98de727c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f090c94f7db5f95c20c2920b649bf2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130702e7b1e276633eb37512375830a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a761ebddf41b9d6a2b6b2678d1d64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759047808795c187701036d6581bc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d79f41a9cf0fe9520f70b9e16620464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3618c9c7c8b6992f0090155727e504465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fae8d4e8009943fb85c6e93b43139466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2018509fd47e0dd88ccd1935f7454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e928c993aa56953275c1ede78ae5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257a8f986241c60f4503357f4ad05a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9b1f3df69e4a2dc8da115e9465ce5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc33a30ea0df4fd9fce2fb0d7dd1abf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbc41cdec6f09aebf4953f4f3d6ee9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eeeddcaabd149e45c8887b4b76bff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a773071bc44325406ac7d2c73cddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0b69e399f3972f4633ed1a8be7e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f63c2b8af573fa17614820f990041d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff7d57c47985e5ecaccc38f02394c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45367b9cc8da72eb8b5f4532456c0bac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22b2d0be60ba2be0f12a914b8db72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c90168be352ed829a9e254f91b293480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd80bd193e32bfa3d32ee8cc0ee1044481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686c7099a7479798f1abb7b6a00095a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad53d520b21f08f64015120947a46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0576a17ef75b27f8ab67b7823212a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ce4976a40780586a31219413bb6e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35336407e7eae1c66fa68256cedb0101486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1dc885e15373bbc8b1bc01afc62d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e023747c483f52e8532197a967844488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f527e1660242f5e0ff954c2003c15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ef69df7f66cfe16521a9f0885edb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ee65f01b0701aedd7ead7739c99b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2ffa8991849e588b3f1790a9d213b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a42baeb8ded3f5f7e4948a8aee33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129badc8dcdaee420073f6932e5b0a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99357cc72559c1c1dbde697f48a3a18a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f377c2c0ce2026753ba0a864471df1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef509409f9a3b427fa3b742bb781f95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91cba023d786b55ad7d036f76b096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3d8cc42f58fb3ea91131310b5a769499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a915890d684eeabce8dfbf5bcb665500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8af805e7950a9e1ef56beb48ae8ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7268bfd22e0cfbc3488c24df069065502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587c15aaf6ef2900ef186cc327d613503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc8be5b9303f5a24737044d4461d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243515363ffcc9861fb311c62dd86bcf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8517f4b4cafa5c82c2c0cd56823e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d544eebd1feb2aecab6cfcb9adf4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076b76a132fceefa2e995d5291142b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a0eb38bf831ae0b4e6bf15989f54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459cf2e658635ae947322b40c439ce8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd2ca82eb2d955e62feec5bf61625c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e4b2fe054983586317d73807885c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d4e3653f964f7fea7567490b96b46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf7722ea43b7f03af2757c5f130ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf80de7ced44afc078bd5c0c485398515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ce892bcf5b89ac89e7b8fd1f117a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90384f16bf4fe337a3806812d0c6f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909458ac7985be348a3e6b9e591eb74e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec77471e8becd75150b375080ddfcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520cd81ff6414e1e3443434e763d498520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c62e39e0078c32a2fbfb4dd3f2fe0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e8f5ef4b5457b06421aa6206899f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3689be5221ee8d46bd8c5acf7771ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa39b54cad4663823d7b0bc69d8e35e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ad019753a954b9fba5dd291c4c31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac8ed76c90d1bec38beea68698b960526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca542c68b2780952736c2d0e9d506527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554eb8b563633365fe1b6f82225cdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f97bff4b5997d92a1ee63f6283ce2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a36c8f378b26c31fea03389aaeff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e85ff5e7e48121786082a3b62c8e98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee50127cb4fdee4f51c7949516004532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67013f4836b10c892532923dc7115c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f7663b0de16dfdcbe7c0bda8085f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229b4db4b37e86f9c0d8e5b0a30960e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9c71d6c9a0e6ebc924d8cd520dddb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f354dd4a270d03e9b60143aff91fda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa007e2dedd32face47e9c75ecb41dbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ee1036f5d020921a877d7399aba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bd39f8f51cded9c60578d38fb48a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ad84fe463a1e842bebbd5750fdae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c69baee9cc72119bea3e9e1548d9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0566b9830b91c0d21fe7ef5dc18c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1975506250d529e82e5f392cc6856ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba254a91845e41f41d6dac257e057f39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6529209015d01e55914face7fe675546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b290d291d4905a03402f8355f1627547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a05468962aa40af11cf184614cce7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c0ebe4dd92c98adefad9acb3f871d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecf8dae82e94a64e58cabb8ca2c20f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6aa40c18a1bae997b6ed9aff7f250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa073b003a997b7ec45d9449ef30ffd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d52d93f3feeae9495bbcb43604974553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce39df1c9cb5fab580273550e8d15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25c487b21ca46ab39c9876b43c641e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92b884e355fedfcbceb5a4fa7ac74a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b2e7f35bfef00611048e4da51b2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2688e2f562c66c1255b340a956baa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d60abf2be9e31ae3e7ce2554aef37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa8597f7ed5c3cf12e251ff9e7fc3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576aad7c30fa4d3f75fbc66d8eb9d4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4784bbc077b0bec2507004f4d98e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547157da923a8bb2628441231f6ba566563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afdc2059406629e3a78eda8181e8eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda955cc1cd3c57b41128a31e26d8aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586ae6b9b1701c8bb2bbfc397dde818566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e771b058034802d2ee4abb0ba557d05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ef48237ef0eec978f8b92d724692568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0484f522cc7cc6d17458ab931c6c40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c88e53888f8e5449aa6d9e7b15d0af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065eb8c251c3a8a2781a8fb73d9187e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e221cefb06d21666bf39118d69840ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45396de9baa89be16686319da115eec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06236da3009973ce107a2c4904ef9c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec8c738c8265d90dace3bdd4c1fbc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604c7af27169f16efb85cc89dbb6ef5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0151ca4bdf66f11a84616108c7b8af8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919054faed70be24cc910a4d1d2479f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdbd758cd631a46379e3544dd978ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98320277e9bf7c31d67367f2c34220580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b00dea2936b789384ef2cff185a59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c631729aec323a28212b1bfaf633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc859c41d789deb4dda8efac9908be1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4f825cf5f655496450452214ccc43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c462ec183eb4f958cd93208c888d16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977dc4a5f6a2320c87290ae105d2198586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75e504c93b404143a83834df2fdb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9e50cea0b73e876ace0a2561719a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd82d62f1825c59bea649d90c3773589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b33b5a5e01aa1e80a13691f9f3ca5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed9f89879bdbe24e2c3c4b4312e9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88065fcecfac1b495266d6e0b83d67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce14bbbd88a8fa3c181c752412e4832593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068aefe4c798d796451b29b4d35c30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2cbfd608a77cf23019cf89349991b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c20d8b8c131e8ee1d0d94e1cbce089596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15da96ac47cc5ee2d731a6c5dbcc8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa84259aae88c776db6011da40461598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db77e1ad7cfb493e34af4e68186fdae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069af1f0e08ab624ad3a94970e0567f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c99a305ff912a7c24e4ec10c7a735601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31661482354aac6e7cee3430899d2d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81b028fbcc6cb3d6ab995d2ea1ea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a1b9f5b1dbd1227036eeed13b966604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776577a58137db21177ed74c4a2a211605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf97e8f36edadbb5455cd0260b3533606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254f4717c60fcfee5d77cb107eee967607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38c2f38267cb0c7c9757cecf670731608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670e7cec60737562273bcc4753a87a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b98eedcc452451d67013e0fdff82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2c6f92623249c66ebaadd515c352611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b687323f8f01e24d20ff8e98cd739d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43078595fb17f2d7a085c444a4dc8222613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668caf2bd3a076aa6ef746f45770592614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b84e5b309a8110062b174da4c164615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d878b48e73cd86be5d300c6e4d392c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74763543be510be34d0a78f3db3440617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2e56f961e79bf2f4965fe1def776c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8758d05d557e6d7bcbe91528538bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c670c4aeb58b32c3b5bb06235e79c9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe05fec0ce0ff44498a068a0639ba3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39640325c20c84a6542a19735060d5cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef91b4ae63485baf4cf53be0818ef0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af919cb9869c14138466d8c39165e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a340b0867d378c08b33395e4830b573625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c43796a0f3cfa540cf83096f5f97a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580f2ace51b8189d1459861666b8ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e2a1b109605f35410e9513b8e83e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde73bedfb18912ab01e10591a169d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16d0c25d72f7c383cf0667d738e565630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04c32ebc86354f95c5c8d583753d63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3bb99b68a150db843c16a3e7fe2c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31946b2386d7478aa9319380f114cab5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13379fcbddbf56d6c3a4641263a312b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd50a27e29bf0e828410e30801e5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aadb95c6ed36bd9a564b865c5cfd6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67d1ba1247a6a4f8f0991023b6514637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f849160b4e45fa0c174af78eda229638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ec089ecb3c32d6670fc8c6566436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c69cab5089b40492e813901f746e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02305d90d7764450ba79f27f1700a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b56893ff9107d52664c8264b4fb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f60cb263d57c09d4826fa670b79e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40b85c21c8f584f3c01131345598b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5ce123f6f9c466e403cb55115a4ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5fa04d80e1c6f96ac94cbcd09209646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5ee5f5984867184d5cd0875b159e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a80274575265b73d58eefe2c98dddf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84962b2f726d205a43eccb22fdc07a7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e8752340f01ebc52003bc693ba14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d094a50b02f0ff4870ad8b79d3b4d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2751b1d9e10ba08d2a0ef9d74ea9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae452628eec257a391c186fb28772653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1987de311d160b9767216187ba60879654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c2778bd7ffbd1a451c70ba0576ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe41606b4eb0f91f3de68f948482e49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3fba6e4b2e63997e44023dcde8c9f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d10f8bb8e7a52b891a42f3a9623e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e242872372745ec19063beeaf9d09e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85781ed158f0c4f4e4c7e12b633cdca3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146b763ac9f13eb377d7f0875a61065661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c2ca75d374df108f627cd7bd9a58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd94f238e0ef145cc3c232ac2e824e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4ea09e664ae9151c01961a1e67c51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78068e86e7f72fde8a1af0dd1ecd9aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163d46c3d8d6ebc8d981c10891b283666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987fc7a949ab51d309ea9734b154392667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483c6f4c1168486b75a65d4cd0371f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803dde313629f6ad8ab3a05d85427a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f55644dcf362a35ea69c703523bba7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77f2d6687bab9441af7301afbf1657671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257930ab976ae2ef8657b9e4e6446e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616b6de6dcd20f0180af0c5e640aaf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5474cd4f600d7f0b7264d040ab1e9da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc513c4e2435abb3cc3c867e4c31d0f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee850388371770e6bda2ca8b5c68889676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcac0596d1002a16e2e2c637ff647d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea267193d5663d5e341d4207ea845d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27218efe7d8c598af95fdb297af2d81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80933f45acbb7fbf0ff70dc09d534680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d6a319f46f4a0eef51f10d81e5715681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d0339acf5acd04ce9644b42e47c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816e74e9bdfec4d2d2728da3804121683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a8c80d00e0a987498385baa62a820684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa96127804fecebda50d3f3f6e2a36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc0aecb2374cb11e14f6983604a59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87829aa9d60ba011dfd85938f2206019687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbc260b03bbb7e958e930b41d40df6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281beec3054bc79d5db7af55b6a2b88d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6179112d3b1e7c5100a1044b4affd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf96126a01fb7a1747056b0dd02471691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5276ded3368623b6da5667267b08fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc82b00ead1002f11c45336f820a7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3322c39d68abab9ecbab1102e574a8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec7ba5daca012b092ac6313c15962a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624897bb54041b79b0bb28c5a89892696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5389d178ab4b4d151bbe03e20d53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae42d5836f2f4403483bd36c2549c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640849bdeafb02b4573ebaf472cc67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f036b622dae4e58b4a5955b83ad0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ad966a670e36d2c533c12c61050dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7203eef33e59962b43cc1403e31e39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07213df350c7ef801afe55cd80cd5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037db9986b817b34236cd88a45eb431704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604654218956118c932e5171dd206a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87597e598ae668bd10c8161aa76b1cbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22940e3ca950e6a9d5ba6c7d9e90920707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f643419a03b851ae19f612279212a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8601e6072c68dbd05783b7f1fb8fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48444ae35532ec1dcd98efaa42dd1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf9b70d42946873a2ab710fa63fa30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171adbe215baebea7c2352c7b4ea22c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a869ffd86908b96c680b1e66ae5060713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073262ab06d5d31fabfd30cc99b5e43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34362f0a279c4c93dd856b46b8b83cc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f57a61ab5d0b088ba292a7a918a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66773ab442fe45d4ec0b6a0dd488f2e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5cd5ebd65fe04bcf4a6af49ca6441718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce944d1e0b98198abd7cf429847d25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507b8ec87860f70c5b1d63fdfc00f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7375a163eac15bdcd83a11c9e4b9d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a005d5eb71cba5ce85ee5e7e2c2d6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d574bb8eead090b8723d60d80d014ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f35b1830bda16cee56fc3692d682ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c04b150ef816ad054c98ec7019d49725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865892e19ce6154ecc703dbcd0b2bb2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46fba91a2e987a2659bfaa0bf36b7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04bbc9fbebd563c74c8081f7766f1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e30e5faa0dd12eb40d888cb94ee6a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb525c2e51f952167a0083bd2ec5a581730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec18e8ee69ba07d3b953d7e3328bcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6512a4bc5ce611b2c7e561fa0d8eea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1db8cbdcb8ac90b4e8c9c1acd2f05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad6c23f5a19acb2e44e9bdd3b7e96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804919c2c79b3025a3a755f94f802da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6753ec9005812da1a24058830258774736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dbe8422f3274b1a06ddae087850c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c68d6012a4038ac6c45b78734725a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b7cca88cada8983cce6696ff741c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958dba549cb5be30f96171cb6d525d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395daffcc573836ac49aa6cc7b3e45f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be900b1848d282fa03ccd0853f654c28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d09b62636c632d15263ef5f3943d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2b220dee2bd5869abc7f17cdead5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2975d9bea11ab46edb4393b1fc233e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbda85b8ca0ca3d99aaadf909492d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd8c946a1c51c5b6120cb4100ac5a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bdc22d6e1b4ddd78968b50f362cd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02237216e2433a7859edb552b6ad6c5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a18ca1a7130478ab7baf9977e7567750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742071d74ad719f1c38f4cee007fe46751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c27da24dca3b57ea1864b4594ef2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42de6da92f96fe8341c246a2681eaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48982b0b58a83a22e015033efd816769754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484c91c21c4bd6e607f0b04f88ebbdf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce59d228d726209ce5889489d1d14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab057e8c6ce24689f1ea0b9777683757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae40abec81150ef9fdb076031df235e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8ed633844e67b52a56e8b9dab497d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>